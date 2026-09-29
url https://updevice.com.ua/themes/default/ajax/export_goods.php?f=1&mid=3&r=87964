--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e44e4dcc4d2e64bca43bc155f7041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448fbb4b30796d1f30a0a41ccbfdad12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd0c948ab606b931569d8b78cc0d293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df079abea0e3eac9626a820ea27f864e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e336fd8ab96a88372b822f0f26847455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d7462640a052c58749782584e061e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584580e3e88f66d4831e5ec2399dcca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7571e1769a1740c645906284ed463d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ae200506b596ee37e54b410d96159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e801148e8a4440af0426e306742647110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1029bf118548d57f336c97d57cc50c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff0662cfe89528b3972bf578915d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd98d5ccf3cc849e01467fae6fb9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40787b84fee48e046e5ca14b42984a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94831b5e1d4d04bb2b070ce5aa18304515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1f86cad20fac944c2bdf7c827547216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36c95b961e9b18dea1a595c78af40117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16b20744ac0fbca7761d0a6959478118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adadd39a2cdf7db5d916d787a7387319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d926590e7951a0c8dd7ec0e12132a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be039bdc727097d699953a2acff38421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc634fb2193f40909e8c458f101f09e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b1924d00c5e8630d806310932a56e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298ff81c4e33491b2a969b6eb88b7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab10444cc3d96b1fe46376c1d441c6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f6916aa5df47399f464b651e6de3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa960f7db7aefe42ff3d63c8b7ef313327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0014a3d9ac1dca2a6a5ce215650a09c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5222965b95a7f2add5ae3edd5c13229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c1be41d841268714316ee9cec550530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d58d4018c2e06264bd3b711a58c9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b3eed895d76796c56a88b5cf300ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962e20348c96b6131a956dfa80cf42233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c5ca963e46537bcc2c173fbdbf59834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96af7e1af03ba19db2914e8019c70335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d53e74b9cfc390e5e17091242775e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec525004136689fcec1c8a4eea7e7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563a436ab1f8701a8e0dd20314b61c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c83babf3bdf4e610a8500bc91e7f6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2834723cf396aa00bcbfac30e5c22f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a272130b47fd2141824aa7df072b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf003ff5678042d96620dbc94eb490f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599af9c0da2ec4ba72724e3cadd1a30043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb980946977035cc0bdc17bff40c0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246098536814f9657b5bd30424ff6f3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a9decbefb9564753daf0eed4328b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80d888e24aa10500dba2bace8df1cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452f6bf48b447c480605d66ea7470948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b71d36b12a3826e38cfd982898921b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5963eed17cc2a41580ce2038bf46250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3322104cfa1d3a5d147ab9bf477635b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f50642558f168e23e55bdd932ad9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c71dff55e0a0a37932aa832af8b30f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554861e77a346d423aa7113952a3252a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48d7addb88266d918b7a9581b412455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ef292a37567a67301d6ac0119088356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867f7ce28e514897b2725b9dcd2200c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eec491585aaefcae7dc0606f5321e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865b484dfd809d2f256f6ed1954e8c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b66e51c304c11378f48027e3de00e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfbc58f32139c6c6ecb2524141db8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f4b63a0bbc5bce60d19a96de82dbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a63fc3df3c2086d76383c52f263a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26be2ed4ea9a47b04f17f9844251af964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764c2908c1687cd8c4b9dcabea4ad2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221258ab9105eab0a5a6e9b9d2bcb48466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b968c3defffd3c719525dc899b4b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7bd295af61230c17cf30e92a294da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415f1c0f199bc96532f1b83bdab0da169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828817b4c001fffe8519b1a18459518170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c66878bc22603e04b275d6941faaa471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def590d8a217d7de63a651699fd6372072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f1944a497214eacc87e66493233b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310129d492c2b752420f88233197d8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17885e5452877da2d0b28e6cdff2cd9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d00904a16868826d6332b2f6266e9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12342c8f9c6bee5c3d8120740e035c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76a281aa294f5b0a25a0649503abd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2c119b9edc2b08e084deb73a8380d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c46c58371532e1b2a0280fa74d70880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9a0ab5f2a778ef9ec2e35b613c2a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794b0b5c330fe44f2c001af00d94b4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841d7f62c5ef424e6f746a9bd39192483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a1b4bcce28cb225e43347a5ecd03284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8de42b812f5708e01fca6f7d687a7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0740e5038e0aba5e18892b51d08d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cf1ff04c132d7a4f235b6be7f955d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bb2c6aeb9a937ee256e106df5cb4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b72b8a720ae0e9fa89939acf46300689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984939c7f6ef33af965ca84c85d99590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653cff897dff9f688a55a1794c75b8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36da442f42542cd7a609e7bca3ce29f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a59262c2f595b6b18d24e49eb59693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcda0ca326f863e72c34f452cca6f9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ca5fd2d53677a9403510864cf331b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dfae0d1e56386fdc6fd35d74eb20996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2949040e341334d3f87a0eebafa8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb333c71bad767a977834e2bc8de1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb51756ed69acf3feaaea58a86ee55299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d443891f6373dcf999babbfc3e673100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240008e868d7843811bf9e340dd2cf7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177ea4894a91823a9685381ce6169ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5073199eea55af3875d926ecf10217e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca888ac5d9cc96b29f0da2a8bcf08f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37ece16bf89f0e46c937d9dd1499ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f5bf5556295d2411d8baa2d02446106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a14d834aae370e2969ff17879b70dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fff4a1f313c471bc5a0f694eda0d83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dd4b3c6edfcb77eaf18a43236feb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c8392d95330651cb143b56ab0700110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3829f294de7eab204cbdd053b0d21d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f591b768161c8fa99b5133749a092112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05c406aa704ed81395180514edd11e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf3d85693a544612c5a24586089fee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642b5d986ce41e846ef537d9bc87f50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084afca807836688cd77511f82aed05a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e9fc3e634baaadaadc3ca1b716931117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21d0600131c912d3e48296157fa59d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b0835251637ca32a49b8fb266e91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde6da13da06cf045c56a32a8d66075120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f8dc664056b403a376c06cbd43f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763db5f480ba5c1c8f09aa7f7980c92e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44659de0997b8698aeb7b392e22aac9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067500c43ee77c5e152c815b49f6770124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fac2594c3e668c7da305ddb0014e46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52447bf726a8b28e5bf50d81ae6803126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce079b6c1aa0c5bee1af01abcdd33a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a4f3d1cd6021909a8458d2b50e93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c89f0cf2a57b4ac0b2d8be4e6ab9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4afddb0fbd40a927332d8899bccc90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e568de5a82259e5e04d5b357e9e355b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d5f6c7e9828305b519317a0605a40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740791303fcdb5f831321a8540adaf0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185a00b4cacd130248d8dea7b4d0f1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ffde6d2fcb92570da3467e3c82094135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc71a5f12527238d096623e34558ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07bd2823a19aa1a5f0085cdb792d56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50460bb5aef54cb126b9811eb7f73958138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cfccf9c9d0e48e61e1bc6986789d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1231c9aa82532e03c808f9d5a6c07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778be6425af557e0cd97ad842897d76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d017c47d09dfc2d24f5d560b10c583d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea0e301599fddfeef2e879efa3196a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc95d5c2eb9f790dcde198bec51ef75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4c9c8646a8c0b987a0538b4fcfccf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9375f4c866a34987116ba87c36ed9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f8758c4fd637cedac492c2db2fed1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407949874113e9b131b39b23a3039b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d156b219ad5132a4d4e5288f5bf8f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b00d41cfe8473a043fd321fe34ef95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f041b854a163dc61436bfdee9c6e17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924551a06f6a211e4410b88af6bd5e56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3481b26cc339f5ea8e1320bc996cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e47e1a65a95b63079145d00347378154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2928f78c51611acd0754eb9e205f57f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320da99ebe25ac8a130e6702d0cd3bf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f867d5dd7c4e8fd3ab88e60df324646157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c080d9d1cefe77b4faaa70cd51839e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed89fa589351ee3510b7154901c2e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc47ea84cafc5a939a89b3668b6b46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a442a946be6fec6f08a7912681f9163161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a39577dfe983368a8fe91054c4d611162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018eaff327df60494e56b5f72ee5d4ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7ed0a4c4c558491adbc7026e79055164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da3c4b985bbee8f6d32fecc234609a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948218f5f838b5c7c3383fa9bfab711166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302d5a72d307aff2f77011cfe99ce1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273ed6616260db2ef4cb772470fb678168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a5566f938fcd5dcf2df1aab7b207169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2a14307273987a6436eabce1a13f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc05fbf72ba9da43effa77d6a5021b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5558c9faa7689cf09450ad95ae7b18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551538ecc1b232f84789a7d26a1e770173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b20330f481d5f0897d127e5a389e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb77355944b9427eef79969fd207422175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5a2c46d9c1dd9d801e252e0ca3299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaaa0908b7a6da53b660ac34684264177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df6dd271820402883af2b377bf8cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1eea5562ff2530a70e936b1141fbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811f2fc51842653f94a9492a53d58eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9ab1780d16664c1a41d7dde23663181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f984d0c29724a228ff70b5a3e17edc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3185fac2f7e4e2ce023f5071b96b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f08ba1b324f3640d549234b0cfd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffef0afac77502a8c69f7f7436acb1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4967bbfffb85bfa01fa81a756fcbbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec2686d53b3c1b8966e2223c1384b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5bc0d31f7b987bf7f436b11c88bf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b453abb430b281c8dc69a57086595f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcd697c4d61f8cf344a98870cb197d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c8b67ad1223554a9ca559b7b43d13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69682fb8e0f3ca3c3276fa610ceb49b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c83ae242ddd01f2a9c240af74ab99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04369e38eca6d5f27199f39cb77f4fd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728c2e0050a5d985927ea06bda15cad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46163d4cfdfd26a14cad9535b92de3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a1135b2f21c2f4363704e7ae4057197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903c5d01071f7f673fa90273d788738198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf56d620c58c316a861e03a0b411bff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1864fe35d925ebbe1c8df4f3c2760ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85972e2d9aad5cdb6a24c33970a68b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa0b1d7c11d544159e5e6507015fe1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11063687c78de57d4d6211fe1c20c134203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4feff47a8311b8e03a6bb89721da9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f2ad05243b6b058cbf1479b9399c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01d40827d82c7130c85d4ffa4252ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec3fac2908c3d09a21f085cef01d72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a53f6e504388e9169f63c3fbdcfd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b44af4a8f6e86bb01364be307f24fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e6be85c22ea2b335a5729fdae5e37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17278f83a602daf8ee3eb4f73f5798211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ea67de99a22911615d8c5909a899b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10c60ec50b72955e3648a5a5d180bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b09bd8d212576e2af648a26dda8eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f55620be416dc86ae08c685ed09f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e7c91b3706f839ac5889a2bdc28c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a10d1e5e1bfa48c5eea959528d41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160d27aa607a5a1c03ecd3c0eb8a13e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb4bd6186eaca5c89ec04734582a98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d8305271c98d15456452efb81e800220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5354e28d5a89b69c6cd6bbf609e04f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a1d3d39c00e793c2cce35e0c8d427222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1556ed2154dfb562a9b4beeaef2008223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a14bfc89198b4850289132c4d27d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528af17a8c5883130b63210a078c956a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3aa409d7a2cc89008586aaad8cfc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892b262fe0be4667b6c83352525b5d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78809bed606236884f9867f866f0223228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbb0445da3d2801cc71fdf9890e03d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82774cd73d2c09a3ccdd2dbc1e676883230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60906e9a10a5f11f78f5f11cf6532947231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cb41e4e67764abd71e9d9c6c73e7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a15a0aee06a6ed6cfea4ace369b51c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759cfa8627280f898798589d38c390b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4fda8e76bec2d952ce0612cce8686235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb01343c2773c2ac471832a99a647c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c6b291d22636da02554ee78438429237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb894385c26b9cd9caed67125b9917238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a80a9c55a4a2ea4a20f127561eeb51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8da3fdfe87e5febc2fed3930c7021240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a6f08501e7f208512813f91c8f4f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c88a296078a1f246c8656732b5f14a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49644ebf0df6cbb7510bfb7cc9244f3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5255667eb0ed89434db2eecbadf402244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b58e3260955a78488a4f0ff42199f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16382df53112e845e053b95f9a789876246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13ca918da123c4a6844fe90cf195fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54effa1c40a15f0a97da37d9732e6ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21ad386e6112371f5b8b9be7588b9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dc12ed00c931ed35d2ab991be3c40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc296a315d57ff8b8573151b8a6043f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168e62080bec99e4f190e64306a7230252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf812d3ccae9be6d31270b1f4776b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5606be6cb1b8aa21d0253d2db624cb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be83bd5dde63701c1b81f6f20f854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651554de5c901821b318a595f210692256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6a98401b42a25234ccead600403b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3145e02ba54443fadc86d4e18c18b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c81c3b718be03ca9c14ea3c0953a6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d540f03a36e0cabcb77f686dac8ed42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94683d4e8e5f7107c71c302c7581951261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c4e80776d30c4007b348823f8a05c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2936ce1d75f4ee587bb4e16f8532b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ade974bdf919c064b2ea96e574f85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e86b82266b08537443f87edd2bd266265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdeb06c8323c0c55b144fd569f6ef8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b065ee2d09f846851079885ecb472267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc2cf5c323a56f79c276301accc2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e36b5d01c9fd7241bb30c7e88b73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ed43a8e39cf877076fd600ee7d081270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba49eaa595f07421969b50e9c0a30f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ad2fcc137bbc04bc05f3eed9f647f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caf40a24a62280ffaa5bef56d0cc24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c385c8a41ea0fdf5618bfd3ab726d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924b3b2666fcc5fb22127729a979bd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e587e63601ee73d61ab3c62c7c94f24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89086528c1d98eb64534eee631dea0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11fb75ee9d803104cc2845577b9ee8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d6f0078270627a42ea5a74bd81bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c951719c184ae8b4af4c2616cf638b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab69b2d96c660659f500641fdad1093281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd20fff9a9fe78d5260115f4d196c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b979b61ba8ea44658ccb64d777f0fbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90542c47353931672dd13049286aeaa8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52651383d76ffe1b4898f1840d7c10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f63a9cedfed5f65c188e86134edc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbb66fae6269e1483d5b6b6bbabee8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc7fa7ca2a66368a1f5c0600854b5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8469bc99ee2a59d6be325c61a7b7f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f695dc0dfc188c1cf9d2380aa44d0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f046eccc9e3383d793913b4b087e3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76078a7e66daa1605472013a2980e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be160779e01ea9853c9419d79b6a8f02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4cd798bc068d9e63c31ed694f0ab9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8e3ae1c0b8ee87d554d5c1147df62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52306f77f94628cad17a30a5e0ceae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e869a57e40bc62a3a552902ff0088dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd982c508dc7c235bb15540809136298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4251e2b2552198fd73b8f0e65bfae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1289b91182399c77815f71c9e8cdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ca4158ec0675513523531445bde73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986ebde8d5e3213f9fe64ca18df259302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c39fa70740b80ccd48f52a333c1389303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba200e02d98a49ee2b0115fde8e82c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b26540e16fbbd29bdaf6304ea79732305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc7ac4d6e2148e736dfb8b6ba1f8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783a451542204c46841e1737e329679307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1d86d872053bf082579748d97c760308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3a8e16f38a13f46fa40f794aa0608309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49858a0ad0679ba90056df52248631dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bca9977ba7b589a304089b7dbd2e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f12cdf715cfd5f647201c2013e6ce3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcd053cff606efa07c977adc7fb039313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b717e9258e5db32050e57e540400ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d51fea3a04a1ff835cb13c4372babf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe96410c3386e0002e96d523aa9375316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32228f983b00c33687d638f54be6849f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499a3bfcdb6a65f03fd51862bcc0d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d488b1f814406a6f010df0761146d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70045bf79e4523291fe04108efb1a38e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53be8384667413498418893760560d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773f0e9d74c91f8b783b891f955a94d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfef68f3c07f81de83e844a37a6f8f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70a1d61c0d6ddb005852457c7f6bbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26845eae06320e3074be02401eaab0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491c558ff919b55850c3fe1b93a1b96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80166982fcb50e9932553f717150914f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a412029be743b82759f8799fe84ca5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ee55ffb204b375ed98ed43de3105329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3897a3bd3bee85d6350ec7190861a8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948f3494ad356556f48bf5d404a1b5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e8c6bdd641eae4d43bfde68988b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf77f08d732886706bc2c49185d8e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00c2aebc198c2e4c810c4ccc9600c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b135854f6c5b808353e41e4b38db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84feec5c71a00acb04a96b0d7966ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c2ad5bc0205964135aa8e935a940337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feaca3c037e4d6303f50760a1516a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68c9f1687dfd13302a0833cff2124b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ad455903d30259949dbedceb17da5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74562d79f22df45bd3bab2a17e4b6b96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc906aad1534f2706ad3adf29cdf038342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3cf55a177814ad9c2a028cd695bf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8bd8aad19776ff85f6d5a433e87a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d0ba25ef01e9fc36178a123a6ac6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd38aeae8ddde7255c5251c40000c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89de72a3cfe10fc0eaf5f0425d9c99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aefc9010388d8f64757358f27deb2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b89569d13a0fd59976fa9b0e84fe8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71cd5b28f752570b78536dfd7527d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79a83a4a4e881ab31715d074264870351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbb9fa6ad2e45a7cf7077ba745bbc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d31a023ddbfe779d1af4840651fdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee75b613cba00cf2162ecf9c75cdc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d62f7046e526ecf8685d3e045974ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c66154c83ff7e42518da311f219a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26724616a248406f4d2cdfd4304d14c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d201b5a23d0cda9f39f7d49355494358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da1ab09d9226de048661eaa5a125dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c1eb22c6433754158921591db8df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41acf6836dd39e944d89fced8c11476361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87420ab57bc3542f8624834d7f2c74f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb6a2766171d4ef72c6d31a45f863363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eadfa33187415fe246f75089ccb86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383a0d5790b696d41e3d057b88ff37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47587537ccd489753efd2b9a25ece45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622dca9b8cf970cbfbd39794546e28e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa7ad8de3db219a71acf70edaf8834368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9ea452ae99c9d7997d1bfe5c6e712369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43460c93b35465a52e3b5e42f59c4aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35763d7d1b8dd5f6b9aee87f280ddb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cfddb76ea00b5ebfec9aecfe9e0a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5788847ab48b548ba9bfef4a841f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4043597e5391258a21f278954a571a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea758427c6cbe45256d7ee5c214e3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3645ecbd6e1396fcd136c7dc4e6df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feff8996b8555dc1ca9539754ef118377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a064eae72fa336b26cb929937cb12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000f4153d2f27ca783c467250e1c449379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcaf2c41dc1ef1e6625b39d19d0362380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b79e078367077b49d8e42331665e26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d969f9ca546ac4a2ca45776be1a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079d04ea14fb277d130dc969fdfea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24627ba0ab0c85d36b3e2b0efe08506384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce44ab14ea2798dfe5237c5efae5f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900e4f951e745225de2e9d5c6c4df0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc81c28e16ca9c766e252633be6dc0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef71b1438cb9668b30f3d933c1f40e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fb3c8e1017d1f2c9c035c906d0268389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b40906361d23e7b4d4aeff9850140390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6476910c7af0f9ea61050d28f18698391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0968b7f9645dd838307f1b1a7636bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bef550eae689bb6a19eb96c4c7475393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47984569b687fe00d8ee60600d774a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50fa7220da6b9dcf7df550123a12da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf49233148729e563cac92ffdcf316396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48d3c9c59b3fd0250bffcd6985160f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ff979e3a5e70ae6062df7e7527e14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18fb21dc3fbfb326af405269fb18cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757afb5e9a4f5608411bb23a0abad0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b19ae36e76d48ca1fe9c1aec175e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25c018ef3b67d3ea998abdc61f8208402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082be6121ef60f3c02165cabedec8ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd127f3997989233afeec82535e6fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f284f24c4b4bab1a5d8c6d91450f948405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbd29a77fd1293bf8353ef52cc11b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23744fa4084f39b27d1ba1ccebf9c92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997be02ab2d6d8a58f6bf5c37934f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30baf3d1ccdd79076ae398ef6c9b78d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986bb9e3e01f68a18e58216867420e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eab884cf0decaefdce1eb06dc3ef4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de20e1617484f669a2b340824e50700412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a202efeee7a2016ec2415d751b8c332413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303922d0bda4a69d718f128352277b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13998a51c00de55edd9def23f1f8f762415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa2b2d67dcdaf7243aa10c837e08a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529d31841cea693161ce93f272fab03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e862074cbd5985fb69f1e2c91907c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512a0def915a9b886e942b4ba976549419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625b0ad10cf1117fe16632efddf82c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb06ae03bb01b0145464dfce3d754d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849ca0ee5b95229c5b6be73d8b392e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c306faf54f47f58b2b02d3c2afaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66eb6d1f1c89309f5bddf45a574de5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2605a343e2056e9e1d42e75f2587b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af90f18d8f6bca9f97db9556f2a8ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c41f2b73dcf973481cfd2f44bde4bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f09a81b9e2932cd37fb5730a46beed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310654833628975f89162240367852e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104de8dd57cb058fcf3ae345aa66e6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb0d19ca92680e2a72d64747abd20b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755d7c5e5d3ed4e6ac7db3c896de2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e144bd4ddf0fa162b74633fa60093433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d3708fd356dbb6832da47c5ac60c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07777bd5b9ef8418039eb03fc150a9f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aa8c07a31bb35a83c7a075e219d5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777211b2c6a00ed3d01e9b9eef64f795437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482ff638376437de307f3aae22ae55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00d126e938a253fa142288c88ba63c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd06ceadfa9297117ae36fd55fb6d6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db947faab80685db87f601f0100f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbee9388f2bcbfa258af7422e9182a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a5c0e22e6a9c8e24be8078aacc1d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126afcc30d01e103a06b7056e8d4a4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d26002f3fa8fe59ad84fbc7189d5e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea991cc0636da0eea3ab178330dabf5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14acbad4033b951c5d509aba2b0f5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a09028dcd5c0c38d4c927dda0efc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32058f0f5248c6ba94224a9dded7d74e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0b3fa5d742280fa7edcf99c1f29c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db094eaa4a4060dc5c8a649089a224b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beecd332c771ab25ac337ce56dd1854452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821234bb9fff41eb0f19308d0c8ab24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0534f7248d574238f69d7d5b706653454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386941c7490ec9f766db7c3cc234973455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1048b4315f4d8c549572082232854f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34edd9dca8f885e0525b3aad49d6eff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a0e99d5f8451817b97badd376835458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e742c7ae090bf5d5fd7268722d42086459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852a2341552ab4e843ab786a20fc103460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e23a09860080a856ec37535130a3af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb60c53de616e1df9d7b7a71298cf2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca32ddefe5a8141023ebbbb329bacc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb90c6a2925ef93ac4816316351b6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb70317555245e29ca23afd45568361465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31730d333342ee28e5bc222ee905e13c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b0a0305380d056bedadd09c86891b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddddbba2c0a05c956cd06ccb151f7d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dca2661cd74a609183679f3dbb57c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135e01a1ebf031668800008e377dcf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6329c735fbd24cbb07d4fcd5ac94cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8137ac84a33936aed63fe0ba4a3db1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0c424fb4705c3201b84cedfeb0cfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a3545f3cd38bb76b02bb1f0b6e34e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16acce8b98c857a95a53564e1631000475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e469eafc1bdcab528c83433cb8f678476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93758d7caa934eb475ed5755e2984f55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826a2c3979024e6f784cbdd8aef8997478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf868dc74684abf1668ffd6e2bbff1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f81ffa3d10f3b11099b99c4477ca22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa991e290fec57d0c7940e6ea10ebe4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7225a2245a7f66700204d33401ce7a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23215f9aa5a8b5093040c3fd0221593483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344de9766c9f3dfa52c2f35e933b03c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889b556de1e50efb2efc60bf070ad33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e7e3ea145a466f6209746d344879b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386180c320a412dab5441483658b195487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c11f1b5fcdd9c98108d5a2900917d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bb3a38776f99563fc9ff97055fa22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86dac015675c7fa8600e767b27c03c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b767209bd7249f338548933986081491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559bb2d02fb780129a4a3be16ecd7cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881cb6593a9669a8040e9971f126865493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b76c0317ec6d4ad76ff3bf1fbe0a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9ca5551bb8d1bfbffe0bc030cce2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bda6b8e4696108040ea677c8fcabd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d176d99eb713f2f43768cb8e42fff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b220f253d238aabd0e3362ac9be0af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727709b5c07145974e49a36673756da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68f9c4b4b7b43771741ba6ddf78251500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af06c6cc545e7dcde0306f89ec20147501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f64dd5307548e818b6742f9a75993502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9880b272a6d0b506c283a9923a22a9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bcfc277cf6aee32ee4103ac3765e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81784cca5fd955081500fdde09362eaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c507adab848a467c2343262593c9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae4f36019a723fdbeec4e56b73be7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb4b8679472d6cab70e4792939590508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33f2f59de6342bc7691ed1d1190424509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868747fa2f7d694ae53aeb6e1f597e1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a489fd258745b64ed3d265e568070511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ecc59e8f66b584d30f7509c2f5da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c132cd24adf2c3d1d797e6ef10d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3886449fd07d1e294dc33bd72eaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38956795341de736b8fa38444e2a97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef42dd79f64d3cc699782614d3074516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15b7b6c9573247d0cc9e50cdc17804517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410c72232c66b098cf5861934feb9fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac44de0a3f3354a28aeb488b2976839519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb8d85679c2aef555dfd0286a8c93a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aebc5c3487f84572e8f9b4460f127c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a92f14b202b6b1840ddc5e860e32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abad1a71483e0df69b0312f7d2e5ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f30aa81d488ff75418b832ec0dbd20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f9b827cd8ec96c8b37bef4d26af5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019fd28018651e99c21dd2dd7db25ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3abe7e62fc5b96777420496f52151527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538852ee98d75ae3677a41d05339b63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc858cdfae6dde6e060fb6a5e484270529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41768f9cfceb36a2021d8c07091366530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83d5e493dc1c5d7c9d4a0b95dabc35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a6bef63b37821b2439e6479b7ad38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77824c9df882237cd2e9491b859343533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167a8953f16328c13164ab26969ea34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3137f1095725f85b4a3b081a3c4c74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be6a229a4d04266bdec42131b89bf4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768acab16994ee039957752836148158537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3cda5c6a2acf81c3a15fec1ce7065538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bf2b0d7eefded8352d5a1b2670cae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8116bd1b2a0f4d228870dbd4f5d4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3f9868fceb045cde994069453d2df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a62ddbda56b259b640eed4999c57e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f873eddb568c3c7fae95bea6f12b4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4bc7c26d46504f2046dedf0dba636544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8b6ad089871a449238aeb13f96ac0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa16ed7f4cc9b3fb90c666aaf7a0ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189b5a6b84fdbec41b23453881b65a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87939eeef5b1c2da34028849c09d9818548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be7f077b53b3b06929c6c87a44f8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bfc4a0dcb0edcefc38e0d5fc6b4d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874acfc34daaff9e3bd9e8ea98a44aec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188e684e1b737af0e7dd109a0071c3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d917ea94b5b9d0261da2a375d158553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1cd8387540642499f8c7ec53166c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79c51232d41c18ad07030e4492b5ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f21f3c7b2e7a190312cae1069e154556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc976ca87f173087e3afa88a5f3f626557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aa2d4f8c263ce97e223ef0a03e22a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f390485290008a6ec3c14b50d761a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601d998131698e441b0813676d1366d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618894344dd513dac3e6e732d9445be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5952f7d95d8b47ae97ebcaca8de420c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c432db7980738a0d5a52d9bddf0e88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86c0e3f3c9f4a93ff0e40509f11e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3968d8da57708984f576feb5fec8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639e4c671367b84b1f08b3f1199afb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044aebdb938fc4fa02617942ae7044e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0cb9c0040b09ea808c5f364f99f29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b58ac2176c37fe2b8664fac274a40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c585d9638630165426217cd2d3cde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8285d5244d38b5573f7f2c428afbe1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3184517a48634a5235db22f1a16c43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507313ba6209cca09d4332d8eaf1b7d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3aa536d955958b3db32d7b6c1b58f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943660bc2db5feef73bc9705372c1ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610f48e375e1b25965336333b19cbc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776fb90b9984c81e26e434d1c159ecd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9d7c38ef2add0e8bcecc7e9d8244578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ddf297597a043ab198309b4c65ad8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281313cc974dab9cf51b7a01127836a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2571869b8f92c9da952db70b87ed1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03637e44e216f173649ee0a3f9fd4de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6584282af99601414c0afb2dccec1f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f75f1ed643f293d55e086ac4e6b0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0410957878ada6da5b644cadbc71c9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887702cd7a40b2f77fc71317ede609b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e5a50ec58167cfa15887bf6fa309e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c542847bb33353194e239fe70bfbab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155405283a11a360cab93f0eac824c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1662d4227c8f4ed77d1a7cea66c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f6d9009eb96a8b601d6eb3024fba4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496c9b7d002d9f783010be2d3931f35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a399b39a2bce1cd92693ea3e2c51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194b73c08321f485bfc91368fac99b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34574319c2569648cd46d7e5f915f646595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a89b4d22b01eda99133d33ab83fb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd84c24f4725bb9224c996b466a4f28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8947444b06dbd48fccb0715a790156b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe3289ecba481dd36a8731d99099d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317591530d9fccf3f42f4d5c8c087418600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0380774e6423e446ab3439c7a8526d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d5c771f386104568fadfb2498ac6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4425fa8b661be6bc62e1f3f70d9d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a718b2440b9e7f9e75c587d9453be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d4c51686ef8bc1b86c984af95be35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22813a9fcea4702f4c92cca4296f7d29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432295a534cd1c6fc64bd87b9316dceb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc13da02484296b1926fd803be10c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012100d5ef597774a2426469eaab6284609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac0b59307f296e5ad9c3529eafa09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52480bc293b6cf118496f296185a922611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9c0f6628e59594488f16872c2dc5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f08af9bc3fb564d99def97a784e31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e7c6c38ade087f449ae498ee3064614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c032b67cbbe95c8ac14364604ba16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f8f2f7fb99e86375183380746937a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa276b28ef30602d76d147b32d39b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37800b74055988a31516ae2dbd95b4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791a668ebefe9e50e31f767fe5a1b94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d834348c015b61565713e1c45f7532620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22e1ed6562c6e9521bf48d4b88c69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ed32a78704a7aa13f4775f3eeac46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91884d15475d41340f7b4efb19b5b66f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d2878fc3bfa0b6b76f35c83268f03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398fcf15b4f895bf6345ca32a37a00f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8985ff3b89f65b5df91ccf271d28ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3f3b310e3d80241891e57d081a1da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9efaf1ecf448d7fc82b43f11fbfb61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c1568c3d130656524a420dd8035e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b4cea2e7ce80aaa7e9b1e16179ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb18e2ee71b3fa18d55521769d2cffa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de7e138989e932c460ae79c593e57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25a2068ebb6ac2a258ab3b82b88ebc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08774b6bf57be2d777bb00dfc4513971634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444aa96767c7f92ab6a5df44d712de7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3b2fd71dbc9bbc1f0e2a872cb120636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e4c40a4f76f083544ba2f828206c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9853006a13bc59cfc46d6b3ab7c49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261b2da7853a5d02bd67b68018e6009639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833839223f20daea8d304ef9cab2cef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ead6368d2477cdf48628bf8349f5a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598235aaebb1db8f4b4cc9aa9c8f10f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574568e34b410706c19173ad8d7495643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb148894d8e0f52687284bead9bdc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc4cf7c203a37e05f2f0e19d9a3c80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e807c0542b3c1380ab58a2a46c5460646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b62dc3b7d7f2d6792cbae8f4ae94f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a3748ade5950f8d88cb285c08d55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb22f3a62d769d8c438d89749d538ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277fc7f96b2b1305827bca71dfd409e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10786461f5caed418fe40b64f9541651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709880a33e78a71278bd80699468b2c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b689cbfd8d063a28267d7ec60c2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacba2b4258977f7dd25d2b235554a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ff25bf2a47102974aa8559ef88158655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78358226272d9ad6c612c9c671cf77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf2aeeb57a028a703039b93536a6c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8670e998327b8564b875f6e042d14f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdf508c1f61675c8650b094ac8688d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34caa91aa9d07003530b22586f277e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a413535490c5be19f39ff4ae7f1dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d02739358ac33dd78334d401cf0fc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a782d726d663b441fd8fb5da93b938663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f4a93419f108545708e239714092c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883c0fbbf1a1b3361bd4d5675b338e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc9b50c67160c39fd885d36894b40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b5f366253b937c59431eee4d6d47c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec93d448dd4135dfe81dd9ce248926668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60560f7306837b54bf0105026e62c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce268ed9887fdcc6efeb2b6d7dc4ffab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cb554737ce86827a3f93a24dda481671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ce6d167e11f8aa54a016f7a4a10f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b47b87846edd86b2d97196a469b1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2caa60821a1c95d2b14aced39e0d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b8e67f90ae1ea0a7414f66c77b19f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e6c996844437f33769316b45b1b66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cfc3caa00aeae869eba5041b25022677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d02fc1852d65a39baa7b7e4991ec38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df46c69b7b7083106339abedb351e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0047aabb9db0051f67a4a38685b9b85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc544194993da05dcf718d9d953962681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf15dfa169b4160d0f4bff53e26874d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8926f20248d2353839efed8ec46a65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c9dd699c5f5a4ea72b3c0de559de5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ae0f0957bd5ecf2f459201dffc338685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf893675b897fdb10b5d9995939c483686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417dedb50895e268d20c273f2a56174687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2eba32cb9fe1d86c98a0c1b0b4929688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bea91022e39225be6374751a35458689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43536a60230b91165345e142f4838e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904082416fcfe0c814e455c2b2592823691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e01f905539308adb4097f4d5d6af7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924685343af96e4d01c6050be7fbaff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c655e9ad46c3ffed3a4244afb5d227e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a3f94a862fb1341ca0afb3c4cb390695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14975e0fbe6667d02ed4a9248009562696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df41500a19e733b5beae911e8a9d188697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e01123fcbf5eeb5f963877a26c7e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc0203e342ff9e836c0d9e6f35f1c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15371c5832cd2dcfd2b871f09d6ed19c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec80b0bb4941a6c83b69ab13befdb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ad41cb58a8d317c59cf75111c94d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018d271a63dc3db85d763a2b251297e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6a043b710048f30c0a2e006d24baa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a977c9dde82a8ad13a6df22fd8827705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba39166ab18171872cb20cc066fe92b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0c50bfadb8d24ac516182269a51b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd6ca93f486ccfa64881d8df8f2870708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33230832c5f4aa7aa59a59d4864ba8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb20dd595723a3a5079bcd1291f86eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f79d6868d37da0d0b07b91be8a9d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915adec8e965cf449a0f6be26bcfe19f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109081cff091dec02d52134d6e76af4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fa38cd9f7de5b0b31cdb088dbedd8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8c4a9cc053c7f9f43e02bae9142b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f531bb41e7e37eadfea96634ae09822716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb263c508ffc81add2ffb3158ef7743717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b4cdf07cd0f9929024907dcda342e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23513e1730326a8166f423ecb4f92a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b40c3f9ac989c7a4aec887f33108f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6671541fb34a1a755e11376363e15f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0765e76c66cf850117c577d80ea06e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685404f84f17812b4d5d3e364121a1f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca50567ab223e0b9c038e277013d63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e67ea62ff5d45b96880db029cf446725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d2d2f6b290d269cf646700e03aa8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7f9b1875d0325ec089b06dee8465e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8d9564e532cb320d031ba8a328189728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf80c2539365ea77e24b1021261a05b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3fdabc5a0199fe12a92d685cec59e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a86d8cd7eadd6e3449c19761cc54e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc53517784f4505fea1d387f2bc42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154303afdf0cafc71362476762738329733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f18262a3f654d5f93876e5aefadc31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c7e849d2f49a51a571c7938d80648735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e72513941960ceb593883b0901b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc6fac57ace95387fa49eeea9a1a01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e10cbedb396d76d6ce8827adb270738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8994661f0739325d080ec13ba4bb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd230da2c65c482d2240056cbfbc571f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c112e8b2bc85946ab6efefe477530b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b646a64cf10624fcd5968177618d01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f625c79a398f67bf7d9c3d97b0378743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a62fefb064edc8495b4db8440c974744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d1166478c041c4864c040bbf88421745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f609e521fcd0eb51282a14bd1515ff3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340a6ccf57fc6a6077153f7d995913747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fe6bb6bd1f0d73c30604d6d36c0f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae464df7e840c42370be96977120d44749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6aff7247658d06a93261b436dba8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb382f76998265f28529089d23b4b002751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9c65d124f93eed8ef5203de799918752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa166a604c5f7997bb5829f76d3006c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6c58ace65a9c718f5b94e88f4fe4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da25ec1f9dc21f78558f244370aa4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe307ca13a681e588c09209b08f58f50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315b65f5bd99e75a9d617023de140a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac186394963e7f47aae05141ada8cbb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbf62b941fec2c4b9780fed063c764759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea598e816878ab83ce106efb96279c73760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222ce46274b6085b251d253b9956640761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a4c4248dd9a62cac99827684d6d57762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94632ff94025c87784428956d2a3228763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf150cf74c621bbb6cbc42c70286d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68734a96c4b6407871a87594b9e224eb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0e40f1a3f3232d14bb6f89f44a34766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a1a313875010a4d4fd0ca5a4b0801767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f21002155f4e6ff8478b9c24659e80768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b312481a1409148bff488a9dd3b64769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ec58fe64bb84fa1ddb1093eca8d47770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1274f754c5f0b088a6e3c5d1853c64771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb163fdfa9884e866d689dd8dac88b26772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd2c7bf4c60bbb7aa7400150b03b1f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd206a0a46021a9bba23bcc4691c5e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5170e6e4ce623a5f8340cf9dc187c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8292c3cfa03d2a35c7c2cd5bafddcf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085aaec74a0a737ce88588b143a0edb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648a01b57b640652d0c8f2e0bdc8f68778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261efddf79b0ce6c3b90be75960c7815779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401af9603e750449d713dcbc5f4513d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9ea35507f55188672cbafaf018d20781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f0f9c62650abdfd3ddd1218954b6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46d9e44eddb98c1e8373b5b6cb06bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386b201c5d07b1abb723005518876d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40680c1bc69e721a602486db0041ef6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044adf70c726f2e077bcb65d27ea0ce1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a7b612814e45104637613e3fe5be9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3efbc337874385481938ef73c258788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2fb8226bc9c579fcde433f57c8152789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf4b507eedd0f3b56e47398ef7fa94790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173fc4fefeb481e7a6adbf4d7bb3947791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daf6044577f74501d6f18b631c5280792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465fc2eb4975045f0d2398646b1d13793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0813cb82e9ac24b8d68a4d56e88f0cc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e01364beb30e7f9c18a5e8a23d2cf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb01027995b6ec058521842c1f3109c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3063ae643fb82fdd12e7fd9b29149c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5800a040d0d81ef712ff7f4e94a7ae6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96762d086614bbe9b8a2f43dba566f79799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5dcbf57520d5a754db90e18fadf73800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3cd60c286ddb61b247871c9fb82ab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdcc73f0140b51d3a6b0f5ddb285c7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a57edc881ea3241ebe838183f0417b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c471f5193c73d84f8fc9243ab78b5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7cb10d245203cc3dec764506c96ff805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21270828eaebf5b51f7baf00bab179806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1bd9194f2761be78d9c04b3d626e5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e5a87f20874401483ce1db5e60068808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a522884e965d9ae053c8770be1343809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad827ef272c746c3e1ac3e52c43f9b61810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a5df0ce7d37e53275987e28c62adf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33354872a37cbdc1cdafe3ac7b769fa1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdac8f38338897296186a990ee3f66813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009d28932f9bc568a78838b704d8189814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2490bd865c715b6df698100e3c382815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8092ce448ea434ea4bc54cc9e2f36816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f52590345342abf200364b81e26fcf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69146890b9dd8e8f5499408707b054818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2750e2c7e53bb2bbf5457d81bf21a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f525f058f3cbdc17c65e81928081b20820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bbe36f29007b373973866cb9c1622821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4542a1e3309f15d1d13884ce3d1de822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5793db9ac752ec19290d8f865e3d930823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b0c8e454148dc20300d08dc40e3fd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91107f5bd982912f38fb42cf945bbb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080adabab922e5c6e946efffd633d694826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9e374f1750c2932be8922bb76d4ad827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d46a1dfafbbb61a97a12ab180f885828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180026ec4e314009b8644a7ab9704ee829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eafd03a1896495eddd430a476744e5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b2147d139a2a92e657785c75aa78a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b012457df88a5615cc4ee97642cbdaf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b75f7ce93c3559274bb47647690cd2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a504662c1cd28a31475fc8307cdb4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028b531370164c46b774c9d39becf7a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf79677b6d129b66e2f1d92566a147836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d643af8cfa0ba28a6728326262df60837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89508d7fad81b919a02040fd69fdab838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d729ddcc93f1fb7a38347085685740839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24cf309acd693de30aff8bed070514840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f2a86bb45cfb39fb57b1f0da683cd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4fb13373c368c026c0d1c8ee37f43842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aa379e0f29680bda66f5a0c37f254843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c5b38c05475b50c9c8d2c5532c53c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540205ccfe4bc4625d2fcc9641f2bb76845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18659954334917190906179f38eb7a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122777ded86f8d6b0ac272e7fdab325c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051120a1ea5f07e4bda76a4f4f940c2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f5d48d1d35a213fcfba108f81048849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43964f28e5ccfe4316587313af0bb194850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bffbfc44202dd4d1327a793535d848851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ddf0646138ed7c96b093a720809fe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500c82f30f3a11ddef7ae8ffba71fc8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c21088dd611ec0f205eecafd4ae2a0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86727c0d7ab2456ddb11dd9d1e9093855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8f8e1ae32d72af838fbf8179b294b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7675a6ee7f36d58c200addaa8ca3f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26e7bbc7f976d4c7209dde088c6e97858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268a4036dd87f39db2fd418e3e43628859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c48d82e9f1279f2ece66eaf859216860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc5257b6388f5a654b8385f334b1d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e810f0b1ede1c54df7f05a09fbeaa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fd74a92ca6a30149419033dae4ae2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde0b8eb334aebef3852333fe217d5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c1879ee68b055114f47a85078265a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199fe04ca273772446e6ed31896a606866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32edabaebb69bcb14196bd492ab418867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8ae8213a2f86d6be08f22aff54f54868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231335f08ff42a30c623415e167382e4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73693fa97a1467518156aae3845169fd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acda7555bd1185a2ed7d18d0b876e1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712bfbbe77fe488cdeede5b92cf0be5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f5cca599e7dc22c6559e6128e8ba873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23cd3f2e9094856db989bab0e88d08874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78a7e9956b2718b9e6753e60fa8f0a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b3b96116fb7d3a3eb71a2f857aee876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428e21551a3c6ff604008c1e77c63fa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb3c0d215261cce3d57e0eca4c75a6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c432ce88fd8d35c21d82d422b28b1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588af34eb0bc4470be4376da6122f58b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1e2285b8bcdfecadd594c6e798b4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60542976ef6e8b569c59e2adf66b74882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b9603a896f9234e1bb454e790d99b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1247bb06f56fff25c47dd044e56c02d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584e8742c45f2f70866017f6566d023885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8e97bebce1af92b98abc8c77062ea886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2b6d414f331a7886cbe9ec616bec4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e4b130d1a05712d14e35acc7eeda6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c107bad09a31282bca19793b2bac730889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b08493ae3bba4e6a1e5dc55e8c244890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff543fbb26e2f363fee1cbd9dfe171891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2b3fac15e78c5f88df6fa5ee2516d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c61b7b7a7e5ebcee058430b745a1df893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bae3cfe3ad158fa2da98d9b8b7af4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ac7d61cd066e90668cf6b46fceeb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420e33e8345b68165dac48c1f315ed1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb017298fc50ac587f7e9f4a55c112c8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126fe06282b549153b6e4fd1810d3b4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a76869a3b06e6eabec084c370e5426899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390293139be0c08a8e297e5d631bdf98900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60581d4fc320d0d6c1911a8a95d71e77901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58f8a039578ff37efbf565fece87f3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874327973cfd4680c5cf2d821f4fdfd2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616de2a8d2f8468ad703ea20dc531f4a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ddbb0e5ee0fce8576808ca4b08d02905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d47fbb23bad6761dea189f95f0647f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618076011d1b7069031a60229b540db907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e65cbc69de0363e073dc6f7bedf0c4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485121de7d545f45d7127999b6098ce9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e343b24066430809617e3bb2c371c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc092b4d13d0717638f62c4095be7023911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577820d80b8b47e65678f7b179c6ffd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf154936a04fca61acf4194b6625f1c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f25d48cf040c7ef96c3d3e082c331914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760adcc6a18b6e5eeeb0d8d27f663232915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6d1a94ba616b1d4aa4cb831b2ff7d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4226ed2e4837c2aba7e7652c7c88657917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799885aab0a37f5c1d2ada08b365ccc9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e962a7ae11899dd24975c50111a2a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bbf5207f9492ec16b9d560ab5bde4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b2e5ea6f25044f176f994abde017921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7556631223ff11df3f0ca81e29ae81922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb6c21d8e2cbe628f6be916cd469b0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2412a2e3ec5effaa384a1dbf4bb3c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c29cbe0e70fc77291621a1f40ae3d2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da571f9f164f6afdcc0d4a13825cd4e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6881d88c377261d79e6a60b6388c4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b5f5339e21401cb8b6452ffde1c29928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319c9559ffb126a65f34adc3701662929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d92a87eb284652e8c5bf94a9642ae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d24365514c32db50816d026645c05931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee534c864aa9cef9bea532e0acdaa6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c48f407cbcdef061c8df532ea043e9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70687420f25801ae6d59c4f5792de304934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4fc8ad6e46582bed363be0c435309935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87093cbebc678eaeb964891f7c67698c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2cc0e674c18925364ceefb5199367937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa1546f8c50d35a61d1ac2c7fc8f0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9608bd52cb77307c8ba57ca234a4b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da72b872eb55774841f954e1a089dd9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50091699db290b63b58a71ff5ddee9b6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983434e0a32aa1168de7213b96b20846942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf0bbb328c24181bc14a9d0e9efba3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21c1a088a7c0485fa97be71ee6b7a6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bb3e104b9fa0cc653a2478b8a03c0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a92c809d8cfdd25c5f09992ab0764946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495d45406b752b9bbc5b0d8689a1520947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d1a2be56f2f8d7a57e203b377edac948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2631bc8dcd309a121e12341bc08fdd4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637465ba4a91b5180028fb35267e6082950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3beddef66e3b6ae17514391fd5df0c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b48b4f365236a921d527b353b6082952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce4458ae0a57f46c3496cc3e2d077c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60847e1aebe8f8f8ab5b68742507da954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6c37a4c17f6aad6a05e4a5459c585955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef12e037f334223f27a16d28a15e09956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ee0d511da911d40f2405a12de8575957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0add695e241b2e586cef2c05162d45958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f86661e1fde7ad072941ece9bdc0c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d21620c1b5ef25938640afa75d017c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a474afa5c14d32f374076f5b0dbff9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9962b5d627cf4903ea48457bcd98a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17f6cc8701c1b03c0e4ab6d4c10dcf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad25eebd10da7eb2840b21ec41d116964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26de599a31dc2ca6161a69743aa0b2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a689f98ba3f5a90fae963ae8d1d44d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe90fdc548a1bddd03b37c5ffac6081967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a942e435b4c3f26ac6ba03711a06c3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6c35a44b1bfe99c9502c4573fe6e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc53991a85d0d0eb83941ab32cf890970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeef9da98c87a7c4fe51c68daf27ce971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3617d13a821f7844dffc068d8c709972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a64ebd9137d7457c85c0d95b001d2e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f9bf61e65bf5964887c89626c3b46974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a349c21addd3c13ae037315c44262975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf7106446c958b0bc432294aca2bf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6239548e87e62827453b9dcc91633977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81465a17dc87cba46a3b825d0165b381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a8fd0abe3cd55b6e11f85a2ebb3f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc1a736fe98b2dc69a830f4e4f42d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195015499caca877cfaeb3b18d6e69c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba7e00647481ace4f7c4d3e7f635b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60008dbbc7d9f6a984ebd0db34a52e256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baea773424a2708f98704a85f5a1eda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604ad76f10820d1b89071c7696269868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e84663e1a484f461a3d53e002df659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf64a5cf2110515a6a17514446da2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095231275a79f804fe4d2dc64d4fa3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f3d7fed7e927ae404a885e791b9ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cfb821e65ea76e21fecf6ec866cb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85a396d180c48be7f4fe5c6147e96414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a221a5bb44b4b9971b1c2ee8cf71815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca97487872e55f251b79a8fd6d8df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27078791aa01f58f74407308c3ed864317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0766b7bd97f0774a26857f0ffdbd2dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8bb348fff2c511af0debfde5e0c0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402c4b2bab533b193a816ef92226b9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a90f80ed71a8334191597a7152a21f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e5b84cf816584d877f658cb69dffe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159eaa1d891762b75b98e0736504ad523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba11d83a08f977abce5f655aa734824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4311040cffe055a1b0d8882b7f388ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c28a3b8009b665a53328f82e1b0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa4e584af22e4ec145fcc3a2307c8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3e988fb45021888ac215db211e54e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f91696e60458d58db430d35994dfb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081e70373c60a22d208b2b43eef9fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65be1b435d729b8c09ffc3d6a97f80631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640491afb2ed519743b64427893ebde632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec59ef41e2383393b087330a352a2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c175a5f8493bd9860ebf25a345d6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072901626cfa0739949d55e069c15d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46665c09416888f7249697aba15bf2a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaf0f58e3aa3da4cc81b6c1b94f64637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fab27d88f1f080231ff1b38ea61e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7e464c2fce02f12a19b8d45baab8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aba9718257b06784108f12237af08140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bdc37ff95f4a3d5c26a4da1b3b55141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b88da4af5ea329677532cd635975342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e2435d8ac1bbb1b03cb0e0358bc2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a663642bcf425963fac9ca8dd535e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8165db6ae5f30147d17755d05865445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1c8acb0d47d8474fed047efd09efd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240a4e45d3fda9a7ae9cb0fa1dcf11d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0479dc1c5177ab122984dafa3e0d1aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91203951096e4f00380e4ff59ab31dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb2975e45bbd9396c753798bffe1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f956804b70951e97c1b17639b672251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603bab30437796a96ba1020c6931e2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2195ae73bbc96e17d266c144747fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608216c1918f36d0356fcfb23661271e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9dd9fb1ae9ae2ea9a4c81e9a107955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24291f2e3e0daf25c5bd309fc2b15756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e598a8bb00f276b8b637ca122de7de157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ec82530928b0b696517c9fd42c82858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa708f70c5fc07bd4cd3e850a4b179c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf61112eae967fedf7776d08af9e61c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426811d43f4f73658fbc49f2dda536561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32569c50d27f55b545f4f7855a0b9b9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206391df823f0d63493e50e7083103963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75b46d884fcbb0b033cbcfb39be9c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20f30c984833eb61951be622483c5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c228c55f2409f68cba59bbde9220e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf082acdc76e4e80607c14e0c779b5d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648b9a3f56331bfbbb3bfaca9afa3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6d478778a24fb83681d974f469a7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e253b89689ee55945079100406cbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2f6559b8371439550259f06a36e3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec83cbf1e1cc7b8ad27c55c60bcd18a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b26d50414e164e35f4ed2ec6acf0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ca6b3ca0a958edff44731c656e69c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9322204f9cb880df05fd5006819f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8566c5ee95badc3f5572b6f701a7d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f222b15959ab789f3670c85ead0b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4a15bc3bf7b3c64254cd55768b07078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87399838d4c7681f2c2dae0e0f75fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7beb13547885cfa2541ed9f36eeabf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed4b624a66b83342a1615d25221aee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01182ddea9c9fd3581c6ec40f5073aae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03a0eaaeb531f3d5e6018781484a5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e75d0a5fb142bbfd81668fe7d593884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb29c64225017d046d5e27b5ce5c35985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80fd9b21a6fb77b1ac064ef23d2c0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f0f14379decf8d1ce9a0b06e6bfc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd8292908f0e7467fd8fb308dda42088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae7cc4a22c672be0c17d78c98237a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2978856a0f6dd077d5fdf0a3e9f7c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30a4ef661cf095d43e0b9f08fb66d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aad9ce404384085c266c16f15b28992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb41c92403671c197a26248d3e1789893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a6f43518a05128fcc5da4bb9b4b8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8f6f3ce9e457d98faa542b154235d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7e6be563633e361f9aaebfbacee6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d577ba66b262bb1bf64e7d1241d74197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d5443b37c1191b679560b2d1b116198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fbd92f36ee509f778eeffe6423e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc0001f0b19f1c9942c1a40068ed86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ccfe17a30c3a7cd801ce7f78fd44e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7acda4ed236928a2c40b2bdd0d07e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2dc7e7ed36ddab1f71ebf38e29f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732f9f3b09956871d9034d45aeac475104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058b972cc495279f237b20c2391af25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db528116f36931966016b61c220019106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbb6124cc6ada1294a32d93e2fa84c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118667f2f019f0e9c29098b56872342108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64f330d42669dfe22b83e2dc1e1ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143514f5b125032c3cbfba8d98f0996110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b91932dd511106ce1eb76544c6b85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed878c7f641664761c454d5dfdabaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58829f4820d20a6513eb0e1ae165ee06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa631ebf37f4106b30fe9806db6289114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e280b984d5fb37f937995f780526115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d2c31831cd11985a5171d4a6b40a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf551ff3472525cbc168734d3e0189a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e257792eccfcb720de594cc3b7004118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b509d8e2715dee07eb44438520e35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bc46e116bcef3267f308bb78d7b91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084325ffc2c8c18dda1e89b3c0a92cc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654d9b88c25b05db8dda89915ee633f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d036cf974bd21f86ad38033c7b8bd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc915929687806b0d3bc7f51bbc1f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d511b28c0284d71f0432e8fee8a21b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818cc6a35ecd6c0a07ee8ada3627011126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261bf6d16395ae6b47232e0a3a4e536127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d7c760b32c04db69a430711ab58a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a85618129beb6ea7646b582c9e89a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a79feb902204d16f12ceeb035127af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c86ab7ac37bb95bccab12d892285b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb976e0d68266a50d82dfd399c62bc90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396004bdb4f74cd4fba1fc0664435e26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d4f8d3523bc5011cd3068e8fdf601134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f9d4190305f840ae26713dad04f96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bed82d4ad1a2e81b519858abcb06d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e3b6699f3ed9e6c7f0cb6324a940e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab1c1b47e1c15ed5cd6c1b5a9ba884138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbfa5cc10bd80a05af09f3f49c8a7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2237a7c879bb2c737e49d6fd3a2699140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c57fb6c3be41eefdb7b323a582b64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54b62a02d72c6957cef2efa861a68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79500046cde033ea35b4f5ee489c96c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a882d154ae8ee6a5fa10229db360b2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fed83eb28802bd77d4103c1cf9c45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5ea40bdda93b6d03a08e505a7cfe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bdfc2bf324a96492ff092bccf3e13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd3be80940b58b2b844ed91e7be27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb816bd7b4d4c15d7c386518525ce1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd6a97a145ddac5ecde7ebfef65426150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa8383ceaaa2d58cf3b19f7f10e33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294de632204f97d933e7baaa698acbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c52e6fc035c090b157966fa6e0710153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5dcf902cb92861fe41b1dabf725f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5721c7d69a72fb8395e6809c4f5993155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61427d4f2f6a05b6717db0c4ab8875156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aca0744e408eb748b8fe35457532b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbbf1ae8a09ff1c6cc914865514e7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2adc2cb40881921713f429437d5bf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934effb94231ed5780c8ea3b82b60776160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4ed21a365924dbf35f494a893a48b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8571ec974385d58bb6e8edde648d52b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657073287c050483ee410fabf988f90f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172119965876dec18206899ebb47218164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdc9ec3526efd23c659eff442b1522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31049b68a8878fec7778ca3504882f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e5bac6fda24101ca97f2f7bc40e9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a8fa0d2d3af5c4ba8a18c6babb90a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f10885fd45e88676b2670ddb8fcf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691003402f36069a3d8101e9132edbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513f5d6340a13d9b838b9ecb927754f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da9553c5b40492ea4c2d2974bc9ede172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd913b953dd01140c858df612b3254f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b754584c94505e40dc181b056444174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246160d3d409e7536b40c6631e4f328175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28360f2d4a1e39ea747d870c610ef79d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74c29bb2aebea098801617015545af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581876706cc3a94be5d66d69c81d31c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3679ed3296e027084eacce4692e1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52a440f834bef27583f1e9bbc5a744180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2c0aa79cb7da27dc0cb1ed60eb403181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d5cc6a6a02c08e5b0c111ead4003a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e211edd28153151e9f4f913c535c28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b37df4ec61d73a41fdb2893e89883184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993edf168b2dc46e69926d976674c6cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0166bad074b3d075b9d466ce5d334d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e1abaff7e2c55f5a4052dc1678f39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ae292b4efde8392c2682e6cb0c5fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcced297b8688819c07d33362b90169f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bca4c9cb2af412c22635d82d361eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289c300bb1d2493fc78b3f3bdc927ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666a344896fed1407c12b9669a88337192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333528be59b0fcda5bf7bc2191726e1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ca0d5d1053003d7b798ef093c8a26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9781c2a6c417785a1c399c46ac03b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda51af9129c80f7578198f0a6eca6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f686133f1e4639ae7aa5723c374473197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08d9da346efb8eb18a71e703e24ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d2e7e2952dde0c345cd20e929a3aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29af7151f9c9c957b8402fffdcdd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac3e15ef5a9618c353a7c31df934f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1894edcbe2a943b1d594ba28322417202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ea1b8fc9486837d0d5613eb0df0f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcda0b1db2f9d898ff7863e65930f55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada3bd84a29c1f18404b286ccac2809205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2e5d43d453c5eb764768851251047206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b97f636c6acc534fd21d264a97a7e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b75524c24b5236462aadf5c118ef10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658bc9c08e792427f5503a5582683c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccca2554bde9c59ea835bf47c177a80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00efc20d687e3db912e3575e30e4b46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aa35ff7336bf306ce68ed8b007891212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1589dbe87216899ac35ffa878ad182213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03313a9cd50ca77c421042acffa783214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3f8b88a14b0039312fab51e92f258215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1910a31157e3a60db032ce57c394a4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704288ddd0dc24c6d13144a20c8f6c6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bed3127fc35e53903c48e1573272c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567728e2dc0e9b934294fce2d10fa7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de7e542df8ca74c7571ad046defe2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc091c3635e2e6f6eb1241716bb2cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbbaa44e955eb229acfb00a8f5e95c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a26223317375c1d25746b294e3bbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16736a9941dcbe04dcf54fe6eb5391db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0e40de955aefff584b84386ff707c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08496da021a8d53d56572f6d54c3ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6e35924b14d16969bee0745be6690227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad3711b9102a7d4b5f0972ce349e7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1034be3f5109103c93f2e33d33cd89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ab44cf29ff9baf5a427d7deb04966230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7f3e99eb54ebdeaa33ae030b8bac6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4536ba88c08060901284f8d3759bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daada037654ea785dca67557c572cfca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13b949d4c201809d7ad91705586a7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9444a2dc6d7bc006631377c3ed3b1dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20f575bd99a086868474b91d7b12ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b1f8df885771d66227106f653ccb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe3c2c864aa186c22076ee25a773e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2d7f69bf1b47fb1518c852a13c9d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ea43da1a86e317f678ba2a2ac80ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b06ea41833872ae34fb38aba6aada241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46ebb3679db18fd89dc1a50c472ef8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6450eb2a47bbd19080a5889f6b4124243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806421dc5f1d3db3afb47a0a3eedcee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842c8a625f46ea8e1d4d7d9e774fa1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be0a24227f7e7c7c3a0eb5dbc4650e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d70129643a677225f25350a94ff91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af127c7e35247db1a5d371cbf99b18ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e78e4d8cf340b68189ca29d8db95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c592a2314a48b5bb414bf3eabb43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b4b73175057a204c0aa2268cca437251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54293b878226aba09d87a44a41498519252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a0cefaf6c80ac1fec1df7f86e2e15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3677db3a2d0003c5b1dea3d7642fed8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fdfbeff8667040dd5f479a8ecf3fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72616bf00235475f3c10e5a11cef33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66178d83d0d0e00cd25f8356c7156611257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d62a25c99c1635dad41e5fcf18c331258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250c810a1705c8ef15dd788beba3765259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ccbe6c738fdb8671cf660a057033260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ef2f2b4c2b91eb42bef8c43e642c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb3f3073b3b74538e1ea30b8823e7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44080f72e40664d4a33e2a394c8317263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb9ff1135225a2003093cd4217c7c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99387feabe40574d00ad8542ea6437e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312489da2a4cef62454d4e41841299266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f67854d3009e475b635f16260de18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78626d23fd3693ac94c0d16872b6aaf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0d0c2e56e4b6a3269ccf82209fe8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d2bd027375eec78f56ba87a3e14a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad52611640f42530c9e7f25ddb587271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b206e2d5a646992a7bbaeb8fe5c5463272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bd1469354d4d09988c83715b7fb04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2ca5336558e32aba277c2cddaa130274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d838aa3100e6299821eeee50f8a0cf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc0b006961e8cab0eda21918525b71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc22a1dfce279d458dd0915509603a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f91fdcc0756fc9f800e8852b51a8d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb045cbf824c58e8875c6865d0441a5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882938d4b83050749a299820fe28d788280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60b6fc04b2420d008ab77a4262d970281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7495bbb5760052deb79187ddca6565a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731f218b44089fe81f23852628ed982283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c05a0e870a0963394c0daf64779c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390783891dc7a8c100f615d751b820fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9630596baaffe49d4105e70dd9890286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86da6cf99e2601da5f923f21a1f59a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c05106e0152edc6263db4f2dc109a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926d81481f573c66ceb89922b3e36bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8e87f10e3b427325c021f4a80dfcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a29813887c741cc9351954742ccda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6209cdae26d036cb4dc8b9bd94cb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471435c7cd0f05a74f4db5fc82acb1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814a65a5819cfb8b18b7bfa57d08c03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0935e7e9723c9169b1354bbfd0a0a0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a04017484405c6303654b296f69b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d80d5f6e7da16b8fe81c6c2939025297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af120418cef3bd97e6db9c1c2af19a8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb13d66950c7f1903c8e5796ddd32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ace2226a340f5d20f5d16c44bd5b92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb21656c7d842c0171e26f0021e847301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70451f9a0e22c7897eb623dc5e974e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fcd7658a8bb4d6ce96790f35640a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4ae5c11b3c3ca018e896be97fdd77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f6278b0852bbaecd6520ec20f8159305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18b3727499b06891ebea84e65ca3f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b061acb978d1aa139e4a98c316bb6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e581440a38009fe24d0b3f9a3c8650308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d71a742a5bd0df6538f67a136a10f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2cd3bc8055287cb645b019c261830310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8945d0f9ca576cebe680ae7510aeb70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88237cd2a9589db6988908c69e2deb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e771dc7c36fe57817afbd3e71411c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e722950e0a7db5ca2d2489b7061342314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3845bf933db6fa3fc6221fdcc7cf8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94633ebdd1830b406f20e748ba06b090316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503411fc7047f5963f5fcd4d724d815a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad095be7af9b2db488b939aea52feb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d476383610cbed6cbd1e2461541fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a8f6b04380e9e19e6f8da32c41dac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca06fdd980c41bfdb26d7e3c6257ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dd6944bb9f88af2fe6d458a60d220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b761906f78c58d28384bb26b0b01e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecef76df371158c75ccf9e26a36d0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6815aa75c3f51f86c35fafd08ea622325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c3ad6aad1669b2c48836d53a71450326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3909aa8241827ce44e6cb989bdc054327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2bbc3ee1ea3b5b708836ae2be3f1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf9bda965fac5ce9ed312e22919ca4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7f7bb5aa200c3006d2bac2ff9c7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867227cbc46449d955d687013ae00ec0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38c5624deb9507b41d74e07a72974c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f862b1d89d13cd2d9bcdf5ee8e65a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21392aa59f6f591de8992397d71dc00d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28a39833901b5531bf99ae4b4103cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc9f64e7cd611a4ed963eb774461e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56dfc6ab64bf16f0f9007c09f7c2fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c09824a60f5e12037b85249cd0a3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03cb13afa2d7cfb67c186e92583d93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff6da87d8aaa6a1b4b68e5e52d155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db36c2c01022cfe3ecad4191347b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6856126b5a0b77a40a1f48ddf627f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410498948cc3d3780a991d0557049fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c91d76a609b8f2fc88fb2f9193cb3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c70fb71f295b2a9c906bb5b044b89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f269a791efe1cf0f48f98f9efee92fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eb10a3e3a6a31316beb7ad323867f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed5bd996d9e49b0127dc989b50b0fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de1891f8204542256dbec2ab558278349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fab88d730aba883b4fcf09e561ef1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24e83e3afeb97939676b8ad430b456351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c282d34b8f731808034636d88f125352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb5b5c11f1146f622863002274ad7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21272a63e127c03d51c469a65402821354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bba0290e315ebf68ffd2d7d9d798355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db645a9556310073541e89c03ac4e8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f3bf474ebaf26d63178b0f2953395357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9db9c04d1788d70eabb00a7ebc0118358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba25d173730244e3414d7b8fb78c904359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24928853de3f1760d72cc270db5aaec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a8238962d2bff9f105f5f2f8aedea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d309fc53144cac2ec906cc202ae2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593cf9bec854d9e6d231175d65e945363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a5673ab8fc4618c7dea59fa6142a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ef2c4cc9ad46eeda97fd88f077e91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fe73f7ec40ea2bfb400d0851d0bb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39e035783c0ccbd05bafa7d00b75e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81963b0837026a08f688aa3ef37bff66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f06bcea0f6d1808b3c881f93d4598369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6b11b81f96acddcdbb3b7385aba4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46d05cd08a8cfe5e40e56b281ff2d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1982cbd50c4bd24e5b573550535c37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91651c271d96c168b826ef6c02ee42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1b6cfd7cbd06555cb5089681bcd34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560c8d09e9fd2c3efd90c15658a2aba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d527b5b5db5a21d6c3636353a7e390376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365e2aa5bc121a2ae3711938fb4c0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483a885af1725d5b409e57e0e657cae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921a6d6796190c54d1b4098cbaab93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea07a2ffa4185e2f83bc712afe67c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d4bf78ab2b711b9f020b4611cfb8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe27a1ca9b0275286b366773cfa45f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94ee7363886ed7f13848f92fbe3611383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68f5ddcd8938abd78a34c5b721b1ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296f595e954a1f1f805f37232a1c389385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83277fc7621cc1c9f54f6cb02e0c9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91576712b29c9da3d82f8676a15e86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555a503a48d71eaccf46937353abd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f2d6fd27d0c519902df9dbabbac60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b049b5b3ab459b54b06451ee351b81c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294f01a1856b09a6c74c3b596ae8ff6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dfd536baf4977d4f62407c71c5823392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571572f258d3c3eea01887182357d1a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bad7179e2de5c0fab924c34b2de8b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d359145df0479590ca879a6538e71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf4bb1e8688364bb61ec973d14d876396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed0b030b8889a8fe64d093194c42b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b219aaf7f60f6af7ea91a67ca1b21f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d7fddf6c9ee74f9dc88b4ff65c980399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee76bebf512658c759c6e1c1407749400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82784fd5a4903539d3fd1310c01b524401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35f472f669325d9b6836a936eca6e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40186230f9c3849fd6ad6463f42bbec5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a5b81deaef3a9705854b797c22067404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7ad0360fc2408c23f4a1f19852ffd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be6895a0a223fcd78452d79fa3b7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19b48bb8a724309b0f12619e604b2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe196d5b94853d337d0ba463a53a693408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f80798ade0db83128bb308675da1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73f389b65a4554186839772c381dbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9671cc6e59221d255d2cca9e7af738411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04992c6acba01944919ecabe588784412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0fed6ab0f6a3f3439107567557166413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ace534da61272eb2ae166456b4e2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c04f9672b9bd2baaf7b9827827428a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf48d9b74e8ed075b9c45439791db5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a0f87a3116c7bf66115d2419113d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a9b739637b38b09b9079a26878342418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c26e0d6c45c25c2f68e10800935fd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fa2ca1a726aa92db80347576b8872420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d686bfd1b2960aa02adb77451405eb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d10e5e2f882fdb20677933021af7ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e61a8ca8b08bd07b414f05f45bbc12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c838c2ced0946fe8b5b83e26badff88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80c2683f9b7270fdcb742c2f621a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c497768f548c6193fb4da27111e51f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cfcf934df5024aafc361b34786f1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf43d8bbb684632cb59c163bec57a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617c515cf3bfba275c5904577f54d0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df08bf29eb9712ce1df3a83acf92ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a7a87edbb2478b0ea4d59db9eff03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddf52e7b34fa8492c4f4bb5748a32e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cbd6c369567b33683a90074d114f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce9452b236bd250e73d9b464f764b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751e63b2da4fb02ba9fac89b36ed878435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea652b3d3219bc963d1847fc8ad409b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dd7b733120f37f0149f1b510c5ecf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a41367866c1fe00c22c9f4a2c3c37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffa5b1ccc1f5d3178cede6b55509ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c503b2e826cda4af436d8efab652f07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd026994cdff1898b8aaba0866ea0d9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d11a4fa5057604d1c453002d5b867442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f145c4bc7ac359d3f64d905a4cfd63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07133acef20138e4650ca6cc486c10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da3e4e6947c2ae63edaf4fec679a7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df160be63034367a4bd1d7f91a00e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa339a412d6b90b99c975cfda0d829c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788db5337f5e63297416b23ab650055448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761268bfea275880f8757ad057d564a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1681b05c283fa56854f3ec1dadce136450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f9f0ae4344a316d797f6cfd8218b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883331ae8d2d6dd69d54fa4b2cc30f62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50f5879f2ef5ddcaf82b3e51fa3de8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db548a1b022043a6a343a614a79d360454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8abbb6a14a60fb34575eda44727ce3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b6c18140de8c4741e5042a68d917b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9ea6516ef3b9c6b7fbaade0969695457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda7b0b7aa32da54977c2ad8427b8a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ab32857660bcc18203896b69274c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc844a553d300fce3d46b36c39d3ad16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32dd46b1f46f4cf3b1035ed70a92fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6698be48b8b9d250c65008cea3d875462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c663b6c4c8f8615f7861d5164611e1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f7dea5a75d6bf6009874f668aa4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a323af066885387977e0a1c66a1a95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa408de2c33ec92604815dbbefb37b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47da7f7457eeb9b46d4118482f56525467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e9b53d53100e7caf7f4a6cf6c06c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237c22fee07db593450530ae4e9e7ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53539d04f2b8d80d2bbd16762cda4a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b831691aa03ce1a25271f3e129984a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc93d65de9354369917ecca804929472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988ae3296a98c948205ee26a93f9060473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2e4ab8ceb2d3b8753c6fed010c98b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed4b899cad94f3c4603e238b73e86c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ed8fb4d2cba45f87df13a7472edc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcf71fe4e883d38c3f04346de80e69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1fd5184433593a15db0a46486d6b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185e2426ca6b2c2710fb739d9da15b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f05de7690021ab0a872f738aee5195480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7363cb7e6b484bff4b4e1ff721f4c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84002f0c3dfcbb79dc29d6307c410fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288786a40a214e869b8d4c8f73165c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691ec392b2d5c5ffec3d986cee78dcb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa83dfee42177353411672a9a2411c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af663b75701ee66b77365b53d840ee3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1ddc0df07a76ffcfbf036efda898d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872a6252752cfe740101c45fef023df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4a5ddfe4a0628974ac655c7ceb6fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6d0433ad5cac6386f6b35408ebbc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac11ac213ffd0f6b51d7db6ee073e1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3428d50e82c5a736876aa16eb9ea33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60f0fb76b3e0c228c3cebcaa02ead4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916ad425cd67410bdeec5cd8f554a38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84dbc0ed2453c7e23b1d696bebad17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa278bf800f821291191200090975496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598ae4be57de282a2622da362adceb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2755303ae2277eb3fce54f79d85c072498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fcbc3b41153f10efc7cbbadbfb108499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11285e8a5a6993d364aac27a503cfd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381e12b7dd8157a5b48e20cc4f7466501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ba3f7e77a414e08a1fb864a61ca31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f423557bb48f59aed83c1550c75b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8939ec529e00c24c207ccdae7cd6ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6c6f2c6a2baac0c2730e957bdbd76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59105a54ab040298aaa05bcd954ef621506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98533648136bd190652dbdf0912247e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e684c7f9d9b5333eab81298e5c5d61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7463293b9727f8a75a0bec47bba615d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247e6842bdb2fc3016814b063f766cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e705fa3b4711321988e0a87658dfcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168241e929866f887a6d9f03d909618512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b76aa4fef616d390b2d2425fb095513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cf85508865bd9a248aa4aa3a64e5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fb50fc8a9aa178ca8584a79455e11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0cf77b95e2cd5b30aac6519c24cad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001c980017d24c65fa223b91d676769517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ceab0466ec6943500f23a9019173b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206f84ca3e09cbb5fda3494ee7dc744519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d36c9b7218f191ba947a68a03dc114520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7dcc22ecb9fdf02fa45b8e78a1a82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c592840acda0ed9039b7cfed976114522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ac0df9976007249a8d9c68ae193c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43a1d5a75fa6bbaa8dff54422051e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d601cfc88150e50e7f0528d1af5918525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe58e743e4c0375e7da35135b41cb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6af364f150dfcb54a5c35708ad58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb63357a4422022cafdd2b381e2d1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126215c02f6b9ff695439072fc8ab50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866b44ab5b67b096050963d168a8b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381441fce091f31e4d492f77f07ebc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe33b1120d66dd9b22f5b85ade2e68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800bd964cbdf02018df14177bf3cf67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2045226bb0151a2ac5e979526feee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b7cfbdcb90c3a2e64527037a23013535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af04e69918067820a09287b959294b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c70cbea8c96a21db7e4cab8fd41c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2770afba32e319ddacdb09de2d264538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2709b8711545d196c2ee70f7c94e46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ad576b5d7af1352d04d5529dcc977540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ea54a4faf28fe169d31a20fc56f99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8a92a62b103eda74f9f627e3c9059542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e094b970e2520a36bf5a8ffe038a2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f41bbbd08a1e7fcd28ca7262dc15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01523effbdb2739a7613e86fb3a42ef6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725e33afc0045dc0591ec730fe50f85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cb92a483844ea5cbdb35926502854547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd12917eb36491eb21e42046c59ad0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa331ac3d791cdef302c076620929ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf44a0f0607dc31e91c6f0a0b20c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bada6996ae40f1568b9f4cf9cccb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aaedfcc5049692cf7e8298e3003ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaeee7ae64284e56708bf214827e9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60892288d03b3a082035f6fa93ea81e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61f363f0f6d9829c62974efc63f7aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16a1654e9692b51087d245d728818e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee53ebdf1859a17d7b63d4441339da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e4e7eea98596d35565f3de809dff3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfc98a12d875887435f3da236666b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e436c925bbddf4952db34232129e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eace58f39b6b5e4f572a8c9ccca07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4009bfa46e8fd5c3f438aaf7677a83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4dac945da1e640d13725863ad8e85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a0114cf45ebc19eb364c740b390b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e5f4ede140a09524a56529f012ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752788bb4346a874cebc67ec8949783566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577de004889b23e36eec402f68283859567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bde278d2959f9a7e39473c15b8e2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24616e28400168a422d05e3607ce0745569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc692d92968aed94f50f710eefe67f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed8273d4b1ac301b008eddca90b387571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0c2d6304818ceb8879d81593ee794572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b4c1abc8b06bc76085ce08f564467573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac44e1563a6b759d90d3b7381d74f53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50143195579513aac7ab1949847dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68865f5fc6342e97e57b43a1a8b74a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eab38270baa629b162d7be32175b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f8c533084bcc8f7330b9ee8c06c7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded5171ca4c61a5563a897dbaec61ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cfd55390ff5192898099ca085caa8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f48d27b7cef1f33ca46a81bc58fe6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6401cfd33e4eb2997f4161e5229c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a99dad4a3ee666802ef72cb5756e5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415bd8f23e06e8d7f676cad7f528b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441ec56379a378cb6bccef90b59bf40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b771963de22672aa9867fc327c131586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d176aa69f7c35997fc639a9b44bf2b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a053c2ff6844e8adc03a88fa70a5271588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318db993951a069678ddfe30f681918589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747114172414cae79a3cfd20f4dd823590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2032b1be1f7ea9b73c5506dd8b4943591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a8a8acc7cade05ff27774f8ab769d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd4399393d9fd464f377b5dbca5e71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1181bebbfad360ffcbdea0148759d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e5e4355abf87813fafedff012949f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2386a6616fcc659134443be5cf040596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819baabf61b4c9937816613735bf9e4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb94c923b0f474015f8d55b7dbe27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c328f14370060e5b05fc0b22b3db7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b71e63cce2dc3b1bf667c239f406f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72062fcf2e22c050db0cc37d97a90e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350239fc25b73d448fb69ab4bb61b787602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d6573e359731df2228b386177eac9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897307d7feb9d8d5bb89e7b8d29850c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e2abb8f56e7926e4e6c1a5ff89f9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d739f2cbcfc6fc2f168aa5f63be604606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ff86f48e07e326f5b09289b80d013607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40137b83565be1635f8b0fa7d5ea9f29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893f61ee1f6ac79c79542c3c9b3cd6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5a20efb6e15accabd8cabd863d58c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810fb4df3c16c7286026523242f402b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac86f9ac2da57ec467f6277e9088d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a9e82b59a39d3fa7a5ad1b78c22bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c77efa0c24048e49044f9deb911014614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c697d949b1980d5f0c4be9bea69f39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db840dfd8f4bb088f9cff003b549e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6101baab67f61fbe82ea2a353dfed27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cebabe39f5b123341b81798ddf73c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27461820de6c8a458177407c931efa97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e12c1cc3eb29398fce7f5a7adea904620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887ce15f378da9115fe6d2e4e7ec26f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619815166884dfc9b220fbe6cd0fb6b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524455dc7d0f14b9dd7211186bf58c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213f7ee02f03dec8297fd232582dfd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a6044340727d9213fab1368f7f89b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292a7ab10080c2dc62d1f7f794f835a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7882864f3a6268d9e3afec450e64c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce7e33daf48ab0b54a92c7795680bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32195e55f873cdebc638baac1c0ee441629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fce1833fcfd72209e0fa6b4a4d29c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd11b07e344b7948614cb57c87ddcd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ad7892d4e804e47c486c7028b680c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81175b5a35b26b3acbf2a2fb7d9218633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd266a2ec45c17aa85f463bc11fabde0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454e507b43a6a4b5f5853cb4a9647d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a5e159ca56f7a18b70bb2fe6d9480636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d2bec691279ea61bfecfd3d42599637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c677a9779d6963b71ce3f1dc8b361ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2780a4d8dfa0c1569de4b134e20870639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebee90305e99e0c6b17db00f6f1bf6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9c929acf6db4e459122e541d0d3f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6da74c24345b8911881248e05316ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9292b0084e4498bff016a9bcb436604643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21887f2a2367187dc83522e9b2ded8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0912508dc6864abf61f5b6c883510645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafc0d11fba5813f3ab0fdaeade73f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f941bb62c52c4d0cac6fb538edb6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59346a779dc3e305ad703f30ae47df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7025970e002dfbc822162dfeb9f3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a356f3f5494773fa32dcb54ca9f9559650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb915a59b9b8ad8f4566cd57f98e5e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db45b6854f46a2f9fa879e5b7fe15e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bdaf3e8464019aa04b252b3620be6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e8f66c7621ba03eb3068c0a1d2fc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54799258cfcb6d20463ace953c2d09c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fc138489a25866d713a83f7144905656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f8f92b67aab7ec99f1b1c19825928657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00d96ea059869d965a24d7de1aa951658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3fa9e0870c8dff92a0f675cb08cad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae68b50813247f3d097baf9e15f78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8591c434a06fbb0184153b853950f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0322ec5ff73d00b820c9aa9afae3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4271d43cb8d8ea37e0c7c0489497da7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56144ab6c42aa5a8e06bfefe876feb80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352f3e5257e157d84a45b30db3678d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cca66a804c592b20f3d2a1b4d37109666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baea8ddbb68b7782798d583b6cb3762667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832a3683e46b247359a4e6f690e1d8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082d606c087bd858740d7d2b3e5b2cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe38a6554de471004c03e6af83d82b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff158fd7df2b908e8e56399146ff833671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aa8af5a1e9e46df322824ba9e4dc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679958a94441c46f0f1c2747fdc160b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d96b17638dfc569a2bc77e47a3ffe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5259b8d7d3d55bd77ba49f538841a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169515fd5f0bfcf4891f3d006699df16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dfb9edb119451ba3b99e8df6dfaa3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da1b4d3244b69d48352c7c9b9979fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba187ab1a73b450c6a29180ced73d7f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1577acc03935c834375087f40f01ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218edc19d67ba615fbb3c618cb477cd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398bf482c1c0dc66a6ba535f6e782a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6314a385b0c528d5641e4fb8a9812683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fbed7861a6c3bb5aadf671f4d9ca1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39630bd57ce70dc61160a7691a7097cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019e20618e6a94ac066569caf316877686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b073202bd142986c3280a15e8ee06d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c64f5c63de15a499723349b85a58e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f61063c6a4cf9290eb993ac196e18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7257d7aad51ee915f79d64031e8d25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df8eba0fd5446234aced35b82e9b64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ca805e323f5b9da3ed348a0cce8b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d72ef9038d810012e1c46a47ca7d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd6d1d5b33c1ef9ad03ee6b6882d90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751716c9bac681d7ec4520746b577707695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6fcb3a68d49c873c6a89265939540696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecba61c3484d6d877721647da8a6d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da639054580f2f5f2f7b8b339436850e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469558f5fcea9dc966f1d07df702f818699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39056901eabc424e457932b1582e504700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6a7d43cae93200ad231cd480e584701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99543e0ce0c3d146b3a58989e11dba22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77618b84d3fa482ac68581a2b56ec9e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4ac04d5119e45a91821df70a187cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce30617a3b20ab27c738c29ae1f762705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ceb2d5bde3159a4cfafe709d6b03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c21fcb83dcc6f7ff107881832750a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcfbbb0990a16603867be2f252ac33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd149d9ea830b342a643981f7ec17fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8a2134875f087486a5f0516991d79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b358263362cb829b26f81610f99ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abbce47231c3864fae1639d007362f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18381c6bf9cd26de8107faae80680026713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b82f1d41f001bd67ca9fa07315e78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81075a22b30324d02406991369712b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd825c7731359cec1704d61610142c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eb0a834bc8b95a503b7f3fb5ee7ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbf11b95369448f8e63259cd82bfce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3f02675c109f70d9ed63495aa1b28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad361d866a44fcd735e7e5b255c879720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a674dfa306a6c2a41b0731b48964b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45757bff0eb61e692c8408bead3589d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d5d6ec328f957c70490a0a63effb4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d96da8e10c00fd6e85e6e80f46064724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac535e6d0f14e63b23be88ad8a6ff79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f4869da9743d160023cba41912dba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195503b557cecd94411ea174f7a4f5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a26f5c78191190cebdc2b49db764b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797dab835e42445d4bbb4ca4d2b79a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236651e08dbfbcf1af86eec1b89ad60b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef500ceb26c654fb25f727e2ca3bffa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7957d9fb5312578435aef5eaeab9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cfe8fd585926581813a0a8264b27c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb8e0ebf3c5f2206fa92c1dda24ee1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e21f3ad32843f9109e42370d7fdd12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edd552bc1e5a35933fe43f5d116081736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2116f72175e4aa1d1dc58389167cc05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06060ba24e10f4e1c8d90550effbc38c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f9c968a4a29c5c991b24694d7bc7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488f7b94cbe9ea290a6deca6c061ac2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32716ca82fd46ae13e25ac197d84ffa2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e46c3a13943bd14419603b4c11ebf4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12125b3fbd7401e7c5d12bde55e0da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25c835197c4d9a0f8985fde8ce3e9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e965aa204c3c0d10420682b8535df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f2404c0faee483b8016f93b51dbd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f688a34fc5dc343e9e79f64f11957747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d80f2a03cfd01a07a1bccacc3705c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68b52ac8b29cec04d46e54cc4f4034749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4f80c84540b884078af4caf0ddf0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f858724a58030897fae998dc8e252751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910b3a38678e1e77942bb3ebe2ea3e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d8566b481eeffb5491f6a1a6a0af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe5a0d57fb287c06440a058c44f70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d6ba5ca7a902c681c810150ad79c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f7ffc1d1f196e2fe13ddde0d6ffe6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65007c28db830849877f4791aa974a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b780092df1a2560012f021ab1c3e8e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0740aaa1f2f5060709dc7575ac5e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56cf8bfe78b6ca28c89a054c6014fd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b06bf92ce632993bb18a90001d164c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545bd5ec16fd23ffc4adfb2db621420762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172775e4324f2fa9632af728ab4a9523763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5975bd70696026ac712a8e928ba0c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146023f6c5038c86c35eea42f9a8a8e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96e92e0ea204d7b6defbc01dd16d7e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffa4980f56890b374225ec141cafee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49749d0a2ea481d3f65fa43ba53e6e31768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d889704ef65df02d539641dfff737769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a609b0dcf77f3e9f08499249a22a1c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bebb9b638247635e34c04b3e04fa17771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4e56bd1f66b579d878c3b00e7ed6e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c5d1961e75b82ef73471e4736d2ee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eca22c487ffc3d5351a64aa681d884774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233c181d38e77f0338b80e3fdd4132a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5058c96bae0d5d0fd629d57db0d34776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22dd63b1ee5af26c07cf5f63cc36d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a411d2f4abb43ca154c8b80e91c62778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c9ec8179e48a4a9a34585a0c8d1d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f7aea3e5acaa8727e2a9ae643321780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539197fa11c8a85d5c60496ea4d8490781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c7457328ad498e04b8f3523e15715782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939d0beaf31e23b27a09655e1520d2e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53b49d72fb65d270d6b8d91f043100784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85600c58fc8826eb5bf877cbefa992785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c1b52502678fe788b0abb534db93f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5290a43864556a77613a828bddccf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc31619f3c9751745ec56fef8d56c0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fe04d95749ee9a442c02ddef37160789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40767947085656ad5387a3cfa878b3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675357d29cb3ad3d530c551264af2535791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56bae49889594425921fbea07b2e3b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f797cd39fe44aa054d53c88c80b916793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54366bfb3333884ec4af7f124959b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef9dd7526008baa2532b28779207b9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9499b06c16078f160a1a97b242dcd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b09c16f4c65cdc6f5efc6f93cb73797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432f3b2887c0d378247604be67c7edc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a36f3ece4933d589256faa565e97799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ad8e0c7ddf0b2fdfb0093ee485fa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aa94b140a808c525df73176496fef801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f82c185b13eaba3965f3a5aec3199802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb31874e6ad52665f35dcc33d57372803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c909c342c0ad2b72f421d4fc23b1f09804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae1e164010d689cefb18b4177b72cb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593f087372b2d14bd05e8f145639b13806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b64a151ea3c63a02b77954de6dc0a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9f075db0c4af6e3f0c36b3e0d9b3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2ea33f78d2992d61a0fb11fb8cba3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76ef7204b440349ef2ce809de363d4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb1740e3f23a3e906c87b7e35f1f6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd9c1d4e5aec21d976b5567f25b14a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af509aef9cb6a2f6122edb37a73fa81c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbc24cd13c7b449fc3764701da658c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d94f59f01c7c0ecafbe335aab5e0e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089c45352124a610f5fdd5d6e541c5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610286e56300a744dc2f5e30ee5b5068817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc9f8d98597ab537b03b27f556ac2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e8bddc977cc288f0ed0a6e69d1ed1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b80b88a845f1c3882c00e32441ac5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329696c0a6a1f20d27fd4a342d88b4d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8e9c45a5f61c94caa24fcfd0f44d3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067839498880460d2e51ce982f2484d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec5b7de63a4334741a00257b4abc36824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28d0b8eba5b8f72bf24850c93810c4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d1021542f06aa1283507f6f740a38826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5183e744d18a4c91c56e284e6f804827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f1d48d5e7436b45b51cc4733b3532828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd05ca3c647935cd2f5273e9f8eb9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f0b55bddd35727363f7b8c2568736830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868bffb8a360712b192fe4f9a3eaf82831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696105cb1f875122f96ca507eb1efaaa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b49c00bda756ca4d13a2eb95128a5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf962922c4c451ea0974fee04e83d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b36afcdc643d246ca1e86637c5c6e3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8fcfe75158741aac407dfa4553651836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc3dd1e874038041717056bb1342dd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6176d80e69b6a39d5d88e779749fec7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79d9961516b2300c8a780792c7dfd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0bf9c4b2388e922e3edf0f155f55e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c332c89cf55b89e6334a08276a9abce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a84d55447923fa90eab105fd061d51842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fb27fd7209a8ea6caa3aea55ea708843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f3c486df752d64f7ba201a079f2d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bd595f80d2a8cbec996f57bf0ced0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12ec25db7465bf2c02fb83534c0e5c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5dd9b3c31638ba5f80010d940bdd9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f425ae474d0bab898a48d5a58fece4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76a3a8a3435d116be82cfbd6649c79849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8ac15777057eeb6352303fc1fbb73850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f12e417472d37e2abf0d37417aa3a3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c93b47aee2232c92e859232ae4abd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611aab72b542b985c7196b348ef215853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b060cfaf1325bdc3d1fb18159a26959854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4290847d25f72ba6f6d42ceb2b5c83855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628750f07d9f950dad1c7afbe8ef4c8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec484eb08b6aa1ca464fde6ab7e01c8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a1b620c100218a3f45dd60bd80973858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e8c3146e4ad49fb08db7f9e5c2e5f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3f36c90aeb04ea1d9122e41bce6a3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4c14bcf0db1f3817019e37f9eb56a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76cbf131dcad6d9303258793c4ca6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62643bc40e0cb208eb71895e12fb558863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a03a6852261631853b972638b173f7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff94bbeab411cde51d85ff6ee485c1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4cbfdcf9ddbe7c3d40ba97e17c888866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2bf2e6e0c95a9ae128d803639b48a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b53dcbfc23fc2cc0c8e44afbc91f9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974cb6fa126fe613f5c322a2ac5de5a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472715c532d3b72151870c9ebfaa29c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44998d97453cc715e8487bc5860d2d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fb0ab77f432e26d0221e6d9dcfd8d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca02c350eceb153deadf19d7678ea2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76020137cd84798d4030a0e6bb396884874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd3ca73b1861a3962a1983925d5d9c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641f3743b49bd9335ead4ac6f55c1b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bec31e4a2bbb82dd706b24dc7ac523877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2b1015f088dc3a733fb6fda501522878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d3aa45cc0361aa76cf0269d59101879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264b275289ce0cfdf284453e728284d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81261431cb72a98819b869d22a8148f8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e15706e4843c6488354c8ab1ec0b7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3a9e135adfe5a487e17311e3afe71883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30141c78e33bce33072817f8153f397884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9d6fbe1c777ef3ac4ea993117064a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b7da8a6ed7f3bdec8e61424ae6c6b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64890c2db9ebc0ac5f687f9f4518ca887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeee38b38725dd90dfd0b06a358855888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec106657be778e48a40c92c6e728e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a0b81ac82808cc42f0f9439ba4279890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533578b8a4b16c2f4da7c3b5e3875de891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754992a0780a051f2f9136ddd5bd38f6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f849d91a51329e6f4ba9cdf6a3e40893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5459c39acca61d29934b749850d84894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc157e62031a7a7f7ba570484ad6ac7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8101d68539f6e02d344b96f8b32b9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad153be595652804b61e49c00e6d18a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8c58a2c5ca0ff94f1c2c364261c6e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a051fafc9ed18439846b3b6e27c2801899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7cc4e6fc90f2cdaa7c38687addffc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ef095f4644e615187ed920b2998c0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ab162cc0a1a1972a49e8a7ded4cce902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abfde6fb5741606cafc4e1187bf648903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a84648c45940974287c127fddc7c1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613c5832e0b8e5d31d366b22609f508905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c656797e55db67342fe63f8d6494c4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3eea221892cfe191f8a04b6bc8b59907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083f5bef8b1ff808e111a65b4aadaaa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff48959566bc3c26d9f11d98bed2bd8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d300edfd0afa5c54031a6e09a69ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da33584f75aee595bf0f7633c99d49911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdfabbf821d383a0d3ee0f34534f2a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c59c651e33d6d7c3bf23fb47a5ceb1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222af05790a7a9818491bf2cf6d9bab9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc392003ff0046bb06232ee9c89802b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972da4eeef35c4d3c6173028ae388b2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcfe64937cd0a4c2031011f1eae706917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593982bc973b2a17a529abde001082f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50b4bff4d1ec8b8462c4c3c6f697e5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd242e407778880721b1e3d4ae78c511920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727498eafa84b6e28556354b34ecd0c4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80041f0cdddd770b4d36fec4194fce53922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80247ab925b9d71410949e2dc4c5ebc7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d80f51a0d7787da15bc0a0315177e3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830d050d85739ec01ed8f5467ca00ad925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b257b354d3f1bc543706be0046799926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78609fc8eafbc52ef6db8aee988e67cd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b69ad5f6e56c53b8da0ddc040bc3ca928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f2cddb7ced0c6a2d886e990b27ce6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefa60ded2a01fbca79f904b4bf22f0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e094149035296ac79078177ed249931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0635fa1cfe5535911b98e26f080a35932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa9969c7cb29668b35e1636cb8c380933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea7387bccbed66fee6d3ea52eb15c8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bab7a8e2c2175720cb32280250833935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f2c14f63469937704a83c517be0a2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca5cbaada28ebc2bc7ab04f34594c9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677be54ad945bc37093316815cabcfa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b734118ec78bb884c7362dfd9e15e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371669f66d860aa034a7f0cbb391a89940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e1d9b204591cb31741bd3fc05da37941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ee8ef41f9711664c687f4f198f37f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef5370ca344389b78960f0eab777a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fadb601852a6dc1d5ef08698a3147944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734652cddc72d51193b0be591aa4c2d8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c8d1ee67b0f2ef3efb0ddb2a418ca946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb31bd4abc0a5d65df5a77f41833c2d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28ba9d71b82f55308893d1355d8b2c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e835e777fbb9fc1c54c7180e1d0337949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860a757fe83e2578f4592bceb0fde98950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99316a92e1ff063b13ebd31f8f80969951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965291fda962cf8499dbaf20ee4c4cd8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bef2b65f2966be99a9f18896755cf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa9f74047909c4894a08d2974a74e6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe478eaa0a7c0745a2409b3fbbfff25955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1f5ab8fb638c6df34b7156db4719956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619b99f731b0d6c3930aa0244579ec957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6889764b0f5b8ac79ba7e31693260b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf47192151ed3236c8bbf2dee86c461959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69191218a22399768c1184940c578b82960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8358ed8a78e7045b66a36dddfab0409961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ecaa0ea01a246bc2cfd412544290962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e2ca6858c79f479a3cdbfe1cbcba963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181069f3b101bed5d1cce072240e8254964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a67619d0523269a4014e4623c986d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cbf13bd3e2da741556bdfd8210738966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce1189359bf6fbcbec102e1758dc37967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359334e6222682b91ae7abc7f6125c0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d25b4288556f5d0e751b0ada56b64a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a5fcaabf9a51f7aeafe846623f710970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cacb81de6fb4dcc621ece4b05172a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb24ee0c1155dc05bbddb6dcaa3d83b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be055537b4a003f28d2bb039e2c2ec15973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bedbd4020952841ba855931d7eefb4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66dc34ba72de56df17f2bc0f59ebab975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>