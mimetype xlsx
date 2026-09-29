--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545d0f7f5b89579901f56971f2da9d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aee3a83376616805a11d06ed9da8862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f9e72d27a1d3871e31dcddf77dbd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe735914fd44431b49c98e8dd47984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea046a97f4a3e7413b7b9daa232715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf601554066c4ab917b887b8a8c2fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01b634473bb1254d16372754e023147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f46e73657340ed5ba7e03a319a83a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bb26e0944f366258a529f593fb26d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b83a4b62825fa86d8cbefc590b5f1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b00429c1fd1bbbfa6fd2b5b41e96f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156a084bf98f09be74839239c8cb14512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fe435d025bf0a12bd3a46711330de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536206115bc49d5333a9f82d45f33c9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee7d3b455bd7097b206f311eb310d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ae9419370dc277eb160d35ba4087b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ae27fafb9695bab3d0caef432844c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d72a5448d4c0d8eb66c4f1a8e9cfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83a1360c64d329f4bb10b47ac8097719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f90aee78ff826b876043822c25441620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd46e3d6301a4285082579275ed2a6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d68cfe8b8c4e4f96832bc5f91f58f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46c2317e9490ce2e69125fbf4aa62a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5a95a298d2f33b999b37a5d2b87cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9f49d2e4320e425fa961ea2c7f70f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404cda54adb11144c2a82d238adb02a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20ff9bb27e5cba0c61e2e8eda48ee027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6af7d158569614549adbdf6727a0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab9124034727b29c961d31cf605da729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d925c34f3a845ffda525bc289607230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0ab619aa2509ee73d57467c64f42131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992410f3325859f4f557784b00944fad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2f8fd17a7677746d146b43150e59d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16690ab8fce7eac2eeedd15b59ddff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230c5c8cd5b34561dfd02630c7539035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404510acac480604b13671f61874e8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d3d1d5875d5662cad49b6813f5e0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12269311ce0e13d2585895af50115e1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdbdee3e4684ca9f4e072ffe4a21fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ebbbd2a0e92f4ce1a118f27ad8de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2957ba7d3ea2fafd817c90ca3c6d4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a88c11f769b08212cd1ed3348243142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607b20364b8de3a1c0c2450f1d4fca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184e5a54abcc9bc4ba658b17c38a92544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bf4a64d6b173683107670ff28ba3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda0b476140aa08f88b4ac7fb21259246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88beb31bf4fd630336d8e919142235f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c2bcf57f731a5c13347749f289e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4a6da8b52b2d292cab7841cd71d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ad79ba687e3e673508f140f45f3d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e752b84155c400c14110965fc96ab251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded410d6f33a60aad8eb65491859815552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b70c420c7791401f44e4b6f8a22d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5836b4e88e215220a6674985f1b9aea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec263554cd09fb3eaa4b560fade6fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9715dfb8aa191a91669d393da4aa6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114008499c4f6d94272f6e44773d5a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f3f8117ced43aae21924288572e4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3363de19f83febd71c29102ad93cdc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ccc115b9ccd007ffa119906c238d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e0225ae3a9ff118aeb4d9ee8c6cde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1a7dfc61fbb9631fb8606d88ac88762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb708696c9ed4620058ef9a6c488af163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8a1df4e3b3d4eff77c59cc705113c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15fbf2ad4d76086aecd9b5a6b2a2fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27f65495e967d2cc9df126f21c8a0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cceb4828ffc67cc63d5e66462b485e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2859d5ead7cf7919e96437318acc7fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db1791525ed6955d594a0daaaaedbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b051e12449d23856dd00644170fa12770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bdb90031c9b8b36ef2d14b746724371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff6f212b98cc213f5355144a91693072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c608cd52e8d19935639bc252109ecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc170d793d6804cdf1e7b526bcb5e9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc51c74304fe33e5066920cd61ed3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f519d5a6d68d89f1886294aa440230676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf412b023ece02673357d3991b63fe4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca16adc2f9c3c02c287984403104f6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78668c017a49e64445af97eecaa30b0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0f5226e6398f11158b3247faa85e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00d18ddb7c61efff53497e920bc66e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c52cf15c2f067726acbada75c3b0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cfc7d4168aa3080b032bff63d4fea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3769cb48c8206140668d780bd37d5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9132729108243561812f5e9bff4cdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815d3ecd4a259bbeb4667375c5a67286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b53e3ba0b0b1bfd20a841e0dc7583987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca14605efdec3b8c706daad9cc5c7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f1a9071eb2ab856e5088b6fa95eac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06086a68136a887169d7c49041bf02790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360410f1f858593f2363047836d3230991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587407e8001a5f43309d2efc3d6658b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aae0bb0338dd7fe21df12bbf6eb31c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e75cb4721d613a8cea59eeb2f4a6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90849723c04c5c7b40445d77247a228595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812d26f8cc5214ec43703625ea8c7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86329d2a18a9d77ca7d61fe8b5211b7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5975ff2bd033fd866bf99ed3b422c0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f1c7afa8a5dcd287356192159189199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8c781f57f8ac876856f850b6a8bb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2989c65b27d8e3b0fe538cce1f7b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe6d8fd60a52b7c769fe35150c3070102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8684a7c664a4e9ec1040af8e86d899103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a085458f5e7e7ca9e4d7efec22d9c8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930fa253021f824b11f8befd3b8c901105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e052092144f62bdd58410498556c4b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4444fa49408ceeab635fb091e42376107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d740df17899c102308cbe6674a467108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc8867166664bb75b888d07b88d92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2c80b80f970142bc06b2b914e6b50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b9b9cd83489394130b9f47b981960111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ab6b6810dc4c4126ae832889b1397112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c3d0a55e55acadb0a3c18fb5c54d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c8868534f6005141fcab2df16b0de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc08cc580038fe7890cbaecbc11386115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6928ab2847111ddaad159374995ce33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2555ad36ee916162beeef3ff0e43f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813297dedbd4bab0bbc09d63d7d47c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e34a6a10142b627001369731cfaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736c1be5931b0cd88ff2e2ccefc0ffe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dfa0ea9259539c08b7ddb9d58b2ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59872bd46c3c72e93d431cdef7ae78b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1730c2868b9eac701e679d6b152510123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822c75276f629f7357dd87baa7ba189124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b95d243d1341ae2f79e1661f5169125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9246030599174fed0e91a7ffa90c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae21e0cd006881b330afbddbada5dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b796f998a732370369eb4adb848a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6746febe94dbea223c9cc1935989b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dbe218b8369c2c130c7f0cb69a2aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84682235e35f470faa7876ff49b848f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06852d12c77f0e45bf646bef0c6446132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217c686f3c9fa86ff77accd486f4af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22c4fc679e50ef075147f65a88d52f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dbdda5ff9a9fb88efff50b9989198135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399677646749762e6151fd5d197fcef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3e103e01f34cbe4c4492aecb5df23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f53d7a33bc026895389688f13b11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7de14ad7518f5c41be62699ae66b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62d2d4b4ff5fa6005b271adeae58c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fbe49f42aa87213b5e74b2fd69cf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a9b29a309eb60e559b48fd47782b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8d100c6affe95c32ae60c0c2bfb00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392295898844677b7266dc0b2aad79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e9288d56326b99d85fa02059069b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ecf1401120546682389ac94a9dbe9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdbe9f326e1d8c1d84304453810604147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf549afa966dd902561154239680ba3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68788fb47adb480db0ae2bdead5fe03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e93f3ef1d77b889c4a7ddc9827236150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46f677ce9dac67f8866edbcc653ce8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d8e099bf4ba5ebe970caec64638d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552825353e4d4c1a9a99776d9227b55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b3a48f7e88d2ae9f7b7d774aaa82c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfeded07cb5783306c5e41fcfbd4dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f018eacfb324692922f84e360c3380156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e320fe6e1c0992f0aaa082517fee64f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b0071e16663f70d1a3a063ba141ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85492a730a9cc0e293b3326a2f486946159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a71e96dab426f2624b810427d67e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7f18452a8019d07020684532ccd05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121e92526241c80cd3999c8e3326687162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db068edd012a6ad744652c949dc0efa2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917d7894804705d483a2e0af7d175b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1221e05edbbd793ec09fbad80a70b19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4178a7e33d1fb940bfa79771be40cc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aa185ac772dee71bf0481d9ffe958167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460249d6186d46e30dbb2ac19326d46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e3fd533997e93378393006aa032b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1a51cf640585d4047759059c67f4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dba8a57ed282e4f836b1351156844171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd897d3f8f1581693cb053ecfa2c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13be1a8efcebf51b620f661731b833173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4287d80fd562aaa034e8a94e28e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff79a1a8b2c768d85746762f71cfcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930cda53396b79fa29d417f5788b8a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69c4ebba39c4fb6f7c826eef7a72b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ca4eaeafabc99492ff3928fc57bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c700423e3c2a21dd497f5519fd1d78f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d97defa8c9606ef9da6da1a6f10ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee627b063702c2e9aba63908bc0b49e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d9342092c5cb710ca6fcf29dd4cd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db7a2468c5d3b905f1df407946ca05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2403abff5d0c7e6150d9ebaae52cd63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae71d19b2346be1ec9afb6142ca635185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cee5f1b650053dd98268a870f5fa23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4dd048b8608be4e6ccfac398fafa7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f59f5bc803278aacee48935c38ce9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad4995b7c116da746d761d1e576c72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ec06cf024ba6820f5268a0a5e5619190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01d02df4fce9b91e149271aa13ec24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7070c16c1464a6bc1a5ab4ecc9326192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991739c0dfd3e7675cbdbf0d77d0e1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bd90d6d20d610c6ed7e25c34ea547194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aa345fa57bb3dd8cf70f065c5f0e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515969dcd49e9a46945b64cac248f0b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff3763ad9e4fa3014567f1e86ccdb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f3665f2499811a07e4e821f702e05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12287f9eddca862875609e0ce56c174199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42772a5c259f1e957f3647c1985a7a25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c6b2f505285cf12d5b74b1baf730201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26996243369bfe34d8dfe836d5ca37e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d39fe8b181b24e34948ddd0872fce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e2f4c6c53b72a73a37cacc636f9ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1b9da11d31b601293403b65920a10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c0d9b051ee435fe5af5e47408bc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010daf63497152420fb85b9524414fc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad4cb467a3ca388a0cdc2a0a21a5fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4c4a354cba295ecd244ab96423e46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea872d567b158e654a75f98bd88fcbe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe88bd2e55dfa5f23640b44563591bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10c91d60e068446af2584f42f7eeca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ff7d7b59a4e5be46cd7c8b1c13d94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4207c81cb22b61edb83b6ab97dbbea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca17f0f745a2121a3e6fa179a316a11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eb6e56b0388d91d8687f0d2a77377216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9fc739c85cd2425bff27c80ce76e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952af0b01b4d5dfaa0c3eb77227da6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b77cc2c91a6d1e65c7e9871663474c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0403a6789a74643a0901e20125885220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229625685adb0c7f0fdad3ad95c116b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345fc46950416bc06fd07ef74044c68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8b913e1efe8abc39cc11720598a1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba254ad6016002010a70c7c53d2684224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4a4eb64a91421cf3f4d7b12e11f5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa46e3a1cd526a9b11554a77dd0965226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22e278d359463a6864529118ba22b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3fb51c6676988582a1690ef276d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03af2e38b9e6adeba041ea98d30c7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23476e3c84dd805fe5bb2b156f02f8ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9c1f55e158b09f28e8c5fab37e5a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85ab844d18f2a2d89ce0ed3581cc66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a241176c03ff1cacf7a89f22def5fa8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df18b3156af06a87dd1ed1b87a06ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723af184486cb053d7bf5ec995f5f8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad16c4f0042922b32aacfb63f095b45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fa0baf30cef4f76631a53d5db0fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c494cc0480cecd84cc4661a64fe27f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c04ef577d874d6883161f13346679239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8258cb0104063ce68eb37459b02e59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa687750838a4dfd8d2387bfe5d1ed09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76289d70265855886d506621980a52b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a4f4b6bc3f3b472e8ba432dffdc3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaa65cab0009e09b2884da9a4d1314244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6560bbda8e0d9c1c647287e18a5db85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6d3121aefe7af20776adb1851db67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74eba971e139013fb7df5593af7ea6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d775843f31d26fb80fb27e4ebb09f3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d4850500192b053c1c4bc1c87c1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948d6d380fe7dabd489245f8c86e3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113e38c3f3411617099971f27e1f926251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf02e58a891c07c9102fd898f19851252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3a7207fb4ee3cb7a3587cf46d2f85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5f17c931f0998d627c081c116a417254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5120c7476c4143cb868ac897d932b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66245331cbe46ad570feb604134f03ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb1d2d497cf179f40b92a7a983160257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bedf153b44fa805a065b1a389fa60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cb7247e4cca0bcb1084a070e9c7c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad2b60c4ed0fbebda7894033ddca52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a5ce74cdce2e4183e1fb9ab57bd9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abdf952b42684f6be55f2ea92130ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf205c008838bc2521d077f7d73df75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8e5f81c0c0e3d22ed5c75dd14b85b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845030eaacbcd129e1082f21abc0fc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c419ccb743e36d2202553a566445ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11419c5bf12fde694769cdbfa728ee0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a788c05118c490ea0856bacd0489d11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b539bd3996bb054c24b4f1666030c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36193c35996fdaa5471c990bed94599270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a001d16b45f3cda5d7da9b27b1f6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323368f9791ad8e9becaf135ea5e668272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51959b6c6b0dd018f475c8a0c79c1a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2699553c1a88bb4c370d3a357efc20b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2860c34e41b7b41c7801fa6b6388c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba7e763468d6a8be6b95c4d7cd4af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedbc1d507b79ce28c868f58e74f7c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774771c850d7f5d2f777a01f5ae27070278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c504db9ae5aab6b6cf19c3c1593f09a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc5c4c88a8d96ed802ddbfcfbc50a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da61a359f617803828bc9a01e49e158281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13b90beb64e7507b88c42ee102203d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca366aceec1aae4da0ab3326d152062283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97066b7648cdad7c3866d94be97a1b39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b610d0553f7464bb229bd1a49d40c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80433904ffffd5f5b4e254a1eee64cbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe493d4b9f696a82b5a3cef4073147287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9c5eabb738a4a346a6c7b0352bfad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ccabf83b839b5a2333d1c03c33b55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d15f9f1ba0f56b221b6293dae5c727290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd15cedbf03cd4639e6dc55871892291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cfa63ce5e0c448d738e5224c21d90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24858c076751e99c3bc66f712f03d651293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded5059db5bb03d3a232d691dd74e58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f512076bde2281fc0ab5e8774bc9a38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962834df2dbf19f371bad23b10e6dde1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86de0e3d50c241ef3952bd861ab08f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb664c967455f8f9ad5309384dfe61d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04712b1d07a01737b9a02c4b6edecf03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605008a84e84276a6d75f677560d170c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cde99d639cfb406eb2dd272b3cbfd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba433c304613909d6c2e4fece555e4b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b016f15b110a51169501afbc6ea409303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1808ed47c85296afa738c22f33f9cf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b750e4668b03777cea1d90500dc9ca7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa802e0a73e52329a7573caf1e1725b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431444ea6dc2c279b75fdd40aa366b15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03949bf9ab8c1caba5b9755abd137f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0271041aa38d383f5b7c2618a950309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c391a9a363dfaf20a5a1f79e7a227310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72198585be58e51bc75c90b15a55d811311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aa89fa1a263b389b0871029c12f05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513d5ac6985ee03ca7b3e363cf00c97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97f64dcd1d388d6772eb64f0782db5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783bdd38fedc9a1b88e8b893cc4dcca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782cb0937124b1ece98ac587e2c2708316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b6aa4cb074196ed07e1fcf05ca3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26231ac348ffe62686cd5c6469e57172318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b3b90d117d09f08dc67e6e8aec0a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e85d838566e9606bf7c4019c0986dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc22b20261a1718ae1b3e728e0109e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b29e53d8d9ecedfb4f9986e9e98205322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9749c5f736dd0b1b41fd280210060323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff1896a3cfc88bc72f134bc94520b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6bbaaf00a0dc38ac5f4049bfb00d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c88d2bc2bef509c497273aa9eb2975326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b920304632b46b551cd931c9e5980327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d27ac9a13975a210517895f52045a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41897587f284c0ac6fb29bd0806e91e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ce0b2cb6c528476e078e2073a8e43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be395a1c399a3f5badc0d19a66fa552f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a595326e0c5a12510dc0e11780ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a01590971edd0155e0d588906a7bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823396129c194f3090823c14293fa00b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db4887438a62a94fe6198e16bddab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12f5b6a07e5940f9367cca61dcf99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0743a45ba12735a45a6e1bbc7a830b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68c137c22cd8a9fd3b4c8357a1bcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb84dd77c7ed4984b301fccdfa0632e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafddddc7fc0713ddee24159b345682340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6e323bcee9c581f8be244945cabb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0405dc89ebda76511368d1dc03d3d81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc984995fa4ae9c5e782e65d899e8c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45364322cfd2e1e9e376d0e20559cbaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ef1cd6a153e5c306b30b95fd0ec10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fb762e09bf198d51611525d7622bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5254a5c08d3bbc0f02597e6d1c2c29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e0ce078dfc3fc0da08960edb3f7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85f315a5be02cc97e00aabb31f30c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805bea7361e8e0d1eb042eb720096f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071f5dbe078ab22250dda13618fa2b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d18220228ae665ec6e122bfb68c23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d882d9064df200d257ff9c04d69f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a5251d1b06bf1881e78ca6a27b12b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48bce1fbdef86b5f1f949f2f1593d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359321ab2342286a0608d32a0c5d4fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c8a03d2aceba493d8823dc4b64d1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20170b0248d3c632868f4481100a78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8be9223e19aabb8c4da879916e043c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfed8b5333ebc93c6ecc7ed39a9c235360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b8da22fabe86daa3f9139d006d94e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e265fb840f121da279368611ab07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4db7bc32801bda3b0623824ac5ee9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac358a69504cc142726ad7161155fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded857cf64c803d3d123289a8893ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498bcb4a84c0fd98cee93b8eaff67d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fef6df4d44ac9fc5f9f0441c1e1b0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31994dd1110561c59d49ec3b8d16479a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679a38c97de540075dd5a85227230be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28554649996b9d2ebb8a7680ec5f52fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee6d4d069927c0de9c1be3147887d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2f920fe4839db83c72a683816d5f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd9636c1023b3928ed4758c76dc97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdb9a81464284795e0eaebb3c2660b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea86bbd3429c48a1868f7f5dc5497fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48510bf5ec725fb86ea9ef33172e7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620bb880d4b61e60f8957c55750682e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22654ac7c1423343122c87a5332f52cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d03c0a84af5a26ca2952b41d42a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686ba939c158224a3d61b64fd0c99bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ab69c34acfebe3101776bf96f2dfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72cc75bcfbff793426ab2c04d2dc25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58b7536b12a0361a4d44bf915a5276383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c512dd078f0e01e248f149f2c3be9e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dfaeb9c5beb9a427b70149cb6e03d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f1614b1709df519512c403039801386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2263990d10bfe472ba3d2a1d73ed73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a16b43fe3d186773e3bf1f0925b704388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128f32fcf908a7fccf3daa5e7cf9b03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1656c39b88f6bad44776b9d2caa33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9ae7e95a544097fa48715673caffb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63c81fef31df33f6ee66a1b623117b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ff9c3e96b53c8c97b873186c1867a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173634836dfa1a8f7b03d66abb3ee289394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55efa8803a462e6feb798fc16bfc97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db1c91cdf0818503e6db2cc02d57e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920606514378982f953488830c7f81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b4a47bdd7d03867010f2364332de1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942fa891bb9313fa6ce3b8fef8d84a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471cd246c78137a261785c55d3f75d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bfaea64ec51204b4affa41cbf0086401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c248a8783326596934ceed3a0682ff4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f8e522bfad462c0b1e165a785086c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed859b0bfb5a155f7125fae34d6f3bb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7364767a5ce7aedb5ac365a17c8dc9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231d1b0724ae6924fee5b631d4dc51f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01ac04954cb774d50bbc8504bfc530407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b27f9b46dd5945a8613774d1cc96fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724f7c9f98a762396b06307ebd9f3a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccaf65aa671e61e4ba6ef8fe41a59b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b1a006782dadcc5230195995457c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4bcbc29ae58cf6957232790cb0f52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa39326a38e0d618a515d7b2c1357413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab3b4d31c5657bcf8464220d54fd24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62662f8e6d8a679241e6ec56ae4f0ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab1885857ed56539e22e1789935366416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059ef12742ebd5b27bd222c7125f0ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca493017a63611a8425000ce4fc445fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f47a057b238e3023a49680fca0b653419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1dc7af81e6df505e0ea4ef11ff17d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0d0dda085b2d8e729cf67308d6003421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d09d8e4ad2fe90975bf406205585422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fb270dd93667f42d0366d3cc018dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d176e42bbf37b13988e6266d903986424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbede2763a369d1d2fb2789c9af9dfe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c467b40112809d647ebd58589a2faf2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699579f1202dcd30e05a631bbcb7b01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc864010398ab2685d656f8c4e8c1c8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7bfec2271be9bc096c28985d329f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cbfa401df0ae69bf949c252083d84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be961843d9d4674b0dcf76b14d1ca086431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe14d590a95833ba9d1c25cb0da941432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2df4e26218f9ddd19b43c72568c96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a73808212ea916ce379cceccdcc131434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d8f370c76976b784c1c19a5c2c45c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b1003f42ce284f037c5f11a5c4969436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e85775e1332a63238a8e832e69f9a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1843d1c2fe22d043ac133f79e5731438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25ce183c2ca5b7aa08c7e366fd83e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cc570e9f7b1137ddbcc2d19703507440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a506b6f0f988f8cae924c116b356c7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348cbcc2199c77977a7fb5827b7de43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24746af07a930b6e25c4606a0870bb20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb6e2f3456d38fa52312c1c7b237e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b8b68a90f7b7e5faeaffba45cc8cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac972d5ce430ba5cad3783fdd6daa22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1240fe16a03497ba130922292f070447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea59fa5db0bf25901da593bd9c12686448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85550ed13f6a75270f5f5a99f280cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e31ecfd4f2e928150b5aa9ddb91a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf57cf02dc030d2d0fa17441ab2c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f28d7593a1ce77182490b4756a33ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfee37949fbf7081f925b798b53ad76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d9e5dc0453b210527bd15a5179d47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c4250a05461d296a553239137e353455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7294b91d30d0f20ec86925a48e9f137456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd05eae91b6b4aec51e271571472ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7263930eacd8702b06c0cf910d5b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01eb6d24e7b7a9954db226f145809e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50bd018a08ae27d32b25319e87c4c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c36e6dee0032042ae06eb832d62af9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38703ce298b85cc43b0f5ed29fb6bc74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a015ca14e6fedb8f36549615f512463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596793e3f297b46e136f7e045ae85d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ae1fb630b63035cad2c1619453ff1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d4b7fb94bf740db069b11e15b43cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e53d5c60b9d12feee05dc5c37262bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152e363f7f78e1abf05f92206e819e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cfe2f2a6ce794d53e3bfaa942c064469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b491ec442934744dd34fcb923bee74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe46aa24357cb3cdc71d11c6f4e8bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4b1607510c330526f826b49c701c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6569824e78a13addc423febbe8f0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cffde1ee7b0e2bfea69649b1539344474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52aae9ab462c700f8c022a87f1896f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cec73f30f6902daf3c259b53214fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9130981dde4583ecf0af651ea911bfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1964b7c5aaee980db5ceb943403a02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb0291dd9d33585236eadd04b439f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6fe4494d204b5dfc692b104311152480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f24b79c07d080424d9fbb5aeabef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8920392471590326faae91cd2faef52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d59bed7605633f9e59cfb7843689a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff691e6f1e3bfd17bd8bf068887fea79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea52ceaf3671f91c543414c81a52cfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a6a23c316d3f36b752917ea85e141486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd2ae720d5167c25368855d34dcd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4f02b3f921ed9d76676e4427db0fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d3d715253b3e3fc46b533e445eed6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb923f3e517894482f6feb808ba769cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa464a64045994606356518f0da86af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc30a019e586821b9dcaea4533fe38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760bdc81edd0533aae3fe322987e755493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b4d9b66c18459d0497b743634c79d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393958d95748c0329f4da4a32a2fb9e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac837a131dd28c6ddc63544b4a749d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfad30f6b77751cc9288184fadaf5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d8956e56f8889f02558812ff23789498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6455579b072269dd2d436d5e19c54e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e71aa21ebbb3d8b8a9249a6fad2f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac676170b2016c9861cdf0c08509eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278ed03407433eb45ae0d06a50f9403502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee57e97a4e799660a98760e5430e061503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f59b29b2963de7ded508992221bff2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dee51e394e7d4e4411849b2021abf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b4bdcb13f4208959d9963ca64b049506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70df0c2099a07bdf76da4bc01808c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c0751a5e972d563fd164533e4b7c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80656861d4643eb84a39a738414122f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5012b62518fc9d6995f9be272fc3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d6b5323898b374032edab535cba1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde2e938fe68d90b3de4a0aa21e6cd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66bf034bf188be2468b1418b19b7e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c38d0f0a520e84c41e6c8cdc6097514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df433e2a14fd79d78180f75a125d1b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ba61785f57ffea06aeaa55ddd547516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44506fd2f13bb6d7a0d315a267c97c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02849590434308fc1d01ab4feeeba0f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648cc8fa0b27be08602212ad90e5df5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d31511ac133cf596ac90f654dcdd77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30582272238cf05f5323718c6b1d66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d0ee0748f28129693e4690aeab8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdc2ea760bc61b206ac991c372eac2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f11e76c809d5996085b849d88663524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc7fab01108ec75a67454432e23f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b111ccbe4232283964699f86ebe5b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd53f090e816b85c3356fe9cccf330527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71fe1e8951fc13432f0bcef698b38e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742208d7d5519c9002a6887e2be4aee8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fde373862624cbaabebe6ada57f16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392079147d5d2e57606456b3e6639189531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9e1ea5844cba389516f85ab66b11d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa81b55f4280fd1c0072f1262319d65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bcd57a3502bdcfbea650a939430d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44160e7bf00dade441cfb2926db5e0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddb451794d768e26d4fe2c5852b40c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62c5cd8f2d296d52636dcb4b70b224537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d531c242f1aaebb515d3013da5dd3fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb97d8bf628bf20fbcab6c1da29cb05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543348421b90d4a1ed9930229065a7f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18140c91e6552307609c310756d1fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b918096d9e1f12b93a982cbd815b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c861c59b7cf0dcc17aba065b5519fdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e0e19441956487ebcd8e755295a94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bc94a9c58dfffd296a0b955123dc3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bde91f0495e119d3759735b633d437546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a179561d472321004f3e28cf85e9536547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec3b75b744dfc696633a91181ed7aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2812f84a8cb2d069cd8555084e33046549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc013fe2b94e818bacdf2ff08df26d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a47ebf993ce7599d9a79376f04d5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc585618a70e1f10695072331f785577552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac44d3dfbf20d67931c0e9b4b912f42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02591b848a6189369e30d957918ae780554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb47daf42a601f4a83020ea577d0d50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e32ce37460766859e2c325faaef81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48407e3ce15436fbec59d926065ba16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64a510b03f82e902d898517eb59719558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28125043c1ecc3f690acecb68405c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44627a8713d21ab2925e9b4a21e27be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f2b1b0f95ee44e31319461622098561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df95244a3fce2b6ad57384c049e9b22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c4bbfe1dbac039af2c5cfef84a4b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5755f40b62e9501671fa1c3166ea69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ffa920c8e029f5c0fb85d1a3df9ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe4a50a96c5e04d62bb2a74cfd8aba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe46b74f6466a565a5014f5ad6fe7d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f182e3c5c6275efd727af66dadf97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fdb0eb50a917faa0b8f123a04f116569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d697f1f467e2bbc1745953909cc87e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed4c4d659ad60260535ed7cd9147b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd60a95e4b8a2383080ce4c5545b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0e1a567445d65ab9ec6e4c2dd498d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b4d7465b381e08274e4030edaf0d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198e755bfef8f0476208c81113ffc78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982533a82b64555b2b746f425d4ece8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7bfab672f6076015a3b2ea2735b10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08062289bf9f43fdf74d17368f799117578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa996189b634a566b4aefc45c6f8b28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a7964c66aa8629c5c8393665da8ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39959e9207b20bad4ed32e896e41e5ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce589fda4e81c420ffecc4b108ee8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d1b8bf3b5f8c4ffcfa37a84adf1dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5c0c1b41e7d58f1d1ec4dd45c892e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e361cd52a517beb598ac82801f505585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde649facafbbd51099a9ae1b3eda8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e75fc1e723fbc6576730dc2f9ab15a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e9ac4e7b2627a60503c4df220fc10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4e2362a945582a7d0b0b7548d6f9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5666b300338648af197b4f43a3512d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfa0e3f194e812a35c4632168e5ce0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeef42dcaa352af728b6a880944156592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f77c2245d8d8813337afd2befc3d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b272e6cb94adc5ba2582fc2a0a7d7e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dff505d6c370adcafebe52e315b66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ab6d0e5a5f4526f9c40bdb4b2aa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce9c6eb33905c86e9ac9a9cb9eb1b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609eb92f375704adf34440888505fb1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaad59d537dd8fe927d370fbe33006599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacd7e697290f5edf310dd6ab63a535600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e621367b77adac3d4167d8d92060e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443371daa800b18f07beab664da931da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4135a154b353ea039b2e6ab17ff1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe986b69f14d407d4d170a90df65b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448e1b49f792399336a7710a07e8b6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425e46f97e514ab69e36b5ad3857922606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e9c9962dab78cce962ee347f70c23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f6522d3abe210209ae090b298167b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3d060f6a144b8f2f0fb5b60dbcdb6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4baf6e499cee2cf030a9b462e83d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adda202f7c507c957e4b1fca837d89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f67d3cd367648648e86be4800a96a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1a6842b46ed0f5a650392ff80f35a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af994a615c676216c830df2a6b2463d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd6b7c8b28388f7d9a894b3c0d1923615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4430eccc33fc936dd1c5d958c0642e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa918c4c9c161eb98ed4bc998bafc814617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c208f8ab74e5a2a2a25796b8143ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cae6f8e52de35fd667007efb73eda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b79d6b0cefdfa76279da432767870620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77d35bc989857fd6d7612a7c6197ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b5c26c655ed8746a9500ab87c4614622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a43e8fddc7dfe3ced396095bcc8d42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7349ee45c48acbba28a75b2d72845624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd958f53132dd32a34af90f076829e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432e86b36f09e8eaa8ee6fea5d6fba1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7200aeed6b1e66ab614804adf0339627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177b275351c455b55deb7c3fc5d6988628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2510bcb13dc6d84baef0b032ff6117629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe066b2ec13d42ee80361ce1e7aeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b331d6d2947a326a347344c07507631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d549dd74c81df970b29f0620f990dec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093826bd01fcc525ed8896dd0869c522633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a12935bc4b2ee1415598086c65da0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3897109a1cfddbb84c657c02662b5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c56d4ee925961c29b7c63759408527636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926df41e2a06402e5efce9e6a44ac5ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faace13302ca00547bdac16f683b273638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc18a74a86b1e73a9425bf6f0e2adc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a447dd18a998d08bc46b24be42ec5ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94777fae6be9d46b65b17945752895d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe5abc489c659a4ff109e1b7e8ea43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f54d80950d1bfede0bb653f7c1bac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeb2b5c3242a78f1993036e985cfe1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19447f13c734aa0cbe6b063407f9b29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb8384d6da0fffad0b0896bd46b1de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7ac01e987ab0ffe344bcd32bd0882647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eee630618127e2ead156e21c8fdea6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8009d4e0abb7c517ce8432f11833649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4a459d9c60a64945ad8bdc697b77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2bf2173c663a068ea8159da14273f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8f90eb049ef0d4c79a6a17e24dcbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871b67670b19ce2607259ed4c92148653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f17ea4ca9bff15ca8eed4b3fd1862654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55080eecc7f26096fc9b1e56fd6ba1a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785b4eeb18b03eb56400b1010355945656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389654063bc61ed101b4f70884694f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7691c5701fec06e3e6e452ec560a51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5f70f4ada8453cc25eb0f68387e30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264524e0ad997c03535eb04ec313163a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cd8eb98a3e14bddc5ff51358677a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883646af607e17ff5552215fc4a3843662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317f19b156ed6677a645563d186e412663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4a07be7bae7f7547fb388bf9bb74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285990457ce1f270f3be110ea7ac8c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf09c4200a8fa5664e6134e2b25d07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e25739560529dfe2853582b79a75f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee8c74b4e025617a05bbf86222ff3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01154fe089f40380fa0e55a7b8125b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5550ec0b86c85bd75f5dfc9712944e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f93c12cb04543878d72b5704c527b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d340ac6ae27732a5e9989918cd95c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2771a5d01274d076004223c36a78964673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c1775ecbf69bb1aa923104da747e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be467010750c2bd5164ae88ee59803a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74898d7ed9280d3f39b3a3511726bce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51187a71d742972d8af841b8543f767677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f45f2b36d3accee85ad71a13304e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a8ad63cd8053939226a6ee3cbaba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7ca4bfda9073898e4d2b3726a7304680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d52c8ffc0922c93e1ff221f352e11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abfbe7f5725253315b56995dc2cc4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b2b7cbb5119777661a2bd8be8b68a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2481b65cec149e57783d0da7dcee9ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bd59a74206dfe070181e55ac405fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce03a8a78f5aaa45f727a39e4b1fbaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216992404d95d7a22add1dd604d3f94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d50fe88296a7a1b5562a6365b190b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a90876eefbe85a099fe31f7242db24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6be043e6b4bf8028d01fffabf30f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b5c9d4013e7968928c52ab1d922e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15109ad8e027b27e41378b8138e807c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdae7cd315b7ae48b07be109baae45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd681cc4fda3900c355fcbe5aa48fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee211e38ca8cec7062dc1ceb582ca6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496d2f5f38f77cc0324aa554480172b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da533a873f2c0788a1dfd3937510cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08966cf435b05a75cb106ef0d1cc2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51d06d7f437431b14096e5327e2858699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb58a0807755f74e76f1503afb318b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab99afdaa2a5f3469066a2b4e1664e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b16e5ec03693b649ae631f21bec6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677bed54403a61a91ec764b3802ae9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c31324b6f4bbc1cd5b5a6c525eb8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bc8c07089959ef83db3e9f95ca599705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f3f094c5eb900948a227d277d5dde706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc49f3e2f935c1b05978332f7289484707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b6b3180e04627447b0680738ddeef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc62871a55c8535aab0f820a9d28fc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1dc428c771fb745a68db02fc01583710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b3d110cd12616524c8737ca5e4036711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176431e3a3ab194b218cbba1f1e4df7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29a30d64982ff4a31d72b32d35b053713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b777cf2a85f57538cbcf4bfd2944600714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd21eafcdaec035ccd16a4191cddd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90efd9951039fa8214a2bf59e0c9ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d2ead8646cbe9f1b3f74f03aaae9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde9f772e669997849904ff4bc90774718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283752e7af936dd135ef53d2ddb2a24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d779c55ccb2fc6bfbae1267c76f89b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a87ab432695b4c93452acb196c67e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d622d1091709ba5e37ac7f1e89ef2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f32cde07e006409f03235d8bd0734e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902db676ecd13dcaa40c52fdbb3485c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3b0143b5b84ac7c99096b8c52f0eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfeddfd460f7602225ad8c36bed1a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46fc290d46b1f6bfaf7d159d1f6b56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b7984598122f7fe60d95083e0d1d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919e821d5c508c954c6687e2d51d8bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980602671b5962987dc64f1cc3c87bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a03aae0ec892da3f3b47a9603096731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37308be016b53fb4606bfb4412d328e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1c36ccfd74aabb8ae834b4bcf28cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e667730dd54640372d8e5c75b4478734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7ef8518813b9be58e87a0ce39e1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cbe43e4933126c00b64ad5e72d58b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478d8a09609f7751aa2c4609db9686d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc5c4c7f56873e3e941ce2543545f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf9578241ceb0c3657f859bee45ed6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b20ad104e44bc35d09fb27999d8dda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddb4d529a5b405c9b971f10a7dda7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400096574d336775ddc61b49cc6cd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307735bceb36202f3a4afc74c4598f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626272ff07793a53de8f2706dee6097744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1627a01a9569b1343d8cad73545c9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf6d01d6dc98420966b57e43db1c6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc55b090317ca93284796b4547d50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34519c4fec2c8e8509db966a2c0dfa50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2183570191576f94421c1671a4a3a69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5381c695d7de56d828c81678721639e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e251e0ba1f70c9720e347fb0743f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2559bb1e1a05cbd3a08cad22fbb72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bce092e6457b1e65cb3c75b0d6511753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012636823e432a9581f8658345e0c39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0819ccda47052a7c807b1773d713dfc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6e826f98b7cae7f57a3b342301dd0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c71c525d801513a3dd06902b313fca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5445b455dc6ec9f0e0abfec4a9d401758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0f6def52feec8fd4e83bb487e6ce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac608b5ed11a4b9f04b779b538b3ebfb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd6191f981cfa9eaba1bd07cd676b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666c4cdc512d708632b623dc43ff85e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0659e83896e0cab19b714b8409885763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa17f9093e000d45d9440b2650495d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5dbbeb48eaeb61ec309074ce7e7a8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949939f7a5754cb62921cc3a10d19517766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e9e8758b9e4eb41a10d5d44898529767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788676e353481c6799782213304be702768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbc506177a7460a8fa6ca9d38416b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a599cb18bdd175ffb53cb467a3c30770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b019e245a72b45d1599ebaa9ee048b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe6c77c293bbc40d15161147681643772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068558c26109bea46385223ba0bde44773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7aa9f2530754ec48e03920da44d9b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32b4d43e01d2cf6fcecfb1dc16fbe9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841cb2197bd070a92b089bddd80e164776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd80a1a5ddda49db1461343bf75a88e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b77a3b08ecb81b80d988fb6e6984b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489c375102a0f75c748a85c677ac124779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4333a7d39d6cac304ceb6d287c6303780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f5a2606291807a39035a372555849781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779469eba2f2762e2304109b0e087342782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e91b858e6b3b4d0f8537c75e0ed8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2e7354a4b899f5b652cdef4dedad7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dae68df4851ad3cb3633f418dae54785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb65b7ff3b6d047e3f6825e3a97080786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bd37d57ac31523ab9d1a85fd53537787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43568ef29fa5a8407bd32f03a8e38a62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7f3f806aad76294ab169623e9d5a9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838eec937b9ac0be328e9c40f79ad2b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb641d09ec7d092c56926b6799c728791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745157ef347bca89469b96c83baaffc2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5256584008dde9ecc5304b450098de0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb931f69deff32f3b7b8c22a39b849794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b585a96beec20c886932c9b0a45e4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbfae4ff1c077b33ef05b718f01473796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf5097e7ae0173d636bae1b27ad1e6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062a01c961e45fb6822d0cfe2b5375798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a04f81fbcb1eb0ff43fd93aeea5081799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4eaedd39ef1de2eb34048b689f80d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db436a6913aeec641f1dbc039093b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e391ef63b43b12c6e4324a8b474c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c985ae79648495b1fb73402ca399a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ccc5d98b336626f35ddcdd53562c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d27e2098886202149eab46fede16805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493891c6ad96f9adac196193d8b710c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9a46189e80cf50440fe783e2e08ba807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2241b629edf37a2b5266ce771b024a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a909eba3f56c7ed3bd890c8b8993e5e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd28322c3495894af4ca5df2651c792810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63233a305f6b9edfbb8b192b002766db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7592e8207ca719e0ed96c74343b58f2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b84f82a7610c4eec67d8ce605aada813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6a28e643034a6a6e92c1c5b8f5a0b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b670eaefdc35a09b8b6fcd6e62bd0ee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5a30301c3075b6bd53e353fb4262d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2e02cacc47e3d3fbe1de73f1fe75817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13160725846ac12c399e41ec9412542c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700477bc24e5533c2f80a66ed6e8faf0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bc97272562cd12e92970529e54f61820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29945083db70cda8c37cf2ad34eb8bfe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf143c87e1f7f2f846d45eb424e8cb2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0923968eb7df6b17f003b0336c41823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c8ad0262efc018cf6bb78d21d8ac4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe82982a2027937f1d67bb0b37cc4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd12ff39e2034b45ee8c6689d3ec0b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7606a270db71404c96d861376cf1f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a641c929f33dacbb76e68387798b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191b9246365b4c626dabb3cb48281da829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21612eb51766892e763bca8ddf39445830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3b935ec0cef16f08fae1ce651802831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b9ea09981187b35cc52c67ec3d35832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b46e23cb026df4180d13133831248e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac619c83aea2b06fc723c78e54e5c7e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0e660fb1884e9382e5316138cc96835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908973a8bb8b65eb784d53873cdcdb8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88779eb015c4be493b8b2c1fcb5a20b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832002a2812d3d3a9765c5eb61011e8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732fbf75aeb74f67589058dd662b7c1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7654306ec48e95cda884ca8c822a6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce20c9b9fa5166473d9312f81e6e264841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509d66f5ff1a12a6591c68eb5fcad2e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be388e522a5fa3716a5ef7b330e23725843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec6b7e6bd4de92f7dbd1745001f886844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38a109d237572d7871411cfee88810845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58fc9c200296a92d7e65fba23a1f07846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f51213596c2004d501c0e63d98a4d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad74238beb26a525b950536fd526e24848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701489f4d38182b83fd9d1158808749849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eddf55d60578d212927d6d897fe13850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37693ac8f44e7dd31a269364ff510d72851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f85c8d830a700a093ef79ca252990c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc641743560d061aec651dfb32788853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18661c300bb0ab9bbdc13f21622eb2b1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ac1e5cc4519fc2c45e1b02f863ac1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cef41f7bd2af4fb6cf06ae820739e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f0a6f5afef9b1da9b3187e71deba7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98f222499eb2a98f00d15c68db24fc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d402f2a35ec67c375e0111e5594e59d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc17f95ccc410e094cb1806cb71a3d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7c1bb25a3b3c1f192b6f5a2bd84a5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f363819a53593bc30a4954a64f7cb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dbce4f7b9aedb8d2a7d38e92a8631863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea1a7ea0a1992c7192099d6153841864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d668c2021f56be756faec1641e9f399865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a48fcfeb3c9a4dddf7c74f9fb5b3bd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d89de0328429a463b71fd0bc8206b2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adfab2b7c74ec9e31206ea5c274c0d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6fc97943ac0a0b7753da3cec3d7b3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132281553047e30c11e13c092fd1627870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de23a0260d12646ba60cbf3f2259a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c2f680c82c1f6b376d054a49e173872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aefc4361ab65160a6382b1b7a19a6b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed60b824563178e783d72a2240ba7a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94448b751416e2e97b9a99da7ac518f7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a287dd2e5ea4f443dd7c8d9341d6f7e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3e25bac429398b7ac48b5ad5f3d72877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb05be1aa14707768e0aea85ad46df878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ebc01a7ea76f35008a47f4518e213879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b108add4b64e3e87a666bb578d02f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86727d4e8553b99b145acc13e3fe9ec881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d3e8a700c97006380e09bc55efde882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb751306504a699585ade8672abcec883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e64a913b0fb9fdd191b84acf04729c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845544d46826e12cc8dd65583821d9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59b04463dc7e65241a7d783843d4d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b77cbe051f8c96bbc7e02f689844887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2bb84b612769b13be6b18ea6fc30b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f984a8bb33db356828859c5dd0c2af889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc2191154ea5484d08c41859d82572890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9fae49247ca09c6be9873ebed90a6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c97349d5942e28c02d5b4e0d39894892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bbe203c2297fb8dc7e5c88064ca63893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc0c5ee38535fc1f9e60c94f4566dc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904489721df004e6e18a5823850fbb5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a641958582c3b4a4b5a678d67708896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0e414fed5e01ad8cfc9fcc8ce5a91897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a33dc96b0e051d2ed4045ddef6ee37898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dc22e127d32f147b9d11175b2a71b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9576862251382db53a4d94a7a5ad529900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc8703728bc695e8af9faf7a7daaef901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3930645d2df595d91e0665903ad769902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f620181cb106f2db54e7e61605a66903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f230763f28c2901b231dc19b211f1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cda17bb05c3ba81694f104d39b6b8c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7978588310aebedbc04695d6c71ce2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bbc4fffd2cd09c80ade7f61e5b19f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbee6a588cf103ca7b0a7942b12332908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a28b6406e1f6754f39aced02b8a79909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febbee7c47e79b0130f71452674e364910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e305158b7ca0d746f4cf978961b7a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953bf8f45573478ad306a6da0a45f33912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3530b0a6fd7e2dbe5f56b2b47ff0da913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460cfba733e534f26949448ae6fe713914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f9e7e8065018363ba5d612393d900915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8c2dc3f75bfee291d9cfb94f12388916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58c9a93e20076fca4b11f470e766aa917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21a2dab7102792bc6136410df22e9f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07580011e8f55b5685cc8c2d473912c5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcf643f759c1fd19a6835acd52e7f2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf6aa5ea7f891460d8df1f1a4db20c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2403e3a1591e6f27d569ade38e2d791922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fb059d946cfa6dfbbfa4afd54aec8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a661e8f1a5a20813485f1c294738f3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066196c04015ad53c03d94826f34b79f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9981a3b566f461abb414c13794d04a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c2c4f0349614ec189b5469962e386927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55225232dc70e555b1a5d83619bbf3f8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36fc6c511f4908a43cbbc7298c856d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49296276b54ffc2d9f310c6d4d977a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de7dcc1a9d35eb7563243ccb634378931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef277af6313142de498d9df068689c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c1fc48db6d8b0128fdc9b6753cb8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefcff151f58fffc189d6ceb606675f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc85a67a4718cfe6da31bc221838d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15d0de57a393d193fcaa73590e9315936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a6695fd9f29b987451100c5bc8315937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc820b41c68ae87f9d298c4b265d2d0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de106311fc58121d93d88601c87ec939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66a4c3e789e3a7e3bcc2ec9c5ee74b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877de4978999b647963fc2599dda4fa2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b691689afbfdf5c32fbf975b0a0fc1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb886b6dd684fa5039e4ee162b36558943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9cbdcdf05148fbc2ec2ff66a04fb6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662efaf7fe82fbfbec46b4f00eac7d8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5d09fd0e178089c6c59bef1fdeffe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c11d2f9f0a2e2b1f6e0328fd97fa8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1dc2d7d401ac2d8a7b5c205afac38948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c7aabba52181613cd804681ae5567949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab36b75988f176ff508f345671110950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c66a1fd813317da7d6e8d3d6d2eec951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf8d2a9522fa950b14a3e898a206d0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7472d557d4f62d39d16e20c3f034a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b9613beaa1b79e505ce2acdadcbe1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3821aa788ba0693d83d735e978d9ca955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563341d135c43292bf85e72c15c40b0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea707e466d9d10fd098e69a8e2d534957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76802b34990a765ddfa3b9865c6658958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e40eacaac226b26ccc803181e081959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfbf283c88df7a4ed6a84e52c5d733960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2f541332d5a10a8b7fdad15b49ee7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e78bf49f9f6e24116e587321d9ba962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44347966ff5b93abefe8ed63f1b4346963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff4896f0422d624602ec2ee615a43f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff68b53cbe7848f6601676d077802f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058df54c37f0941dc24136c6f1eba27966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81e71243a07903e31fc34cfd4fad34967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aec18e9ce592894401642884e7535e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11bf22cd4bcf23e8f86c6a26860633969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cf471c5e5c1da7748b8ff53335f48970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82a27318994eb85877addee7efa04971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8d67eb9bee69e0112ca2721bac983972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045d3af0bb05681f0d8bdc408bf4af3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3a90433c8ec0b74679a47666e296974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5083a221918819ff34101644a6e8f08975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c471fa8b6052b7fb32f36977682794976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fde1c4d74137a8e586c7abfbdef348977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763efd350f28f228896775d206a7382d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b66bba5465ceab3dd29e644c12deb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b1279e388d5372c3964bd58464e723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c533f0b22979b5f2ca4e4c4aeff6a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823965079c2182ec1fd81f61eac764e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde0c6211036b104080ce96fdec74a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acad0f1ee1282bd472a8ebff869e117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b02b665fa8e9431ba5cd1894a8af268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e1aae9f73fda10608575f4c83e7689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486b1f994929ede4e80ea9b5cdf907810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341987ab3cd9bd16cfc71883af7bca3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097165b0216b19a19ba539b793092512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014791d8814e7fd11ea0fa39eb82e5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c24e89a137cf2f9dcc6357c73c80c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f1d4ea8f826efda9040b94d8b5be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ff32518a2bb4b7226ff5c0cd4950816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a275ec2961a76a529970df74f87b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cee08066afb75e200bfdd11ba6a3c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1c1e4f9c582e2cad9f2521038ec0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ef5dff81a4802140eae50e4ffb64d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b69cf8b761946e2e1fc5a99e21de1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56634cbb05674fab719767917cb95e1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6d44b416018d4b49c7cb3d7b57b1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c34b61c51de19cabe8bf728c9b362124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c691f74e4ee11e61d0f85120bfd9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b88d92076c81f8c5f7dfc907a1e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ef4597f64a08bdb4fe3791a334ac027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d4fec1fa8b582b8d0245e93d1c71a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dee847fe1943dc8f945f98064b56b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c23edde3841288ab94250e3e3f20730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c2dd54545a367a3a0b2ef9962fb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2707297744c16f1506ff1e5df38c72c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6f93a6e57a4a77c8d9b25dc4ae63633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ff80c639b6c58f5dce1a5eda91f8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd32bbe5287d8d71969a4e89c6300235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9659ad7d66a42eb87c208b18975b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9deab7c2524759e36329526664b4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce168c840a6cfed427f25ad77e3aee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3c3ca1f19597d8f36e8b28cd56a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26122a4254e0e2a4a46ecc783d927aab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a0964f8f14efd85d43720c6463ab541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486978cae05747f25159ee3fe4585ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307fe2688663668acd6576708d0efd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e013635498a94715f9c536391585144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f460a3d2d94013c46450ab2a3e502845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364f9c4a52daa19a0f6ec0dec8f81a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5f854f3621abea0a4a3daef1f1f2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c2f472deead40abc6b5ceff19668c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2831c80c9cd88d2e8744b47eb2ba0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21bbc78340fe6782ce210914e6297b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da98d54d51598acea3266b3859c23451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967118f2f1786f8503395f6cd6e36e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7775d27d6faa166a953f59e0ad3b9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82d963c22aa9a143c41e0fdcfcde1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87637b8e919f9ca0ac0ac5dea680180955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959446ab3f22d9b3f8532ff798f84aac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9948e69a9772cbb72e1961fb6ee2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c83ffab6d6b4aa737ebcd63e9ebd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787a8fea28ecd1884b85ef75f6da7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e967bc0444710b082472504199e5b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc739df0ff7b63bd9d130f452a1b8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec937cc0abf901c6c738001dbe8cbb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25aa47a53076def28f3d62406e8b5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d257defba58f9e3aeded328b09ce064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e20eceb7a0e7235f7bb15541f8b97c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd2baf6b7071f6ae473bab270b0d5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0703718457ada2ba97de695a97989167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f6ec832ffc1da7ff3454de268654a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f01eb838aa72ae423262dc674486f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b9d2b001ce78ab83a92e62004feb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd30b79cbc153c4ef77d4108cea98f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a702fdeacaa01842ee45398616305672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfdc15a69b0a11c372660ac83b3c0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad21aed41ab382a013f77c51ca358b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71723af3bbbe93a272a23bb741c5c09575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecd86061967c20a38bd23c22bda6a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd6950581eed0d524e674ba379faed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e83bd562ec5c4ef1726db3260efe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1952ddfd139483b888a8f163725b95279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca4428970bb3dfcb46ec2eccf9948180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e76d70a99958ec2bbf290e08b25ce281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a87ca4749da71233f645b270dfa80e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a079a4a10af6756fb247d4fb5c466483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea64cf4a1dc9b8c8582a01d0263aae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbf8f922217be7df43a7b761d4a09085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e807668bc5a9c97aac75f403ca0964586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15997e13a89b94083c3e058cba87594c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db6475f9e4099315ad60b4718210088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a1bd2a79ca566b079b6a3351bacb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b99a007ce7ed9f7be0b0b9f57ff96690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acb99ebc240a8c319d6ed55117eb7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bdf4166d799f09203f9edda625b5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f478e6ae32c23937553818a4e7bad893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db218e048aa0897a8b27655254303d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af21ddc610cadd9925efc48cc8468e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd58415046721ae6507c800997fe6c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901a5d931c186d1c1ce46cc849c5c9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ac45896c98393e4a795aac704083a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6577cdb2d4b4b5becab02fe0b2b9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5f633ec04d46d871fd945672a7174100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac07f28c55d1f89ab5e38c6a73923d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b00b6651a2817c776543c17304c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db12dd8e1840444a08a90e2eeedd6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0c59e580a8ddd1ab103335a530851104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c918f169b2c3d6785f89f2e8e5e6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbeb794116cf221ce7d1cabd1c6854106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9448d25d517673dfd9e17b6a3ae48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035f8f6fdf43af211dde698f673b439108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a8cae7fe25881e9297557da5ecb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd650423479c848cd57fe1aebaefbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912813d01a194a99489eb1a46bd0b6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902175118ffb38e116760755208e1657112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45b8397f2150189401f46d4cee1ecd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334c327c7a23c7ffd9fe36c6cafba0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401520b583117e49b276ccbde6fe314c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29329379b0a51da711d34ab7bff5a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716959d49f5375473ef9b1264bf40436117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e068ec92ab1c86ebd34d9af24df30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb25138746845aa550411aac78062e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b675a7546511baf889c3c1d7b3a6cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0b48513e16c83413f0d715485a4bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92fea3a577c8059763efe40f601eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d61fd3db3ee81260ad50f3e6a96722123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df2d54530a1bcc6ca685a5d581b44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e790953518923f30f309f7781bc03cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bb52ed23b66ee056a08f7750af4bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c8ea7fbc264879339a8b2257eefe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0de557bd0c97c6f243f87219d35e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217d68924ed403258e9301c06aadf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c677bf8c14f6e744b6dc08f5928814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97335f98a98fd6463eaf204f500531ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040326df6aa573e26047a350c37de6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fabe02e47afd3384ce778566abc38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69ad072220ceeda6884c5a55903b86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d9867102850e2e691cd62aa848199135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ccb8718770318365bfbd9ffc6005d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156eeeebc4739d945995b9cab847b9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbaba1bdc7a95c01dfee1ef48789a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af61d4fdc4069af34be1dc6df1d63e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac74216548201807f5a3407eb8244a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcd288de6e1e7d6704d00628a2a36a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2baf3a68974c28e514d1e018e96996142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ba9dd31dffc5f803830c0600390f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c38b69cdc8d32085816b58b6ae8d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93ad37b4cc6adc3e87ccdbac524975145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235a593d759a31fdae45236d609807c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2993b926583a3e27be9df92fc90508147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bc4cb6e708b3e25f6f69930311f84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18640466d07cd325ebff403a1f1109149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287c3e9625f1009b3e11005296f29f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8a12b1b6f92cadc91c5f4c126c233151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00936a85e0e71929b8464731f92805152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641fa577e33d49ea7531da5c6932ac8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e082ea5691df5b76d2107e9b498142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc818e1d7338e40a3c5747cfca4c8a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a12711af050cac477b7a59b5012db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68086ef746ddc7b6f479693a052aa7c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908de3e93395d981b62d95987a56e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381092aebc15b11f846cb75dea625940159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e9604100828c901a3d275b514a615160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b50d4bf709e2a31ce100af0f25a98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0127c431bae051a6049ed347418e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9401bd0fa286e7deb9de17b737846e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4024e2fb82e3cc8d1e0ff5c052cb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1652d38e18f49651e32fbd3e5981a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eac6aa725c633e8bad8e5f3fa2cedd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2481f2cfeda22e1a70e4fb888d4ed6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa251e7ea9309cb9733699c647644168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f06b51c5a4c3bfd68b5aa05437e83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31655499abf4243c13c63d6d26008a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f572928cad92cbd892f3c032e585f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c4fd71272d5df89f08993850f38c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40824f96d9cedb93501982e0956df8f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429a2baa12775a79020f0fdb54e002174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc089cea48994b426950c0fff2e529ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973ca01f31f6eeabd7be27057253f3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdf40855659d4fc8fe220642c794e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87455459cfd1fe8c25c3434858e0f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b7eeedc7eda602d696b8d5307186f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2a3b08460ae13efafe7ad978fc7e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9cce580c413816f21bd207b74fa82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3eb46777911a4556527dd527df61d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559760b6e883201178718e44ce3451183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2da7335f7b826f9ccac439658fc81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6843ea762bccbe67efec23091e3fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ca7e73dc63ac5832f5c612aee865186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d41ee8c54722bf1e309a78895d4e47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5084bc23f54db7481b1eda2bbd524188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf94dd22f45e97c12acdb99caa3853189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b9476420b5b6366cba1432bfcb57c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ee04eb4916b821f2c179cf47914c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f4a7a9cff71356cf32928281f2b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf667c492b46da71ca64d82025a2385193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd42f62d3d305924846a40bd204c34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a4f9320be19c6b1d19e69d1d82b3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac70aa20d0e5c48f091df5ae03d52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9707905f74837dd7f3a45c6fc82e12a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999ef11422adfdff6daa28c47b162b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee69870406cbbe5b1ef4aab05c7501b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e263a6da2ba9998dc34423fb92071fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c265f2c9d49b257df133214fa0033d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a1254def4b3b2689a1868f80cc49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ef760201e5fefe4a78e8a9ff54023203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e388588861a70b3755197f21705236204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708b0ee70220079328b261159ec54a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b929b781684aca2281d0b94f7094db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dba517b3595b10af7d01f2135f8931207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6586e4c2f9244627fc28d84ef68217208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d776897dc02e4023c089bfed074d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b5c4652f81cb9992c6fe53d21ad72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12f382877287a82038abc9610fc1c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af4c46d1783b5fd04a70ee348521f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1a80534750f1d7e8c20c37263e0ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab2222dda442e883eebe552ba6d60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96dd35b751a25b8d8c34d03e2c72af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e01af5f3ce71a62971aaa92af83fee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8819ca3b0e3d54c4c2b74c491de33fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a853d6423144e556e25b1ef0b14a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc50f35cf50bf57705d9168a65050b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187e177a536db38d621ffa581f676f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b811a3bde87ba441a85b063350f5d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2796bf797334b034c6be5a8fde63e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cfb56753a5b05942ce4a38d51ccfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e853bd119e0602b9af1628bd04ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c9a5b745778d63a48b80fdaa83f6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b0950522b08e58579e385ec97d00b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d5defd8de7b48743bc2208feff25d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b026ac134261b495e6592399a4d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ed6c5ccba1208c4b90b5593c7ca0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b46ba2d27478ed8b0fc0a6418087fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35305cfd2596f242a4ff1bdc5805127231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e21805aff9c1f2511ba46ea9767611232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512816971b52a00b9758646c46dd30e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530715c0882603ecf632d78fb9a0f501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca89f8db3611acc66b9409f06876f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f8ed3771f26fd93609bb8707af89e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba131cb7f686d0cd8d69c1ebbeeb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df45eba03ae083f58a71863fdfda28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9ad44ad29c760902e70aaed962f4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529e750eec7534ed00770bf8c56a729240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb847cfa5b073ccef638847fa35231241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb44583efd0aa975acccd2e8b7c09e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e732aa7027b2a05eb762cbce907d88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15a9deb30ff2756e98ff35c32f74e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0510b7093d697a333e12283f45be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1128ddfc177645b1cf4ed0e9a21a061246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17478e5709114100f4411c5668f24a73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049206b114b5da0a5e2277e4e95b78e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739121d51c55057ffc74a87e85e3f5dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87923d853f8ff09052908f3bc39f8caf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c216002e998724bdaec67e7ac6a58b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96d6e122eb4deb2164f037828d5eb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d2bb5f5d96bf1cf49b5c4322979d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993c9b2c7011891834e99a74a9211c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979fca615c253ce38d66648c0c003d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7ed405babc019a083c89dec018d9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31b1d3c84cd90183747a680cf3473257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01741aff1cf2f5d2f083ca528bc36289258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091529523ff026445a6f0707d3e74512259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8784cc9775666c806579688ceeaab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9739b6e7fffe9c15c9b568b6e986f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221de10ec2e70b604b2c35a961fd891c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1e6b83f0157ae87d3b67dcdf6f9ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada387df0b6525ed918f4bb6b1c4ecb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e559c6ef3c21a9766408fcd8c7c18e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f87e0b5e036363d3d27482e74ad94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084978df0cc5ae2683c04cc18ec71ddc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e67c8f164b9e288c6ff962b46fe06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c46966f0fe788210de8ae2524bf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e95d5c1397485ad5aa9761f322c83c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28995d30cda3990f0a31336d2eea7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c30cb1bc6cc5fa03fe64a20436d26f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9b5a9f8189783292c04612f455fb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741de5f625f6cafb5921d6fb6b98ce2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aab8bc63c0cf6eb60c2b919ce5f0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71ae15f99ab8d23ac46c4541ef9b85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15370c7b1f35b7fcfa6024531577f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2329b59955d41adda7d5da924a7621e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba61a629b407f41ccb2dc62380492279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad7ab8214bc135dd3ff01aaaff2ff7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a519b18d7ab6300496c714b659e1528281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2c43ace7cdfa4ee71f63e9977721282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b16c3ae02b975cb8511e8b75db2e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ddcaad737e89ae3125486520a42b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20f3b18813d2d34ff721090356821b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc28a756f0d3a62948e083104dc1a5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97805c46354e300de88d9c4911a16282287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a82007bb4abeedd134199781ffe18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b18542d71d1b7038c09afc875d9ad9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa52b2d70fc44110db458da5553c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270120cac29a0e0505afd0bc195189291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04e909629d1bc6acc916fd916fb537292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af31dee725700e754283503f169260d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d2b37280dc5b0457a00d1e70449e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13321332d9ab2aad722f15832642a6e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9625d48025387de17118e3f4d8fbfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420037eaa1bac0f879b4cc29cc45e45c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9be8d766c17cb6258341e75994b5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fad88556f978953c06506687dbc3b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6c5b8d85189075eee208e6380f613300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e9f839a3aa669ad7d324b8024ba85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e3fa53492f7fc982bf5c88d795e15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647c1d45aba0370220cd6a6842ba7fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a88fa64576843381dfbef9ba561d1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662d165a3139f7c0ced9d7273916612305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a04b0c175e9c5d27d0a66acabf8d6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583e49d3b3ab675c24266c1f50043c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb649dc949f6cdceb776b4d2cf47d18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dbd63f238b1af21648dd1b70bd523309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40523c19e4f73a00adc049ed6bd9df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b5cc188d66f4c7b731ff3ff4ba0c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43a872e8f8ff3234121d26539d74fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6c54160c9528e00e8395d8e449104313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea48ca46ab8d12e777aac27407ae457314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cee99dc27ea10ce498cf03cf31e2bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a10df6db31ce15619bab3a399cc524316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba602c4bd52e6130d5f5d664c3a2c035317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c8c8144a2578e4a261a9cc1c2463318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68bf5b3339ce95367d5796c01b24d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e388e72c9e23aa9cf0c1dbbc03e341c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3625ae25c3d436331840a5e0e0e04d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27694bbda48b9aba2a4e2db8277b99bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2183574577b43352bbc515c596cba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc44f9661ef97359a4183dd6b651d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b44f583b46e6369e96aa54c87fb49d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d86f76ebc90d9d69dd6aad2e54ad4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22736cd75d08dba6dc316cecf72c241327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775af2996942ea76c2baaa9945b12ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692598d74919ac57b3ce3c71f2858854329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361110293dec27d8ee38744f8ee6a88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedc875d3a2411c776afda343e7d348331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948269aa20e0be56af44d222d869acb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad75c981e589dde37653b45ab1f9132333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b1c099705ae949a8b5761ffd35aa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3f4e1f61bfa296802570446e0d9fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeac8371fbeefa736cd610f6cdc4fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d867dd880fe742910a37ff3ba21d59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4522fd2c880fe67ce614fc528b695338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd07f004b7261345c744d2cb264314339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca7307512a50c853efb241ed2653b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272025a92268bc6f43671c7a26d11589341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c49dfc34ddf40c00cb8ca94f47e55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96433ed3970eee25bf8c86dfcc6f9375343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fb4e9754b2cea5454bd9ab52ca017344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8199088d2d27aa53c7a6f6d8510ad3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15838f6863d9bebcdf094a7d5e85a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b95e000475132bf5aa9d3b43b343347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca106eaacd01cfec6b13aa6c4568cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e966700fa0cb7b4b13852c023e403349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed43df35e3be6f76c8011e449959f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861a02a8857d82125ec617d16ba292f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a60ea8fb7b9f6cda514c53aee1ff16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db8a6d544e2215ec9280d34b1afa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6db9c88cd16dc40ac37ab93da1125354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452acf3be5518654cafdf3c1d696d485355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6ce27b21f0707f332377d470adf3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359a07e972ca707cb13cb04a40b133c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b9a5b86e42083b55471bbfd9b6c9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08ef06b02ec0a0ba887bfd11b5a0b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c3a8642ca52f625115e0da3db0cfd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73332000aefdc85ee466f892aca1c6dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf897af074d20c8b0c8754dc76c76726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c7ee2b202d1844b404fa04f873c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16441fe47d53ce4993853601b90b0971364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479d919317048771c97c4c1452b8a29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1acb4f539a2cafecb8cd3330c8ef58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593dba0d36caad96fab1690c7fae0d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a873e25ee8bb810cb00b88449148de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ce168ef7279fb55701d228bc7bce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eb28e92968de34140c2b51b2a7cbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65821f49773dfaf61a0883a2061ff7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e742e9c2f254977d3d37cb9b03dab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb037cd95f0166e1e844b7901332a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6471feaf39ce56afdcbf1b8a73d75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953f6a6988cce6d22a921b8004db81a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b26d2b7ac99e95adc0f515137de6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2638fdd116ccf6746e00da09fe4fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff37ad1d1d645acdac5acc47dff27c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd34f90079e32b68782924fe369a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b95a5980e7b22804092458baa0c5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b189460ad07832fe15d2f4b2f3f960381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08b5ffbf48eda7536f00780baf509f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db9a31875bf6179aad97a0d965757383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9984ee0036b1aae3de0eca2a5b5743384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d932ac62b63819b192a8df07ef55d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d6d2aff9762e11c68bd1f92c90143386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeb4a5d03ebc2cc583501c13703591387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08f128de8adcbfcea278770bf2b36b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b54d255e926cfe87953ef47b32ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba6ca34ce82b2f66ab765c2fe0b0f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0cd0ba628644ce5a2f6246970ddb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f7434de670786f7f044ea7d45e1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aa46704cac25b4759001834822b09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef906be2b274b2c2326a163e82e62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad264bcc362709e8c31a437499200352395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a83b82ad8d9503175c672c19c0e38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6d66b68f17bd5e9ca77ac5898fd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06a6f855872a9acf89363227f77496398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8985a28d2b089c2e29df70316bec16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de3a4b9862462c95641bffef8f9046400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41c0c650268bcaac041fba41618f58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a69d6231b0e7f10b902c67e2802c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8b1533694e0469041d0e6f2e2b103403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae7299ca141a57dad23621da52a2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e863e40df94b4c8ada82bd1d72e3b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450062e613cbea04c3ba8577cb0c2cdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aae3fb9ae7cca3f23c99d9501854aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b43a73a5780ae065bff6321e3bb19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ac3d17e6253a7ec0857753decfbc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af863867511ee4b2d46847fe65113d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b9860339cc8ca58df7227d4f53ce8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813f710eeb58185e8cad3b378fa0991412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d54cae3f051d4bb9272fcb37913c07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb5fb601110317ea91117101a527b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1759ac2f6c06bdd736babe5e5273a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7415b67c00336d2948652c37c78453416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c1536150f3419cdaf63243c682b7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf75719103e2020218e3171b46388418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb379e1415124a1fd1428edee1999b4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88418bd3c20bd32f68001dd23c852dc0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1217539a678af688b8d7f853e9b67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a288cf5ee9f8a8700009e811d86c14d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0b2fd0d4cc38019dd5cf050a9bba6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfa1d41127ddd8aa860ccd82ca2e21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab970690806044731646c1fba28ef5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527c904f3aa43e9aa0c4d45a7288eef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf554ce488a431dd7f250fa1cd4ac114427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e300105abb484105d336b47ed986a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b6ce8263cf9a7b7a7c1f194c282c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f9479f6092a6adb4eae8c9b8e599c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c541250710c622a2dce139a8085a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab636ade1449970c1028855427db81e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fde0a5c7a5c8b8f64f48901dbcab05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44995b9dd6d8b746068fcebb68a5c5e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36176a7d1364e1897b8a802084d824435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4663fc89ac4959c68da4fc85df98b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199934b966da53c57c26aa3cd183bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d98bcce1c5dccdc1148a91e54d20a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041010995e8a4f84ed659a104e6df91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cd4cf5387061a63d5ec1e252fcd84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79806cd7f43aafd6889526c317e5c077441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93cd860bfa51639ae3a50e63f80d88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e884b9d22dbf2d1e12dd20fee8a1eb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac182ad9486688d1d18acf83edf0329444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e9d94235adc7bd581407792d61a8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dbe53420b7a6645ef343034964a2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17679b44306111236c5a79665e7a8838447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c7c601a6b4b1080fa09c0e9fcefee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61921e95527d6fcc8e9f84a46e26e3d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba11ef876c00712d1e18137e1cc652d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa95bcb73f175e567a67049ac3a43c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dde6795dfd8a3840e4f35b53bf961452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65f383759d10beba4450f7defbe330453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5cccb7c663b2d16a2de649b26bdfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b54d0361614d54e3293b3335443d2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f85154bd1d3f827f7062c9c4bd3835456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105377fc67b4836ffc5eb285f705d2fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861ea31591a180da51444d6195c686c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb63fc8e9718343311f649409a75b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d53e2683bb39b142ad2bb41b2f67ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d98a9aa8465848ee2f8839a86d090e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ca65c357d93207ec08eaf322d4bb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae75791657820621fc1714ccdc3d53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe01de729e323823292678981e7fa34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a1192c4d504b441774220e5838e71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4827f792bfeeb29b9ea77ca01c6ff0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2822d306d9e1ba017301b0853b3b93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa0b3e2ba8bfb02d29811da53bd33e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb14a4b8f971dbafbf93def94d4fd2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa7365c4d8b546e2eae778ef14780c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9dcedecfa4d4805ce0aafecb5eb4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c82575b17e6dfefc04acf8d694ccfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e75b205fe96032a2971ce639ea0c7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecaeb0e1f9c6516badbf982f28411a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ede411a2a00ca236fab99bba2ccea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf86002d5869c0d13e4951df7fbfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2608b9e9a5367b1f60cedcac4af1ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39c16ed4fa91b34a16d0cc128c99ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af4cf5a4cdcd7e3ea8a0e7a1cc2c5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1ea201ad045e8e9a0ec26230e50aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfea13d932c0eb4ea6c28b70ae6d9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a479486cc69baf40292c67a44184ca5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc733d9c0182210d826f60fec7ab4c0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46671517d70e2170f658c687a6f9bed0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d89cb524235c18c9917c3080781fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38906c92b6fb2592640b2a889f88d577486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f42d5c5dbc91fd5f48f63297924f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3b0533df7a925d94b7ce82c638c25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35036fb08d6f7b7d00ffa1b4c081b15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d846ae60e09e7416c788b5653f4507490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d0912053a78bb3d72e2b4ed7129c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe86dbe5ac656e10d9dae67146e591492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4d6515a8bacdeb4b07be573f5d856493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c659f62ee3fe786d287c4db9058d97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249a9d15d1cc18559ba46889881021495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aac5537addd7d9338c9d150335dbf4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9971caebc3cbf782e55dae441ed7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c083b11169b87b188af5ba6bd34621498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468bf08a571f03ed9506c5d65fc8bf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203987b5513d03d073dd441470d6a92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00056f64baf622be9e2ba8b41ac37d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13d99bbb53b8bcbd11354bca48ba6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eb3d82fed5de6d246131767c588c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02753df53cf867c493e1fe9675498aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247838814b6f2e8387d476c4d7a76470505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff6daf811041e2c6a2312c23fca66f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0b25734a289ba689e438a2edc734d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff81958eec0913cd959a3532c8fe85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecae2dc1cec2858a5c829321f450d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fb325eae955b81f4e2cb98a756ab2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeeb283c9d1f3654afac883eab4ef8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c77bd2f1d31495d48dc109467d547512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50846b702d9ddebcffeb8f0f73e35c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d970343aa9a21e8757e4c3b578df1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df8f193e2125ea219d37300d987a4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db43effa31eb02db654f7887e7aa9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d83e2dd8cdcafaa9b672d782e45386517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdec377ff604029805972145401841518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206c5146e4b6221bb86adf8bf14d692519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca37008fbecde7c6d5bf2b6fa54008520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be0fa99dd20ac97b916cb727d2864f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e81f2efbf79802097d2dbe63d8a97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255650cc926dbb726be51b313d3cdba8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88615bcd6cece946ec8ecac3eb143a39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5212753da7f1ed0cc14fd63f3db12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf32153143a7d49416dcf6ee5f7c2b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d39f2d60fc23f5c4635ffb306f86b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f15da550dd4348189ed0f465236129528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d088b842f56e7d54bfa970ceb1ca781529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377783a2ea4e340c14392701f41cb8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32877d53f18ac9f6e1554c57940bd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005936d164da3ecdbf62f0a429a9813532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799f1312614aa5b6524eac2088b6d69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e33fdaa8c1c6ea10386920f00f0ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba0e47a7243b5e713881bfc04379ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510cf71b3e3151bc627606ddaf4d7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294639293cb2c5e26be3b41f1888ad3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc2a4c563451c57dcdbdcdb04f804d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67d15c9be9e1f4b7b054876fde78b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d8575161d05fb808fa7d7e07e26fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fe31a071b9c28b4f10ae9812e269e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b480b833c8f7121c063ff84ec7729542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac69249ec31a193b133436b2d14c9c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0cd3d6e3059d80f4de69f47702fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85328f9829fa2100b506abd82f7dbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f351348187c0572b23dfb4ea5d2a970546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a706b165bd2e5ba6050b841e0b971a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbaf0a12bca53c8ec20313901e9c86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aabe03a7892dae31b98fdb6836a99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c7e1044ef9e38a3e1d712c31b6690550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8fb535e8850aa4804b8d6dd99e789551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ce71f65c5622d8f0286a7d1e9ca8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2ed9ce18a3d255666d2c37451df0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96d653372a61b64b1e5c5d0d0620fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee33508e165667b9e44722b9d87fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e216f323c7dc683c747ddd6c299a37f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ee848fec14e1e383186d84756214d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209325c6b4f8b8e7909eeb08bb5529f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c753c98e5e2c1bae83aaf0fd72ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80fdfceff95457637137fa063535a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8609365a5deac01eb89bb4c147c93b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29b3c5b678d5e4ada9ee6132e6049562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e04a6de5a6e72453b87ba90cde1fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d4fbf30c16762c210867104bdb3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf13657a080a357f6985f0360dc9c42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9023431edd53daab0226a76040f00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f8e0c8fab640c8140adc079292708567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50505f893e687ce3df43f658062bcba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351094759ce922ec080ce14eb5891e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d6f982d213a59959d953352c9f67c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d53614c1da7fc8efe255eb40f2373571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aca646d1cc8283a5780379fb32db9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0e52cab4f17565014e82d43ab2297573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5053b63aed1fefcf7b99727de3e786574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d00927e7527d96f9ac82e9a90a281575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220316c5cfcb1e30030293ba5cdf289576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93ebc8621f4d0e3bf1082ec9c291c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f84cfc27268b801bee85e391089ba5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba239e4db25f53686513e9516db4da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89611d31937a5df8cedf2c403df5d72b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd54fb80b92c9ac574d7ab522edb7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe9447c2734729ae353ca637e4baa4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee8590b3f51caa19c270a814dce719583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa375e363893716b27d4e3254bead2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22636655c5d2442c174a0950436d716585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4732781e45fbcd40aa3d5f43d4628ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f01aad7f597fc7be3e99faddffee13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d8ef4379c8273d8bb5a79d6755c07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe02cf763e1f849f7ca25335579cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a7bf7317bcda72c43fb6f51e5b964590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0c1720912bfc710efaea065d13b46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cc75990fba234aae384d475930d9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4d19140066dfa50454ee2871dcd1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25dd0d9e96a229aede562880cfdfa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21548324314351a767f35363318fbfc8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b985759c44f2c2b5233f2483976e59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06428ee6f437c775e1ac4a0cedcfe51e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c0e90b26a9770ab61014057670a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61853fd2d89d59cb3d86fe98bb545c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee973b48d8babb4ce1dc1edb804425f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e217e2ea7372e75eba26eea3853b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab20d84809a12a8bc94fdf4016cf18f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445b3bab2b7c76bcd54506b98e3970b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f944073003bced48c19eaa3547f28c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c74ccbda1d10963e20512324c6901605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd647b7355d94b93a2c97286c6abee4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78770d012db785bce75c56c1f408cd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504bdd355bbb0432a619b332385a27c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e3bb80cc1b84aca4621d5d9472484609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015655df0023c57348d84030d9be1a9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650fe74359f3815e8de21475cbe56c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448305c29a0c76122916190057bd6b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406a6c30f2ec9249b6768f02816f61e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39e84d6d99e66ace33608254a33a18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706c89127f3b527f581d410d59f78c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255a992efad86ce2d56289e8d6d4a6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae89734ae98b65bde522e8957323e70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d85006f3a9b42f0f8456a9cfbd263618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1e63596a34eaf7fda2c6d97d32c40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91c52816fc63858b77e19bcccc4df3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cee2a5be4374965f189130540bf642621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b905657cb0bb01c02c177db09fa734622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8134ca134362f02a026e370b70e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30638b78110bf718a6367ef1b03604aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195581458565aa805625fdc9673fa8ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aba28f199d70156f8e515d226384f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6d1b907168b46039d71e1b9cd9713627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f8259ada6e53767d05971fb781a49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794f9d73372f4131d783cb87c4cfaa6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac4edee872a8038d4a07dd095a9fb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6fbcbbc65ad1e98bad84cb98a23c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c153db435128625a534613778f09d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa30ffb5304e2e40055aea1190ac988633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbf9a8e8924c18531483a6534e1a90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801e42770c971b05930b5e5cc2bef9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865b8096a8ff327a6422d4dcfb1513a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307494b3db7a8de9a76842e0238b41f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffaca9970995a06aa30141056029aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1653ee51686c8c22d557bafb41e4a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae21ae9c813c3857c44265ae22c531640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa8adc7ce7b2b219ed6d01a8da282e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6632211c413304abfe82f33fafcc497642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a077fc5dddfc086baf8b61401ac3cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b608afd37884db960a1c2a4d92eaf50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d28fea2edef6d5149d52dd129d54e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af93f6f9f082ff1a20d8dac41f9af9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a059dd7dc275dd5b7cbfb3f554057647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5436df5e0b7df739d469837f71d9f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbec7cc548ed0b92b489d6a9e6075649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12511b645d6eb4c8b92ea4230b821df7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b40e9a2b91342b2f387364cc2aba0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6a49ccea687ac1d05f0cbb55f6f46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecccf10dd90ded117dd923ba4128ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899496eee2d1c0e26e106433b93b04b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e993f4590d83e6ee3e921297762fbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccbbd3d09a0efc1d38004c7b468357656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36785dd6595c081d05d477ed0a713db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e86d24c7f6ee7ecbca7d902f500b48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88875af76af3f1504cac5e3f4416e92c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c9bb4ccf082b173b65a0ef054cdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146adb0c539ac0c5c2be76a3483962e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14117ed8c124b78a750a692790c69dba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f3258cb26e25fcd77095bfc3d5cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e2889b7333af07bc167401c449948664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18058dbe612b4677f7d5bac4bce44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d1a2378d6aada6c5c6be591f28419666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee011dcdf30545d44264cab9a749fea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5e71f32360aafd4dc8b52d213cb69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f849edc21cbeab4c487d5021fc28a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5f1d0296560e49b0bfae5e09d8245670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39acfd62497933c6f03bfe2762fdb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370e44bf1f475d4c7ec861d6c7fb7ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db98bf8094940a198248649254ecc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c07f6b0ad1f49853cb9af19dbad30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d5af36b8c1fcfb264a544024c1568675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303edf7b1e3498870617afc0a7cb0179676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd8b85eaadeedce3dc4a950315338677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4497c944626211f66b4bffbc26d8b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a161b63713c82f911a2d6a79f371cd1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5e0724fc8feaa713615378bc766dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7aad75f3fb6d1cfbd264c0974c1a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb91d921fe2a4103c459f5341b6a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a7340ccc62ec807e1f70ae770cb95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb53b96adcb43774353bdc3637f78b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28deccc9e9fcfc0484a6cabb85f74c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c03c81b4753f7ed186365697d9358c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48828409793976477dc56f517087d7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596a2d31169ce13effcd48e8d93195e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd3eff351fa33b236a9c2002c4cf9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf98f9855eafdec66d2fb0414b3c40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b39d681ed7b886feca05e9a0f2b04b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da148f728a4db4b39eba65bc0c3b7cb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fa0fc2116d7bb925f5dbcdf6f2439693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924a364bfc051deb5a1652717e5291f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095e3448af23105315b87a52117b460695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f750bec3a6db14ab9cc73d3f745e3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dd1fd0efa204f2f0b743ae427a5c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dab3945196942a77bb5bb59f2f6a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6c959cf95a06c1937f7c140946a63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee176e824fb768afe1eccfd60ffc81e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136929e915ebd69952a6a97b09d0083701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a11758d9fe7b78be888083900c5e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c60cfc602f4d6ee5425d58ed7e495703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c571fa84d40292c4b5345a8d60d2adc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1688fad2a18e6b49a6d9f2bdeb374705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726d85dd21a93e493835bd74fdbf30b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f77f38657dee23edafd13a2ae73203707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce9ecaead76116927b13cdc1fd50a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6c08d34eaf09b873ca501c3e7fbe6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aad0ff0ae4c9d77829dd8f4b948dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb07a016a015b2f0826080da3ca2028711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a584ae0672da22ecfae8de2d1e85f1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19a8295e0025fabf4832d848952aa2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9ca6c99bee3ecdd5136fd2fe024aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a4763cc350e296f61a20222b03ff6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe4d04e77030b2840ab56a358feb6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855ee8df9006c0ede0d93990ff7eb75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac984c4fb7e0e39eaf36b844fe3361718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d270b86005b27172e1a8a169845f82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119d1b16832eee4e4c1ff0848bc37a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b2f5dd22332358a497280addc6e4e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5e749a23ff0a70e84d9e16fd50cd3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b6c406869a334a7b3bf6ad5b30fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e174877c924615aeca0660b57733bd8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e63ca7cf84a535453345cc77ce4f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df5ccc47c2f823d0a14e8aa3481fa1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6768c8705db9f9cdedf6390f57869727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81790fd78454a0253f85b26471420728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5b33e9efef8d6082aa3194b01f36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c82ebb45433f24017a37e38d985684730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400d112b6b820a677a328d0e4092299731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9fdeab12ae260e44815a723e5f1e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a211906238444f5b6aea0635296f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf664602b620a8f6b0758f835c1cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d40a45da639cd15c9fedad866031735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e36efea185b190a4fc7cc0bb296de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d3ec419f7d44a1f4b498d012816df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49d5b01426a4b18d6460b6f8620ad8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2778073abcfa55dee9d90f4c6e111fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd288aab5b7d6edb91f449f712a5c3f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f74fe9326e3d3ae4d9e215f488751741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ffe472976d720af3a2f065ee4ab13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd479100b52c565449259de271f2aca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27f109592fa911f567d1c0bc07aa5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb35a3b8c909b424ae4e1eb8713942a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6914c0aae26e3a2feeecc22e9f1b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d1d1ca89fbd1dda94b85618ed6e8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42041be5b1bab2ea96e498310c4207748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bc70b2ffac268f0876f121129375f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b7b1775eb9dc0884f4e56211965e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b7e1038eebfdd769143d4db99f3b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74b7326e64d19740dab0bd4315c771752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f235d3be22762e5cc2297bb219a35db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1407aa04f4ae302ad319b434f9670754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55b1dd848b9a0a44277ea4d582e7e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa09092afc02abf8c6616da8786a06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ed1ee0ef4f75b4b9841fe5602086d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677d3e19230f12242da85003ad19f73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cfb794c751f174dc6334a4cf77eb8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc2e259a52ab50e4e430ab9c4d8198760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759c8074ba8639d5804238b31582797761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecea333c7293e2a39f070a846cf32e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba0ec0d643707128ee51f7d1e8d6b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f34977066450a35ac4d686b498ba2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8856ab7781ed518a52ed54399ba2da1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a627a36802d3e573d270c0aab5155d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5f64f7ea8c2596b0f69d04378e81b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad542e7b0c45133f265eac5215e5143768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a66dfdaa300509c503fe3b62be46ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28b26fa596516676e62c729850743b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3835a660d81c46df350dcd2420c5ffb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e236930c85dcec8d7059970030804772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b326034dfa77f545d498b57855920773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60fed3fbc12b998686dc377825b8ce774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e25db072f34194a79c50d738cfff50775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b232081e2d084669d1d763d440140c4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef5a21cbdc9c3f9da0a4ddc1221cce777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f016837e1daa9e9db7b35f2adcc32778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8f0fd2f6c4ffd923758df57d2a0f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711440d849076abcbd1afa68fb2fa59780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7278d01b922c5815729faff18e7d4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c9014486d9be6b0a374fb98788dc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801274acb7f051dd2eae24121764d6a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603e54fefe0715432859d0a2ae02b20784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba08afc0f7f6389a49cb026df3300e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dcf78ba8904b1eb9ef9b5e4e593ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1632feeca463d61edf2e8a5df20af787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45091c54be77fd4d33dde7e70faea15f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21278e6ea0e5d69298b83bdb9068f7d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4606994d368cf63d03bd3f93291f06790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a96d2cbdce1b3fd7434d2ea7660c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14addf08fe26732a7b02d1b2c19a59792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcc16f8042aafad071a55f013169a5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902006ba85b459ca0829263e8f9bcb64794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77e6a8d0eee764383a1627c74b40c3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762913b8ef4717ae77ba9efa0964893f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f841ce91bb02aa2f8dc4f57d13049c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0612a7c22eec65b6b341e1aad28dbd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3e5a5da30d42f228ea5db1eb570f6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773529a25907ee5f70c6339bdb95dab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072c997db6fbae8a3fb6b53f5ea03df801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150865d80faffe25571e792335b071b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb355d953a8e7094ec84c727f6a11b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937afd83f7cca05a4a4cbb3de449395804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d31a85d10b8bc84338446c66ffbe75805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf263bcfa858205725fa6de0e11fad5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781ea47ecb69fc66581223183da9086807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded3f0c6644a19b484b30510184124f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee8082e8eea6d763a32086ab975422809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497de2a3c0fc136bc646e4926fcc499810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341798c3ffff63c9dc48f2f264c2e6d4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255f7ab5f949cc9c8f65d00c5e8f987812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67595bbfbe8c7dec15f399f0b77ca665813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bef60dd619e5cb907814973d8e1644814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60810013c64076ca92748f38d480d0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51069b47ee28c5593cc505cfb698fb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4683799a087b1ecd63b2e5e8879ec1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1174f23cb3139a784fe64f5f9618b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6316a2f966f3b2dbcf84f57838c7e3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506e2f644b151ebb9d86dcb47214a92820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d79b9506297eba8c24aec0c6f73bd4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b75f2a7d33987c4704bafd49cb2ad822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2861b5ff79704a3d6349850fa3e97be823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc49b32f30d2f69ee294ca4235f96824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768da4226eadf050165242fe0ef2645825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170351007cfc545f49b9f49a711b460826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce559b3e52678e722fb7e02577244cf1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c268719fed06deab27d6762376813828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae3f0936d9f8ec91e195b56ce59f04829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b9a65bddd5fd2b1ed1dd723a1f2c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f4860c05e7586cf925b06f30af7d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d239eeecba05577eddca09c5a74aaf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047266b3e4d923a5e372576241df0661833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77592fd841fc5a274c90644dbeb3e0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb573952a0e625261cf18c2e8f3e52835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8654fac1e8ac5028a2e59b2a4907b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a075c1b61c9b949ee63ef3ca14740837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b58bd1f09967bea9ca87c1befb7291838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60a1f4aefc856433cab972c4c0c6ba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaa00522d2723fd348857ab3287208840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb066ab415979c34a7d66e61248ee60841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8532e77631fc14e87f938470e1c887842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585e17a55b85ad2961546e6c1849152843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b3936dd9088924a3058478f86b524844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae79be7bb12a77abdb426eeb70ea30b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcc69876dc9c891f5cd11340020c94846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6422029f304c5b2e751c5821a51e7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd1c0a9f8b8dabe4b8dea1b25eae0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d180697a5370c3b5469e196867a4c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb495ff16c3155e1edf5e023d1c639850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9287bf5e47c081e802b8610abd7862851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403647766fc97876fd0ac68d823e2a7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229a26e467d54bb6ead0efeaf7c4d77853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b02fc7a86a0b6651851d3b7deba5e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2a6c3843a85c79c2c7102ce0aa654855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50099956fe716427842ecf9e522ddabb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5235c4cb08ead4fc51a3905a2c123a6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c82bea17a06e52a9779f85a273dc3c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae544c5977a81807fb44aafc0c95f4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae46f946cd93abd76a181e8aff443e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f28166d07b8db7156d645db0e41e9b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c158ebf2fe3cf64f89c7281d60f04862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b893a7af8b8eb552af2cef6cb8c4a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03dd4a16f78d570b7ceae0af2122b2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7ab623dc992134df082c1e469121b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff94c7747d3dd6f227ef469a9d2637b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb895579daf20b82c63c7cb1d809b0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e5893c1b9786d93887d2a243e3f5f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd75356ecfc3b2981ac4e4bd1b181a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05650050c73a3619523001b4074858e0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccef44263a412890dfc8644218f88e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b02ce3a332c0e8f67f81f770d9ae7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3a52fc38f67246f0521b47799e341873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c4ed8e903e34fd28409a6985591b6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed859128c0f8dc4ab497e8a7de4a672875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667aabcbeba7cb14464a81323e6565e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df043c0f65697849908cf42bdbb658b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbd9b37051795e865bb6ff091ff5fd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b56816ac29104a52a1998d98cddd1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3d599d1b63db4895ddf90b3f4a531880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c55bb1bb5db9a521ba1bcf2978e9e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec5d6bbf854ef7935ca4ac3b6c49e2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a887d6f842d38dc38af72e40dfdf9d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c1577cd823491e53f7fddc107ac8b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a4a3c09ae89073037f533cbaf3f60885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fe582888822314eb2cffc3501d8d9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8945c2c3ec87ff89fa8a9d5fb3bfcd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e936804df7a453a2ef157f74f65bb9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb098d3914ed167ffd68351bf53c6ada889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67baada0dfb1b141c4bf575eee4eae890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c9328fba631ecaac04e0ac942e177891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad1a9d921bd5cb1161be6521adc7f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2c7790e9165ea4d682953efee8068893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5fb7d7ca7799c37793557ad0c5384894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826db6000921a342cb4bb14d1931453895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee119fc099516143867babcebe1d1cd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35810f84f0fc44fef307e914f2af9b7a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab4fa3bfbd23ff1e8f0f59628267b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05228803c47610835fb0c9c3a4371e7c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cf686b4e78916bcab5c43cc4e6d3b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a9682423e23ff17679541478e8597901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7506e3e44fa326efd5aab5b602652902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436acdc2ddf81516df9374295723df6f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4488b3f336c206981333cabdebd1a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9e6826a37f454a95f8f81f8d07c6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078a7b2b9bf27435a73ac8de96c1ab5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b39a7576a6858aba6923d4ac18af4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d8ff9b191d21393e3d0c9dbfc83bf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294a81f23e29b80e3885889d69be7f2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611e97b43baaac905c95d4629467e84910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4185d7f4553cca077e11b6242c23dc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc396d3195ccb0338690ae63984459912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0464ddcc99999bc21739f4d7ba3fc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427b05b67211f774e5c98d74a1c7934914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b9b74f7ed9eb8ab66a19131f15d4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f01040bc6c3c8ad2ce6aeca9044a6c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98e30b346fbce8bd3d8673a39ba2ce917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c8422d3b2b3a07713c4c6fa1524fe918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee19af5f7cb9b5668d6b5f5b411c47919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da5076f7380faecf26b9163d14a8c3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e47cfc2170e89e0771f44419ee669921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad60296498673f966a4f51f98b0f964922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35810c74f3678d4f2ed5525c8c65651923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6525726c92417a7578a407399c4d268924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5d38cbf6bdf7b7d75ccd10d410a4f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e285e945d994ef9a4e347bd120a43b5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec77beb395b9cc9f4cef21fd7cbdc9b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036c2e317cfbb515524be3be184a944928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99e046de55e655f11dda0031efcfb2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f1d9ed507c38f25c25133cc289ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bd5b6f01f0894535a811702fd13bb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789b63cdfe78367e3b31ec2d05aa8d2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6b30e3445044ffb2a13e2a9b10467933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca0c21724134120b0aba6964b44322934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd83a21a4b077675d37735a3485f0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94030ff57992533e5e6adb795bcafdf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d1195aaf0b2144405641c3b223fed937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6b58bbb1a758a964d76f9addde6a5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad284b706149db5c1fadf9efe3fb5c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d2192511cb58e1882fbeac18c8c28940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564be5dacaeac4d13a08c99f64e7cf1d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35963064e11b325527c10b4bbe9fb45f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f68b0dc650e3e5a9af09213a9860943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc24759ee18d01a55b23b6fa5102fe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2a7d96cce9a884b08793c85f923ee945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef92c03dc47d20ce21a558e8e6a986946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef2319267611f1addfcd69ce3a62fe947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18a136fe418a562512b4890d89d4e5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecad098a86b849196d79ce3267b8d5a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354c9553e5ac06665290781cd98e67e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073293761d1029bc640351e13e7f5bc4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119896f6bd54b5afd7a5106897a3bf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a9a283217b3a0ccbc0b6e0c1aa72d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b3eaf447db0f625fd3bac86fb2a5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eea2c76373733caadf7fa9706697c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa2ebc8c3e6f42e42d63c388593de7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902a3bfb005adaa74dbe50aa0af669e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab816452b233e2e7f9007e33da0bd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738b98ddbd908def18ea60d8be75a4f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d17846841a637c72226c9d3235b575960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d79d174339a4fe6a1dcddefa66c87961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d1cde2c03252c1d8bdab2c4767d04962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc59f6f1158f0ab96e9eee43e440a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9660f67c9d1a2633f00eb952c3d5a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5c0d16549e6df0cb65de569179ad2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43518f535ecc6b10673101db092f9f8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad8e248396f6dd7eb0540665f4e1c4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6cc562fc756a8a03f5961cca328a1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e6d8a7fbb75a1ca427a3cb0e5c5e9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18269381e979c4ae3b6b25bc2d8c3445970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28737dd1d5c1ae141290beff62f54c07971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b616dea770eb5ed334bca6730f07972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b689840d2c7a9e9d6776db1fc726a85973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aebbca4cb7733cf5e5a4bfa1ed8239974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc3a650d6c3ab27e527c645d271c67975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f521194dd79570fd8362292e434e35976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32145526d878420b6f3d1c51e973641977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>