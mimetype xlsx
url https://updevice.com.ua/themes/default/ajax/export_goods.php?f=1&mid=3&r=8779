--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4522ea6434def9f180d24c8029382391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb8ff30b1415f5527a06713ba733c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d5e6f92357df323c55dae72c1a6db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c77e90776918b1d7203727dc0afa574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b4e728d06e6e1d4c3e44c502704a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476d7c6b56a9310b8d5df058d16974b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed1eb56787ccf2a3ea1c6a7d6681097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890edc75c985a885fb69f70a4be3818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb73674e6dbb578e6baa967c83145f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2efefb70ba3ecbdd22f44117b1dbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87c7fe3644908645cad45c6b43c2c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f863c0134882dc993f92a29a6daad2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f873453589d7e9517b1e3c5140118d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3edadb9753f6dc195170fadd88433d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991900d428f6fca534f39fda4aef6a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeac08551f6cd581086fca0ca541af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f81b01674281462bd917513854c13717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a3a274c4b2f4c5d4fa5435261dea518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222217bce2844b822eb51edc6e994319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa626b5ccb551b72514f5c5b6cf79020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33eea8ed1dc128821e52402d5c95b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373324a330feee7428d90967cca1e04a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fabc819f0c2fe9ea23c5a8e99466923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dce020a9c59fe9b4adcdebfe9e36324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8fcaac58ce6758a145a36fe789b9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed660e51859606797a6839f68ad09e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472058ad4ae083473f6d0c6de0bbd8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaac41db9acf09b96543cda9271ff828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bdbeac3c8bde747b9e9bc2fd690cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112756fe9e72f22d7545a1a832fab4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e34123971a19111e534917b4e96bcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed73d6075b7f67190c57716c817ae132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449b3b947efead48f0658caa807ffc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55023316681c1ce850b91b3ef0ff592e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86b54da49f873de6bac40c94729bc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb966966ccf429b468aaf08947f0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364c5182485d6a8b78dc48e43db8b0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8940aac3f4997846a3edde4e96ebf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff42cd5702ded2bbe467411d75946ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638deb59e6d054e13070ba98adef069240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eb7841f5849fd363798e7898d565e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d66b407842ccd35fba54c8a57e6e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d4a1554c8a803d880540e1592ea5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf8e89af342b0d6cd37ddfb7c6511044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea430b88094e870f58ef8a39f6ea8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11788f9e7d1e9a34f4ac60cc4481f9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798aeaa5b18d01a407b0ad043e1571a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f864bc9b7daf04646282979b39c7ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0524e3bc774a672e2bb70833c80f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68276325011fc5a1dee7b82b9a2d35c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd60010334ba8bc494785b1b2a2b5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec957a445a7a291f628c1a7d162e7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc0fdd314775dc794cdf0127184f6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76013e4e0446e05960044859180d088054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675da139859bf5097c19968c30be5a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b13d3ad13314f1b04880384ae245bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456e7591b4a3bdd3d19794b82d99ae957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072892e82974944c23e2e694a8361f8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d303a0fc2ea8a5deb58c8b77c2e13659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544be17d9528ca79a5d01501e948539660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8b2fdc4d21bf84d5a7e10e2a32e1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f9bb0b3a46a4415d29e2863e8a88862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebdf9497b9ebb018247af68eeaf96b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63695e452d6ebd5f0ceb52f87b49c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04367e5123ad61fdf9d391e6154abe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de12abf51ad1eef77d95f64c97efcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0de7288b071048cda7017ebb283367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41690bd960f275a06f101ad4d819ee8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79887bef4328e7643f707e8cf3eb9d6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799eef084188d0c77e3ba0aeb3c72570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c67ad5fabaffa926c5a72757b28a3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacda5cf4e78332afd7724fce94293872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a72a1a33a4521898371b46eda5d86273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69839e4b2beb2490e6b35cd1e7a07dd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e024a911b9d68614d50301be7a080275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f12a3b7b4676b2e63b9d6e70f8bff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae63bf62cc4aede7d7723587d404cae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49257dd522eb244d83c1d8da0805c66078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b956d024d8c44ce91fc0e7f9117ddb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feae618a75e9115548797ecaac46c8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb833d9fa60b4da972dedb6d40d61681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff05720e78be1355961c0bda68d2f2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8c6e89cb2e942bb33722b5c6eefba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf5bb8bc6bb3c60b3db28769eb1ba884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36999673d099ebeb5fca5d508218bf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf234745fcdb3b241e1e7225634df4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f51d2258bf4e8f10ebef370da1debf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9ba2cf7312a1aebf2bdcecdcf254888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f943262ead9a6a7f1f76c60ba36289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb55de17967077af170b7724bc4ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc13d6f2c71bd66aede2ee8e327763991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e842beb21e06f77b0ad55d109231aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a6e5d466a33059ea2956e5840f11b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed504edd85a866a48ad4342aa223537a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bbcff7b7b17ba85f5f4ee63cda99f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f196c1c1134a2eab91c08a8e7f45696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529dfc96ea45da0e314ed903bfb303297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b990755ae8c4260c393dc1abbcf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b230384ebee4747acd4e868da3dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2e008033626c15558ae11b2aea755100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38015a1ed8a6586ff3c142bb09b26f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc432fc0ff10fb60ea2bb69b9ca5f802102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb11dc786f7b47b4ca72b74101ed7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b58b22637a8b6ef8cb98f8e3cb4f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a710b974325bc1f2ac5924535b78945105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b14ddf3cb565773cc6ded8ba299fe2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfdf752409a16f71c502bedfb1d20c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36baa2dfabc89d788f1a36c2119eb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78397b01954c40c17cdfc3f86d46b90a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2b35070eb655f7878500c150f9859110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb04fa5e9f5685a7895af6ace35694111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6229d986316e85f4ee494abeb7c698112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f9fe1d2828156a045cb74ac2cfc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679224910112e25a8da9d695f63c53c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6679994e712447cfdb15e5e646498d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a6cebf0acab5cef0e98ee035d9461116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee71dab3c7691524bd87fe29f83ac6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d7d353ea3ba6861b7b8bdb88135a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b48c76d066030aed46ea4a3cfc4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0faabd5ae5c61b978bc05a9ad6c78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f310ee21e115b3af85412001ea065121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48ea06ec77cacbe3f549892bfab63d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e95fdeb2a36b0295631634db564ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa537656c14d9f00bb4106742c7b81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609de77f26d8b7adca1f7cf137ac4df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d349137d9b566328ae0c4eb710cbe81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d2c57b5bdf7b1abb528025fc1b12d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371daea9ab255abe6e880ff4d431459128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3493f48b3c3bdae936d84fa2c30a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28276442fd04a619ef9ddee63d314479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660c26017ae07a7bf6c6a63b3543eab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc009c554fffc925447391c881c4e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6afe1c11c724450a27ce75a375988e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60871830ca036868d08bce4075c4330134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aef58a0843d2a335883a2ca0d48c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c826ee3c5f99405fe9974b70127838136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caec85a0c6ac9b2a44b709766c758a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c815df81cfb6df5ecef47a8bce7325138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044da8e8fc4d6ddd136d32507c3cb415139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0819a0af1ece9bbdbbe271ba98218140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed44c2f9505c63aad5b4fe05a94968141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feede78c5734fad3b44c7b550863471142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fb5b109088ec12bf439e2fa79b0b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3df2c7ac2613d712d6eb860d4dac14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165486456361fc1c556342a458a62e8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87fd1a4ae0f9680ac1085c2448bc0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19584d36c23a126b122e2a33d05230147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d16aae37d9474efeebcb6f98b9ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd21a66b033d818ed47aca17afde3da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f91ec1cf31385940c4280f317ff3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86200fad7c55721ec27450a2f62f955151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a262455020eb519cf7f6eeaafde25b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d015f33d9390b249c228a571f01a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c0d9c7a8ed74b141d83d97265521154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cd5a9a2d426a26d4410f46badcf25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df793289d92761dad6f2ca2842daa07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65d7be4bf54d18d3f51e96fb57013f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd800c664374a3f822955e96e0db622158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d175216a5fd5d1c211c19d0060de65c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a72bbba8df3cf16daeceb6974a999160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ebb73d434757e93f4821d1a0977d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fa8cce31324250f53bee437fa059a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba9d88f7f57e82f99c9ee91db8bc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54c51abd26f91ccaffc13a7dbe2b41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc63f0a5050a48108991a3913ecb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceddf4b9380057b30bd09c4e8550086166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0866229cb9987c18ef0a49d739a3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec1d1525c4951bc7a954b739ec09e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cd2b30c65d9dc3987560554f89ae6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5950c38e487b4264344bea5f54dd2ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235daaa041522e801e50e2eb3b2ad1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae815bdad34d4b4c5890fbf21a8f052172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fbfbd0323708ce88b65c781802ace173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979990ed21f77c27e10aab6efb7836a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52010a124b5a753dfe0459f315873f28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f58d8cf5dc19a71f5cc4b8544c1ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f516be7ff205620646e0900ee954e41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e90a1cdaec075b3f6c60b8fe0a79ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e78075801be0d0e6b157da3452dfc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ca1750f77528676bf2db702b6bcf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b099a84e8763be7f030dc0fc6c0d3f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e018f2776d527577a28044e8cbde65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e7c506874e47cdd9b4ba7954015ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee612a135a88329cdaab9ea8e958c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435278c56f0a12f8704c1f77e6b17621185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cdd8ec6fd7688dd4a7249a479804c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd48267ea12c7ef274feba8d04f38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4c228a8ce6dd72bc89fa19d80ed26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f7254c2d55d9c2dd7272bc00ffe7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a7b942dd7f53c16d829f3b38bc112190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05134306163264cd59f43325ddc54ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9e029f12de9dc400eaf607ca0302c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff18d38aad03387a0419db9144dc1ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbcf05d88a236034fd3cf29b9539be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9dc38fcfac1151bf3b9c3cec1fa7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b2185205d01aa12c5d993c0dc6ea9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a8a839349986383f1b3c7b436d55d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98817be480beb8577cbb2dad673e7b10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebecfbad4697d679d61e1758121a6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef5128a84e26fa2a50c9be81fd64f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b283dd69613e82aff17b21a482847201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581317dd3d3bb7371f0c815fc7486f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f423afdb38adafe6cf5a28b64738d1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab812d3e6d550c7d88864c7aff40a15f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b864f9da44ab2366ae7286d4892d43b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3978de469c192cc88350fb9a534e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41a880b31d815d788d8d0754340f27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3ff37645ccbddd3000e2e5f2c4dbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d32aad12ae4fa35777f2d69b4990209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7ce6fe67216c4563fc494710d1652210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b564627cb399914cdc54b2b40a33b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a9e4a317d90f21a32ff0b754e8a31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a870eb10008eb6a0839840a1b13ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b30a2d72c61edf1907768c339022bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd504f77545733aa7e2f0868d51ece215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92598fd06108fd19e93261752b217fdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cee098ddc6f51edcce56ad390cf321217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68165aadec06907823805fe0785750fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a685e711fd38db3e4a878cd2e2049b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c215a1968d3e2fced4f4ff619e2081220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d6a744aeac587f8a032e11f0adad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf4360b7bd726aa73ddd4ff6fd5127222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121fe139d14136208d4023fa16adda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9f989f198b18ce005199771e22d90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d81a33801259a7d3d59581b7595c0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c8169be45acba65119128cfeb1b3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70853e609c0b738f64bf5350503a22d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161b59069448474b7197211ec869c7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed360458b0cb6e1dafcc11eb00b7ddd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e28ffa2c1215db6681e6d8300ab4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03006b14c47d8bed5f165b693f0f450231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadda79ce6621f644b30d19fb01d952232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b66b547083fdb663ad8c136131a37b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00c18d41acf47b58f11d6f8fe585f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466633746a0fc44be754c3923a003faf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f622432b65c813844139abf68008de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428aff7a2c6e9d00cfe8fc6640b78bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d82a5197f1ba7fd2b4ff8ff8e976b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d9b23b30c01b1600b0db347e55b74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e5da1c09c91270914486fbc52f98b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb09d5a38dda5f88a25b44064148072241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e11bc7e3aef57dbcc9100af3ea9dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2e795de8936ecdd5b28240967af47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd0cc81c7f361dbca80225aff30d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece652cee37e5b304ca2db40951d5ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac758b71d38a3f08fd9b11b49fce9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcbda92ef80e9bb06a9135ab567f09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064e82c0bac510d037ac6761f01d0d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de3e005fb99000712db10253c3609249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f606ec67dbb01c85bc1e562d20ddcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecaffc89f72f1462472e4e7308e771251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261754b36f6049d2dbf2af9c5db293a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a440bc709a1540b463f8b322deac1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77211c02f2a41cd09d8eae4d9dc45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0f55c43a3982dc5ca74436e481c4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efdd60c7481212b45ab08f8499b7df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329804467258336357425343e40d3e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3a25ea2aa46d39b68885f194296ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccd7a2cbdb65847553e6d67ed4baac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1e54a37adbf5ac5a773c4185bfd5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc934bc44d974ba908d59cb9ab14da97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dacf064b31f0fc5a36c6cd6ad65999262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf2ecb98307139440548231215ff1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d16d057681086f0845c703b801a6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1357cf18d8c373ec684f42acd3bc31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c35c7520915d39cf4bd7f103d124a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ec12868c4f0998607bb37d3b31a60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebb07734612f6d9e1788c24ec03e70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb94bd96c6c3b22c746be64420490a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99ba2543ec4bc93adf16a3a639d61d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3cb0c1d2b1b0f308146d89e1bd4c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f49ee2e2636e6d1073f48bc95c6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff986db352dbd863566c2f43d738eda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc99cd8eff919f0557ee736e4853c1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a395e163b37e7e36886f19b6c5af0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486df13b2283bee29b845dbcd00a657276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904a0f7dc676d280ad4ec30a49de2f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e930110787f09c59b7bea9fd0681d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47ba43483d0d940173e535f0a2c13a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d877a41ca9cfb62bc47dd6483eca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344b426481e844d4c4e90e52e87a781281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dea4a8d476526bf84a1b07b6714904282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b861dbfb943883abf82aa20edd0314283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b1a20bf266c5704df46b61c0ab4d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dac53d4c01c8a0a089d67306cea58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166758b688d4ef7021284197d3716091286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248bc58760439672b9080fc9f863e73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd851a669088e35533610188bdb04ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdc023e54c8c266aaab5b0e521421289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165460c9b8ff11f1a86804d02e728ca7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7024968d4ca23c6d08ed04b847f06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c8f9e579541ed13064ddec6a3f0eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcea77231409a3da006cd6f1efd8e89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4af05685c9f81849ff44555f1f4b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106c7d0f48dbb634b3cce80fc13e79a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369b2dce7b8fa37cfb417ebc0c823bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244db66d36932db91304af855b1633be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a015aac8dc126230ff125a7be6bb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b655d2153a32a335cd07fe8b4025f19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0cfd15fbf8c02eeb35a28c94fa966300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015a7c998b7c08ecd4bb731c753bed7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59476b278a30398f4982026a281f94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c175e1aaa9029dfc4e783ddfecf87cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f74a59c70302b8654fa953172e128304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f177ed93eef7d2ae8fb81fd1b92e6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a0ac610d5feabcc093f400400d9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc7781e20ad7d86d19b75f2d16c9da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae31f5ae34ffb78bfab8014ccb5240308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d99582546ce13fb0b4da5f992b556309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d702d7ef3ff6bf9270ce118762d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6cad8938241c047f3f6376bd1cbca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd31e79a7d89d81b626a1b1916db1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b868e9943a73a66d9fef36fbd21f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ab8f223d1162226d1ccb1ca9ac44a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99418ba58980b102e59bcc4c844905315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02993faf75b91b20373f41ff5fc6a533316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa28a15e8f6b4f37e4ae49b5f87f3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb65664837c76f44455571f85c091318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85ea99ffe163e4aa3889f16cf89e87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b7bbab1e90a7fd30bf05e9875994320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8d0838c8120dc3cb3ad6431b18194321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14149df1b8c0925180a8bfad7dd515ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a70488847be711108269af3ca6ed15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf423bb41ef4de72e44edcebf2b400a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179428cd53a65bb4a7503809866772a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779a263805ab2a42dbc534a71fe642d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6fe060a5295c124d3b611827297b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17b288614b685e1bcf0be318527ac0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a0ca174644f8a1c6b6694083ab0bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e83013b56fe749d584203fc396e2e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8881f6a598aacd6e5c73d97ab50749331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae578f7c6b4c5223d03f452ae5b3e36c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661bb24ec65104755aa5448d7abade9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a648fa0c78fdf2ceff8bef2cc4c2a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4368f7cbc5bc5397509fdd3383a19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973fad0cbca160a914d3c50a892d0ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4118ec186ed507dd03a7e7bb8f14fed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77262857599496f10dacba16cd113e2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f020fdf6f9e11bd9c2b5598423dfb95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699fa9f0c0624f8d60e6c5c23f77ccd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e85f89033eb5e363e2b4b411a833b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c834e95346ef5ba5fcc7dce0a0dd9a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388697985212cf950819a7057d621bba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ee1e298054fadedb7c5a89383b1d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83af2dfe137c3ef1af3388adb07837345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07ac06a8e98cce36e778991e52441e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8a060f3b2b427480b0b33e8367b36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1763b7192bb4c0f0399b3ddfda122b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc0534bf569abbc2cf9ca81ef859c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b966346abe2a377bb51bde38f8480d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76be63a1c34eb4bc3160823760ad96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2110e81a11b222fa400d70f3281403b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f93692105677062d064844b29e0de2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ee5ed6df766a60e63a5e05edba59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59554da39b3a25e564333ee9d47c300355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434da0af8ad741c7ead6af646791c507356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cff19126c16ae82b9b77330c8698e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7132869a94a860ca1f9aa8ddea4c188358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d17b26264cbe6438ae8f4633da416359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82813cb9cf4421863ea806961183d700360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ffadce430b7a25806b223b70bf772361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa526f3ea015ebf03939d5a1add95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38d1317497295396f68f023aafd1db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3da8f5c48625994b9d507ac8edf46a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ddf5cd3dbc23ae274d0ee8a68dbb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc611a8fbbb03ca92c18aef0eaedf44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6332d58102183d1d86dff8563ad8dd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b22413e1da301365525256356af9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5d67a22580f317b179d77496833f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0107ec2ee9b791cfb424caa0e415e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c5ab0277b94fbbae269afe5dde39a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93ddf5e94379429b6f60769e4e1c27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51917e94b431219033b34f3e6e4ae8f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9767740feb514c01f3103caaaf5c810374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bcbf44fae82da89fa022532d0aaa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3d7ef1364ddd146b2022bd282a1d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09025893378507b453542489dda607f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942ed3c5e0c10cb862237a58ead6fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34fe860b2b4ece3f674c66c084dd2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394971c9e2791d59652aeb3c4239d8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb73df62d378423c2b5d31426cfe9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172aa04f59e4169ce9570dad1c063a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f1ae826d2de8c9474f18425e87c92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35460bd29feecbc9f404b5d2b6d032384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2d1cd8ff4ffbb48e473d1354cde3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d17527c7c2f5ad9d5379bdda2c226386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160985f492d2d17741a1ebd4ad0351b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6b2e9feb6aab3b648859c7c4fe44e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3eaeb07c0bec74115f58c6bf7a0e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949706f548e1c73e75ef3ab294c329c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c112c2c59b282812374e60bf81f8e53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7977687674155a829b76a9cbd693e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0344935661993e7358e1842ab34d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db896dd3eae6280988175f5308dd2a62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83910fff7a3d2273b74dc16f415dac03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd004d5f85b23d0e599308c4f08e05a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b0d26c312a427b074b33f4db78f7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543964b0815910f131b58a3e2ba5f80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d7ea36008c514b08ff35aeddcf78a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729bf666c66d377a0158d404a6dc91a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6ad9c3efe90a67538096fadb9b051401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347aceb7bd65ea93faa6cbf206f951d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b1ffc69596642a8b558bc7217625b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d37d16cb75c0991ff9d23d878e75a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d76385e9e026175229ab7596e92548405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff0b859e870362cbe4296f303faa8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3d69b1225c6661d7b1561e784e388407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8388043dd63b14be40accd5f436e10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2fb6a34ae669a6ee26ce8aecde2ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04111c27de6a72e3d8adc51a178d30cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537fa778ae1869439ac7e44968216fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8733653a7d7e48ec2af1a2c641a7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55baf335f99b6dd0ea3553363512e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db0da871cad8b478aeaaab593749d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ba44201b2789627b53f0e048dd96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87649811859426e7744bcecdf5ae6b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c67a45231f5b5b8b3c22e74d31d0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e999843a8ab94c7c4251a9e7625417b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6cd3d29b90c1dd99df1664fb3a86d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db88a68130564284eb3bafde4ab00f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec826e1da7875b03728eca348f30bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc31bff90af1fccf149121423447df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c219483c03f8f13c2486d186494be4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f8635053f88eb5342b34e3ac02829424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282d46bb4cf4f530075b13c0533fb74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad75b74f3db6fb1949ac1aacd1e39b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cdb84e310977035ad91de1bb2bf96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5d65e4d576b4c59ccb93441949425428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb1cc282695c742ee346c16a779cca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f9ee1637b528e8fcaf41ba3b5e90a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c42c1fa09e5c9f7283d22cbac0583431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05996af6667edf93d9af9e17b9fbf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55604df4e7697c3f98aa906bf439fd0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae03cccb9dac00f26e8fad764c6a750434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0996f427d4dd744c5c5fd42b7b63e1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b12acaf43ab6bf2f5819ae3dde90a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f58bfc897dcfeb9a4e10c6472e623e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb859a51cc9cec47b4319dfb785241a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64a218a956284d5f85ec3812b03207439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83644ffd588cb80fee0d3f1b38b07aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37c25c514c5820899229194c8da4d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b33f7acbb98f3db98065ec6a0239442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab9b36a0870e5f2afed232c890f21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4276f124f2edee1fd1286270fc411f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187352c6b0b613341afa2cc9cb39a6ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d19d0057326b72b9ebb1a62331ba5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636583fef63a0fdb6fe7c2ca769a5ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd57715818e88552b4aa80664f371448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df5e85b1b37267bb6cc2a10a2249fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64906be9e50685e1b8c37fc348053e9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32482981d2e1b6e3ace28b288a16ca74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd381550d8ccfba74e1c438d7ad4605452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1168d477f00612b0b716f0360066453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02228c1b0481000d50fc67a5cc19fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b843a2ee84cc539f16f9fc3b6cc2773455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743363eafd8c7bef80d7f2e026cef4ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086ca7532f2fca898381aae7ddf0be5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153a362f1f771f7c4ee65309d42575f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cceef03ef9c31163dad924bc99b27c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212f05f5ee501732b4f3b1ab9a22ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4aa8b790e95f64b2ff5600f105881461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745db5b86afa0d71180afcbe530d058462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c8f078986f9531fe40c90776b2501463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0e23c7a38fd83edf7b9e0639625e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02513b652f6923e4321be98b27667b63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba55f881d13c5353ced0f7bac8aa8ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8463f67222d897bee631d5c25fbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac2d2bb5e9dec83377f1e0402032c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee7dbcab2f57060bbcab00c293273469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a3a2e827b61458da4aa8600fea7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f4600bb5ada0b86cbe200df5fd61e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9357840bc428a85da6ea91d68d0589472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3345cb4eec0d85de659d41819264a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd61c8c9099a5eaf1439d895beea4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ec134be65cecf6d4394d7e9fabc6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141483782d862eff55ab406db4f77fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a715b4782ee276a51eb415ab96750a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893bc3dcd57309f5ce12141d125e877478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1335307489eece1a0ad173596dd0bdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f958fe9705e18b371c6f2790210a35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384949f30956e31137329fe43c96ff1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7eb203009999d50cf69561958261a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0539437f632a31d9bbc9575f789c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6333b12dc38023d1b7c8760b0d2da43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d2219b93f41442329e8eda582cad8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d3820dda0fdd0a4350538e3f41d20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375455c48625862f6c0c5de8bcc2e695487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f74484139e69af65f603eb73d6c15b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946168bd74f593c1f16d6465280cbf4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622ce10669f7c2b724af5454e03a07d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e2e954ed5de2d628ce668c987821d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd294dd09c619c5959fd81211a65079f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db6767d7a90b86209e2dde6f432f22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710ac2653b9862f62fb7838fdc9b465494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ae35e441abadd37b614d02fe2d32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75067cd752c6a92cb403c8b65526fb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeb9805983d944cde73b5f6f858f1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fae472a6755d0cdeb4e4cac2a9d360498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ac1d0b5c68c9bc1f952faa9368bc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c67c724f0e3c8154a5f1124dc2cfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46154ad9f8b4c79567fddc50340d666c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2c652b04b70829ac1c777047d71d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124b415c5c7ffdcf2151014825f7304503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d976ebedb38414a0dd34a8d2f756504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a83cecd676042b75ef38cc89c9bf60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aca0bd4d7217bf0d030cc5945d2ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c226cf6d83baaf2df877fc8556e53ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c06095d06ef8769f9ee0072e8384a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298106836d4f2a28ab2283631fe9ae7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21371b883d9ef6c0bbf15c9f51a26523510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2db718c0671984c6030da71f08ba44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd065238272773365bd379a2bff9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d2ea3f3d36ec30ded216bfeef38d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9b302ed88c52ed68f190dd20c22b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abb9fe47bf9efe846d5dc3952008b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9c63d4a8e8526cf25107a07b87a0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034e23d3a603739e79112a8f14c8333517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba4e8362bff805b62d3fb8046ee40c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddc7b6202d6ce4d94ea9eaed6b12a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec9b20743272afa46364ad71391b8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed396cff1832ebb424d7a610684647b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0384a76f1758945970194458266c194522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa69512570285115d18817beb4dc68c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cdf6e08282a01be6e117c598b5096524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56850b53f34c94348c20097e386dd45f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b7958f124aac6df4260485a45867c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc82a2ead586986d01e338f79fc2e58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bd1156fecaec98051df1e81e72db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e185602ba59c5babc4be4c1187dd5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b91ceafa17df0fe56545c3c03f75a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aff82ca9af425803653288fb9298e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e744d361e61831ec227bdc094597de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19df92599006f993e90b7b608cfd947533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45375e361cdeb5e2429146edbca7b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2983012637c4290ecf21d934df311a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caac47687d4830bab74ebd0d2362360536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ce6a89d9f28c339815bf2d5188bca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b4e4cd80b55baf278e7d79f2b60f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aae2bee36e028f71d14bed22d47e15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba12057660d20cb4ee6325f0da3d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e30eb3a1cf4027faadc9e5aab538541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3280358324922d764adabb74b279eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfd59b44ab95383637f6ccb87b9dd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778628c1f99326922d9d78be9c09b4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b30c56a9a868fb83bbae540f2f3199545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13a5c731a4ab66983fd3056b1cbec0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b930b45c90ef58c962bbb2bde9d22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1f3d9db17d726b750666f0bb45bb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7180ff5d8ebe47f846462e5afda0f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac930a5dcb759a8f747141fa5d93b6ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa982f71ddb4ecf731c9c70c42f257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28bec59da3ff7a87d9f50ef7658f72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c229b2d4a7b66b102155a76bda94a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0399bef581a4e5c2ccd259632c146eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12645c707e70482cc96f775fabe8a7eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a85945eea9dacedd75ccde6d9bd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679978139d812cfe6bdbdc10e721c028557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b27db14dde03f6eb3e71b98670f4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61e00327d2d2bcf59e4aec715f20e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8f59accd1a745b39d02a7425f642e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a51a36061eb708f36d0ad29deff8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee043417ee3f6bbce83abc38f874bbdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6a5d5c013ffd417d1ddb94d6fe4f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad9feae45c5f5ebbb9031744b4dde9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff2ba06df1dc85c33c5716bec73606565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32c755848bacccdae793039cd9c82c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9db11f9897008ff3d0b59039df2df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0c8f267e8c78b6b263124a3ac2546568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd830a9e7d70f1b2d5dbefd45fd6b1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7e5c755a2a536d4e03781f707176a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6535ecc10c2d4f0a18fa894b758a61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ec7ad90e027f100266a85e8203ed9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2a53c6670bf8b532386990d60303d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1a97f35cdb34e3ca6efc1cae8bbd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13158c26a4e690051e273c8c1efcab89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79d7de707ac57988ebed8b4b052aa8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cd042369907a623c163571c56f3e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd5161fd5ca11ecfdab6624795c922578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0571b6d5f250cfd0b3b32ec1e9a40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bae6499205e6f0b9316f98a06ac0fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b86cb861615621feda086b8b24f924581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5675c970b1634841dbb6901a0e4a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6106c697a630430ce7d817dcb37784583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af414a47c5551d34b00657260c23c04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd15a04471e50a1eb1d13947c1f3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45137a8fd80eb9b181252fa7869e5e38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70bcd873270e213f31d4729eb99ba5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e11ec8bd73b51c1b7a57e9bddd141588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb41eb8dcce987397653ed461075be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fbbfd6e9cc7cb16e784c4c4199be7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6109503e88b171c0ad073f97a6c5fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ba86d3d1ac54d22f9719172b6f83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22713d48a53640e5712cbe5a6a3ab9ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2996a4efbad29272a92ade9adc574c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9db3739aa99bd8ed83cf00697d4197595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adb344dae9804a163f1b7963af5702596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac58a7d52bb43e55e8630a4b4c0a48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5f6cd4fc5ed3a2926b7ab7dacf634598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a86cf1a27edde14357832c43f0022599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89292df1c06ff6768f4b5a6f1aae290600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652a907acc431126c669589c8f7df34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea28b4e97965ac45da321edd4055c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81485d550ae3a6cdff214dbe29bc0b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4107853c2d720dc8f35d0d29c0fb150604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e4b1f8a0c970436dfca3dc4188de1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac1a09f7782a70ebb902e9e1963bfe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd03fe45c9367043659eea2dc9d7a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13048abbbfe3b672ec04ef0ec9e6b4ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311491d0813d578655976c907b5d4a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a422b1c74c8bd483ea34a08f1553610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7cbecae7c21a2e1bdc1715dcb5528611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91fca67febf1afd65ae567d805e63e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30148adecb55048a95364b8742ad88c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2aad851d12fa3ce627bf5ad820d20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee62702dfd36eb6db85eb19829270e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b4d3d2d5d236b63e7970186f28585616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed51eb2a3a80763cd8176410d9c5c71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532933e7a834620fa359518a9f49d03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a32e89243e840e3b92b78f6e3e1ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27536d719ed86c9b9869fc89e363591620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aea019c3e88104cb9e832ed47ae19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c2e27f6aeb655bb1467bb160b0431622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb252f9af040e58d252749519a2ad6e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28ae31ab00848bebf18adad8b73d3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5b15efc9de8557829e4545209dd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98e55d2d9d97225a9f1d6b14721bec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1ff5978fcc6ce448c47b2a958b6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316dac2c99f04e5169c7c0ff89fb44b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ab7890c465b2a4ac6d86e360b82e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d1408104ed4208664da4a031da795630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cbd8d1ccfd05befb0540ac869caf3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ba2a5585aea6ffc0a45a1548c964632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1fbfbdee1de687b6e9d7d192a350633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff0cbf784175079491ccf6291c926634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd820d6aacf2d78d8fc2e44b3029c96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38be578fbb712a56ec7080938ae534f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf626c46a7342ba7623149703f98dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebbaa001236d80cdf8206e38c2584c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c82a469fe16b395fc331dbb86194f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc546778ef9e4842889026b01da6d5c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9188b6e75428f1b5ec63a4a334767f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ebea119fe96b817d3a0ea204109bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438c94e6ad86930132618eb0d64b6a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62abfd98408fbe3f147a467022b8ec2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a583861863ade932ace7035e141b510645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbddb669878b02b853ce05a9970eb1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f16e3ce0a9337bc49a58afdc5ce5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242c4fbdfa6819e7e8c617f1c0c211d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8e866acf314cc2f34b1a78c792802649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb079a45943b4943fb280b650668d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26712c36cbc31052ee172304c1531e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b094619066f6f0214a772cb45e2686652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc09f4e7866181cca49a5241fa8ed0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc29dea6b5057c23c8f349837b0760654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029901f5641aa4d286ac111c93f1763b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f0fb60808e26e507c254da53deeb6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78e173b38c81d8b1d59bfdb56560ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec610a5aca5751fa05819f75d98b35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1a389833faf7bf47df05ba6a1dc0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba108b56548343da2cf517dfce1d536b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7295d8d8637ed57e25ad2b39a1e5bb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b7d0b9543a24f76c236eb14438851662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edc6d59a2a6df738a33eec7296438a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cc2edee1c14bde7fbab26698f6899664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b90decde1042d9fbce657369e37de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec3190d5269f8989aaef9f3614f52d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57126f977411aae3c34cf937e854c500667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd1e23c97f086f5ec8621f8ea818ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8f27c8567ee3032126f27e70be8a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c6e9854d0b4ec186525842e3a2e03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebf08ba6aff2db0f25a7ff0d8a2431671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88947d9f6f094f367289d6c396266c92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f1874fb040f5aaca2f73b7e9943af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b3c4090a09dd26d5bdf836365d3e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86bad49a68144dcb4a22e31f87b955675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370fd97f696e3211f32753c85d5e243676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80b7591de3ea8d57b605f351d13823677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88d66e1b203d1a48074009d2e6dea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183158164258d32c09a190cb7a9606b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2dd1ffafa5a8f98b1cc69c4232c40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2deb59e284968bc5267618d89426d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a769367de64417ee321fd43cd72b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3517d83c0527aed13dcb718f6efee21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071c08720829682c6ed8520ad5a42b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfcc594b74ed9eba93a7e9b996900f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e236443acc7dd47016d9b2576efb75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e3274bd7b2ca495fc01c6e5f9fa83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a3cfab5cbec0100ba856f49e684ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181fdfdcf811a021f7d4ffbdd5d818689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f4dc4dd6b31775d51ca45e815bf4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd39a2ce6eb2aabc1e06e5933a6ca91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a8203ac14c1ad9e75e45c71b4d75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944649e0bf1b25dd6e44d04f10c0aec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a785e560ff774780dcd699ddda14f7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581db05c3786f16f4c18f7c5424dc0f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47dd75029b9456054a44950e01d2a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff382b30536b4b7eea3508658ff8d7b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5705184428639fabc6c9f7c4db474698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ac72fd92fbc6a630cf2476c879241699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4765273b9537cc33b2d415337622700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8d32607dffb9f98da91cd0fd9f02f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5177a6cf6edb567ea4daa4bd53562e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecd2b7f317e291de52df533ec70f18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e412637b56caf4d68e56a92eb748704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6120958f46b779c07900a66083996d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26b4f6250a5998477d1d65b95ff37a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b56f0d73cc932a514c9bdf2206c89f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de014935b33bdf24ea2874cff4b28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898880894cd5833e500fb2da368337b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ed0a5c49cdff7ec9cf777dac8564f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e5b58844ddc63bc3574b79aa3c294711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc01cfe9c5de0ce20cf8690a04fe3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5cd7626e7b8f5dea4a7446174eb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f17a502d646753cc953d857bedc996714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd3c3a45fed234e669b95b13cfdf7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d55f43c62c2bc2b52bea10953c1fd3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6d056dc4ece90961fdf8c01cec356717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f479e4d1bc2c5769cffba9d0851056718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46bcbfd636f6bd944d2004fd658978719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913f7e189acfa3bada2de1ebab1e043720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94355bbd35ea57f749c6279d3d5060721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a908c9df84e62e1f1e4a72a034b50f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016ae787d95a8b9cd182e6a874d0ad3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93123e49250f604842d47112b9857d6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0501c085645f2b81cae2db83d4371b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41547b2d8649de510e2115d02bd3166726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec6c9645573b449f650bb6ccd5476727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb6cde019c4ebb61beef29960dd3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493418c9c59e646cfab71346ab1d398729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becd7e0b67ac943ca79663917702c2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c605fed97c2e872187e44ddfe9049731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169adc39d32d9495f2ff888237039b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb456be2d4a8055c28ad4a264e613d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0519a74cdb6c1f5854e7640b52129734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec092dd35544250ab52c0d69212709735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd1b0e0eb97d7c2c9231444ccad2df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17901c735ed7e01216072ca560df5ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6b8d0888d7570204c8deaca3fb703738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed661e537538f45c9cea4ff1bc7f45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcc4e9320b2bcabd5830cec2f89a0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d51e28e1aca786351f371136f926b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f2870ee3ce563d03719f4282a3100742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757aca42eecef9102b114b709a84365743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affd9680d50a5c718122aab14ab4cc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596c6f936af63f1e92a509b57a45092745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d0381ead1dadada3d49663a545e63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94fc9b62dbb3cbbc8d2fff4bbe71b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fde6d3d70002b35e3f76cf1d996bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef839224a5594636e886dc25f9187c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2fa1f40431035afbeba8f8ce23496750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76012968a1f98b3622d869b10bfc1b89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931ed49bf3c16b18192b7afec629d5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5603f1dadeadc251a40286d2c77f2b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f4b1e884749b88cc0c2436ce8cd25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035451e0b6a27de167820a8b292ab217755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c98d5da2e0f942f0e8e3b5330bd43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d54189da037a5abb627adeb08073e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26636dbefc8e12675dede17fbf3c66f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e299ee92bd52d2e6abff97058a22c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32628f699be4f7bc3103face98e35117760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8a68b186b9b1ec1a3dc851a870a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c54b525ba732aa34dcfed34ab755f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2657791a2df33d57114c563169302763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ed9175c7307c0ccbae28b454ef752764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387a4f57e21ef3c7e67beb2432b16d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da5df3b462929c4f239f2a3ef8fbba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecd27968da6840a4f1d4b7adb69754767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49b7b611c3e8aa4d28af7fa9297cff768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41721b771fbf5c316fb688a79e293db1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f30dbeda25b6e69f761aab93351e6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008490ecb26c6f2547f773c9cbde80d1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea2235beb01f3532c8b2a338f98e8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaba60fe0c1349fbb66b27b00dadad8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0ce4a18aa64741d76e89a88026787774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3984a8b1e36d35e741ccc17ec49cd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c7c40c67304cb616790b38d12cd99776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceb2c9b7fc08c52f9a669b3d474e40777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40c5714edb8ee352b32b58f2c698d1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ba17bde6308c16ad51d2908420e8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e077a51ddd651d98a6f42bade3f4de8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fda6926380291518f2123fd31c874781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896d70e41f5686915b81eb78f773be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3af1d83672f26516c2187c01b61a99783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91c3d958f43937518b6c286f41d106784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5328f750e8bd423047fab36324056785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c0d85a0c668edd866c7028ff892bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699574585c5b22745d7a757af5678307787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09b497a43ae1dae42dd2b51401db02788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea10f135a29f6f88b0f9c13c08dc8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffb424694480d9731d813c7870f968790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebbe57c2f1b8192cc4ec8753c6b6f3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a65498507f1acd2e573b4f22c28a39792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf464602dfb65e8ec89a36b2ae607bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de10209ac15580db9c0644e926d5211794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353aade1693bed62b5d7d6bdd0ff814795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a5d08a23e0f6a7f9b52e4d551e65b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e381fd7b2eaf703dcba4e8207a4427b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665f176606253d8b75a666969eda9b5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427abf2445233f13d4ac91a5cd876ba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb6fb2e54ef89575fc1b5904053cb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f6833afc80a0d2be2c4376c619681801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc6358705c4f47704ede4f1b54828802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3170b9e51ba0a926e75b1404383da0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a7858d157ae1880269495a684d8e7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e39e5a66389d71b8f857a9e48567c2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3b163fe68c14bf274400af901639806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e072a98332b8fcb9f7a4d0fb2f42f6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a874dbcb05c79425678f28d679d80c1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feed58d6ec75e8390ab648e12d540d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f90fd6893d62709981d9301d7da46810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30b41aa0d3afb8edc627a5873a17b4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35ec2091723c65629deb6d747976d1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835329a651a59beb311ced73a9d0784813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dfb288fbe662a8b6798f3b6d60628814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76314ac2c0eb6ea24a2688807e4de507815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6e6b5b4d5e99d4b4d7e75705ae222816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2fc4e741ee8f3dc1cf0a775a4dcd6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09dfeee178112783161ccb079ed2a4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb4865063a438fe0c7a2c121ecac12819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf12f7024653fc59968cd3705d70a6f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7756b7a67df03a4f9a14f31c12af7b5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d84e9e1bbbce66554867aa1c792d32822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80c310d58119d40f42b6e0306bc7da823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904917f1cb8de219a03d79803fd7e2b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e5f53829d6ba445b40e03c11e2722825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd69c549b65308bbc3c98def02c8b88826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856d6b3dc318e0de0a004011808d0e7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348f3c0228946832584928bd1400c9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af576f28d2094a43ed704f3c848143a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af4ccf785b7a31d540bfdbb8bfbac3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b07ed3edeb347cf528711238622be3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b78a56627284cf0c56d1d666c7b2c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20541b2808cf396abbb7f7c970f1a4d8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbbfddae8d4c6f554e3ea6d65986a4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129ebb3a13d4f9ce22bfb4bedd46857835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b63b5e700f8065bf8b047caeb117d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e259935dd0d011ded03561da46e77837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a97a3c3e094f180ded5d05234c8b6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709abcd30dc257c168e4fc5662b7fd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c6ec8e22cf2b72fe8d2444a645e5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375557f6ef40dc6913364b5ee7319e3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d8485794ac97e92132b5557cca41842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3268c35027fe774292de2a7aca8148f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b1ff9b7f4f2e2d25f672a706232c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d6bcc2dfad19b5befa7ba6f1bc820845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0116f450183ab6ac72d52d757c45a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be47a3c9c08876b85e7a172d01238a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91427f794016e643d60f51a2efbc259848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b0a9a68488f6ff305e239d03f3402849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815326121de585e34b1911a9025173850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6bf67d1bc547ff27d339426fc98df851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81c9a67d7259ef31c0fe0b0a4a5a44852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1787d309a6be635695f4c83df5d70853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a0b19a5106b84193d652ab5448d6f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bc5d5a8372525bdaa78224f7b472c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5b53162f6cc5dc22faa9cb06e54bf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89af78422a445cdb899aa984073d042857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e18bada550f4c8623f941c2c8a24ea858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e1e3b138240950d703c9c6c646104859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e18db264cdab7253b8ecc1e2aa08a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b75cea236142cec38b21f2b5dd65f3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985efcef15c6f87a08b9c481edd13e1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec774fa7197a86ca86b49d0026f4078b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695e461cfe38a29f015af2c141f9f59864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f271051ca6930da56d63e69f84b07865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92cab0f2d3b14f387ce1f7212ad672866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efc27d79a68381d5345554f3455562867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f6d75ad1993666343bed6fcb9db9e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45660c1ee64ca08d82f7b0296fe45a6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6a6a5c59a58ae82d77dd7a783c1fb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe37a6fe6b3e139149ec77e7141e400871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e349184ca6d8f2f0602c55e0bbe90872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e574d016333620b026246700a668f8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe413d22f6afbbdef4342df9d435d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61597e32e010d484f8ad5abd8a6b2407875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5e88659255a45e40f3ac410130806876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716d1e722ce82c4fcf71a7319dab9e7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa9e83143d9ac192070483df845d62878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20834b24563ec2ba3287088687cca16879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e81f43f398ef6313230a7a06639bf880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbeb532ce499f984cb88296e607798881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee8cda0c321b51d40ed8229106d91882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394d3d4c8fedf2a05f5fe6d99ef2356883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847d5d22d99a7bd59b90a9597eb067d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772c45c4351e0f0ddb96e92f19a0299885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb5a7a972102f61b621009ae6e61ea886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fef163400ebe69d8c1b1aec0da329887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da365be5738510bd17224638845529888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb6afbc273c0b4bb1728332a4226c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3252663f978dcb57c857d0f638e363a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1672956acf869b29f18b9d4a3b328891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35c2bbd1ccfedb66398e96ffeed1ce892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aa06516124713236c4987b5c08879893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb93a21aa9c5e7da5a1ae49540b4e6b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6e23a2b0126cd619ceded8d616ea4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35a7607b400fad63482b19ab1999da896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73e7eaf0022144fad55676c1ea5250897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74837cd5f476f29f2aed685c64f59a0e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554214f58ebe057414a7a30cf13ad6a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fbfbdfd3f53866f56f3c2c9d39875900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e338d020f64b65a25d23a0a594d6e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c0c4b351cfb1b6d80e312b79e67bf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285acc42c5d54169c5694be22511d9c7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ddc639b1a19946a4b71fae3b1b28904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a63819e5d786dc00d858c5e2a370905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c25759749324b51ce9e96a3fb870e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee22dabb8c712d6070dcbc298f51d5f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02607352d745fac1e73efdebf63697908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a2df3cbd8c61293c9206760087ff4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa32219400f20afff17cac8730d682910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea8516c22aeee5d927daab2faf4bd1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68e8d4b5da85f3ba8e0de0f891ffa1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99217924fd17e50193222b1997832e5f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa04ea211fbe01727e4b5b07b2b852914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fcff124cc08146f81606896a4f27d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bc932f3d3ba292f6ed3a1fdead4a6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061d5ad3d136aefd7aa1133a7704cf5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3794dcda902a8d22e666ba582bb03b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbd2bff10b5c98982ee36fc939b7d6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad3ad3a0a656dcbe9b0476845f58f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30da18baee4ec6bb30bac5524be061921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d473cfcdfe69ca86cf0287991e9ce922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416f523dc1c241e4517e79eb6e7693a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51829e89696ce1f34511c8d6563198dd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5197777c81758701fe522a5ed2807b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d397d58c7a748d05879b6023d5fd8a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13062cb65078c2457fa7c0d7eb77e8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f0aa79e18e26ff32e0f6cf3370448928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6356c834368fb2cea418fb76ee70ae929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f68a487721bd322287790ee7bdad5c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41cbcfccfab359d4a5a7516a3f5696931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b55aec36b3200eb79a382ec9b4773932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0599363e1d09c7fa5203dc4317af2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359054c3e1b5310d67a225d97fc71831934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af554780a6008f23d09034eb4c69473935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026f85a64e6362e2e59e9867c62e839936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328ca4847d2479e1d4ebe495b033fa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835a09b94864a4e2a9914e2f15b8a70938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df159052bab8338b7b9c277adf025f61939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f2aaf4c3b9ecd9f2acf51fe7b6711940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d97ff0d11c12f645437d7c352f83941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e867756b09b4498762da672cacaf8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bd765f714c8eb562edfa079724a7c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28d51c75fee90951b3a30560121995944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d0218799ea2a483b48fe7663d98c7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a9355294e75589c86c3ab28ac6c38946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bda2a5d65b0564742875fbef645fb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf447b64dbba77367f928de0d377157948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc218fd05d753c7e390da69763a3cd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea012bbff0d487658243c7f560391b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbb24d3ee8a862ff4b2bd57d8ba948951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdff8b9906c3a63b7d28c69222ef181952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a467dd81c3ab1300dbc5afa3d60d478953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d93cd59db3acc65b582e671e1821954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659eb4be0c9b7934cdfdf8a8b2e85b0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d97dd9f806e0d78ff2082c825f28956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce41e2a5d00a64197bd74db80caf790957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5315f1fc0dad52105d5e69613c7d968958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09112813e1ff2f70b5230588f97ea45959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd394a6261ffdaf5cb25a0101c9ee960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a7f0db3809bf309479fdca500f51f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63599bcd7de26be8130c87e9c7208de6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c2ec276a6d450e7ca6dfdd25341af963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17de33c0fb458fd8a74a93054b66b7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abb706a2cc66721d2cb884169df18c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187e28e4e8ed0dd7c3c709c04524a4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3705b340cb0ad6718b70100568f960967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcaf94262e3dde95bca36e0f7c9422968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc26041551c8deb726e8e3b200d1fa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f943752b2840d537f73557f8acac970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a038775ddf5ad5478c6b5c0073cd945971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4304638b8c04157dff803a406a544972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c9ece898f26f880ce7dde64264b30973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c46197f7ffad1a89f3159035c57391974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a0ed5ed3c7710a2255242fc8fbfe9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e5200ed2b8d4b5493d94db38feb7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd51ddc64e5b9f17eb703f38ffd093977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016b6ebc043400382507b27b638e27f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e306a3af720c6e691e5d683f5c8a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a09d630acf71a285e9f389c2114dbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886d795da20172d7b4a21d6883239fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bd5bbabbd022f587999885291fdf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d59f8e376689e1cdb0013806c21976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7306c6715e2f6e5efaf3989e2a5e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d317d1866ecb5fc56f2a55fe1f9a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80cbbb4ee8de09da53a7f265ae968a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f52bef1ed1ebe08024a1849956ef6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf24039271651f01623049686b4c1e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae57f3d679fa20b06dac23ff19ac5e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e6174ad989ade9379bb38e2cd92013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526cd52274fd555e621c6156c61f75014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad028913fbd25625c19ccb82f59235015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681a6b90da390df6e8809c84abc209d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e9a3071a858e15651d068834ce43d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a7d3c3beb638b055d4d0e0417eb4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a238dace5304ca8f4b27010873c6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567633a710bc73ee8d05adf7984979c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313048e8cb35869ce745d8912faa0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ac83d7e85e34a57676adf79cd4b5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5d1a4ba97c3c87bf5e3673b82777d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaafbb2cbf424abd90822e0287b93324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220868bb2cd75b5e12fca0166e24df725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ac685d3961ad5b52d7fec61ad5b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788b31a7984d2be974e0bac612a878427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5c18aca182500061416c2fe05bc1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76395163eba2dedaf3a70d39c3b32bc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97d03d516478b5fbab31d79995971230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddbe738ed4d7a478c31be681b80fe131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c11dae5d0c05bd34652ae46f4359e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0289d5a13b4535bb7c812bf7f9d16233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c725f5f23207362a537fde78951f5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a193df97e35d5cbeac3ea7c18c95d5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcce7a9addddf5dd3a53e533b62d5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec96620a12286f5f5e8f2d3a4d610637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6ff1420213c3abff979940e7786ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106cfcefaee2dde0b551556ccbe0bb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71f2aea0ca60fb42963dd2c8dd3cef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2800f2d9bfddee5089ec292be2a526341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3fa4be52a39461eb29f20e1768e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac411f99e808362031d82a04f311fc7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624497dcb7fb27f23868023168ffa6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de261d935ae0b32e66e5872eab88ca5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a65d1844ee3af785e7f98ae6ad9ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad791608d5d747601fb8a5847b7088447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20300bb7ca2e4ca7a608dc4a2916e7b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7a8ff1b4c8e85b6dd74a8ae961a2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18e2945ed27ef410a9b7e285428bf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08705ddfdd4763b62f08594b1bc4d3df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a28c0acb404a3d3fe5da1fed71397052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd33341518eee4b5a2b08cc30f345153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cd1ce86b3d51bcf27c328232a389d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71499634aa0167827e6c5ab12c2af4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e2bdd331d326237fcadd5ff7ccb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fd67714510f209949e49523eea78157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7967eeb329ba5fced0d85aced59661b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab5e77d725e3ca7e1049dc3fc7759459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8329868d138e77d3b6b3578935b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778718b39e3790a8f1c9421e8722760161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bccdc3e23fdd69da4c555348ed9aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f92e0910d9a6548c4fb2d3e4cfa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6987c55dcaf9bbf70c172bf568c3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2d0b7b39f4b63e31e17147a35ed5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c7df3f60b20e0b12517b985552d6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa42a0c8ca6c0a59ba0f13e97b4b78a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f42caafe035015dea4ee26e2d444268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ca0ff5396917c07e81297277078869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02157dc675c92769bba2048f356a06cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d616803340df602c155d9b30011571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79558bc4b4dd7bf1defe261b46fc4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc6c5dc6de02d0d1bfa88e391e9ee673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782b33223ac967a7294a22ffaa8fc6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c36e84c10a8e9ac145ad31c4f2336e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3b9406e76d9d7ce24bc2206d4d69076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78f4fd7cef02813832dc4e73b6cf7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75bad9d05bd1c67f1baa2a4fbfbe2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff6ebb50742459ffb0d13397000edb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ada032266fb01421286516a09645f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549e7eaccab6f84735191e7f27c5b4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d719790b6b61cab6bed795941e0c1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ec7e6fcf2873d3dd6c4536f5c42ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6411e0b249b10a8e10291f7ed8b39e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68700970785cc4c6fdf5a0c2d0aa3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b9693d5a2abf7d38c74c52072c76b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26b4bde1542e4aee9cc8a402f0c9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd727f20b0c799a0622b742e79354a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c890e22334b3d35f706884117bc70d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268791abc6af36678b178255512d54790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb64a7acfc91e5debfa98068b3c7d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca076e116da8bd4826d1d9d0b67c26f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bff126536db432cdea5ec04e6459993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded162dc7b1fa3d526c6d7860476241694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932059661ea0c403e93f550ca39ddee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ddcf0096c4b5909bd202264f3f8be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79abc301d91f735b5a71825fe3683c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1421e9dfb292435d6f35606597713b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910456d08675d64527995447c32818999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a022d6c611df34641e09e17576d8b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305c6111c18de50381051a792471fa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a2fb3660aeddc339247a483b2749c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a82ad7f8db05ff96111a6b68f466103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c847cb2a8004d2012d9c50065f2cde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ae86783b3562d88e3a2e1a19eac20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5283ef0aedfb46d51c47d6e93a6ebc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c96114369baec36b062169fa39c76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b0dc988c1b33e1155033ab314c1e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e583ede176a5fff08d818fcc10129a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf4bce4338cc2387cfadd9a07d9d77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f809119e3a9a7826edbf6f1e86f6518111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb4f9b40b76930c4b0fb085909d1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3be7e5d906824a2773dd7d380d8f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17069a8bb1f6d17947814254b9026f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a84f17f48b0ca59adfa2f5f94e6db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42638607ce4ba9baaa17104a94e67f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b395c69c6ce72a58d7a43a430850650117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a220a03abc5306f61db5c11bb7e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c1594b6bf68efa64b6e2bbe78ec2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4ee082fb31b8589e70d5608e5e29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda0b18bf5a684bc7811979c7046f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574a3aa6d319b4f12a385a415aba7cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614b27657c7285ed40f25b4ec63844123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8c9086b499a5b821d09be25c33702124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04e0bbf35a10045002593902e94ffa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be07111b86ab52c5079cca62c2a91a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a94809b0373127e5e63f25b8ec8285127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a1108d20e75ab1da8cffbd0537fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c16605b890bcfb900de6a7e0b8475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6506d76a0815596bb7851d0dc84c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382b09044c33e64e63a4bcfeaedad8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589ae4b9f3b329291b852fe1f680467132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04842e9faab0234474595f6b245df7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7749c6a16234a5cb995af37071914134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e9af6a48d559394649d42e1f4b949135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebde7c400df88c0c97420f3034ca28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b6e8d6aa4eff7cee891579a513ceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a3ef0f1c193618f1b6ee3177df0f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4767c14ec2f6c51dd5a4f072b3e3ac4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc8140b3c0b6698ee2befdb748c39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f27b7d64fdfb6294ac69200ad7062141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d08742b27356c1cf6fabdc27064fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe44b37d518b347b9b779768127c1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9195ce67966f576eccb8e1f02ab9dce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5860610dcdcdb0b724e38bf657368145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeba0ec0e3075be946c740e39a252a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7401caaadb7e3e7c32872992aec6c28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3347ee126dde30ac86d0abe71d33bd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7080be2d20c40132ec66908110f57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf673f7ee6538d1665f876465f64e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4196676687bfa3861ab10a65aca1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913b2d5cd1394da5402fee9bdeecc37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3bd11b101ec7bde3eb36c2aa7185c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1aca810d7c20cb22cf95755f8875f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b77a0e7f755ffa8902e2af59158a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab076d18d67113aca4557b3ef1caa53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9b394a7d926ac2996f810e6a5e8ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ccc874e96d9352f38aa807e28ea15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785c31a900633abda0448231424e926159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629eb29841400612b813c23b2c02f62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a267aa2988cfecec275112f977cfc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d972a7c706c84984f847ccd663403162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d8c4873a3794c662f5fd37a491d59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3388e3e7b898d8fef522036ac7ecc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedb7eb2e6fd2a2e6ede5f0afe470f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235e5c5e1a8d4cf53c8dc02a6e9e87b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f530bdd1da921b437b0e0874c3f74a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f1ef19dec29d03b5ee9c3bd582809168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96ff2b4ab6a9b573d45473ed45d722169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e156c6abc84f3a24bbb783e498affba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804294ae2654715835852d6d1c414cc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8ba8b75a9d9cf24a90eca629a98df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57069d991f162f579fb0fecf72954ae1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150820b2cb13e115480b35cfcf373ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc4450f6e9ffc2777382ec3d19d624175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8ce1defb8f2a0536349d7cc4c520a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a339152e0005e76de77196cafd2e6d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfda4a1312c60843a99ededce4333b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb215e22cb2a6f715ff130a8434eac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff653c65fa5b069a0205c8eb2cd5fb3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5e2ac3da5fe0184530618fd822b04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47bdc700b24af36032e7524288f138182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9c4becb3956daf8a9afdb64b6c86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a67ac3f2c7bd1d4b668458df5c739184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef7c12c4042376066ccb71ba93d9d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b803bc81c52037f520adea50dc869186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef6888c7ee3e75292d8a4b29d32781187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fc4bd2a44f5a6c76487c8cf0ccea6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c6536d553682e67b0d25dc4634431189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f571d8eadd54bcdc0baba81b9701b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56277613bf50a48d5e91a06d41c0f3d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd0d8c833f5a03f47d6b4a1a3e3b12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7c67a1189eb597644b8b26aa3f1de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67dfe44deb15534cf240fcf62dc39b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba547999d85d2d1bff9aaafb76ef91f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cdc4145ff6bfa0deea5375ba029c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc3636d87fb6e8139348acc7043286197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4495d247459f5565d524706ae1a550c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2ee30624fc592551db1d6c00f9cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c82315a69226b5bea4055d5f12425200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d45b7cb945188dbcceab59e344c7cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853c9bfe3c79ad22384acbe3e35199e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf10dfb17fe58a260571eda5d936976203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a6812a080c831caaf36493ae872e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7dc3361efde8c8aad170df0a78f6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96719d9ac49e53811696ca41928a1eec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ff68ae06ce40faab00b06e6f7ce71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde1b69aedf5bcb72fbd66b29a6ac50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc25e5647f556de09d082ab43b69d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885d28da5edb46324fb4a58238cc04f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f59fbab36b011cbf0939199429e2b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a47ec5de790d59cd558a0e761a9ca6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02730d1968883f46c2ca1a25b6733bbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a880fbf04deefd48f0030657cff498b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a8fe0a4c6043953b3b6cbc974a211215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d45f1babd58ff48894bf1b73596a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe935861e2dc26d977593c8eb844fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd6913a2b9ca8406937ce61111865b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c372e41eafd405132a81c92202f70be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cec145e608c9486ac956abf431821a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f406265cdc3564a92ea8a0929acb2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c95330a14f071394041fc486054be6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa85369214c2f2d66ff08c84f47afd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a347ffb58c5a9c3f3bb3410339255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d2252f61ba34789cce402e625c99d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc01da4e7fc073ae0e6e98c1ce896f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05e3cd41d30ccd96e9c905b85ae6b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ee57ebfa1f9ad6f892366b0e76720228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81efae8623bc20b1a96e3c4a852b6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda9c84af645c6fb014d094124c4158230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bc2d6e207ae1948e8ccf6396da0eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095ce14d13480a929157c489692699f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af47fd124ddd4d209a5e031d9bb991e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345007554aa6767cbeebae049499c28e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5487dc88174aa5b83017c5be4048f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeaeeff453168e7cf12460014ed4a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a340e1ba4404f0e50e0b43b8a6e640237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb641186f4311b824df763d15d693e06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dbb96ff93f2282dbd416f05a7444a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73c7ce80360d169aefce3734ad8da7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bccf772bc6b3059d9107ad44276d36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db691a008a996d3dfbff7d53c446d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69905796e2d892ef011a45f4301554a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b676d21fe25deb7ea0a7879498fadf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc418fc5a17bd9f9546d785f9cb8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc770f5674a901343437de58119272246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eac66645ea8adc4203903cba2fe0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613dfa5b1d9f7afdd631b722f8fcd14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed82a9cc98d025a3e2a85c67c2bf9dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dd78508a1eeb9c79dd5486fda811b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76638156482fa564827bf121c35cf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010d67fa505ca965653c634683f4077252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2416f6a1fb0c8aaf691478ab0b073253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc848846251b71a5827e8ad593c647254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0883b4dbda868a3b20c38aaaa9f68ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849de8f4e51b61c114b65bb7e098b92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a13167332649842a167ed3894b5b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b296265f2518910043375385af2d5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a655d79907466a88b9565d40a8f2ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068aeef0eb25247084fb719fe1c936c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcae17dbbf7baa4969675d3f7e67f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e95bb1b89168ddead750c303e2c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49835a6ffbc5c0f78d6e7bb2e9904b26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2922f523497801ed84c068301326164264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2affac2d6a35e3c0809227bb9e2c6f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539d96e84b639ea8dbb1d2c6f40cd0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930616f0500f60b59adc8a686fe0f0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2ae1c117bebfa4b86af44c437153268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb039b313798002f8322f768c02c1c51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382742823d8d1067ccbc37d45ffed80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930409a3f33ee4c7b9077a9cd1e6aa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7511bec185452c1532f7ed873c545272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac609375df35a0d86198e4e057165e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643b717a30ccdf34fd86ef7a057cc88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51cd0721db49bd31fb15e764fa7fdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e328fe834e09115014226f0a482f193276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09367969c2b1edb40e0b72993fdb54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbecc1b2d8afaa352bbcca4a376ffad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f17a3de04be9be7ed60614f606c20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29ba129dd599b5b12e5e70a1211b84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310905832e641438e405c134d498251c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6888690df427a8fce83565608adcf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285d7dbb476394a59b7201ebcee2692283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cf96f1363df078b72aa844931ea86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d1f60fc96e2d50813f09547051d3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf3397ceaabf9efb63bf057806c580286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5938fd6882586c51c29243eb1e69eeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fb792f4691d4bd88910dbad0b389d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652a48851733cf4f19e46f08288e021289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58b76104fdf6c799accf957877b8a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09c6c630f8811dcb87835d52a87068291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5516ae21e382bf0b02ef48826cf41f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7af2a89c6be6741b8836abd7c17f0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71d969eaf5025ad66bda10ba645860294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5571b7cfc83dfafa3fc125fd8a147295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077fa37d1efeaaa44e12795fade5285296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c279328780625c2dc8d3e528b48ce9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79da52d6e610efc9a683bbff85ab48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a55397001064b55e3917f1b5434dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b59e9512317d6900459d8289e8afd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dbf136bed3e7430d09752f1548b1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b45d3eab194b5d817c20a9250dd961302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c93544b19703e1122db7e1015d003303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976ff7ea0dae51c3d8121fadb1fbb8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc888b4ec2568a443f9bf0f039af1b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1263b9a378f89887e074692dc0e2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e38ec9c5e1278645c216afd040ca86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31043a837e9092d10aee7a34502101308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1d8851423cc54276107ea7953e721309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765a416f062717ad9fa560da54692e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec63e6fee748fdb6b4188ef13356c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b82ec4d2ed36b027f5a65a486b9ead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fc479b2d709b3906671fc6cf8ee08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a642ba575071a309df4bfdda50c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956148d362dc1d0a98b48f02f7e1ec21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a9e3a25dfe0f2392335f4a68c665e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49237dfabc1ca8cc3de5d96bdd0200317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418504f10eb7514570acabcd5a04e66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb31c048fa85d464f0cc8b064d12f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefa675c3379f0f1b2702231ea8d156320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6c74e0e8036f97180576b80b2c00f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa2ded6b5af8113eae898af7bb55a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf089720cdb146b88a75eab9022ca60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee411090c38b50b184da5f4532a705324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f8fae637bfb4525677b2087f90595325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10b3ef2a148ff08900dbcf4a3a451326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa3996c62e515a387a7698aca43d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2ac5b158ffddb7d971a070f7a4853328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4db5e262321d74d10d21da91ae659329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22813e407ffb59e74732d9a92e55ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6ab4438e2f8554361e392487529ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa9ec6f24f114d874cb1fec44efac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7222f83d367e7e3a7c9807a2e69a629333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033ec19d7f2db3e8889e2161919cdb8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a8124be5db3534a7c2776f3fb4e8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec726dbec6f641d9740e9d804c0f94b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8898636b80581e6cbed2e6c19de8a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64f70b76a18e0c8adc3f1e3b233045338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a6e368e4b1b8e75e6719704b629f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a114b5f0412597d391be782aeb16ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af84f3abab36f061dc00514cb9692d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a306d1a5e0b30adc17e00737c7872342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a5dca540746082121ab4b7ba26162343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac26bc889a4db3936b3dd4829bc6aa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e379226d38442d91ead876898eaa475345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c276deb283cc22f236654d3e1acc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa193bc755642f8e199c02edf775f86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d299aa8b83bc9a09a4e36de8f86053348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0868b801e8b49bd5995178f547a206349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b4cb8d7007688930fe4a50990bfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54698888383446fccb9b664dbd6b82a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08d33908f7441f3e727da135c253e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bfe40cde987a8128208ef3472aa3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c518ce260646bbaac3cace704b64ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054892fd0fe0053cd8df56bc8fa8199355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bb0416f25d6ec76ce73d6510967a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfab403fa97b1f3bd2356d78df0214357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d48bd4f2de16e1fd6cc9dc18bef91f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c2ca35a4ec267aeafb32119d150f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4a2ee4944ac4f436345e61cfe48db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9ac721dac12f038ae8791fb2fa6d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6f85111b1cc3e1bd9eb6341758811362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f585ca06a752e24c6a5a6a5aa1a3acb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5126cf809d771980beac3e982fc0d71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8263bc57f3b7299c6d2c7cca5a86cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b59b52977a242dc5208aac6a866f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863fef08ecb327944b442652632ad68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca647ac8ef7fb5c1a437e266b5afe21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a292458cbc0919d8dee69c0643b05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bb7f9575d1c452873f5fa5c27b9c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7c0f686f533efae74e9561718560b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2cde041ec169970799d81c363aa56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ca123ef38caec9d9818677c512302373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ea405493d7d9796b7856d1360e50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b09316ef2ec34a9719c0dd4b42970d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263f70df8b9eb13bf3ebe2cf0d8166e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb952f2fbcd0212528a0b0b65ce9cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac70ab910d500f4907c14f582a90a33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f446355b63a72114c7c8812ec9f79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ba0c1558cf331aa6fbb246128261380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15484984a5eb1d0f9d58d79baa6a30f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e991db8cfd159738563f2beba9dbf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee683dc4ea4c194f12539b3e5100c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d5acb62a049c0f7333568488173fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05896a6c260ed4a2bc7123e637e32d86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce1866d5f79d5da93be1cac0781f41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d641c9ad67181ae8cc4db50823afa6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ac516b640f77549a7d4c48147d20f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c5b6bec0e22ca99422f5c7197def389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afe04d2a98a70e40bbb01cede29fd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1dd714519036a0ce420455e235a68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2e69d11e6a0d227d7ed32cf29d723392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d0139ca4984b1a281bfe8d0d3265c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046585c5dcd5eefbf0d7278abdf00a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3c4fa3afb6e6e01653a30011fb216395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d3bb91a8fb30c511152ee2b158c36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61130a9c6137e5e70834ec2ad47cd61b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a2cdf648573f95d3f7d8661c13310398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ae11ef01cadb03e339692b15eacf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93589722c174647e4e58a00037be432e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30481b58e5e9dc2c80970fceef0d1a3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c82eace5b7a96ceb1fec19c4385e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6d8354cfc3ed99295dea5e028171403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97916774f758e39a7543a186e967f15c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9344575323ff822850aa101491184405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701207c77a720ca3565e8ecbae782d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599b689983dc7e65744c10a6d9be7ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654946951e09bf29445a164b069ecef4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d2bfd46bc0f5c3c871580385325b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406c7a2861c268a3875d0bbddb82f76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e181c6f3f1a12eb0644520e3a43284411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e1b65340ead39544afb45dfb3d405412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5906dd822dc7fe8cd94ac4e45a58f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f758fd111565529fd951a4e4e09777414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34041f2195e70c463fa126daa8b3123b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb95a6ea9e6635fb2227626f26127f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58a8ec7a6307f54315a9848765eb04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942287a9eabd540a5519f06582eed66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faffbc74f66524bc5becd8e1561025d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d5f7af2f75c8cbefdde1ed66ae611420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bba8c4817b138ac51b3720b1a6b22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa122d980a938d0c00c52d384257c9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7416e413dff6a258b46ca325864bb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd7dd04937ca141355e11284151829424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ff5474f3f204dd90fe7457b18104425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2d9b819cac7b46fa62a590b55c84a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c88b913a1051991a395093d32d634d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f33b0626675da2f4cb4bfdf6a6f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f655c05a23f3465a25cce5154b34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78880875c2d3da8a7d137f45f19c41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824df06d70c5ad22f7a0488d2d1c70d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5e1572ec508486be497e2c39cb336432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093634bb66516f2b3801f582b1248b08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3259b27d6fd6202f5604a7fb9a2eb5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04280728ce1d50e55e83950a56b6f0c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85abd82beb291ddfaeb2b5472401142436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ff730f6d86c6fdacf75d1e1561cae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847d2ffa8cae12cb9abfdbedd6e9ea6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbdbbcaa4ffcc68258d922ff393269439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745dc716b1bfd804732f7606a60cf09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af694315731299755db3421a92bde510441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e37545627b9b92d3657f9c69d94ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d577d3967758657b0dcaac537f235443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030c71e865710db4af923fdf7c26fdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de88759342581d7e5368ec817d48124445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa3fae32f82ee646c62f11920dba9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3afbd4f68cb65b9d54f33358e9f28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc773a9ab41ffa853ea06a47f391f478448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097322e643db4cd5121dc4562ad58fea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c3d903a4220afb14f68c2f2d77a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f330faf08efe69a7cea063478d5efa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed041c998ca896d320ecbda4e220c435452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1b9f87ebc2164f31d3e7820e647ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3f1182424b347116acce4855c2165454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05ddd71b6fad22385fc6e91503c476455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d1fdb224d23f784d484b55ce98917456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774edaad3390a363bcba378714d38132457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb9b3268e49bcccccbdee35599a696458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc05f15288914d3fae797cd774a9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf13ae6e0432b7591fe78a1a5f6339460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff2bbcd94fc8ce528c35c28f8e6b6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480603ed9c0de959f2d990ad2bcb6e6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9bca6c5274545404fd30e30b70d70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e431126ca5637db5dfb50be323bd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475ab62dad983fbf38656f4ffb5d06e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51f3d70727e7a48ade903d9cfc92c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e338de16290ff5a47bface33533ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a690740a027172fe6de91b17c819468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b1b3e498f47dee970053f3416d4e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166975dbe84e46f8a202111e91c4fd28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c12327d00bc9cb2833ad043f08ad8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65957cad848ec52e6d241f074bf3e3b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eae3f85b836e5f12b88fb7c508fd4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883bd2610ff1e2c327021ad6d1d12e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb8efe25c91a91bd1a6152735436ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e18a711be743095562925272e5107476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096762e90bc51eac356728f4b090c29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49771e3780e629e118eca3b8e3d90a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71218c7944b5ae89451798ddd751ceaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b6ca82fb466c21014b2cbf7136f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8eaadffd9d0ad559457e2ed2b3f66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c3f47003afa8e24ce9acf509d6668482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6184fb18cbbad3e47d6f862f821daee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa24f3f73ec840d9647680f9a355d5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ecc6935b34e911422c9b4becc07b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387517533c81736933e2c0576d509241486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be162e8abf75ee4e8c07314973a998d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2a8c612781e1275699782dfec7cb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02db0f2e10fdc56a6ba7ae801a52fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c046234f172efff33ba36355086f448490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853ae7e40b5a403846d1fbbc6fe4bfd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373181d51a652c5763c0a4bf32f29a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280951b447532edae9ed4081c58f328493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be57eed4e635753e34b99c83c6999a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b741e1d186d86881089603dee46d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159be8e4368ebd5db9789f62cac3e8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee72a42c8c21f710561d78f0132051497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715720d60c4d23d849b80a7c7692598a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bbe8060e723a4308fc252a99a1328499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec165a72affaeceac33c68c089184500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d33aef7766502348c92bb3f66609b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536f8b837e3ff8ed318cccdf63df353502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec167e819a2a389c858494c0ac2f16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc311a9fefcb8b726e0f0f72b6409504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34540f8a024dfdd4ee26c43866f421b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0d37f6657a538728557ce1a6c7253506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d50a1da08138a57f03e0ce81a479ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604fbc7e8269cb89e977692f3eaf816508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccf1688f22a62f4e5f14f96f70deea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd7eb9f7b55cd5b3096325bd363b27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c44211c7f57a517c327ef815755d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbfa56c37e0d5ece8b4904ddf7c78d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9a3fa056c7e7bcc1cb37ce893d8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df4058e2f71c50be6c333ab9230b1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dfc2c07de4b84939bf6ef707cf2c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce044b6cee4b234d606ae1e39dfd2c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb995889b942d68a1d647708fed03ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a48fc44da2ce299b86a88a5e982185518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c28bc2b059aa0c3a6f8448136c9d54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdf260ebcfbf1664be3e61cc30622a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cc1ba2ff601e42c1098ef7fcc335e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b14e280c7dc10e0f75e62b47d35888522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1075bd3ca8ab45ff223bda88731686523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2650e9bd4eb255712ab5e1739d3aa6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2dbdaba2710ad6afd87b6a1b3ec43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996253e4ffd7b85b85c6b61c234d46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12000e7b663b7df03a734b30bc52c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d4b84fd5b75bb5d80276311db1f31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0c68fc98e3dc24e17ac24268ddea0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43602e5b7e0ae37459168bb52936ab0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc5823e0f1adfbdb8227ed43b33942531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc047dc393f68c4ac3234eba5687781532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11c2db18d585d9300fde40c8b45893533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e0eff980395286b765e6b7e3cf817534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1d063ccb9d39ee36cd38ef8c7726f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67631a72f1a4b974599d641253b4c65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144127a81bc069657bcae7d2fa7d9f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc56b524c63802165043602ca18271538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239257eb60f41105004a79cd61e52d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f3c4541a6ee8c170fd4a1b3e5ff4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc320e3681041cca3aad6fa306925ccb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9e15a3f793e757df54a84443de2d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c1565c0dd0260ec5d7eceb2f2601d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d63108d5fc4c1e160e1053dabf047544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad60a16d1caadf941ed254e056ba1ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00657c2522df75581502103209e7c4f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397ccbb39fa6c8ec9f1afe2f288c1e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f48cf204be10487f348e38541c56af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58827986389df047e9dbe53f3b8ccd56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4763cdd27c498feb80ec0681e409300550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e06e78758ebfc78ab421cd03310ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65444ff4a42b7c588beda672f97863e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b62dd08811375b290d826ade22b14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cab27e072bc48189ea7d850a5a1ca8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3de567c11b3e6591b79fccf5f9a65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd73bddfd0d5c24bdb2c80bddd24128556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2b46877470454f3275cc53e9566c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcf62a8053b4e1becddef181f771a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ead56197c877c2341ec484c70b591559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968a3991e7e80403667cf4ea8db62bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509eeec4adf517bf71f37513b2802a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47408438ce1267d8926f281014c21e26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20e020b7843a101088dd4cef425a94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff7b600807d22eb3685f3938a9290564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de2be42540e5469915be7143a3549565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88809f02f694a1a64b60ce09afa9fb4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c74574a614bacd911f253059dd7a08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a29363302000b5d5682daf6b98f15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17ed44e6a211dd2ce708874f55882a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d991646a4b1f587e350966732cf1272570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c80a1a9e9838aab4915cdfd47b82c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4fc9c8e850bbf7ddb4b6730532307572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c4b99aee828d37119295313533a6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9be248fb71f49330bab70753f61e0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b43dbe73a874ab6312d0d749ed68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff710b893df3fc81f2d7b557592a0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e73de7c9bd4b4f079123e5bfad97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdffbd9b0113a484b01de5ca95c580e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1b1d9cc197047bde4938b146e62b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0b3194d9362a1131eeb1f0e339e76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5db5747a5301930b9b1e32559a6a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd8431b08358fb05a37a2214f8c70c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875ecd39febc9b626c818f33b948bd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bccece05344ce7811db77ba1f15e16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa08b496fb320dcd20ef9d7b7ec180585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80defc5eb65144390d91878c23e04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba80815308853ec8e14fca56fc3e73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988239049391d747e5f058fa498b94cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468114b5065907b728dd01941b8d70fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a93267dd99ebb4b0b458a74ea3eb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00e9169850474cc2b116f9698dcedc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127b1fabd7426bf4bcc77282f580963592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31407465350a9e11de936c54822ba248593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbab9e1d12d133c616bdaafd6c7ed2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbd9f892cabacc10087fbf99ef20e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086795c03792a0f926ced301b58e448596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fe8c2dc5cca51d706ebfdfcd2c9a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f9a70786980242494adf1de9f358a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e561772dab0a967e111aafcd5145f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcef3d761ce5dc1b7374c22bf6bae4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96618c47773705065b5752a93325f7b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7a20787afe4a52671220080b55457602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea1cfb3f21854d292050f39a39ace4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc40254d7aea76ae57a20ce456b22d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ba591fc3126d04b9677f9ef199d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e288a392eef88049258315d9bc32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aa9ffe5c54f6391da4e700b27dad4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b47de0f2c62543ef50993bac14fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b587decf8cb586f45eb0a9173109f2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa46c428d0ee87b6cf10ac10883cf2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49bd63b5bf2aa41915954b45321a86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e66c6a119c02c35e0a6a625a89253612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954049bb951403112a24fe41a91b598613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a6a9e40f8c8048dc37d182a2a734a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba42c4282877ca627d746d5426d7bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689a9d8a308acad5afbc2b0ce7b365d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b934e1c0caf55a85702aba22eca1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f031733ffc758ff2dc7de1773eb674618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6546e6819a5c8eb56691a8631ed7acc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231799c622a7463dd4db5456bd89828620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca724ac3fbe1141cdadcac8a61fb6c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4dc6dfaf08f5ef51456635f6e6bb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517826d20e27d0fdd06dd7eefc673a9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807b85cfcf63b139a94a4b1ae7fdb1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476e0a740b4871dbed5af59a26a9486625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981db3b1c38d4754407edd120b6b4a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee08e631e0f81596d413b44caa5867f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ae64b6d70bc9fe86b7c31e23157bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf45901ba9104f442c6c4e99fa304bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4c4f0e6a96d5e19c7631de60c0241630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb891601d0da6fc52c48d72ff34fb16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ca50e44bc13c1f9cfdb3b7b72c319632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29082de9d274314f575a336fd6003d10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcb24c624606f71c329165b2074ff0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bae0b9e25bda2762e3b45409c8d20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fee70e3a6edc8e6c08688fdb917dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e483509ca20e2e1afd80fb9cd545aac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01184f9599fd1dd5c7ed36083211a33f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08742f4d0b670650d051337e62c78ab5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfed652aed858ec150d2c0fa0a3f9aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479ce891bd3e738dd93c494bf876b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ad3f4b5d100888ded6ea0cb7c92a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97380680923400b71f274f704128fee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04528b160b9738d179de830b55c55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea090760800e3f7a7c3e59b79d0f84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ee9046b0ed0b04764fc7ec1553a4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0b218160179c1735f49b2f4c18f9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e4ca90c790b93fcb294717945856648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb5e49328e8da95a617a5686395222649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b6f8c92eb8aeb2818051ad9040ac1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba711e6ebe50d6c8b5bad0548eb73f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ef3bf2987b9353e13d00446f20726652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e9d34590cd241d27355d7e8560c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8d91830aedbd734b9165910d2653f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f996a430e83a566f57a14afd2e297655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb738a5e34aa157eae8972e27436ae6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf952cf4a2724b349b9b0fcdfb288f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fac72f86cd7b332411499dab224d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ad5b3fdd9ba440cdb421feab9f165659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62eb7548c9176c891b532ad3695ec41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adadbe8b8cf5fee22d2f4105f245a5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9354830e75e3969a871b4e7625fe23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21425b0bf9f07aafb75ce11d028d780663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ded547aa405f2e2d9562e6a497e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f9c3f29471589ecb7fbeea8d9ef72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc75a82c6ec69d9c0b1036eeba6e390666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4b3f1247f075b42c0eb153c8d702c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9aec3e3a5b8b7ff3f5f9e76b5c99b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133251bdec2885fd2f62a22a1f5db02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975a0191b88a1351cb32515886eccc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2c5542e662ba8201e26215b2dc14b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e17e8a4bd4214ff37de1ec80982ed2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b274996f8b16395ce796a7ef091e21b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0135f958a59a6faa51681cdfbcea9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36b1a97e635ba266e6365ceb3d018e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d329c4dca9310bdab0b617f15d915676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770251d6e4bd963bb368f8d4d7e9c04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec7d474d8f7438f525384e0720eb9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24858b2729dd2fe988f34c1415662b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df0c7e267a2d3fc90f1534e6c6f797680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786d13afad757e6bdccc360209c08f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20402f5eabd49af12c835837090e89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc46d205e72e5c7ac1fd2bd49db94d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029dcd8e604e723c6913c1e58f9c183684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42b9d7fad8731834206145f4dd2c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d9b5294db3fdb78772dfdde654377686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231abe9bb607b35371f49850ce63826687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe701c90f65aedee9b52b2c1fb51d11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13ee57107cf3336114970d9781c733689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea971be72e8f91a1064397c6f8d780690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb7c386c7d7bc29da13753dc8b49e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053794d16f58c375d26344455b228f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85516270e2043ba5be42e3b1655757693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9fe42f8927ea101057ab91d067107694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056649adbdc784f5b310befe2771a5d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c15b9696b5bf3b44f8cfa89b1570fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f25fcb066f90936d5fb58f4f6bba6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c496b7edbc864d9a82ddc73131dcb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f04615dd312a47b9c47323b55886d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb68eafb40c20d099f7433b319aedec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300308041caf37a0665fb6f0b0c3037b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff7ca06c04875c032a593aa6606756702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5114874bb7a64ade336d5131f43a74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d79e97c27a1d48fa77883f05aeec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d6c3132ccb2c99a8213e7f34b7531705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5fb17de5d4d7bbcb88b6ff80673d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e48579b03d2823ca5bd6c9fec1d84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c70c034e1cf49684d01f57c2683ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0c15c34e3a3cb00cc43527d8584fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e3c9928ccd4375a7acacf9efa1585710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db41b7eaf4f90c4c4bdb912b9c55a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07688ffa21e6c6013bd9ae8de87e09b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da327d354166e0d37abefcdbd9b27b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15edfb982d3a2705fb4c5a9b08a60e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55159cc6689a36c06ba523bcdba08a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7eadfe64f9f23b97dca5161d6602e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b8d7d15225241d8b885d00bfeba37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496926d135c45224d6b8796407d77b0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150518e3ee01653a1612ba73b9584c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d398d2d7e47e2917574681663772720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3764fe8dcb0af4c1c395e0e5955cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8425733817a9c8f242b792eec27126f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf02938ecd333df98ba07f20abbdf1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c816d61435dab8d00cd3e7f97661f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd1bfe9770b203fb8fc2cc9e53ce27725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f5942a9fbc10adab0a1cdfa472212726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17628630e30918b33abf8bc57b30b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8966da58f58ac094d0e1312fe62399728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8cd1976ba8c7dc1e172752a62d783729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6add45035912864c3357013288086730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250a470ac2e969b27bf16d3860af45f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9d00b2fc0282f3fb0dc047a803d3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797811e8b944d645a628dabc565f7090733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f84be4f4a947e5a6112158d592b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31d1b3c759f8c31feccb14b8da61f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70b1d778282640d605f8ea2ab33d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7fe43e8ce35ffd0397af2e23089a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88469c1ee897896d20ca6ae6c03c91f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30f96bfcd51339b0d64326f73ffbd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa4f9db9f0c6d14dd8d128e7ab9ac4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6190b4e2155c6859b07178079b8afc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9029919f88231f468552d0363510c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c4805d33971fcdd0bd04dbafebf1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f45473199a57f1da0ff6cfa2be44ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3ef88f57b20188bc9dff010cbaf9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea380b1b975cafd0d9e5a99cc8f049746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02dda73a99289fa23c52c01d90969c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79dcc1df43693b32b5a4c895427af2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8d28386b41afd69dded608b3c7bb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b4d6447b885db3999c1fcff17ff29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5395175d278cef865f08b1def1e5fa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1051dc08aac6fc40ac046e67759678752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b42141547b3b864c3fc06e915f7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2cfb5822fb0e6204a362c5f7a72b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d791b08b761d4b58d91d4ed43add40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa889ee7875512ce8022d5ec59fc9ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a616ad2f32737b22fab6d66975c01757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f163e25fb7d55d78d445b4cd7bfa3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d4a8f3177f59f36485e9cb3b9d02759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b86962b338316173cebef0c6f9a24d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f738e203d193bc6da153705c8fe97f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac7a02380a5c7e21424ccac1128e31762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e41f81ea6c2acda5b6ec788f526be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a37898f634d07718a0a91cde6a201764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a350ee8c906b36c9c42404b38a135c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f02f691a91f52fb1d5a628ca32b91766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0e79db934bea8358f972337fc5414767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e3ca3da4fdb76da642cf75761fb07768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cf1695eb53534aa0fe3b9d0f8601d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cb6ffa4d4df38a4b4fec99fe4e231770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb76b185740d9dc001e5777427e7c98771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23123e00136d9237b815ee5a36bd58db772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c5d44547b40e218baf2ec6e73f2a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0e11523e2b72f9f2586e53992ff06774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f01628a997a0b7f4de3826bc73c1c8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857065b57b3d00afb916472c4d5cc0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b373dd599bc3110545234daf610cb23777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f79ae38985437bd3e687422b0e181d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb06dc80c6edc0a23d3b1d286657d77779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c17e102b604a5bdee5aed24b8d888780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5249ef37ac70cf1fa5dfe747336ccc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd81ec51d8bab8ccba9a2a5b8f9513782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8491e15daa0aa14a43369e07a2a0ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af3ff11ddb1da971e5285efdafa492784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c23e94030a7fce488bf3f2855385c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ac91869da09c33d3e0d9d4597d4a8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbc70018ad36f41a76f6a897fef17787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afc2a62c6bb01a4d537f3cd0627436788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51fc2dfbd236cc8cbbd17299d20c22789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22735921de1e4465eca72e98309c1fd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25618c52c7d886e1d0c8ee7cacb34af9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf268cb7ce22d03ddc40950d4de6bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec7efb06162e36823d27de7147f473793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb7751f6133ba3d7810dc0bddce597794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b70520657d293399d2dddcaca7c1c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ab673ea125f8d52f5af9f7c149ed9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2894d3da1376dfa8288b8a0885f05797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba95eed89488469aa639e8b89c43aa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c6f720a916c2b153e02195a047d90799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73987ba635327c4f69665eb72e444ed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2039ba18ef8a84e7325e35ec5f74801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936fb842f5ea880eec727e7baf07d26802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ebf4e44f564004782186611d9838f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75328eb626beee32f166e7c602fb4f5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d23d09db986f6fb094ce9fd353af7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a886a2b48bc7bf7a63f1512c91593806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5f1f759c1d06af1732e44ab2b0323807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f6bee56ddd7a6ad631a9aa196906d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d56e59dceee446d2d8fe27a486ae1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3210d414ad9331cdf8dcc736c050ca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdd31af1c2f3dda31e1f0c8ef36730811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc5f791c4923eeff5f9c31f15597c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b8b2eccb345dde1e34b32acb0afbb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc323cf747a895deb5d09c9541dceffa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbc6669e59440d49d1ed3586243dfc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a63bcc6f2e5dc687bc1bf69f95adb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d78595ab72df640a397e9f4b1e6cb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b35b48efb61178ba661ddea80c53d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47248eaf428e42356cd89641036368819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade17e3fcd5dcd8c0bdf824f8a87b2b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ae491b3e927c2ac7e01c56508177b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef55ad81199a61b47f9295b034ad37822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852740f7ce57787e98cd33c425920b4a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4eb4c85f4edd7ebe5103c143153b6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe48191c1fe37c35d81849a763e1b4f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911505f3c5a8d6017166852c342b247826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cd02226e1c06630b6f98774997143827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ba4b2da47bea300f8c3dca64ac8be828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e36f222d8b3e54992cda071248886829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008c5ad1b6344740cd72dd62d5f76c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b7b14d420f6b7c07386508be06281831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc9a6b6031fbf9c47b71cade6db27832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21012d2dd20586ab76556bf0fd368d8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1aec99ce421a512b98d1792e9d424834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c990ff563d8366a6a25173c746fda835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac5fb672b5feefb4db60c4f61f8b6b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078dc704a5c29ff5de9331de2389c3c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ba38aa18fcbf330b0cbdee7bb3470838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ba26ca271a86033737cd78eb4237f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e330813737cd8fc20f77b01bde9c72840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f594676512dcdf294bdddafa4fc789841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab85ba41afd8a57a9bcbcb961bc52e3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db0580c53703dc45d836bb81a1430c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a014a97f30bf00719471f58edc36a89844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209b2c761ad985b40624271bbf7aefc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ffc0ba5f21f7349573d8973cdb53846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20360dd79d282502b22ad272b142359847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bb9ea3a96b8f5a8d1ad2f508d86da848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90070460363f17e3cf28e2b06200fe6a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64696f72695edfd0d5fd3daf5ea92d2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d420977a0f8440d340b5d21fff3e9c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b8a4bdc98db78e24be69c1255f0c1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98440bb07c0c4e1a6251d14f65258976853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f920771569a67cae5a22a7b4cdb199f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959a8658732bf09593dc9cc8d935847855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b767ba7c00315126651b62330988b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8151a9373206decf6ffc3e31ce2db857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d815b7b7d1f860d33fecc35d15806858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a80d4e0f52ecf5200a697c1ad254a8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a3870f48e8dab3747433d507ebd57860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18a62fd191fc459f8171e0431e60aa861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7298b405355e6ee19db1575fa208cd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99387b5399f33d72296619324a9570c5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5504041dddaa1aa9adbce9eb2037421864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0ae93b61fdc7ef252403c18e64e8a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234193fc79fba7cb4f727afdcdf61f0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d53c8fc3c2533e7e40a041529fce4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ce899d9338ce7faaaeff66547208d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbb3fd56922f36d58a27be57e74204869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cb6944d442b332c731f23700c8c33870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13aa1dbb3cdbfbf570a7d77d2e39c0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470a70f5cf5069cc5217e6de94fcb25872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c098b0288df3ca4d752812593fd3de5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abf6c4255a316e4390a16db1e11089874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b59b76d4249f9c50af31392555f9f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538081d380acc8ee6a1cb15da668e8c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071454e5cb9dec82d65c6e9ff817591877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36589b58659445d6fac5df75444fdb91878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240f5ff43e242051f7bec6f5c16a3b0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95187bd90379c4269b33f9b724af20ae880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b607e9c5c0ba5a621a7031408f053f9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34b481fd46e4d66c804ec5ec8c6347882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a773eedceeb5a180f9fd6cbecad070883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7860d0fd0b6453963384d58622fcdc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3870e1cc5f138e7d1930094bd3479885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeaac183eb5acc26d6980c9e3691e4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fe574b6202ff8d5b65750b8c58d3e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f20a9ac9705442dda419b543a2b63d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a8e5f84663fc2c8f52ec8bd0bf251889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dd956d24c28b78a290c2730cb486b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efae0d4ddaa232e84d73040f1e6da6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007bd89e248aaa9497f3cbbb8a9af42892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aa9013042a18bfa11ab55e943fc31893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8dbb341fa889d782b008dbd55c6e0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f6f6947eaf98d82e969b8aa0acacc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033da8e8b651672a2abfc0529484ab896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f051b04f276ab9a277f18cc52321c6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737e85b4ed907a6350fe6899fbfffd1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b7f42b5341e40b89e69c32cdc5354899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b62d8c9d09e280e08ca5ac0c688c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88482ddc9c68e570500c8760ccd10f78901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3975337d03d7aafcbfb7560fc2bbd4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ec51e57c025aac68fa8a4be9410e0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d011fd0447476f7a7873894982d2fd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56d32d3aa93f4abe5861e953404496905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ff2f4c974c4af37107ab2e5a48abd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cce49aa50eef1ae1194330f094ecab907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc2555d0b816efcf4f195ffabe1949908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e913d8b3be3c15add2ba8a15ccc14909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cc1b62031270c8078dc9c07df73ec910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69736ba243b578bd4d6a260ad50fcf56911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f5d3e907a02cf919646563218f1f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eee92a66dd1a23e33574fb82593ecb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd68b921d9241623b9689c05f7f66e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1613f688e198e8dac2d810df7da16915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29511ea08cf9a635c6d084b2f1c23f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a75bb28b1663ba2dcca92212e02be2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64539f215d2146fefdceac7cb8ef1a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e64959daf9f08afb2d421005f45de919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b275c84869644ac838efd4f817b08920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905bb6606661fe85e5fbc108bb1bb23921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d005d51b8950177075324a0890287c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e40151aa9218758931d3dd787864f6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c8eaae2d36a63a437f90bc7be4056924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f09125fb5db9198ec22a6321c96c39925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8e91b382bce0a0494915921929c96926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54415093f1998d399f2186737f5c264e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1519753cb91ff4225ae35428c3134928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97271a8bedd4229776c59899f44e59929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9568224431ed9778d6ed61b5953470930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6c2a78129fc7dbc064a67f9175200931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054be29995d8112acfe44df3931e2ea932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713527ec6d554c76a7b6266b779183f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e6300423b3672204308c370dcd1ee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee355560da4a315961ab2612f3008935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb06f2f2b8f94ff301c27ae2a193d6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8fc0619f12b0139aabf6cf76b8a47937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ba1a398417034906a961fb3b76dfc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a0188d4b660decddcc539cedba50e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db534f931afd91791f150f7a0425ff96940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513609d82244e2ed87de9cb6d68e649941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c81dbf2d7138c059fd25008c97972942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb2fa39f21266f25d8911490f70e37943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1f86a0c48fc615d628b31f0c2f2d4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061c71f20fef16b71a809b0f53ccd3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee017e32819c6e3114d049abf9e43ef5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f57c413364d8b594140803a43b1e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de06bfe1bcb69ca54e405e2252c50b6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773efeb525202804abc942cd32f4740a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889450e602101ca14f264aea907e4985950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa0bb8bb75725d1d6f24ef7f39c94951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4322465c3d4535e535c2fc5aa26cf2b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad46899e2e2634adbc0cee42b48b995953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcc8721b5d0d14f3093e0d67306709954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fdb0f6ca4d0fef6c8d6b7528da537955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb90027e842f405255303f04d9d3d4c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ef701351e76a97a5ecb0370ea11a8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece88b152daaf1e51017c663a3214cd1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944a51c88f08ad3989dee8755a0651b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58767b567825f562b7ae3cb48389f23960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60419688ad5671bba19a398b368d0463961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea84c1897459e726944761d11bdb517962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6651a70e94e202f3139a60893b787f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2249a332963fa134e3e4d9d170fc5aa964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33bcabb2777d85e900269835cf8fc5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3bbff179d9ebdd4d92947f45dbd74966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89d5a91caf15d8ee003757fe1e6392967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695fee77c66d35c9d9ccfcde5251c05968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c7e6cf41a5f5d1f5e9e4b7064f4e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68093c0dde28c6e9ae06241f0057b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b435c76c2e12825e1ddf7c141d30c67971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f61c940149426bc2397a7a7ba73c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b450f1fb8d2433690a68162dd15950d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bada8dbbea29bbc1ebc4d045d67cb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05532527e77fdc59e8a88babcfe45975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>