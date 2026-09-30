--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e121f661a60deb17dd098f147bec3c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1248b5f95cc12af1fce9cc4445cab7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1edf6612c16127ff5e593d8d2f46b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce5fcadbc6f28198e0a092513140a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fdb7cc5f8e3e6b4b4ee440603e54b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97c1c2c48528b1ab655e3fa1fbe2d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f5c425d3eab1450e765e1be87b8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0cd7bfaad97914603372001b4cd308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b9e31297a340a80bab9426ccc59439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e919198fec44128f71a0350af6a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0b96604d8ff5ad50691d367e9ffc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4f9474446180e9055d0fe14afd4bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cac1372b93d2714dfa3692abe236913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b01e569f9213d1b2bddf0b757e7b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7a70d60528a919c56d8089bdcd6eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08869f1335459b470007fa26b896d9d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd285aab3bdf000c913242455d9b5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb43906dd0423a1b6d85027a7370b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bebe2d578eee7df31e9142f3ef6a0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fac8cc25dc6ba36dd858e7ef3251620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d0305dfc85e74472a7ee9243e326d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1d5c42869448328a0e0619802b20022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e92279b1eb1b549ad014d53e44222423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f3ffec0367c6777b9be4bb09f9b5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e949267db8e362391190443f1090e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f03e927261c21793b8300bc6a3883826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62acf22d36be78aafb3bb5e79f7688b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbc7f160c51ef9155b4d97021ce12428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945af7cce2c5606228d1464dd49fad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf0318bd6bca129e03a550a914bea930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149da1d02400f8d72ab4110b4d2e0f3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08814437df12669fc180daf100f2562a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf9d04a21a2821c6d82911d8d1692733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b37752eefcb3f075085e9935f346334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a93f376f16c444acec447170f528e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e54fa00784701ac3349bf25af6ec236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529be7dac8e85cffefae0c9e9ff880c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e369f59000b1909cac2cf3b78188238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b43ca06786b24a5f5c237e40cb18a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe847908e405aa8e7293ca7fe44d1ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05719327132b523354e2ee7898f93ba741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf21c57491b028b7f76fe5ab47f33e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c00c4e2d0c184d2532f4073d75a48643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17695c19d7528a175ec40c5289f60e9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcb8647d27a160dc23b2b6e26f1b3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67a25248fc45de5b5e06144be9383f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350cea262834ce0891276c4ce26a1a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bc620d3fcb7abb875aae12a3aeaeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679811944cb657642659e0ae686aeadb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700325da0236c4834d3941a30e5944e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae62462e047c1ee51ed9083f87b81f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e1278360fe51666cc6485d4a8f00a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff8eda222ec644daafbde674db56c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e024852832a7e393045fca8ed9dc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e668802996f633a71336ac67a334e1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd3d4c74ada13bd62923b447e5796c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a778df042ca8fc7d59568dbcb777d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb06e5d66d38904cdacc71389eff0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde658f110f30c1e557c4cb00e566f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dda36dabebfedc68c7c7e10faf84a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c515ab4d85c521c88d482eede29a96861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcdbb51962400a78842a97b8667bfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30d6baae21a1a58bb3689e89f0e5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cefe27580639905fe0ea1747ae27464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43606f8beb3ad713ec4e050357ebab165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574944495cc02296ca85036f485abd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86487f808a339beca615f685341eeb7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83f18d4def3892d00027662b31c7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68a394825eeb867dbcad799b1df82a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26eefc67f0a561da10507cea36704670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268b53dbaf8de4a1c47fa64c6db83c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c0054d6abddc6bc5dc8f6b080b6ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb5ebfac9b835209051ea06348adca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b3ed83efef9a0ed22b06f2129476174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d761c7b4ef1e46d1b74e5b4adafbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716d1ec645ba417023d67bf22a9ac7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83613f4f332133b86fd995fc6f4170877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe49b43fef4f91ebed49b4ed21d554a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cef66d2cad576443f13adda65388d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae996745b9489a53755bcf79491f5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a32af55129f38173ff276c742910081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19bff12deba7f7bab91133f049993482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2131a4307576598b685f96846aba0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea646ecc3839adad73f342b1d5add84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c256c368c43fa00f1913e9c5c8106785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd16a98df8f0fd96e1646efa7a45b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e99f80429227d35ee297e77c143887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba515147f65842778420c7701c795688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de391d76860cce18cde1ce9b7d00f8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e8150872b1f27ea190e69c37ee27890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1c362088baa0abb520575743304dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d176ed7d906e2d18470d1c15c3c77792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f2496c792b7ef6fe983a5ad87526f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb558562fbdf5e499c9611b7deed6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def989edb74ce47906374c8462fa94be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febacb26ae73330ddf4c033a4b4e1f3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c06dac186644416689da4180e7e70c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c080c43c11d343e9ad3c043f8e615398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df342d1935365291c2b49f50d6b0de0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e6947f7fc1dbdd2156d9a6a943dc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce75130363e80673b8ec68feff838dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d50846b40d5f307afbcb7175595465102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bac88f348145b048ec37982e1fd498103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b81a047c32a8278d8522612e27bccd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b4597a471ef3fbe57d9ef207a209105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541c19a596b285dbaeadff5d28715a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29c0a75e2d1d128bc0c8ab6c8dc33e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd61200c669242514aab5aec831eb83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cfd873f222efbb93e74b7e4243a82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba52b5672d049d9f58906f9994b6c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab30db36783c9a7a3bbcfec634d207111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f089d233746d72506e791a1c96a8bec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a73df8055f8cfe680d49e4224a2e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded6a3c381a5881fd260bfcdc69e6ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8befb912f07da2b199e25d637177115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3353824877b4159faa91e0732813c72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b6d6a447d16c77d9046341cadadf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601629b1c6cd743ee7d66ba8fbb83918118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda91516e26ff675f456a0dc310ad7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279d3594f44deb0e9b6c9b7afcef3e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90a8b1d89d09585d87c5fe4e07fd04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a2c21caa349570afad0dea866ff0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee937f0244ada1f070042871365b0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787caff7ba4044ba26219df9190204c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b621790816332fec88fba743016b3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ff8853144090b55992f11d34ae370126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdf66b66d0fa1e63d0d9dce86a109b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03c63be4009dd31928174f87eea19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bdc2aeb594d5de36fb258d0645ca4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d559ae0b599909caeeec66b46625b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87431cb8765f331a020b88d6c0e9e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6074738ba343b2d1666195a738c65c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb6aa7d2989b048eddfdd00fc1dd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d1b2e24c1dab1edbc6e7cebd66cce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c13c86db1929631ff8f69605517c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ada64874c7477b6b0335f853e503d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a708d122510e94d4ab7df339788786137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd56e09d6eb8c73f7528dc0baa8dbfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b2e93f0ff6847f4cf724fe688fb1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd1f21d4dd0c2e66ebcb6fa98a308e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367072d71c011b313ba1cc0d4ed11f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed8f6f8af0464005636ba5b05c0ba7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88784efde247325ad0654bb0ddbcec28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a60b14960ecfac22af8dde5121137144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221fcc2a8fa7c91951fa62ccee4e1cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec07c225a33af954675d47a6ff97f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94299bb67621063e3c9932ed3f7df650147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab26398110065392d6fd40d517c5bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9fa45522055fef79516da9dd6e4aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf94d03e77e3dd9cb65eba66635ae4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def398f6d0e55817e4ef88960db4d0e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe56c9e5c9fa694aaadc9a7c00af2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf31ef7d78e95b25a326051acf4e3d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199dad8945f7d3482a006ce12dce186154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815012e9bb8825f6f08ed9cd5de0952155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79c34638e8ec387fbfe642c03d5df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2c2466223b1b2058c25834da7479a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507a57f1b473d7735f21d27c53d19f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6543dcc0cc7ba9df27ca33acc4de0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b12d6980f1aac6a4f93f3c9e32dd6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485f2f54f47635610278af41371ed32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e21230ee1b1f7fdb36c1b0741f3e14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8917458b4b21243d6311e3fc3b9cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525a2c5b83169b30734eded1cc2311f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c125b494088df62c8e97e8cdf6b29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda006ce4a1eaf47e8064f526075b99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad06cd849373fd50694822b0d8828e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88862c5bc7baa63c73bade72b5a7c30a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce65b7b22d02aed2f1989fc70d79e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ade15955325e81a80acf3afc430490170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18ce471627c41ab0fb008c2de2a70c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbc7897b3e08cdf2bab74142fb7606172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd837914d8dde0e8db003c09d8ca4bca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b562c645cf21e11d6752c3ec24b920174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f1cd12bfdeca30509b737ec8a9dd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb36fdf0ec58e0e067f7b0fe12123a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1221bff942efd4744b45d3c3e0d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f848baeb61ae69c7bb3abf9a6cde1b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429458edc10c2a206476ef43c530731179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb7da12daa41d5ecd3d8f8eced3cc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406011c2a24a3006364c7f151173f7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d6b54c784af17fffe2335d3705a9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7db00f55ec5a254fa6d15834a69780183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417b7833f0aa50194a79023a13ce707184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10497f85f94529ef4bb398908e6faa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146c860d873e82b3865ae84ff139874186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f55af45b6e22475a02f03687a905c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9753be7801ee48328361add0a523df1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87471072ad375cbe35e677aed95d0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43625cc6ff98cbf1129e4d1a5deb28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45371c7efb4dbb1bad271d2b7c2800191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d97f21166f768c5da5ed6f31eaf61e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09d2432fd026c8ccf89d070d78d124193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010638c433b455d7476a7704a5c903f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fccd47de1d6f68baa5eadb7be1aa6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c879a56ac35489cc8190f6b592f4680196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27285e5b6d37c5b58da484ab3549e655197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129085f933e1741886fe02e0bb2a680198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91331041d9075db553b6b1e3ba86f038199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f3d544d5fd3873597e9844ba41ef5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1f1dc6709e90e0b069c31aedc186201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192fbb70c69ffe4e325e8ba50128904202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fd57c15950f688337a1f1441ea91b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b3167635435e236235e5a02687a96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70705ac79922f016a62225e5ba933097205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952ac64b9b08821fc0898824a026721206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d48ca54e412cd0dcb8ec696e65136207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1fdc0ddebc2a0795b1b0d6cffacf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdbeab8f5a292d9af27210b6f13ef3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd483ad542b84c16f0db3fb75230a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffb0e176547ff680b11e52eb7e8147211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105f37ae646be1294c06dc7508335b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e7823037d8b8ec1336b7ab7320b69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48a994c758ac094dfde5675a05aed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc2e0a6c7d93ce4d76276347435c25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c762b5a02e05b5e68f5b29fe4d9da1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030a1a133062c6ae4cda6b499814654217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99535a374479bfd85fa1944f0ea4759a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9eb318bc183fab508693bf5771e0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8decff391700551fec88fb20209e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f706cdfc5d36c0bf2aa24b3c0558b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83dfc1c23627e6f79de7749b7de683222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176ca228a5483cf90602d125cef1834223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c7c75b217f796a511080d7445906e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bb925646a9cad50eb86643cddc9da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10eeb2d7a36553a4c8769effbd3169226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd1de7c8a8d9117b67e5fb9a3a7bd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c348723dae06db6d0f5ab1a07300118228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1391be420e33d93850d308b41a0d7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9da9d66092365c73ee13c2e4ece4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e371b2c16f8e737e6bcd781db8c50f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc73ee1ba043cb0a7493d89e008865232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf56674b79b54836262fe71c5f181a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228b97f52e7612697752548e13bebe5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179c999f87e94a598d1d7064ca05da7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df35af8a8596944aa6d71406f505a1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db51f76cdd001eb4675951a377e8c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f7a65e2329669107af9e98fb5d01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c05bd9946e3df4bad0a5da2f135f0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c2fd3408b9977c6f255b91a2ee3f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd40371e941dae2dc437f3110bc9c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ff4daf5677299f0987106dfccbbee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9fc4f4f94b271a5ef9e934c1500b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c23352e5cc20c087ef2145e985f08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564477f309a14b987f6417aa51e9083245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a184c47e01a985c9ee313f6063a2e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d21f2e44ad07545b795f8ffd204a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1b5a6cda3caa3747fbd11654b5c81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df145acc34c74f8c7ba79ee99f12b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7058ff3b116738bb49835c8f49e3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c412c8fcb10ad07a59673d3ccdd12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ded79ceb8024f0e83a0fc5e8b70bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b7916a1656a4d0af1c923f2c80ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2240eaed4317c805c61c2a13d78793254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901937b2d3576e2847c690002b34ecbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583f639e9a5a9ed8a185504b42a3c2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939c0861f892983ee916148d42590df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ebded92df6a37800d2ce42db0bb4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27ba11eceac7fd66f960e3a914e7b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a93aaf4cf16efe8e1a57be2a4849ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f4cacd06db9a1b197d089a5ea7bc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243fff9ecaeb7409e13adf716ce0ab1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cabd387a1d5bcb174ef1ef2dc2424a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ca2bd25c4dd59581781dee218b780264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658d75217c41f65c05a44daefb67ee3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a146841ee7fa0edaf19f48699e656c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476c158e814bb66ecf702a231ef04e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf0b074bd6efdf9b176cab8df6315a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e42122b2399fc612b6c2693fd2f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4432f056c6d5e957161eba5988a62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aecb27c493ae634937908810c20b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dd2057f3c264ce158d01fdcf2247c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ae4bd045e6e2f56fd97de84f8ce5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648acae09f69f579c93e1b113b35bca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11f97dccda548b16c59c403696e681275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e64d89d534bb0b7cc5e2578d5bfb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0cc9e7e5d6d3749db64e344fb5545277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef495304bf3a16b27f17e9de27a31045278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92531560b8fd5fe041dbb3fc5a16fd7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a21ecf62e0cdc61835c2e97a1ca4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285b5b5eec12f7a28bbd8d481ae3387281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be9c51c3ed545da231064b029ac0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a843b11d205d7101bc816197c30412283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a18d16cffd0f75eb687fbb25a1b06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e578c2b454ec0febb0f4ee37cee98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5968d667b39a50948052415a2cf6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda857d00ffbf577efede25fafc24ec4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372fecfb9e68eac0e06680ad29bc0c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76775b346d36e6c0b6f9b3e272ffa44a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a0e5f84dd98cbab6dae061727ca1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af030e6ef1a2e165f279ee2c85745137291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d8e2a57cb6f80d470bda0d0ace84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e20450e3d5613830d747de78b7e371293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1fd015bc902b77286ad19f7e41a81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db17004288049323ec6fb46daada60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697addbd827f8803702fa2e747e2077296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac37e0cfe3acdeee2af74b83643351297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adb397a866ae00f87263577b726bd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a556006c1e3794a61c653d18945aba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a5f4fd5b6101f168ce0d613a3bb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db93c26973dcbd44a891bc8a44af33a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837298c0a6b0ca07bcb1273a10a26f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926651f4d1e31b1e0417e1a25b04e82a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aa6837a98c667a81d77ac137e75c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde354d2b67e84bad97de2b9f2750444305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cbe9f32e840e75967064f4e112ae2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac43cfad548f417d864e6c7dc4155c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1f0557407b7fa421bb77c77a2df34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d447f80c54928b57f709e3c3af215309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c6034a3e3c2d3428e5e475d6a5516310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e0b0ee250e9b25049065c6586e35e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe711f6de3a1c233aeac26ce8b112a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d00e9e46b9d7f2035492659ee0bfe6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359272b93721da89fe4e32a16859d1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8fcc4580b08602ec6cfd075ff1b5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa643f7c8168d928f92af7fd0a0fb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c70de9b030471f75720b522bac83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a26f2a0c2965773d7dd244ed1db1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2258a5ce675f2ab805729faaf86db9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a261822a5575e4c393991b04eec6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6781e1ec25b1ff2711ebbe31a847d10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf509befd039e3e6a579a846e934b98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d87401011ce5e915f443203070623c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7a00bff176c98fe28275bfb3b4425324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ccae638b051cdcad842294573707b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f23c88b9ad37e5544a2de1df32aae2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60752aadd7ed215a48a059dbffe12827327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812366fddf2794941a7d85cc6a3c9c59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577815da61c9448801cba382e217e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fd2aefb85508ae3dd976180c7fe2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2144b73e2327ac11ed06c508e916f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f23b5c720cb3e22dfe33655c6fe476332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db4776e858ec5ee56cea9d7be2ed88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce0eb6e5ecd0931ff48481e4d520ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881a9451ca1996d1fb9df8d1d810b37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b9caa95807622c8af6aecef738421336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead76a0e264ff85d26434f9b3e71654c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f14151649692e8a26a2e3a2f62f57f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ec893c071c18c3d6dfd3c471ea419339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e2fed5e5a690ed16c4672df1785b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0bd08b5a19e331a5a971e8e8d4470341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0c6d9f17645f1447a03c7584e6a34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef0da2b31044fc82d2bcea8515e12c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e28a7a64453d3994726175413ba29a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea345619ba01c74fab0ffb2222ca41b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb2f1f9c8ea17febd06a6c38d44d61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176121294086c7e5f2300e5e8f39955c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088dd90f514e3d0cd746577915a4d28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe7438cca30a2b75015f179950c89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d16138812eb7edc24ee36c1c7c1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ddea4125eafe5729405cdf1ff5ddd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e96d64eb9f6700d124dafc38bc9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821d120a8b37e0ffe1baef4ed4249fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e5c7d0a2e7759518acb21e36f307354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d176dda9f306a50ddf15d17cb9586b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d786a65e10c72f36676bc870e07a05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2488856466769f7d285d0d5097387357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538325cebf77643193b600ead3e3fc84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a7a2756730d1726774ecca143a2bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbdc246ccc990a4602015ce5e8017a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6aabb99795c35d04b33f320373d78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde6d522bcd5defc3866016c372b3cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870a7ca6deade4f16a5e7e79e1f134363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525f307b5c8388e6dcd7c7043152458364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723113a570da6e354c8bb48faa437b05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846c03367b4f28349435e1ecaafeac5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983eef0375910c4d5cb19390d42f96a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c2be9698568f334b8f203df9a409b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaea545ca316bd97a9d3fd358c25257369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e3c5d04a840a82f9a56eadacd2aff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaaf0e4467bb3201719e1f82cd078d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b705abe30955264f43ddbfb599adcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de08012bc1459e8d6dcf5d78219d288373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be407b8a4c7ef7e38eb41efeaa63c666374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a1429ae912e185fdb546b687e3e4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b69ac92ac845cad8b5bc42cc3c171376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dd16672073678b57d55550d4c2aa0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b96d79b0b894f30e8f1ad87c448780378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f9e5b358f4280e7cb6847ce65f38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e36bb450516e1c485a5aa107bad45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc075c08ec2c9c4cff2d74cd1e442ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152f6da5d528779994a738c88102a2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29636d72e3ba9646c80eab9f4a3d45c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dae9c0cb966de52dc67bcfdd70ade384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0ff0341ebf216ebe49ff2277df76e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790fe9d4f6e541592b149b60de75c7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8c59373f368ff09fe0bc62385490f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a5637f089a085d9b5550e43a24181388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f2db101ab1c4787848ede6de075a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0556872d029e2750b134087accc9bec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173e40b8ebe9af09fcdc45699ab2e3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f6cc41b02cab918577651569ed372392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4df60816683fe83935f70933ad6134393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa7f2e62fc33952208ee8ba8ef0755394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371a09a1467da050fb621bb66c71879395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2fb2f3154024aad27f6c527d3811d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8a3723404677736b681883e5c5a5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a956c9dc3a3cdf6c0b35eab36c05cb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836a192e18ad189b8a47481b6740884399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96610f9b0a51f0011ae536eaf3b4b0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff27d1e98bfbc8d2b80f15579d38d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ffc407a4352178c69c9cbdff8a370402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08724cbd16d8a99acd1afbaac7d3e0db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4a670215ff66dabdccc557d020b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eab7665186a0e1922ed2a0adc651d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e697e2060889ccb1c1e8bd93f3bf5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd293a63185b8284ed86f58326c4ce0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342d7ff72506c142efeee8a403306ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c8ef5c1754374be7a49c247bb68d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d30a8136a270037fa4befe7d3fc8ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca40ebae8ba0a6425cda3e9ded4c80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda6eab09e49dd1ba2eed776548ae60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f93f228d59a9765e35108c042f29b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da1e6f365213224085d26832f35422414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad406332b6dfc5ecac1516d9c55ba93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbca9348e8df6d3026c490b13d5643416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8400614da1da01d1f8f4ecd84731ff6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c75bf864c4f140aedd43c1397b368a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882f428433613b9aad82c62134a0634419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1d50265919df2418159719fb56b51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ab075451711a40dffb9102a367228421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a43cc31aefdf555c0e5e1610780fd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4434e61fdd9f13796e810cf6000f1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb6d903fb193c513b8859edc6f809424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa38b12b8e6d5c52a3fdfc9e720f1d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fecf614688d343a11663a398458a95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751124cf1a01a742185d11179a7d4498427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d776acaaa7a2a76c23a3729973850d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c86cfc913a24791d5c5766a9a68ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27fd2b96fe5e16ccb025badb8711ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e174dac71af4b048d512146ca243bd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a8e33d0e5f3388615bb18f9d6773432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc39b4a66ffe1399db27165aa83381433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a480584d4dc2d474c0c3918094f065434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd04ddf4bf12d963d54adf6fa92ad3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5231079e54afdd5962f2c827bb6d0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8d230e7102b6cfcb9350bdec4c128437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8d433f9af8a279ea262de1bb24622438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d884e45bce60a599938c75c6df97331439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626835eb9ba8978eed29176f699d6f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b259578533f8ecb357eafb15fbc927441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7d6863d71ab49d92bd487122c5588442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b9a3ec36d24cbdaf853188c072fe2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf7c912837d11b981a0550e531f1cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b2d848998b18c38b77bca5d8423eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca18e6823e0cf2c1e3154a8a709d1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a07b8952288dcf1f1726002d29422447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6de187906138a5ec2bcd0569c47d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35368178d2af5069c3a2ed4f5d734d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16cf8ecd0bae1646f8f7628307aa54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf422c16a58e1977fd4f69faa05788451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7f2b8ed0a76ffcc9dcefd867665c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82f078d13999fb4146857a528b0126453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb852c3f280e58447328b2f850b6f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52130d8204dea574575cb4431340009e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6c9e0085cbe51ddf4f156b7b7280456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641a62411c2a80af1d5b6da99006a90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71f8e56d95d0f58e277cac26b63b71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bf0526681a1f9f2834893d5ffb2c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bd0cdb9b11730b765a25961abbab8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cf2ae24b8267716095de61c89d6cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d6690241d68249ef5a32ead929bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190143d3cc4fac750f0862dc656e6c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002a4af9cebb234ed09dc212d96ca7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120cda31cd47a38545560cd9fca76ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d8b161be4175a015c5d51da106703466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8070ff352a8f7a85079cc80cc843595467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c7a6ae156a74d7470edd768f8e22c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232c57c32ee71ab297e4409e5cc0887469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcac1b51d1fd82562a960fc7ab6ff1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807cca6c768325e087a02058906d00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b636e1d07776570633db29459d1af9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b11f0ef07cc394fe6a5499354f657473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5a799f0291cd07855baea746b885d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad0ffb8102b19c5331bb1afb132c48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0e2a35b5f9f9a888e25dc6a397b58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eef8e31f6a7f3cfbac56ab10361e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933a5079f844864bd8472a71014ffc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e190c0a144449b09811a7c0e49c8a14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b625db16cc2b005ec6fcf48263a2ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f43dc38354960215c2d59d9e5af67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828882b6305ef32357808becda2b3ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa115ce706494ad3a4a39824f3be7ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee404a2e0c0ad27bdea96c167fd1bdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dc9d782d546c2b4166d1f825b7085485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272209c18af45646aa1dc9bff53374a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539df1578e6bfbafd3bd7b36493808a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb964a80e4028f8a91fba3499ece69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe4afce97f54108cab0eecaf43e75a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cfe47a195ca1507e85d2790d1cefb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b23abf9115bb2e112b910f4be8cd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4ee28f155a7eb7e0aa9a993cac072492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1215183a46c41a4a9575e20dc214bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523312dc3b4a7194745f129d46259332494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a8d05e5f4887bc088a32b715fb11e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c439315ef92464d1529b54c169c2fc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc36fd7344944058d2ddf6ac1dc651a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deb3e2eaaebf541b56f07f1d7b9532498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d0961643d3f11b903b1850647e638499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b940fff6c4e3d8e1899a113f5618bec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6bf56a14ab1507cfe62e30c860e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ed86553c3c6f49c0682094cb09ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff775e736dbf98e5899d0cb649f9179503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919ae63014c059a9be0526f9fc3d3fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48999129be5a47cf84d9257cffa20537505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0aa845bbb1e3266d5f7689b3949e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9a8edc0188abe93c02fc841e7db47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c14a44d589790622140a923ddb51c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b20896c770501584b6e70f50b2bf3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8c218907420d4d82bc5d56d397974510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0d72c4bf0d7412c7e75e7d2e2e6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69067fc95814f226492a3c92fbad34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e3215c0663fd6194ea1ce7b6c7b88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d6ca52618c8409e1cba4e7618d467514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf26fc04751fd7e72c93971880080a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a600d8e337d3d72387785d1d265ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96aeee9ad676b58d261a901f0c6b2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19cd9e5b6180413df5ff0784071e19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03cc07df2fadfc3cc83e0900f31bf6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9d04d26bc0f24a5d5fa9169bccae4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c536ec8fa86511cc4a863685e6c97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac61c66a07c4578c33ed1f9acf8a8fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a438c3ec69bff31da1a9e5815ff396523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6990735a24f10ceb98cd298047fdfc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cfd89c84588a724052462e7b1526a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52008686f22196ad13295e871ce86903526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410b1a238c14875717088da4b08376527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e394eaac021452ae61614a3c7c7b37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866565e7c57953c58a7357b96eca7754529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523fc03e7a2b2f65305f0a15a7fac9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65b0d085d774325527c18f62dd1c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c96d1306f8a23183800da383977ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb2f83dcebe793d248906ae6083f2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110766f105509079a35e871b9a7fdce3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea498678e25a0d10f14e1bfc140068535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9070c792922002195865062677664536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba116f3a9ee6eb7f98caac1cbfb66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cdad383ea92d84f9d35802ba4624e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3155f7eb35fd69cdf5b2d68cd935b8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b2a057ff84efab12f19fd140d1c0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5986ad463ac2fa67bf72dfb8051ebab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffaf7db9a0272e9d66bad12ea6aea7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c8a7d1b5ea301cfb888ef3630f587543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32588b04aaab124dc76e86743fdd30d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214888ebd2e6d91bb1e6dcf1e87c25a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e002917782dcdf321ce60bb83002c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43acab992dc318cd3c686aa259566d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed24356ea2483cac0125e95396a305b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a7ce04477570273d028135b7a0f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed1c4d905f72a9b00bb18f93970a42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b38200133a918cbd9d02bf8107c18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc054fab6dba7bd9bf42ee519b8792552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16de080875924af1553e772a4601b75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c7f0da3e800c32c7898af4102ffa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b46998f7ce7f3e2a4f1a0a6742362555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04a7b344ab21fbc15e4657448fc393556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b134fe7bf7a2ba528919d1a8969e4c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28102820ca07f7410d14f0d790c005558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9e4b50ccff18f0f0521afb127c255559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a9eaef5598f523307f468f65fd6c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d70ca14b065a40c4eb7980c6bf9109561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd3fa1f674353784cc67ecc8b83d72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef096a0c14eb4c8a44d269f787703cfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a29a9933c816caabcb9ec7fe6b160564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b7443df6d77934a00d44afd798ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acbe02e15c89bdaabc1653382cfdd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f4103372f841066a6280e129bdeb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c71ee4bca460c3f49810dd86260ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c18f759fc71605d37334fa78da5c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3013746e199ed3022a9516ccde086d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc910a63300d0e7d543bd01e83e0dc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab348b40519892d2c8810ec862c2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6c11e8ee2cc8c35dd568aa33410e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b23ac532c1de03507abb309972d3b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028091c4ec995d641f654473f843de96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f5ed82fc6a55f186d4c8c533787f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a3c0c4813a1e1a940c939e5ab6a27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55062009ceaacc67bca1c740f78bc236578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d35a05627469bf894cd11a2fa55938579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a27e4c613fdbbb09cbf4602af5a204580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e929d64be980c093c4bcff4c5d8a65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f387a53c9be03d547c5ce98e4c7cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13510ea411695dfa3446f1782def4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eef1d326119a74ac9f972d376b2b21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e42b01c7c127c5370649fda40c92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2010036e313c87ab708cfb80adfab39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5e46c4ea1b1e168b18d8d064c0a2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5200dd84811ca8afc0b5b1924d7a3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447c0dccd757a232f29bad8bcb84c21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87aaa4c1ba84f1165e3d7253448a26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1adb053e9370dc55b0eb6fc943aa7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3aaf942f2eec79205c1b65765e67b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3163effa4186343212595f3002c59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9cd0d0d19815a745fe4700b307ee6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aacc2bec7d81c3df029746da0554b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982090095244645cdc877742fb23760596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee249b62b839cf8b112985fcb3e31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f848b404072fbe8ed2c35831752ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c917cd930c85a3600e38c033e170599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b602922a2785592ced210deedc6540600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c89299943c8844f1affbbd013496df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870d89311956311c856f1a9442dac04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb13a37918725c45d7da5a39527bc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf081913b093b7c72d60db0223f0f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22340dfbed547a4f2e84e1b3c6664f87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20637808f6ec8dbde5c267c030d76c3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad4476ee04dd77eee81bf863fec0d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550264b594e4bc27c3442f16e45eb06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb48598dada6d6db9b45b23eb440c96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851742881bc1d47d97b3a5c958508b7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476dbe1f8a00d5c0c4b6cef0543bd45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be824321dc1adc655f72b77edc0be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d33df80e503809a16337781b641b57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a31500457e6cd1b7140b9da16a515614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc84570c058243427d5750421234eb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36de544d8e9934a6fe0b29e44a5fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63d076496acdc068b9c817a40c761f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd63b6233e3ed48039a59c86abbc94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ddd24be9c0ef0f0b8fb86f1bee82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd357876d052397df8e666e3b9e2c5e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d96e3d36a3dac5b29a9383e927b61e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d15cc9405eb9ab0ab92d091ac15cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89a0d3e11d2bdcdcff1542d5809c6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceda9715f932823fb821263ac010c61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd45173bcb4b4e039aa27d14e2b770625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4340a2a115c165507ca39cd5e729b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b523607ca5b49e86f2a1e0e446e41fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf807aae6eaf40aa31512ae7168b74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ff8f7415e43d32d4146c1bc533a6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea88fe63e65ac36bd05eaadac5635e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7420ac04ef6e2437ac5912540eb1c27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a7dd6e85484c1765761c456e88bc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f7518fcd2b8601207ae924ad1824633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193578741beee85b86b2fa54b2bf973634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b69a2e3391591cbf8b530d8d630311635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653827cf6afa816a98229d2d00e6b838636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d55ca2217319a01b7f5a8f586766f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaf0c238b627e3756dc835ecc2b1d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e126a3539e33c70a8573573825cdd05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296f925d1de8014228427e70e24b48f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607883f91cd9551b588360f69b3cae4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7392bea096fce932bac33e0f70037a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5c3a2e87734afd5964d3bde617638643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208b57c68b44a933152cb595626c78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91fb5eb3db7fac58b67ab8ffd3b6fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd03821b0dd6e3ffa1b0005e4b2ef3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89738bc175cbe84abb87b8aea053697b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eedbad697aa4a77e952ba7852c44d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c361a92911403bfab322530d846e103649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0cb6ddf3f75e134cbb3dc1fbd9457650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c26d0655164e59c11d825201c4544651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f597a25189ff65aa94ac64a133e405652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bae6b62c57d946a02c3b303ac9b20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c0905517ae8761cda456febc5cbaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e72c9c44e5335572c16bc93c2baff8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b585ae685f9d351386d343c64e5899656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d150d91a2b1a2d9336d2c1452fb1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c281cc48d5efee870add643839f198658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a789a3d8c4f85ba295c714d96d8df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d6e1a43902ff0203490d097990f1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c63e7aea646307a1f650189c946b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27517ceefacdee4efd47450468f6453662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202d593550cdf4fbb23a8367d78a38b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffeb2e40320aa7a1711072a177a9ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4432bfac2c2f55e6b6565381bcbb667665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059b89f8b0f608ae589b16c86f4abab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c369ca60faf8e7ea3db95331f98e043667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a28eaf22479d187a320cbfe8687f5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41504d483d4f6e717da15a26278c2668669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf1a49490df9541ae1ac4a342212cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4473eff4bf12ea88c8b67f5003a265671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe517311a4ab380759eaf6bc8c5eba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029a7d9b1cb65c50d7bd122f51c121673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54775ff4ee91451aca752baf9847ae56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed273140994cb879f0203a85826e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cac0117012d6adbb4c9ddecf30f78a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc429862638024deecd3c1b8307ddfff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2618b8a66412ef29e288e57a80369678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad62bffc5aadd92efc7d4d4a79aaa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d4975f0a5e8b33f376ca39f8d56ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f7304f0aa24f7cd28b1702106f742681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fb1b47db46e65f2c71648b3d02d06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be629a45839dae58e966b8d715b8b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830547cf527cdcb83b84888ee370945684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc08482462060d4ef0721dad4de7d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fe5593f33cb6e8a82eb4369ee9ded686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740fd296323f48d2428b73a6dfb8a93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdc41d618339133cc785e998e4ba2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549216c3ca096e032fb07330b6e4446689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a040094444b55e513a7d90f0142b78c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da202426e1614e58458fe39565d192691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1171e192dd7ebc6e49220006de1c0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140514f2722389a01161aafbce187ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117d3f1bc7e23737e14943cf541ee94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6244e1d068ffca1de35d16456eb8939695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e29c46f67c6b58149826812c1e0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03f843a73b9716d8946af4d2b1593697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11801e7f6b763bab61ff5b03694f0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2977e1223d8135cf08b74be870e22ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca14fec5edee9349148a8db11a4e23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ee7fa69f2a0714e3c4e72cd91d0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e500e4993e4ee832e0b69724614b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897218986e42df5c850fc37082147da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05659be931785f1710533fd7337d70fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc0e06847cfeedb8fa2087f6b0541705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4ee0eb4d1ef3b168fc0369593dd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ce88bbd45cfc820359960bbe2cec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f20c3523ffee57ec34a8cdcfceaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f0162c67dc0f7d366f02c438954c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a37871268dc7f56c7b2ada14ccb18f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac71c0ae2bef562f5264682569584711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc37cd0bfb096ac4787286f6421a1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a6296f5969760e7fd85ccc5f971ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e334e5d617e4e83e673344df7e0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705672fa24a54bd797c8c463feb28dd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f8cb62796af6d6bcb16bed02c5680716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892d8636bdf3951922044503be7025c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f1f9000e0278e453b2e2f2aabc0dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f467e2adbcfa84536803ca8604efc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7a79c02ccaf2eed5e7e87085c3dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b1122477c0e0852d6a7db153ba2c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21717ddb76f68cae05a445728663d19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b6ad68fa767d35e153e8fa784c81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eae2ebd76dacb89e3c5ae56c09a1a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543571a325e2728306937c7450cd10bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef91dc9eb60468c36852b342867e69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7c52fefc651dadb99998457784052727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb446114938136d5fd10b308eef218728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c5c0f979efce5504bf179d1e58064729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc418f7ec2654a68896996ea58e85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82580c35d4f81bb59cb0d2b983657d37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6e561746107eb8d1370f00ae4cfca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925b78d63d8809efba94c6c3a8f499a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39995ffba6f51be04641fa6201287479734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fb27ed8d011df222f332b6e9b5120735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c948b87d59b17fd1b6732e9abcb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ea956022e2dfaae28514c7ad88789737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8236badb80a2bf457ab98f42acea2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352751cee075f3fbbf1f641dfedb1796739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728cdef1200c10351b6ec37bd8d2ce2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c378fd662cc21246db9755986590b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b4489408bd94d63de712596b8640e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148ef41f44efa6ef1101570ad302981743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878326c6f03dc117e4afcd751a80fc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea8e3081641b97fc065f420df234ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e4d57ff682d443a33c2524c40f4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb4e0089a23b1f63ec92364958967747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28495c3037d9fee62a3029579cef43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0c35524b3e30a95485ed9ee3efd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d94d0f89ae788463f4ed1d568e9a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14085fd2b12be169f0319ffe37babc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c47000710095e42345155c29dedb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389120b19ffbf6daf8878d961c01c03f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659141c124c3994d49884aca1123463f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8981ca49978e3bc6365401b7d9081755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e25f138d182604ff731b234c5cd75756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf34b342cbe17973b8c7ae58d67c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a2c4f9687570ca885a8fda77abfde758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcf51743bed85c9a41a45ab57686a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4642163831a6deff070a14fd04b54b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d89f179909cafe79ac015f86336c23761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feddc083adcfb0ae3c3ea8c32f01e8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c0a2d2779eca1ae963e7f26c4f060763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de26eed6abfd00032d62c151d2b985764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c70b28036d92364132c452028d447765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16c9eeb14056eefd75b404c5ced972766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f8fbbdc051c3e16a04ee5180121d5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e6383626bffcd00bccd939c413778768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc90147167f74ac31b2cf59260128f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ad946e9336704372153aa7838cda9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be7a6cb1df4f3fa91966e22c6ec2f4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36357a55eaeaf465a2844bbadf50794772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a33cfda5eeb6b449683bb73859589f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ca0f28da60bd0f6761734c784b581774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71746571bad02322c01050bf1a9ad0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e3b19e0f0daceb17f78aca3d05975776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50161558785ab4d7a2639f9a4527fd46777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039857185753ea27bd5fecd7485e0c9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23106661aaab96c58dfcdcd843486664779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3606e91a03be814457c2c3872a271aa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5460c32ff1aa3c52b1ae07c5be9e7e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169207ab6bbb0e0a8073bb16d5e4c075782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50b237ec9466c1bf4b55e2783ee85d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254acdf406446bae893e654cdb68fd0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce1c077d59c2f9b6f5f28805ce0153785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea46fbcc47110297f55bc12f569cc1a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad1baf76e7e9b327b294b556ca0687787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db71a7baf110ffda0b6e5810e68e205788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469da89ebe4d676f8cbd8c1357a0f7c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56e9e01a4bad55824f2f317be47976790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d85961a46fbe25e934b3ef8e65317791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33772b2aad0583ee5068f981cbe93ad5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f1d5ad23aec887e75f8947121832793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b2f17198c93c00552adec89188a82794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82bdd815755e2a97d5fcb48e02f98a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba11d550d55365712d0a06256c965f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db051e11ade49ac66842093ef67704d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea5fa601f9ad139c3e3c6ad30d758f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4513ac4ffd226fabc6351837798ce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087cedca9a082025c29f4efcf195b0c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece80af7164c2f19aa3eaf0a1641469801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579663075a6ed1bf1b142d448856488802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be77b05022864adb8323c35a230af63803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad19f5a2d47d91c09df66670e0e702b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc54fd59033f0e0e13e6ac30ffda09805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c21bf68ea74949144311c3f467f693806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d5bc1350fad7da70d8e54490e8aaa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c971f2e520e61b7c6e4b9fac37586b6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f89550bb952d888c8e428222229462809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e08aaee2a71bf6787bc93ad8cd035810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0ab2256626d9f5f224603b88a1e8c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf4f6b180a2a66a2f8a39b9575764e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d454379fa7f2fd5ef3d5fa113240c80813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181de351d0df038ad3fedaa794843c8c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ed7721eab10ec2186aa59397b5bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb70cf87d9b696223082c5f3de001ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56193976bc01d43efd1560497c65c479817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf60b199ddeb88c7da96f81d0256adc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b864e21ef424858e90cbc5a07610fd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5cdc346729b27e98211802e636f3b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d123a7082fada7c1ebd08c9bac233b4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370db10eab13beddc9247692f97864822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89ee9d0a589bf8ec2cfe32c46d33d2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad62db3bbd899196e3881f795d118ef824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90049de17a8f841337aa52488e6b68a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6755d1ea2295f1d18dd37727467a59b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67ba7bb1e591956cf7f07ffe07f071827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c1349126bd02a8674d9affc30ea1c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15922470bda4d75ae042f263c4968fc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8a217f7cfbad2906c17476b6696e0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b5ea94f34cada4be92cae5d2c54d8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2f4023dc23dfd7b7e06111d09ecb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131cff9b96c841ed91d39fc35f9748d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a9db5ab82d5bf91e418ecacb90265834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803f2bb8e50e246b4af2b61e6bc7ab6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb07c9add2d090b2250e27ad612e34836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee16748864d801989a4c60c895157837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd829d670003d64b03dc3e4a592b75838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eae820d359e165a000c606f7ec53a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89133bad451742f618cd52e46fe29e58840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbacc3a2db386741dc2204c3678d0f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad346578e159027736fea873e45704842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c45c3447acd3e17b3667a57cd8131843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133192ad60b875e294b929b62d71bf50844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41a253416572c94cad44983e6de744845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec75f1067eaa004202269734a8a8c3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b27df8c4926222afb48ec6850c4071847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a91bd33ab6d39b5d8e4366b33f729848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00e82448a52c39a27e8506c5ef26b9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa63bc7b3ccd895d4da140c0673086850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf984dd9f154273042fa9456c125fd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2185480ac5f00dfa136f5e7fa42ca852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191899e4d96a11793035835c0be64802853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cffe0ee67eb6ea1a67891afc11f6e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b97e2ca9bac41ed3d14eda024f932855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baede69fe2fe14bcef3714f16d4d9d9d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c98e6ea0a2016a99486a661954fea2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe927850f67e9295398b65c9b97c3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4e73479fd63c99c541b33b11aa180859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49207e247564e15fd1d44b9dc94e0b6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09f38e00a1fd5244faa7bf5f2538e0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913181af1c42db0c0b2f310273550c1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fef5ebe9c95d24ea8333782825bf7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb500a288af6a3b7a9404c38e9c56864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907405bc0b68879394e42522ffd8798865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21a89c0e858b0821fe4b1060967e8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ff3b0d5c21a7d0b19a81c420b5398867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13bde0b36b85eb0cfa11002230aaf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b262dd9e95b118c1a38513f82d6f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40b4c50ad068247704d026bda7ebd4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefdd91dc7ef161b6d42a7e1da99c39871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eadea1bfac9d6caf3b464e218f4575872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8d89597b4595b3af639a85b07961d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f140bdf1ee49a76a94c4afde9996df1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85b4a819f1af17be3df6be694fb089875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba1a9a43096e49d3dc87c99943bad0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c09dfabae00360b437eb6bea1e65ad877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c483919144c6a2d7bdd64b155dd265878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936b4fd038d2e4770964b04a6e97441879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e807907cd68deb8e6f41e0a49bbe1ec880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54ad0a6a942b79ddae1f2079797c1e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155d8144372117dddcc5cf019f7538e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56db2897ec5fe3cb55d884a3d28fbf7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e5ae4ee0fb6fe87cd94077bab7c40884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f693d2542436108e08b548bdfbd9ac0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592d30ace753fe52af629cf171c423b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1202fa83409ab3f2079076a740bdf9b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deac6abf8f415d7dd1b32ccf9f48201888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eb1d2053617bdd78dba1f8875089f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ad85ad8cb20522282bff84a5cb567890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf58d926e720a5ed0c490f9b7845be891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1392f8d9baf0ef5d567d650e52839c3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5e7c1da827fdf151e399de41aa5c3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1c1430587c68a7e2c63c8482cd6de894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8ea19d92380977093b133378d4977895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d330b7495bdfb38204df4a5f253be896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3a3874d4ddbe286ecb2f5086d560897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80698eb59973a6210fd33b02f0b1745898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c0142d0fa994de5d38774a36cfcb0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85235679d29e610b9578bfb681b7173900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b5442c3a4625b3fa9f1f2b880f4f7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bd4afae6f63e266ea6566ea3fed58902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6874c74907b09e0b418b7d2d2891a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b787123cc507f156a4bbdcfbb38208904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834e90ff1c7c796b4d63caa5f02d9bb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede053c0300f0578ecbac37d118d790f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb39a865b1ffcef38e0b1d12397be2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44119076d6a174ff13a8ec7c9963dfc2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a9a40bc403958917811ffbf25ab89909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e18e0dd980c3acf6b9c9ad5a0be26910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f31a812409e0fa2c5315bedad1a5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3b11a9b883e654853f84582685a1c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0364446e4d3c6c10aec3cb640c6e34913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396853d0101e504a44686fce1d40bc4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce635451e6c1d7b020343ca5f3cf7e69915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee12b2e4818f032aeb2b7d6115e3c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039929db1ff0ace5c5c2804cdc23a6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eb50121a009ebfbeb527b5d684b6d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123eb62a561a781c202da607f3cb7e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5e84e974898537377eea0464ee310920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d76c2885dc1b9ce651983863062f9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a30da1a118e2259508b1f9bc2dbf4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212059610adb27d908b32f1da1c4e3c0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08408d348ea9426c6593e911e4c7f651924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825d2196017feff1114f46cbd62c579925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d897445a9b3a222491972e2a65b78926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6e7730153d7eb369059cedb995b71927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbc14b896f705cd699341e49ec70c9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177f53593fc7205ea88c648d027d374929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d116f5ee1a3cfb42ce228f8a5084bd0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22f1efe333755b0f32b916bf0a5661931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4bbc90022ea674ba2819283e888c3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacc1a40807a8202906b9278fa1e14b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b138545471c795a37ff8ae71d06b463934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc59e0a3c248cc428dd559f8f62af6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599198aeb678527a2faaccce086a4fee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f095d942bf57541890b5240ffb5898937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93da1be03e0c3a2bb633ff5c275c3a8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158521578d19207da49df5a918f7e3f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951a4757b9b0beb940a881ab3885c8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da99a26d5a0837bf4c75d1ad3bb662941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6932a2c8914c681d0fd156a765422c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a950ae46855d3922ca7bbcddc60eef943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573167f84afe91ccf3677db5a4bbe47f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766419d5fab37877f3b8c8969c7c27c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde7f1ddbb87e5081d72d81143cbd8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a1a3cc029abee373f33c684bdc2d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fea8c5746de587b0e732955e03114948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0fe341cd17531b23f92006641619d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b11881ce07bb0e73138adacc39e34950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1641d106f89b004c26dda88ef657f8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92a0b6812974c9c85b186cf544423b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21092dd082efaba05acf893894206557953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bac604aa06e268219941424090e46954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f962369c3a973038db31734cdffabf5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e414fcc19504a317df5c111f04f6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fcdfbc8808ea10bc08086159614a8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29019bf3ff797ab4141935bf61e1b7f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d7a38aae924517fbcc73db87def68959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc0558e8be548aaab33b53c8e3eb57960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfdc2f62942590aff51e7586eba683961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce346bae77219329fe0fc53ca9de252962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0b2f7facf153d70e596e6fad4dbb5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169f315233cf1c86cd4a3f17cad2d24964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aec3c118b487cb67aac24f0a3c9976965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6d0c0b2b01bd74d0373a0faf8efd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635c3720f3209cbcf01f84c1a05fe34967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6dbe5393b00d3f74b30f270e91a70968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61789845e527ec7428245a070385c12969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7814c6c5db424a6b18c757b84b36b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b46dfcc2920fe96ec9aa0bf9245943971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd348b836919d75c3ca8a03568e309f5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d0e4deaa0c01f34fe6c8bbd475cee973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ea4d2306fa8893a7f0858ab80b344974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5792e69f14f7075b7ad9b8ffd848f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1873e41566065100657700e9d3e1b19976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417f0a770063be01533e6ee11e88dfb977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f557d3815c47ce146e7ae2c729598f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f4fa5db370126746a351e27557222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbda8049a0fb82bda5fa810485f4f0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf27d1f93271647bcfde3ef08c3ca7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded76a97b0451f5aa08fad6de53a4a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659e42da87ee07a382514f052d63b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a16bec1879953af94c5103b2ce0c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f4690a64e5bd0db4bc1489149d3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329727e99c9640a3c4784bacfcaaa669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f749aa5a20e6b3af81fbd397de38810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb724bf0a35845465c129b700167299d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e949241d08624d971ef082798391a6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32b243427b7ba91da780893b7304e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7275302b0af0d03f00879fde871de4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33306a337c438daecdec1dd547d3ee5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae93976ec153d66d3f0760e003478f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480330dcbf8e7626f30594d2569c123d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad79379ef33c0179e96b703a0877b6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5327bfe70157df36052fc54978cb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a7beb48c91407f6fe12a3554e117020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d615c2eb906dbb7f31f6ff3cb650021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18e0ce3d9141fb6b12e23448eb79f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48d307ffddb1f44806307f51df436c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d974313b36cafe067680f7e6548654c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62e1f07894ad0eadaa3accf9bd28925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d28d386eb3328ea170c3a4299510bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f49513e24ecc13b6cfa47918b701be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d6bc37dd449911d7d4a66841b9c6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1722620492af6723c5d36ec73f3da7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ead6320f3f5942e1911b16c000adb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bd6f059f175a339a357a89e73cc4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8304e92c5a8c48ded495cfaa225c47d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171df28fb5a4b8ae511f8d75b5dd5b9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3032bd8abbc26280956e42d8badf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb0e83ec192882370f88d4e0ccaa8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc176a20659e19796c8ed3570a7945136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9911465be5c21138ca31882443feea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5a3465eca3b8dfb7eb8a24457e99f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2719944e2ce54f1bc7166b3fd4d21df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb2e47dbd15034846aab25c5f5433c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2642b0ee43d5e4edfb845ae45da65141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1164719d5025f16c4dd953f5db84b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a9cab2e5a090f5454c25713ce989643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961aa5a20ae84f08fe00c15e59f260c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a23d78ceb2d897da4cad466cbc77dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5f2a8ef099810dd6cc5d6081d5a6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41684debe62e01783e84b486fa238947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1041a5bbfbd4693aa921c57955bbd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbba2a64a142b4077c5b881f62d200149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df062ddbc32f2725b5ff219818ffc41050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14aa56ab4d1646fe7aaac9833aa3e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d3117935988f732910a290803495852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960a5d6bb8e49154670520f200c7faf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12366e97ec1ca8945246db4a5c8bb7b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00396105bea11bd723ea7259eedb8e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42fa12b730bfba7f2bce24c4231c6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece068c26ec7954517120b116e847d2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a0d07fec0508894bb69da1e62c5f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0419acaa6a55a78653e8780d76cfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc44943e834535c11b23f78f827aa1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7a47295a2874e08a0fd793d26107e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa5e8fda5f58316a1823a99443b94062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73874e331c1146e7782af263ed7d226e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50129d86b4b647a8172e1c9eea41b09764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c03a2b38bb75dee37756d11d1a7fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e904782485ce9e842a02f3eba2f1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068cc55182a6a9e3dfedd974812ce4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3e4732d570ff37cf2b2ecadcf4e1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de73789cc29e5b5c93501e049714169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a66090909e3cab35eb4deba579d5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d092393a2f3b9cd26d46ceb35d5a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d7d76e1bc3a6caf6363327686497872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44875e9eeac6c889738c6554c4d66d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ee7daf166287a325c81494cc3f56174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725abf0a815a7032ee8a21c5ca0374675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39176f90a4d83480aa08e9fd362cf41876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7c1557af27cadf971ec24bd54612b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c365efa817518feda5f6cbc065da578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a7aab41e3244072160532fdc6a59879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d65d92f39751dda0c2dc3f0846b9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1af79da0a8cb04a74f30e38e54d0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5ceb15aa20f2371a59a21e3bb49eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44111dd283cfd1c8e94a9ed7d2249d7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bf972f8c0cff836d2b1e122023a8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc735de785ff6b25f1110356b5f0b0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a42de3ddcca8b81e0516906d5d62a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7eaced7518fc223d05c1b7e6731987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ed9bb70ace6d1bab0c1c01045d0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983a61d541b19c12c30d36abb7a9f9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e83a7f06689002506cd46303e58e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee8c04fdf3596f678060f370ddde3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f280fd311600ebbb2d971408a3ce592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdb909cb7bb2f2f646d2b737ff43bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fe953f782073453a32fd96e387a4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228356241a91a663504d7f44ef018ac195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181e49025a8d3c3d2e8cf99854034ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298c8b3e5ec0d9da2e95425456476f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb7df367fa0c7dd3a5b1dcbc58811498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a0627bf688563c4426db67bead70e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d59d2c8afcd02254635c39dd62a08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8192c00a401301897f95283eb6848c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a053eb8919240102cde4d1ad0c58d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0992c140bcc871ada563b4108398103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e4c2e87172c548a50c836621d4dc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12238968e43f8dae4047306cd9f551105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d1d688078d907d56cc5a829387a8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d1d34d1b97d8ce28c39548df446ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba399844548ef25fbca6e6c28814de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28031d580212dd47b091c54db818cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a9b7dc23b1970a6722b158c4211fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525692c7a3a372ef2936e94b8d00f098111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee06e4c7a3eede916cb9dcc30c79fb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc60f6b03f384d8bebf4f55624f932113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8228d38ba7e15a34641ab554922343d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77ceab4ad24cabdea91e0317cefa6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aaa11bd3537f9c6d45e7051698d7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3571c93c1661e830e429308cd86c53c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08584461090f3257ea316f66369040118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b113a1487f3d787af0267eeb63911e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9831078e1c414f154a83328764788120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b5e72b6b5ecc5bb4186bffcc220a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e841b27ee6f25f2620be4465e44624e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36db3028bbd80cc34de152dbb80a99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fc48ba9376d2daf6f5d7f83260545124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401a31fb9c59835f151c270e1b03712125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0b40d833b4ff0d097fb99cdff4091126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb5eb7c5feec71664a9e6969eb3a03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ef448620aa185b1672c3166f75521128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0f2454678eb8b809ba6ec30596518129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d32d3020d72eb175203b4460c8108130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b1700fe6284a9abe247abf31c6420131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973235cfeece91290c07f446d8531a86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db711cae8095a63dde54198f9debb85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b4e81c292c7aceec2bc522664b827134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753adcf1ecd844e44de929407dc17590135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75474ab0217c2cd04b515eb48a95fa9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847883f3f8c87ecfe03bea8b42dad5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3ba42edc3c33c1684795cc45584ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852000e2b7e32d749c8510a88c04cf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f924a2a6632dbaebbe1f6c70ab298e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69d15cbd2e8f3c3b7bec10c24b5461141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558b58445bb97ffaa99cb9fa96d2fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243724046f68e5a0ccf1d4ed88344cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc0e78810aa70fdd25931ab5cd59ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899368999ca205822869002ff3d961f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545fae8c63317397de9893739a3f558146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9e45b2c317a5f4cf404a6456c7273147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25aa5f196f498dcfaeebe47d12f94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf27ee88c5ac1680e2b14f6bb39576149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32d96c5e38ed3a84d567ab614094d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d430bccf031b11a84b07841a5d954151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b122551cea8840298a4f89abf3844ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d815e5db16464cedb420b36340bd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52527f5a0b6fe9c130026f1532f38bb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393f55d64ced620ca1a3317357031ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df7e745255dc0d60947e95b5b3194156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6ff07f41538f4d7c388bbb4131d47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf60aa4d1ef6fa9f18994f73475e2f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238454fd1654dcf03d9805c3c5ccea7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da88a20688e326b20828f1cf8e1804b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b418b3f644c73575b210663f1757cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9393ed728b379d0e3171c48c6a916162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18302122eba3be1fec021b8df7dd8e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c8c161e1fba58b6ccf3022c03b4be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb861ac96ee1f6b11e66a86bb70a9bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4fb4ec2b3437f0a9097db09a12c27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659285f6b58544c1d557f8f87e2745b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01bfe61056cf3df811ff85fbbde74a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5a0eb5b200968de2ce635236f0608169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d76e0d30af83ce8df381a3941713ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c47db502f5c0f1671d336d0b0895171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e8be6713d76cb4a8d5f2ee8b8c99f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce6741e779873ed4d4cba0dcb0a36b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16bc9fb82064bb987ad0ebca1bb7de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176fdd6d7be8be7f24c19a60cde189d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6540912231144e6ce8b4ec5c32ae5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3679b676d678e9adf6f6d25ce5de4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859fb87cd01a16d1072888e484e8d51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263efd8a1ca9a74509ffac26fa673566179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868f81b15a5bd5ee6f1562cc3ba538e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186174f5e119498d97722b120e8b6240181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884878fe6d11c81bfa73113d0187edf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed3afa8168b47719ab50e0961c232183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a0256026de7fa87d2e93056eaba3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61cd408f9cac660498c5b5c07783af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ddd379d57f9959f8e7175e10eb0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce7202416a347bb80b93be6c2cf309187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f65e6de85abc864a1b9b3f2b9d4d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d1f83dd6003d009619a8dbd1e1f35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124764d5ce88d427712c7db2b3634127190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2fa52bb1dc31192e0231d826976b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f74d045b53801056a17ec01a29e8e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050ffd2b7fa1382b9c5268b2284638d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a1f98d38963cbbccb000d41d46c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82021d8714870991d49efc6ffb90e28b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6705f489f91630716e5ba182201ff3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adffb48130aff5a058cbdf656c268c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae23d9842b28a51cb48d2e523a01f74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8091bd3a3c99d4e06db701bfe7b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c4ff63cb6438700a633ccf53b4d41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029009d5ec1d4cf1e41478f4b0f9f91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e487d7472eae09b7343c33b51f9bb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d10999b8cff6859c6bbe939b51eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc3f642b387ed402ff4cb99628b58a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f38d73a12fe572794b43c8a91bb3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8e90736ff28fc56f3f1779a26694d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49002e312251fc677323fbde5824be59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025ebfe2c3aa9db8fdd9488b9859f43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2fb1855853d3d43b6bae0baa37780209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2633986dd5219ba8519d2a6cd492489210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d5a26d31109053262a375f52a0ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b66c4e9b471b3b1c5dbe260ac03aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393ecef77197b2350d74ed80f442b29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953e547a479c98b23e8c36b7d138c2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edec4223a3075d46fcbe3339efb9cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6769506d55284841c836dd630077e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e047b41aaca32057661a76b4052fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1073882c8068a4eb6bc6c9e50e273218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a294c0d18d12708493c713a3019f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec076a8da87829f24378ab7e3daec39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52b51b2c3f00b64904cb89ea81d247221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe2e39fe6b54f51bdf22e4833749ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159abdf2fea7060ac57febe218624d00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7204e6a43a6edbfd8a85307c0afc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ec5203cf7aca1346482203d62d3d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67b5396d3afa89adf26e67fcae2dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006092e2f163023e7ee392801d6e1274227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42444f4cce10dc8bb6257986fee17812228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca8f934dabb359eddce5200e50d227229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa6eeb6a270e2cd96b0218318f07dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e8e932502f23159a190f99d152b79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799b99521a00c42de4d7a3d5a0d854232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd9751108ab467a9f91f9c62772dc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323de59c15b1d39f511091ca1e8c351234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50faa090614e815f358033a894fb1c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e77a0d70fd07e68f611d26a1118e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b151461fbea1173239e9dd2ace888c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d73acacad4c14a83ef94d21f0bcbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79467796aeb0a5cc696691d0d0cca3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745263ffda05223e5411362459235993240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470dde4ebc46b5c7b67cfcfbbbf3d33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ddeb84659c8fa1339172970ebf4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865ad786c996e4f4d7d311962260180243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734d3e63e2b7c40af5eee1f354b2c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af28391c2abe3a0bc35ec615dc1e3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffa7c1e4c3a9132c3957c13a64f0a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5694d7ad57ae38e9193b4ede1116e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b23dc8d1cd341876916f3b564d8bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffae302741a6b616893e7c4fe385db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c00750b48c12a4e78516c9d2f08651250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd29d5e44ec055d1c8f152de87972a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf79fb47a3421ec38402a623e1e18b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f0e0bb32e83e68a4365b23e56b4f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09a9384fed3de590757e260c133a70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344213be1d45be7fb9f0767e81d31a4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306fed4b69ede4596c185a084c6221256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eee882480e00aa889f184ee2696a89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cf8d10d5928e8eb7edfed27715159258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8947d699f752a4b6fccb74fc088e512259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb386d9429c9d94d118e81b4208ebf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d037e2c11990f8825ba33664c579c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903343da03d73fa050e8ba2852ebf82f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f759d3a3c163969ac9ed5324e027c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfe38b234da4f367411966d6116696264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ed6021b25d44bbbc17632b188ca0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7b1a27da9a060cf9d0cfaa3e10893266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80156e65d9f1d728dd7baf4fc4fa1a0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a285ea670588d51fb619b27a16b2a6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd14537c38e31ddec211d0ad48838269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b202204262dd2fafc76907c79e8de2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64c9becd125f33a48598f7be6021a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef583361bce6d5697ca5f5aa843b92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2269d9a186ce5c2ef789de9dd0d8cf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef12c818f8e126f4023b1ae5ccacef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbce6171e37fee637ece852f9429ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646593e8ef9968e3b22c8896e9251c37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2987b721a455f70101bb7b366a66b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2b9cb421bc3d3d739a1971482eda6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eb09d341966ec3b3a546e6f833d56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d3deb19cb13b0759aa6449c5c24ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65186b976d08732c443c6d9b3f0e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198308671c6745d9299cbae9a8045f9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c757bc2a9a72040dd3cc3c41147ff59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033dc40eadb2addb7780fa782a5e701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03036669089a88642f9860e72d16c64d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633b685443b1622178c1dfc04bc5e2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e47be2e187456d9eed18435e9c0f8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5d9b30c71d7645fdbb4ad1e993187288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229d36c8b3b020cc8b54e350d312f6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ffe3c24e62917c21be3fb20aa66e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24537d846a3ab34efb17e1b7a52f69d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8654360c81f9627410bc9e50cfe0b93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a38aaa7b44de6347b72bbbd349605293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa5f02be9b3e79fef52ff9de9ca6b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62430675304ff13aa31cfb96c880e714295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd29612002c60fbffd7fb3424adad35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a40ddee02617effd04a2259c404d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729a602e6d3caf837d572d0f7a7f322298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e64a987eaab1e4b1e669145d4a14a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739e03230597def97cae4d4994a5e18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4ff426cb293e6e5ca3ede407646b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699387ab0580ea130822e5c2c4e3e48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9388413f4a5073f14291c995efb5c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655de043ee9f7d970fabdf93ff4183304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d096dbdf12509fa8ed2f6aec5a24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba65fcb842493402d5b700074bd51b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d0772b67d1e9c0492d71cde6efb55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4fb88c4fa365a7256dbb8a437eab3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfc1bb8a963589033ad1becebcc785309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea60022fb8a2e707c76cfa0524ba78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66500cff76d1de45854a9b29bd5fb221311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66723f224b9476e74e1ed0767b6bb05e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08d42edfaa949bac6f8f40e4ef78a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95919fcaca237c8e213206c74101241c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15940a95f2ae922f7a7092bea9e3036315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a717394cb66ebebf0363a1cb2e6044a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496236e676012c1c3a35dd9527b57952317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022aebee85858d2c8de0739e71fb105318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377834a9c634a9fbdf8de545b3cf305319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3571e29c7e8fb79e2632e792761882f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c8ea6968496c512ee2d6daff09401321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59388112cb582581d74b89deb0a3bcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1425c0cc5246db37b8d2372387f1bed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1c501178b9d6e574a72c3c7bf79dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154f7c72f49d8fad5cf1d829dd159f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c9d321d78c6c75ee0de1c96050b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a223badeaef43da0a8066d18d530277327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3d113e87570e5737bae394688f386328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e359df3893203ea45edab7c3ac239329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e011270180e920548f82937448e373330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765d5ff712e7cc43f4ea85612fd0d23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ae670f23664e0fbdc5a9b685991c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4284dc71aea95f134d06062fbc5696333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182143f4c69e0e89cca8ccf68caed304334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a31df57887069ebc9d83c658e52a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba699535bb91420fe0b9c83451075b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd790b7f88b1ed8806b4cdeb997ea7cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f324e748d0845b25dc2820e66acb28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906014dcf8e0af1400c4e3d231ac49d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890cdbaaeb286574e9f1cc81f0ee4a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be597b44bc60773bd7a914c1e1304c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3a424dff743f652f40de0cce158b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14837d77ead64db5127ecafb6b0f795c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e34f2b138b1e97436a85977a604c31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf4e0b8816245c2ffe860f937a7340345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee2f4a4a349ce967372f0894a5dd46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22628f283818b6e22bd5abaa0292ef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b878835c5f54ea357c266347e70d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dc4e8b47fc6bb9e622b2c35fce0f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c933ff79a123c11b43f68b9537668350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcded85744a533cc4cec29719a69566351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b3b39e0d529d801315e36cbfbaed3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505d0b7635cca514aca621ec527be48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caededde0757fd812cef340790e9fe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43969865e336e8841f7b537485d1857e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f18bc553b5f635843438a01257cb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6f2a9c9d4c1d4d23685c6ae6b6e4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b176373f6bb61976df320596e97b543358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670f882d08a79d4294d74e764569103359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee8bf16527ce98efdd67b219566932360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99815dbf4cdb52bd25fc8e6fabfaa52a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604378b5b1f25712d911ab8443eb30d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a34db518a0b0d292c26d253d81e3b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9c1bfd07b80dccd6de1e98bff7e44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db68bc0b77f66cd5ac16001a25535bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c7054887ec48451d1fbf859d4da24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4417af03be921f4926818837fb7fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72f9964cbb141a5f6f188c9acd7f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ee283fa1cf553eca753ca50d4f320369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcbd2ad320e91521fe8ac7d35ee2a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4cd2fa44e3a384130a71073272b21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ba978a175ed603dec546060892da1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777c4bf7f47de23d314009e11b7255b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a9adab1165bd1a8dce136201873b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cca741e9e3fdcf8c3f66bbf0b1df6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1300f4a56b4e581dc9c5062585a563376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedfccc043c1200669d7715361d4021377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da148bcbaea6fa0b2158c4c610285e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a691782f4b6be136f8939b9c873d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a74cf772634994f68e564b09fcc9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dde889de1354275b50b0d8aed98024381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d5b0ee5566af8be205e35cf00b6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c4dea3d2fa03e7de4fc2cbed598d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3d10b67fce0114e18fad6dab5c355384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de474130611c66d87f30403da3f68d29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06354a36b98fd39ad86fa608eca1275386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc615a6da90de225801f67b1651dd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae05e53cd757a9136d212205af2a20c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec928b1a5acc799e9283b19e3c819d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e298d391f411d1798b78c395bf4ff5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb75d44811161c4ccdbd7a619d649db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba9d73f5e86cc2bcd9276ee9b0517b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e56f9471e649d1c46576baf296eb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa2076b27ad7f5da4264f25e1a24f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318c9ef1bb3c187b5e0f793e68e3b2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3487d763c06926d09e93f7c3eca8852396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8300a52edad27b40802aac073d5a3af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3aa917eef2bd28efb516a52a8651f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62822de960c3d263f47d61e0e00665c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c10666dd0f11bd815d3735e121ebf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbbb87c1374262646c6055e42b99dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4477da5924ee9a94b3b761d4752a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42401eb988643acd4ef62d86357c709b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7513d6f4661e813201fac8c00fa630e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa938d5a087be9bedc7deb31109abe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313aea9db2648127696a34c32ac5ad3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0f5c3862eb64083864192bf8b2700407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8648eba60fcc7caa330e7e0003349408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1965fc089b3bc214c8fbd25038c72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ddc5b0540e398435d15449c998c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c800317cd921aa3c9e594524567c1a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af56bca895671f7cc72953b9bc3a3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2b90d1d70dee938605d6341704e2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adc60a692bbed9938a2499dda1ec7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2a0fa2dd7094c2d7ab9e9c0b31dfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc43c689f750fb446c3a38268bccd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97566dfbb1e149be87cde7fb599c55f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a400af8978c779510882d4c69a7f608418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e52e7193015d341c5ad290e5ab82f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c0d6061e241340ef033fd13ba5c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8719597768564985287037f038fc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35712ec4793e906749e7385f1545d3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b04a23abefedd1426a2241441c69f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d59aa259ffdb1a07f33ee92cfc267424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ce3d7e6cd5d4acacde55e6308837b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95787d130e7cbc6f15eee18a88fbe157426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38673fd58f7fe8f41489c0d8527145f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8946ad7a69b967aca4a0f42236f933c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cf855e3c3f1bce3e749fc2f7410ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811622175554adaae7a95b384fcf45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f5236829918880887383ea84774be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045efe2bf9a8ad0f66defa81f08ba82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c8a92e4fa82a08f4830317bee3990433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7db84bf529e642622db46d3ad2396434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6273c2e8b45c24558616338598ce21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d0e1309b76552ba91be1631b16db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d086200a397bd2382bc248c5483d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ced4826640714e6ad5aad6c698a80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9f6eddbeae2a52a7306696e001c5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee7fca5fcacacd8832e1cf096a3d21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2826ab10ff48544d6c6baf4c79b02e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37909fce7ded10ceef590085342a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04b6912ff85189c689db4fdebb205b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf96f306f1ae037ad492f075659610444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc068ff5678470a19189ba8db889d84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f98fc9df84df763e9ffd3fec64733446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a49477650a7965dbca68994ce9c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89832d69d461469bab7ba7d526cf035b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93af7eb22351176bbcb59a47d8b563449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdad10610667ba1934122e7145371a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8d79ca06289fce818b7f69d81dd16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab409c68c9cae72bd3ac7bbfdba628c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7038103e9cdf5d6a7ed25a4ca2c1b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21416b1021f955da3aa2ee85e54285454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa24d79d84575f03bcde921b22d03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ee45bc5ae800bf8a6adeac401acbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3988842e3c25957bd01b246fe78d42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3fd189f4f302e1001dc2719125f18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa368653ea5732d2dbc827a087e23b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794b5cf9f82f4db0e9f422c9e8cf4de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639a7c76bdc03218bb67586f25920c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8dd084efedcfd540144764618dff5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb205f7b664fd758587526466196e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d046000c949713a66d4d12b73142ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b13659ca45fe82f068313c50948ab2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c1a57b747cf30f30c1137a5b1855466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6b2563025aa1596c1fd5fabdf227467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95c09340544caf934e665fcfe35f49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea2ac5c0696ac33b0a3bfb3bab9a4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309ff5d2992e84c5eb5499ae0736b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce4ef910b126993632c4c644c35ef2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e424a38e94cb4af28cec2b89a9253472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614825dd41c6f1c07915edc4be375d03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4954c14dd682ef4759ba75a634212474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a113050910f03443c382aae4e71d83b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f2fdb25f0483da2c3b3befa898b1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19b87454715257ba03f413359e6bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb6fa2136c1857e14123a32cc437f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddffd5c6d62aee21763b154317cf198479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5b4becf280f554888e115a67107c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed22356c878cc32a128ba930f95385481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf32b969637e4061a7c205f9fd7d7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aef9f70a7935d1c162bb54d2f4f82b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48e0126d8c3afe397fe2ba57af28d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0d204645449c1fd703b7fdf9c155b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fda45ada42d3692e14da783395cf6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7d8801760a4c840f45fe401030a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6f6274c1c5d8320e4908d7d4e2a2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049e2bff3f2adaf4aad2ad0adb57a27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccffc7e2c6aab2643c083074ed67c62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b379d43b1039f1f13d088908e2c30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f354d55a9709b2c44f7cb29bcd2152492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16e0f00b29310bc310c95a349e7d18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897136381f3cdd63f20caf634189393494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29bdd2f3c32d4f8610f2dae9103e3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acc6750c439837e310dbd686bf0f22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e335b67f23846e08ccbd304f5482497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3443f0b82ddda3b2f916aacf9c2a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316a9ef89901305279e10a468a544dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0aab1d309d1b5e1ba0355f15ebaaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c3a3b70e01afdfaf237b9b08a31d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58b361ce2947c19fc6aa5dee1796a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb38abfca0df00c06223d52901b9bc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba27167e0e1eb673413220bce644ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fbd5dfb8e53381c6741d6d83abcd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59305e7a5b5b84dee73e5599ff7b760c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb23335542bba28db7ff699edb04b9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df1d3cea2d5ca12d01e2b4e1cadf2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0be574f146a7f03a86f907a1098cf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97cceef3fb80b8dea85f0b7c4fb62e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb7938fea7b2867c9fdb6f1b0bd94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c7fa51e8db7bb7910ddbab0299e77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622dc909f249f2272b1c83775932c4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787df5867d899866978d64beb690e3a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98010afc3afb445938249ce77032c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a132333279e48477eeef44ba3026ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727067dc792decba196de9200255c89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0d24355aaba8e082611abc2bbf73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1322ff66fd4118a35990ecd86bde390519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c49b420f0d3e4ea894b4d1410a3b36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136403327ce9a3076893249677049252521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068949e0da5f5dc83392da30336640b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9b37282d227b109dcf7abc8b80dda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dabd03cc23bf6c9789ac73dbc4493524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ec09baddb60cbb029a324775db736525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec020e86c54f1e57d17a99682fa9dd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b75dc60a48fd4ed7fad70c050a288527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2c695157284af71879072c12d50d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dad846ea0c3a107cff914645eff2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe462070d901acc83d293d9496cc9673530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed754f5a9ac3dab61dcc5732b408c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852ae90a1ffaa23d542c90d21c8c7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379782c4380b4b260feeaae7a233991d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6e4ba6e6a35aa82337a19c88e24e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e2dea71ea0c7c303024801113f00b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead7ae3f721bcfe7c05fdc8c6615ea7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec185703bd374a9e731c635ad3a2e690537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4822b98daef3eae1bd3b43c2871926538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47906f67790648e33b46a39618172b04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b351bde919846eba223bd0405a0688d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca89a9a4c0eabf1ba57acaf11ec8739541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed2172fa08f201221d2f4efe59125542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a8c2d18ef68c29499582a0cf7a6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7795905f9e3b6f014750d9fd7ee8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cad9e67c453bfa1970a805d57309d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421ebf2b51b5758eb08cd93a3074369546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67ae3568324bf5d47238acb5de3ade547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc075a1765f7eaa9f47b244d5a6b5e8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fef2fc3b0f078bb1b0f5eaef40b41d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811658dd4c05c7bf84e4d863c001d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f46ef0735b2a02541d7a4cce721bc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31e276eb8ab252b51c77f8dc394440552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ac2ea5ddb1e52aa5b06bfa5dfeb93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccb83f6c1ca95e61e96585dafd9f66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9c0e9514319d35129cbbdbaa5fa90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d22467e3b8903436ccbb2100d5cf47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765f38d98c5939ffceea9efd82297e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c28b8c4059051a25d6c0f412fbd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbce3b0695c163df27a0b98cc637c63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0c181ca596bc71b9808fcc177f9b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704c8ed5e5600ab18ca6cb94b33bddb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f995acce7745cee2e9bcf154fc2fb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934cc2c18a80e8845ad4ffab860ca9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d87ac322ae5f00da99bc72ee2a172564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66668b5e25c634078a28b68e84dd84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b41112192c320fb9f39abde307361566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7d81ec236373f1c90d02c6870765b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a971c4dad8df0c9f877ee510505a2f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd8c8b7da527079d1293cf92f609f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c51e787ac41d4510346a6f9c275a4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5749dea76b21f10f0bf6aa1e525a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0584379906c0a9465a4568d0853175572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8a678a05040bd20caaf3fc83fe5fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a648c384a5b080947e755fe70a90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516b156fd7f45293e3332df5fe5ee64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322755f0370749619fb053a6e6ed199576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6ee76529a1928dd3125f92e84ba1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d1b8ede945f6fe239ab37f798c326578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8934174bf2edd5b34dd28acd80858cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2616822bb7d2de2bf2ceb8dcdc16ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f6f1fe080067bdc31b527ec8d618581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf6f54ba222c0f171fe5b2199d357f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce920cb7da0de49ae157e7a0f4f15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa5ec330e008788519e6c0d6c69ebd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c817330357e00ae8e26998ada14ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf8cb95af614198a409c974f2f84c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad173415ece4cc11c8f9f3c6e54f8c2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e5789bac807b1159c7787c0f1478c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be208de07ca1a507abf4f300ca870cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd938cea32db440dddabed8ed06c5743590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20e956cc51bf80ea1d85ea8cb54bdf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0fa0d1ac4117c45212f408aa6ab2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91274176e7ce39b6c907419c4cdac63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aea5982afd3c3968123e6b47b0b88b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d061f30231165cd8a8d46a7b97c74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78665bb307ab2a72334fa71e2d8714a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240d64a8d2c9943156c52cf2063bab5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74051324fc6d7a87d6eb499cd82eb0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfd9ab7e8d50a7cd0315e13909fc94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378916ba24a1c2c385c55862ebdfbcd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1619c5a381408d9ea2602cd198f76c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2bff046680a7895be9f305fecef39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edc662f61badcbeca7b9b1c426b933603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69697d28696b3fad780560e66809d5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bc5e61f19a424448b24ae997fd9db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4934c361cef9deb0a253bb2e945bf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb26d183ad8192353645463e66578607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb8bf95650040ccee92708c4ce2c79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbe7626a5afb72019fb49ba617cfce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f610ffa57676840d6261064604eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe2aec89809bfb57a7a3c415950dae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4c121dd72560952b7573cb720ef9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89166110299f68252b5837f2b00751613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83058e74998e692828f1cc2e7260a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abea0573792b8648865994feb73b60a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3e10470a7989a6db8ac31eff75567616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f06e011ca17200e2d66c182e9c23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b6ed84562f00a0db7697b11528b09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758389718d9a13f725001e3f40889198619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beda377c2561ea6df7e8d486fa180c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06e3f4e29529cbd88a55ad350e8b55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b23a6db7285deea2de95b372772bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd01294e9012365cae87537c5b8c565623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd6384f6e8c26ce6028c1ba200b2ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25bde5651ab162b4e4210fb3294a37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56addbc9c03f4d59579c9b266737a62d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb90f7d5c3dfa78cf432088743ee481627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7947dbfb9be75d2a92b81c1fdf69dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd7dbc901eef3cee0bb3b0ce1286e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4b72d899f65fabdd107cc6c8f2702630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb5e4e4da96c39c1768a7bdec88de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10286708670f7d30dbdee15b74226c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6b75507b589ed02f78db4433226ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10cef388af8807d8b38e1b60ec409c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef9cce4bac9467520782b834eff9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c15e06535ef5ba4cc5a252b1db784e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbec993b5a5516e2d1635bfaa2ac37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ee53474ece3eb82a8fecafd9d7f54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb520eacb3794443bf66ec3254a012639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88a90bca636cdce93d1b241ef2cab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c6be8d1fa79afc4db5184646f419641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928ec22f4cc9609df49af936910a4d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306b458a3a858822abd07a94fd00c8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f9d6dd986d706aec6966164061d61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687d9af0bf60d109a922afb0f1872b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e09672329da14e785c367bf2865a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c1c5ccd2bd6d07ba6362bc655d291647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27d22242b1775da82d2c215bebbaa8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a864ddc483f5eb66212e07a7f24b4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d96487fc99c84c3ee0d6beee69e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac95257342c7a069bc99b7956785bc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b67057f8ffe1b3fd421ae13fb074652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e545a5ea9597f8d54f38c9c21ab0fb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565d3e774d30c13e36825f4acf68edf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5da888866f0ad8998e33dda75c7a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5008388505a7cc9977c6bfe8f6bcd96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9debd8b7b3e92ab9ba31a7d1f48f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518890cbaabdb64bbf0edf8081a03c5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da7378202ae5d346f9cfcc96498cc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b1284fcd4d101e4ad41fb2ca3042c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2753fa02bd99948f707449925de95fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c029aaf9f726c6190258c95374c227662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462b4923191e505d1e0cc94dac506e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8e8dfe531364de92e17a08c8b8864664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f13c041ae25b48e40fcf218c79d55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce269efafa18258d71694936ce0305666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d9917b34265742b5822edb6dd9a7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062b5ff14e4202d991858bd98b279e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cfc0d1b0e3b0ea6af9f7e35e3d789669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17059d421c0c79c388a1b0f5d1b45be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b97c514acfaf51946925738755a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e54f1cf067b4332b560ca732185459672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fd7f93a62f8374417fc19952f29ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda52100acee19f2a7b0d9efeb38c6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc75952bf08babccb4c3b1bb627a0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860e3f5582bfa47a80b52b77e4b9dd1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4bac161d238c315278e71537c05d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef67f19167ae72d235a4e2a2fb92e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a1746fe461aaaabce36064ebcf98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d887b237cacdddde6fed42f5a9be9b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a4c1db2f7af961cc5191269025a6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afb00d4647262eeda39c09424e1cb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d9cfdfe28223936c2f2cf671a5e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039acd1274be177a484d4456934fd4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983d49889617c203aa4d0cd377d9119685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3723ebe7f7bafa40fcf8101fae29bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0dffa86fb8f8c30c0c0eef0607ea3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5350e7d859f297f8843cb7fc7ccdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcfa388ede1c04b4bbdb0e51977450689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b1e26f8cc79a30af00c4eb0e61275690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70995ccdbc4ac5b916cc980019edab74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830a02d27c8fd3450c850fd39c14c64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916104aa21865818792a4696a4f881693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a95c8376a417689f6a403d2c349e55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496d0db211aeb2e5019324c39765cbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878962496234db87bdc4b314dee7fff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea86554d71ba5d6cf53553044b02dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eec3f2f98676bc428fd80358d1abf3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd26dbbd6c5be1da3bce46e50f9e1f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e0268c05b9e68c36a5de644a623bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcda33e5c04fac1c5e82417570a57f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc394639a34e438c2c49711ca55fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0c80897d5db5322e8e3eb848b1d79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8502172afa32c5cd079be94ee60808704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06032c17a3f34e28cd6f1b69c23e898705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578489b089dae803497e2e3f0016380706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abb9c5530b010d8585968e53a50c57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f691a8852758e3f99994398f4796e47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dded5a2bb83dbf112da0a9721e16e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caef0bacfb6ed3d36257e83d2c5f488710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57961a51973f60607e2608ee22040880711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e479e32d07dbfc623a753ffa966ceb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c6995f1b7cafb7e6ab3ebe15504e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c46065ef5ea7913b07d17b414601a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7c209b6f0b6f1eb2f141c65f7576a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff0c835b705b95311a67f8b044a914716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4f3c68d59a538a7718626cc0b97a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398b3258d912bfb8c5bc4df5827a9c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118b894e0b1c21344e438f34fca5554719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e6ca7e893df4392f746a7d812946e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a79699730ae0628539cd8e6bbc77f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493fd6f1632b991bd9e6f93a2d4c933722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b744941f24b3cc82d886ec514d43cad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dddfb8e46f925b3b41ed90073feaf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23cc30ada44279d7f387929dc33655725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a94f17a707ecb6b24f863e0a67afb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f173b058a1e3c7adcb861274ff58e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc2a48319c4fdbcedc83d2688de0db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6efd35880cde8913b361adbc00ecd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05544aa0d1556646188631dc22aac4f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a90cd64de536fc2ac251b6e7f640b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de043a285019ba773c42be0eadbb32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85ca0882e940226034c6275ba2cdc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e1807fbbe1b75cca3eb74d4693e98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daaba95451a0b0f95fe0100b3c77a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b1dfb9b3b14693190075009d1a53a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1b0751f1810c506b1d694b12d30e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aaa0d2362b9b5b54a3e05b80d2dbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057651e5b16dca79cfdfb0b80cdabb2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c9d54aef7414ce4c64eb3c21c4239740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109fde74709a391b3608f6a09942974741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee168d0d6f79004f6ad7c4c7c776b8ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987be4ec98470c66ad039b5be753fcc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8dbf39ab24c4b460a4e66df8cec4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4028b0aad1f7f98378bee0d4e27ba94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bfea02591dc5d8e62fc47e6b0d9bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ca7c6220806432b9377f2c1eba6f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bd5da8e0f5a4eaf0e3ec81f3d53a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d49071b9580f50e3df34f10a6f89b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a8d755f288d92e3899f018c91d2a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba78f72c87b27ec34b1615e6df9381751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e638bd876c6e08f83f146385c42b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ce718d244a1989ddbddbe2f4e2c86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa080c7de6b79fa9d2b6803e90ab44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7e7070592779c760b642115a4193a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b7d53891be673f484da2979f187be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b8da869c0a52de26496f3e0481e7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029c6b1ed74e674e7b1ed47db712581758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13eeeddbc4e99d847ab17d4e00a527759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b02f81dc5367ded2bc54182b206b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bb750b98a9baa479420690443d4bc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40811074f7bbe08a73bc1e0b265bfb85762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980c3da8d7f922177ed482ea86131e5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f1535ed174f927b6a8fcae74a63f4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102992b162684e14d7e85155c1dec4f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa2670cdc8c630cc8cc944a404fe8f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509f1e6e5130d4f690203b144b7c6c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5442d5ac9ec811055a173de01b8fb4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939533ea0f3346e398359eab4eda92a9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc86de671e66190bee48fa87f7bd2bf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4aa656e46c98ce0c8f1d23e763017771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dcc32cbb12efc449a9fc10c1fa42e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2e02e0ee19cdbe9c6aa14dbfead40773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a91f956073ed262a8fca1a33b98f1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24131c5c6cbedf98f18ebc8897d2270775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90621cafeec1cf58e2087139fcce8f4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7147ba6c5f1bb24ab7cc8c89f89a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596f24e7da56830ff18e33037cd15e4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb05da01ee3ea489db3b7166dc46cb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede01344230187601e13031752b4c83780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2ef33b6bfe7f66cf6a8e63bb8f8ff781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb59aeae4fb35646ec13591cbe8aa6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb013b86951b31da9918fd40031d2e5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e6600bc80f7f5e81ee222cf26f2cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b6b4b1c28cd534149b55ed62ce0ca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99e0ef5332a21cd0fc327c70420405786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee111076b7cb4dd839eca45ad353b9f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c5e85bdfd516fdcfba1bd22052976788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc3e5d121c4d010dfea40968944c29789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed8138b1df93b00f66c0d56be9519c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d7e381f5ff3f69e12c58036a4cef9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f370b38c41df343a0bb3d34c01010792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933abc035ace9465251e80dd2ac07600793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea149eca08226b673ad6c4d46fa74b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a003bbb2ee3bebb0732f01d61a3fcb9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dabe1ce57cff1047f37ae3511d36c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e46f14f5333b758275b581182787ca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7e18610c0c036989634b96d91ad5a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268abe8c5862d3ebfbacb97862638ac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e7a66487318e044a3411f661b962b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f01bd42386170516a79d9ff475dc4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42c43bd646cb359ce11642d686c66e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da23dfae79078deeb1f5c793bea540803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968b6856d3984937d62246e84d61655804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3dcc411f427dc4159e0de25e68d2f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1facbef5d52e7a1a5fac9f7b70fd8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e03cc05597092b9834224d88d1af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10495eaa57dfb70756f793814b93802808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0721cbbfcad7b2d43cd14402a3393809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e74d6016deecc841398dfd4845b0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999646a06ca41c924b11c1d687b03551811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054cdbdceb51250e9a6b649562b3cc2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4d33161231d1fafe81e0e0c15584b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b2268f51bc810d0d2d548ad3932d9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dbb759daaf8ec320d83bae40df98d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e30ef59a196317a1be3dd5878d8a7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47583fee3d18019a9114982722c98753817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed27ad12a8664e1f90e5fafd7e6133818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d94739ae518e958a4ec514e132180819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2bae81fa6492ae76ae7f64d8557c8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559d46bce1525563a0f6853dbd075bc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb9ecade82e8ebd6d715555802eea4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396f048d489d70c93147340b98eedfd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fe7670c224c0c2638cd4608eb35bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b97ce178636588248fcbf4987bffb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a655a4833fb181061dc720900f3852f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70689acaf7fec932338f013b7504b487827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69398d09965cdf2070a187d21c1b9f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ddefd4f07f1a63b7eb64fe9dd8287829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f81d9481f5151ab4114ce04d0ac41a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead0dc996d0be74ebbd0daf31364c08831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb55727d86d508c9f2741ad53ac540832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b51f735d5760f7d209031f810ad158833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530352d680ffaedb2f6169b99cc9f61834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6a70a8824f3a59349af34340b9204835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e904c050e3eb09bbe5a0102f3f00e5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dfe4ed93506c820a5c96c844d029f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6d15b45765d769fc6c28928ac2ce1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5821df6972b26539eaa0cc910c482f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556fbeaba356e3b38e22a09185bed09840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786afb5002dd4d322df6976e6fe6c2c4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846c4d4d8ea15b68fb37328b5169fda842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db06dd9a8d2c69ff68b5abe0281127c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee62f1881d6a5451e5cb054eedd9b5b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab826ac79dcb7299d069000bcc77c52e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddafa314bf74226e27c614f4542f1c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800ed4ff18a19a004be7678d7fd0fa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cdf3037d6218ed08df2d339324249848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1be4d0f35ad906a0cb5779b26d55e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4d8502b1a771ec52913ab824b7413850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee065b5908e49e1224e42d9a8d87b9d0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a480d2c70f4f805f16e5a6be7b901852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b35db3b6699813b99f67a222bf1dd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a04c3d95ed73b18d26edc5c9d678854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb984850828712ec5c1b93fa9b91b392855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaca205f96031570f11109c9e9e2dba856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff24553f984a45e85f183ca9d68aa8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74393a9f392d2ad6701e16ee8b4e5d50858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347ea57977d360b3288848742976f96859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b5318179c1f8e66ff168210e97dea860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b1f5277e87ac26354a7411848f267861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b20fce6353093bd07a3d943eb5398862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad9f706f077b91ca05440adae94b04863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc28079096806012f6a0dbcdc90a40864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86d2735c913eb115e7f0bb8a0d3bf2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f265358c7f3fb9a2e5d285916911b0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939a45ca6ab8f2b2ca4e460df06ad9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0badc834012441db0dd5b56244a69868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe8461a170d9bfa738caf49f11b088869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a74c176dc0931442c6b46004de838870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89114b3c78286fd7178d46bab1598e7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac17404a76de428c34d501cd61d64b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f048fb0a5dca9263eeac8bf76d9a30873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce40e31915cc97a663d5fb7f70ce84874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579bafa9ac377003dfec1f0c2c05b56875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16dab25fac3dc24aa5ab634448f16f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad4fabf77f6a6dbbb4b8043834824c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ea11beeb3a891490c0bfd9f71dd4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540063689865e5178a3793b04da93210879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a100756064ee5585750009eb36edd36880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41ff6b3a8421d30bde62d59cf7e8b5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c5710a6dfeedb6c138f87ff145753882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcde5171cb6fbf21a4b17cb7c197866883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c4e375884c30a7334bc501edd5e29884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b9dd38fca652653b2a55e7682db6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20938fffe531ad1ab61743bb6b820ae886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213f34b6f18d544978b78a9f4067b80887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0a3f5ce9a3b15173d349ea486964888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398417f833ce9366d011d1146103b130889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d2158952e4219f75cbf3f97037f41890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63309a4a20ab970a676c142057d9373891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02ab74fed768cc93946478f0c0e1ce892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273fd2c8e7664a7f53f201d5b02263b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7f4d0df781bca1bf69e7da2ccff99894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d45386ae108aa6da875c9b1b062ae0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaecce1931ac4f2260fd312971a7672896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf14c5aa14880992d326f72b1e430d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc639f27e27c84f4859c00512a8842898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf19db8030dde72009c0afc99c5aefd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cb77d29a384ad38c1281e4771ac4a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c14ce2b7251767696850a7fa8d44c0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c9f94e4a78269384f4831bf03d09d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f73ff369f80033845f7374e66ab458903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f1df563968084b34a5b514ba4dd60904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9118f457df4e392e0ec961828c51e6a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa76b7180d0f169c710b1ad753ee623906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad566e28ba331fa3aceba512b857e1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62e370277316e9593bf22f381c9b8f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453386eb8e853e8dee66bfb514683fc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b420da7176c41f093931488d34f4793910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ede17b14359344b49252cd425de03911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c5faf234c715007f2adb6286fc894912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12c5b733c5da012bc9d2d09ef517a5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f2a11dbc88bdaae6022d17018411914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458e2028a309b91f5fa61fc81e4e834915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b080f19e7405dc3a6cd402abd276916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001390b7258b168323c56de31388516c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d9e90d6508edc4aee818967d597918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e854e1cc05ace8d1c7624fddfe99806919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136cb5067537c8897f708acfb2364f0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee657dd4baaeae04b56a0616632f0c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c010804dc1729bae21028b0bf2b896922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb177f1c078f5eb56817dca801db67923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9f8d4e62d8aabb8658e7ce781df39924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183117d1de79031fbd40dd76fd53c332925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ffc4810ed9fade72f30438725c487926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431f8b935cc69ff0ca29c5ec6effe4a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada7998ec90e6e5c4f92d6ce8239c0b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f827b86098cbfcd75bb9ff598c88f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d737481583a9dccbae431ae13ff214930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f2e3205da6f6356bdffc6281d5258931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7babb832cf773543d9052a801a482d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e10fc11dce9224fc83620ec93d4c4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db71f8b1aacdeeda6431163c89739a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d4b0dc93b16feff99602ef69c976b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591448982b8d8ca0a1caa55e213138e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ae59eb8d697f11577a9a6a34d3c08937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb431bc871c7a95b4ded93e7c4bbfe2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af622007450262762da48663ee9ad76939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49497732bc3d4eec38bd770fe89030a6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4545a73dafd9725ddc5000154395e2b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70367f0f8ebe2410a1249913f50bce942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cbd32cfd88d30a7528be160749c32943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88cd8e2667d855732137dca2d6151e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9d3ac7b3dd9c9475f9eb9ce72df52945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d838b1a7d5dfbce1aa20bb5f66021946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d39f40fc457aa15d8979f1b070103947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30960b21a51aab770f6b71830ebdc36c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9301eec8fa85d587b17b15519e64d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bceb3c99dcd214b74ed765b83b175950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb97cb61e21e53cea9aab83775d8b3c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36079e8295f8108282ac7e561d665d6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea851b5a2ca1a5e6f0f2906b6e13b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4973c62cad3ada90af63c90af71e0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8fb2bde00ff5c9535f9a266587262955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d49702e94995a2b19bd695d39611ff956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035df0790a78c8cf941ecdc4f28572ec957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c216d01893fedbbbecd30fc42a863ad958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e02eea9989ffeec4853ce9c446e519959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ffbd99e0ec04d7eef5c0649d410b1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465eabe65330d811c63d4dd6b5a4643961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfad6f3c1513af4fac2cabf8173d183962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59fbd1ba77d13ecf12c701e59e182963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164929152c348400fcc4c055c75da4b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073e0b3512584d6b380787ce3372ad7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8068c593d315f446754309189ae1de6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd287eae97774e9c89ea3f1a86b67967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4139e2e4dcfb9bced3a7735e92f26968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f7753f9b4f37435c068d2bd93bb6a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bd605d949eeba486de5b2a8a2dac0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ad8635f27fe55d34c5f8297ba89c4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a47b1c321e5e5110f7319a9a9b664972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d00730729124502125d12e24e6d9f6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bff9d4181e66bf113e806d2f4feb27974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ade6d7387f8185706a3f63934c4ed1975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>