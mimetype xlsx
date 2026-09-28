--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83d55780d2a57788a9c61531962fb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb94545d46e7a0bee6a7c5a9b7bdae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c0cc230c6f8c04737ea9229b50873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487c62b3edd8eb20d5eefacea879a584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ba503778c7429598be86e42bfbeae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df40292a4ec1cda9d509215ab796ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e88242073938022ac83cff1cbf79ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e1a801b818c092d91f42a75026c998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f12a155e8945c1aabc6133dfd2eba99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874434c362555844bd30329575ae348810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb713f438b52f29325bb031f86353911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3148ebba47db70c451b2e416bb7568012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4bafac7895bb74c2d1a9b9c0840f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee2bf4705914765fc8254e5141fe4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e539a00d88c4587132d8d4f480aae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de8c8d4fd085b924fd3caf12da9aed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa61d89457b91bf5c034c360ea2ee3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c4d09b333c2b51f85fee90b30af3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5676120003fee1e3a2f4457adcf3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede747abdeb9c886f6ac4edc3c1e1b6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f623505743384ba24913a77710d08a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597d7beaf7ea73270b188711eb6157d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050b7792b384db413372d8aa0ce3be523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41bc7c02f0385efe9fbeaacb3cfd4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603903a4170e476bdc237fa821ef3c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba64e491090d2ab9699d15031e9bbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6884d545fa3a4686ce2b6f20b5ce227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acc66cfef7059332dcb3bd46a6ac1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99396e72ee6f1048ce86ec58cf53c7dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c73be528f7f6b397875aa1d796fb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009c02ec6e0d69e86d35c5eab510f2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc1b37d4c828c96766e2b6705e5bbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526c4e821eb7f6bd996749dcbcf1b1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04e0c6f747baeb8d7c1adbb48850934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91365a692278bca0207c78f06b50f18135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbf2961359e8929c2c201ff3b9a75e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b4535c7a9857efa45ef296a0a132637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a615f2cf8c2a9b282e93243a18b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d476f89a060bdc73492b6c05684ec439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c818b813b05dea448af69045aba2b6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a720bddb93c180c3caad0a4bf2402d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d380e5d6def0ec6dd4b4d65d04167842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff49b185431f1f1ea611deda0652343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b95407e0fc1e8ed30c8b95fa60fb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86b8699db118e010bfdcb640cf0be045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2909b3bb254a219a6f2374e9d3725946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c36fc2b9d060795b6bf023c095e13247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4c3b4c895dd90dcc074d679c2576948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c3be650d40dcee198d71eecb1739d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06b3a49d1b50e33d53eae618ea3db450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242571a0b497acc5035e3b742c457fdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76850dae31e39f24a18a12c5c51c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225251d3d00f8cec4412406bbcd78c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cf19201b1aebea222cdf8f7e516b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386898a309b3a7ff83db1c0481b495755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0fef6b96e83c0fdd4845d9929729156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056be4da132c6d32bdd0998647fed71f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca54979db946428ad6d9a435022652b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478ea8fdfbacb63a30b4490cef31f4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9de68cfa3348dc4eb1271d1c5e32f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d375970c1c83468bef3eabe0754d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da5bfdbc3e15b3f227f11bfc048c1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b529a23b861d1d2f1ea38401c5b214d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246adfa47035e37855cbf131bee780064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225e471dab376bda0965682664e53d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c62ad29c3e260bb9c9215a8193231766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966f4e0e3e08206dc7d0c4f4bcb204667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8054bfe96334e759b1d69372df54a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052422e1d880e7938fe9e0ca5c9503769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec9387cb5bd8080ba6fddf02e14ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9dd3390511441c368b6ba139ac9f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b162c176285c7b296e89213fbf63b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4acd442e28df92230a22d9c54aeb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b3d7f6f19490ce1dd6ffe7422969374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b877d44bee6e8ebaa0e3b642bae7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a049a39614f8fb05a9d9d9f24176376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6091c39613c294ad7a76a24673ad7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b11f640425e288571431aa55e69bff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700e5f676d6e41a0470b0e0351228e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaad5495a87d4f95720fa6910afd0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39381e5bf52b8cc83739290d9cabc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47954989b01d59c1bf01834c1b871882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f36a19a942bb75dd28308df8b565a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d33fd33c07ee2c16c5728c4f93787184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbede0602120fbe4321e9821fa478df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa910a7af0998dcbd7e696b3c6e5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91431919ce54ef81cdd5963ffb44d34587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a11eefd862bc24088cd69e22a487e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea7c7562b7eebecaac3fb45b77984c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1832fb38b5c799cce95f68ac8e82a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad5fc826917fa63f1a36d4aa11cc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a93af210d44d6792b92c4d75dcfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b480b9cd9c3ea8688784de99bf4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69983f93458d39e1b470a9c71ead67794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e728e5937782c718f038fa1d0365b2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4ae3989fab1a17445f59f5972cf8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd840fae957e5434dd3ff32299ff3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273de2f420f4e55b811fffe969333a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1fe114779621a99d2fa06c481957299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c44639356395c51a2dbc919d6ddb2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d34ce1477d4c4fce21e939c4f9384101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f6edd6706d71d383f140f33680e4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f897e6dc3a7f54ac8679d0e12904103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22241a908c00a1893f190dc2df783a2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a416df9512ac98f9b772f70702106105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b6e00758f92dd8522af04a2967fb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0ba8f5ed931f762c5f9edcf355407107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ccc266442e1197ab82aaec97d37f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0f05ecebc1169cd76afecc878a438109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6b7dc4fc797eddbde063fa8aa53a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529b29bf6e70908cd168653e830c750111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b3bbe2e5efb28eb2f8a1c7a6fd73a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a09d50f59cac90155ef7d7d9c7c215113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003c8a2557bc9ff80f59c93392be4c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f96e69811b87dd80f253d9b6a3c47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59755b2504a3d091f023030025727310116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43af5a5a01fd095d2a78a8c8caa01e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93c7018ad647c85b244d64c058b74a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe868a5a6d8ede014512b102426641a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392acbde860fbdefd434d56248c4c35b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509826f0ca018ecfb4a14998f7f66b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345ec4a8d4781f09cb251ae6bf1ff21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcb1c8904e6c484392f93df9cb7878123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f894e2843c1730f16e307d387056e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747be21bf08320b5a7658ec2a16ad4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff662d073fe1dca0a4b4007bf02a7f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db701ded6496027f92c1443eb1a0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7daea5e09245aec6b736617e264eb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814a11858267b061b4bd1f35bb4e202129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ed84ed1e20c846d336fcfaa7856a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347318b295d337d775f258c81f0e6c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305214d5728de043d963cd8848e227f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d75ac5d1338bb1772528bdb4d51e8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50638e99abb3fafe131862067b2264134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5a4c4b9556862e523e2e41c587196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d0eb906ccc81cf5746f74aed9b94a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255a130d5372661ba796bf7fd6cea1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45dd7cdb404ff970e475d40ff3c5b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479025e07ec1b9f3b374e0a1b6213cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39093b7c1f125365c4c0b393e7e2dff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba923f87b6fbbaa6771b2cb9a94f7289141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02799ec8b6a6762f9f14fa4604a3757b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5887d141e1a06c10baf5278077e5df4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532797558938b6e595944be91c1e0754144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521df32cd2f662d616322fdffc9a48a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac3143022bebffff89608b12913c76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fde5e01d3c9b9771dccf47c02ed0d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3271c10ee003e4f8614a90cf6c45fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5bfcf0e9e149351ef7c53ec47bf23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90e6b4107478e2707173bb8c826b3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7763388bec3e2f82607845f33ae28e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134c82e32a6f9a715abb7b4417f62b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194f7cadae7508250b6da0702b5ef99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb831e29b44195b88bb0a12a3fbd72b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbbb973d1591f70ebccb22af8a3da6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc663b70f1827026ac0cd113e7592c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd0857cd1d2a028f0b8def8cf0a72e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b8415025f9ad4998ba29d323114b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ca84edc221dab8d9df2a60e5709df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b36c516722fb5ee1974526b5365403160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c813d4a1eb492e964f9a1691bb24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2154803073f2a24479601dc32b0bb0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793309843ae90ed790e54394dabd88c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398825b728df6d7522a9c6c50f2b5f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eb2e465567d2e730fbd737ab7fa1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e704d640cf8668f5c220f1e04e348b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61a6c59567e8d504448c679f27c201167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f881f511be63f75c1c65bcb744e47aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f3b2045df2412d8f8c282a5d19123169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ee1f1792f9f57f4a1edaa9cc9a4a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc4d667de5700d5a8def3d52d82368171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8163445762bfa0ac9b4ab3134c336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a74d2bb2b8d7a128431323fcc605bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001cf2b7ee59270109a00e53e6655bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562abe3570e323549d5b3ba80f96def175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b4ab19a33df3a2ffb6a143c90132176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644071b808338b77cab78490d0f41ea8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce96ab9ca011520f06090574634598178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b728b3c964c700898d84ab8ac7e94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa3ff7be09fbb24d181a1aedd4a260180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5210c369559e129027733223002803181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa731e48e6e3d57bd93f309a21d83c67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b517c28e06bbab8df7e7513e36316183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6333c3f3442e1cee66e72b1b2d9ef0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394fea89da2d049277c0c91607c59f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af2400bd92447435d956c0cfdf8ea8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25a7c5c04a2db49a063d3dbef2b379187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbb460cde7f63e99307d4a1a051da5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28572ae1c21960805b154128c844b42a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c8964fec8bdf331dc10f5227c5dd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25efbca4bdc700b86fb7992f52622ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e24622a992f45083176fed98fb23f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d201d33ffd2d56e011168ac5b3ef444193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2db0ab42253048d6c4ebd2ae446580194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4163e03b6a8111a8ebb0d1bf50b681195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64fbea091f85fd00e6c719b91e57b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d328dea827fc2fc202971f06bb3db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b513117245f248cdc103541c22bc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dde664e0c67702b21380b9600ab040199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc094e4f09e934601a0b8c136216a61c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c9532a66cb87a9f3c32614d529f78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f2b8e893b6d476ab60fcdb520abd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed57248c27ce5e950777b8831f60b14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48c2cd18276a35aef3b0f039287086204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87440502a94c29c5146aa98bc8a2511a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db248cb3aeb75f4f889b3dcf313782206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734bde628c321489de45cb93d15abcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c555d667d722b4759d27b66ddc0b10f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df6460c60c3d70cc440565f813983b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a446905148dd612272b627bc04119d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58089152c35fbcb941c9b2d74cda6a4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abdabfefff496ae815901fb608b9ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eeb57f609b4ec4c8a546e6be5dbf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04765285f3d905aeb26f74399e19c62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b3ee5f7d062a3f9738e465c971932215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88c686293ad78261b73e157eda411216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851146533c032371794abc5d3ae9bb06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e347f110f7396f22a52c0039da676218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de947679120609ae82047f1a5b83f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ab4d2a829a1235bea89874af519e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933347280c7c81dbd45d3ab8caa756e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc6bd047acc93b6fd35cae7a153264222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dc0b730a4716d0d4ec9c7a429e714223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230f6ebfbe3d1ee83cdd6325bfc3871224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb2402cae50370c038fbb5952acc21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50016606ba10636427b8d55b0627eee3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8f2f9f8804966378a8668d4fd5128227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a669189f7d9e59e0d98f343f28714228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e449df14f0dc0d27f5f088449ff2b74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fe5e3f63060d6ee760243e411a8bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd857419302776d2ebdf244204a33d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c3eb5060f908f5bd4a27132905e3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aff61903abbc50120ded24cbc21e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678180ad46ac5b4541eb18a47675bc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea84f0fe5c4d091f90daa10b2b9fb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b93e9d96b2b2168305f210f6898af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f221b309ba10cdf526e255be3d57bc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4248fbc14eeacff465f8918a9ca036a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd226cff97ca0a28dc097a8c2bd96094239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a3b5efd62b8bcd39004a01e93ad99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca17123e241f08183ad3d6665991dc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedf929cc0a5c4a74a6010b7926d691242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990a8ebc44033ac882e8097fddf4f48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a1b8122f7256244a8c85ab724be83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7d7ef9c39b6ef8b2aedf62c128445245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bd88a1bc95fb3d7db421d4af4cc21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440d029d91fa2832aa6c3dc76af360247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934770971708cf11ef5ccc657cf03afa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5501aa292b0e4eec71383dba6063c05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd64a61e6d331ed86ea256187229da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c93e51d07f6bae4fd91262e0832c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa6cd6d5f38879f64877960fca6e93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326619f423df5b27dbbaebd04556deda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1159f8f5f7298e692b37b3783fce19f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dcd8e31867d17608e1a420f6d9a38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f03f17bba6fa9d4f255070ab091d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f58ee230684bc3ffdfefa28d67f18c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32269b7245b0b14f4e8e8b6554c96f27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9399c37a9a49318373f19a14e598d3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb0f16973b670c3206069581e57178260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea6da63668d94c780ac52d7a43d48e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58863d59fca80f45dac7a8058b9ec3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fea2e2d2fb3422ff01106958897dd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf09f289c6a38cc478e0fe6e117e27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f41d8c65b963c368aeaef413a2f30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72bf5ef38b481859b032da4bbad165266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39d5c602ba3c8cbabf1be1e545a04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbb0d0660089e1976e2a27f681d7c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b7aa89c298dee7aa5e35fdb8cd5b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ac97eaf1371de476d353d23d12148270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e555b0017ab172fc3853a465ec96091271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57445193374e1af31218f217833a9bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842d09a66fa6b8a07961eebe7c21c5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6d42a403aafac321280a9b5e5f07d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe7c510102b267069e723e79981418275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cc2c4dcb54f0e099008a4c42a9b83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ded2e0bedeffb1c5e926c289420f29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66607fa626d96bdc2ee915ba433b04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6c632232926ead261cea07295fce0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c84d139f8bf34af58297ea7de4dc0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80701c831d1a4d7a69dc589a68c6f7c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc33b767688a19047eae7ea677e82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107561c410f18a85f6e77304069bb8cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa89b2741f4daafac154857772a9949284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd53c7e1f7bc9017086ee3e9accc297285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc66413d524bea4c1cb08b391b38c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c3d80f747536e9fdd5bb015601f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71724f73b84b1c6bfec3f65581a5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf806ff5e1dbfcc1e603baa4b3573642289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f88b8ce0bf6d3edbdd924415c3944c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a625618f707e01974c3c7525580272291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee1e1edc8bc767537a30515f690247292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e6de20824b6e72735d6246c656d25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c73a922e06b4dba4037a172ad4ccc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc680bc99901995718fef6a91ade50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f6d2aaacb183cec621a075bced34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc0e48d2d8c1cc26c4fbff39990509297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d3a3965c710937b7c34b27b99af63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c0225b75af26fb20643354b692c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c624a551f9da0c34f7c65a98a91d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6aa559b2052beb833508ea66da317301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6316f50ac3a1a8d3b1064a59938f34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c305b852e14cbe6aae4d878785a57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0640821df51b4723d41ca3e70085b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c35c6597a57ac45c4d9e5f7fb248b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef80040f63197dcd26c9d2fd822c6bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a5eb9edc72ccde395f443e669e62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755f26161b117e21ecc1ec7d7f9deb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeec3cd4fd4b2947b1066c062fcfbf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84f9a10d3482689d267c4bc0b7dd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd369cb3e58e9c45010f3177090106311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227df9d36f11a2479f96d5c0e192511312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf53c60fe357547b9fe807b32e0180313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7186f1b14dd079fb4abbc481fad92b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f7bdfebcfea3f912fdba6bbd71039315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639c7b4c125f6f27dc0d775d74bd2a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a91d48f000751da077f07d07bfb450317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82336b86fea9537fe1d0ca553a10db09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1170497994d10b9ab8923d9e288a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fedb9d96d1d757b4e53d70cafb2ee9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34d5b8d132fd2ec5c87449d79865bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5a9d5a1b2cd76635f0bc55858bb92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093e6ce72b4a815e5fef2defb0a9ce6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e973983b20386b220841fb2c828846324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2022f7f0077b6f0e0cd5a5e7436abff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e7da3b4ec46d6c11602d13e09e71e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e93f712fa3b3c05f2ed88bc7b6e1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cac3fc7130ffabbe30d985c1b88bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3483cdc6ca39e6c7c1c936ceb5051a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583910fb985d4459c7663265fd46529a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97dd9a5548f70cf02ae671ef11631b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c016097d13e208f9ae93923f777b2e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5d909bfc3d656bf53726c267de995333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153edd5dd0522d1fa504bc36352f0c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb144d904d43803f1fc6b4c4d90b1bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927bd98d08dac5d60ff2a1e59e6094b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5079ad6c4cfef4c6acc21aacfcd14f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee454323d9aab075a25a401ed3fedd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6cfed25c84e014db91d34fd882d7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65890e69ca7a6496a17fc3155fd724c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3bf4279e660df6c9ad6b07691066341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffe985ea1bef55e43379916bc051dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a180a865e0e003d26bd6444a923bfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a44dd65344a24163012b3a620d42a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c34cf4800c8d2618e8738403978f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c2529ad252a43343329166e1bf069346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf1fe493e013177c4998a8263218d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6375a5e3fdc8a12d6f1912181eeaa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef115e0bc7499f4304f8ae4965ba0e76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10296856a41fc8d4028f179d76923d72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff615d73b2bea824906db0e919d3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f86f7fc68ad3f60409f3748f7a63f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c03e9f275927ef6c586b52c403398353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9e8b7c49a1b0e5d3e5c38d7deebd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58abe3b7dd778e6ad36717ca9500b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b7c5f020f77d003d66d2a6160bb18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fc71bc0438f47cb3ba5fb33176a0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a418f23e2043d862ed767c7f8699d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25701d6b0683b83c6a49c80306a2a8a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e8abb7e27905dfe9901631a171325360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253d191bc23d9d4ac528c536c35522b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe3f13f963ca950f2c5fe02ba67b94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9ef98784dee5beae03519b7b7bbe8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a466cfb53f1556357b14d2efb6dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63221c9709ba7fa0e943700f1f63081e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba82f69af8141ebad1bd4aafc256fd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3efc896e4c10bac48251e3f3e484fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61d945ae2fddea01a3c9cb32697f2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baa39d00a2669383c1fd9b2a97e54e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d766fc4432a9e341a249f00a23022b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192624b340f7a27fd371363c39f94e70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85068772e76e06d98c302e78bed5046372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6347b68bb01e68335b31c19b63086373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0c06476cc1b052961b7de18014ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda085bae224963bfca1efa15e1ad7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c326e4ee5adfe77556f240c8810e97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d52a0069a5a6343f1557636b4f9dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08809708e7327cc68eab0055ad179856378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df81aff5622df6ca306d182159a60c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e262394c3818bebaf1e71a7d30a52b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22968b58bcab2ff5e102f79388afb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43637022fa3ce68192811ec15636bfcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a2412f91ee4bf6ddfe113bbdce5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aae33997bc86bf2f8bd7e4ce4f006384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeef6d7c65889763ffaf645245443f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfddb4794865ad8fe8b39e27db9f9cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed4e5060af49383f6f88dbb6908bd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c42809b859ad23877b6a75b5bf1eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302587b5c6ad369019121c0b520f04d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe3bdef4f91c8d7f797a12144e5e54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecd1c0186075d74ed2bb152e7e8632391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e34538af981136a3f73c12b65fc43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfe3e75894b7a76d8b121261eb2abd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8b68824d11dbcf8893ba06d5e0bda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a6a489e9c49ba14ee49c5bd3c823d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a6c99937f617fa9e8b232aa38a6e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284b0c9733e5fd2c7175287339a09d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61898ae29f51b3f57bab1842c279c2cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3efba5852c429a5a106ce3a56bd64b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7318fe1bf82038743567f6b9278d821400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46318d839bfd2a0d68a3ce6144704087401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9b65332990dd509542a901538185402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642b0616377dd695827480988ed2042403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccbf20a4e9dbb6c023ac4fb1fc286e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a0f0de22a6e504928a741a8405597405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f08dc7f87dbd48277e68b5d78fa6d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605bae7ccd540965695085c8bc6b252407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654e6b01451aa6bdc38189b628abae2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82fdf6d1072f3414da218cb172a7fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5888b0ee7554f6b295a782a0e7d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b4c2c8b235c91ee1bdf7165f20d35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e2625ce28483d540562a0059a1c1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c715d0612fca1317dd09fc2252a35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b681678cf5bd963e1c850ce3ff01a59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9fdeff7dcd73175e7ea6a40d880e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85a1207fa5637a61dd9453a68e295416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492fd5f437e4ee68f1178dd14b123d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee7cf8f42124e8e38c6ddf76e62780418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf26223f0de437b6e2a3f77bb9006419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c7587a766b752eb23c06f86b55ad2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b2dc1b4df4d0753499830bcce17b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7773e041a9e19a9cb728b2e48bf464422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab6ae6f1bdd95de289ed0b52e180cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d76c4ed1206e1285967be2a3dd4839424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1d033bc2890d71f9f68cb73aff7d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fec6cd9b219c350566256d4bf304bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7b790e4282e01b68bbe3c99194e90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e772a2e13e3bc6f8cf153277969e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da868cc4515de15a9daccab9d00bff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1531e750e167a5c313dbbc6b9e59f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca400434a9dfbe651a7fd9bc3c5cb904431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375058d51bd62df040b2e7ead12856b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1671e70f4f5b06bec73f794ac9e321c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93ff963f9172b849ae9e613048784b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eb69b9e33185eb1dbb2c17d2fbb21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561d6804d9c7f7035a43d65f744ace0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7bfa28fb6159e40e954243cfdf65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a19dad7d85823288051b9475678969438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e76fda96fab857548e3a5d4f93e11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab18a03b2fc1097f9a7de7b3fb3de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea511455f0f5c8ecc8886f0fcd62d33c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20280532d314d74c950be31fa00a04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b451ad7d1293c2b22ba62f3ab8304a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaced27ff7a13c9fb8cfeca70160b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18548c83f802991057720d749768cad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c02c855421eafd9388f5bd4b77280446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7eb108a27abdf4b5daefa66278233447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caf3b0ff32f6a3b4c268d3ba105aff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed7984f3dbc4d5f1aeaf3d1e7c4681449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac4c114ee43363f2d8d92166bd6c77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da3a2f061883a46b4515553a2196e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7008ce0d7690c9c904a54ff453cd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a5084a2cd43773816adf243eb88e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0503cdb4cfb251991b77f374b3655c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34be68f9a4d40e73d2871d913513482455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9e07305bc2d8871cae28b6c63c35f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821788162769ecab95c8bed05e8d3c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa73a7c9d18a0ad9efdb571d29b2ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ce52c867fcd5303098979fdfc1ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1101d448de01fa0c91f61107cf33441460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0946405104eb9909d7f0793858fac24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71013cdf0ce862846c55b5ea9b3130462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b291ef6e17d17f8998582d771b81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada1dd550932d54a9b565b8cee7b179464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369497a0e00c9cf81fe921394959d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08ec29107354d80d30454b5f10e41e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344f9dfdaa196a2967ce9862a02be15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129ced21cc6f3e27509cfb027025234468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c82dd795a497d9cf27a2df9e1167d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104ed6a60f13594f58ee91edeccbfc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002e8adc00b37de36c84c2f002af2ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b661ea02be0242dc4cc7c222e9b3a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40359abac9d20b78da2dff94fc4cfd05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911bde0524b2364e66bd1f3d8dadd69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ec0c4b953928266ba4f84a886cbb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94879cb89f797cda7cc18250e6932225476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919be722f8429e33610da852e4110d47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055fe7704ee8ef3bd1dee9b85b8173478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61061d60e5d83943b9bfc5db93620657479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8e82a12a08a9105cfaf989c706a58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1a9d0a286871990dd2651b115f392481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d5abe9a3c82aed6f012b712a022d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dc0d5b19e83dbdec60810d82b8cf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9e6baadee34e9dcfe1a1eaf824da3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4a8064f6ca2555e2110ced20b9cae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdd8cda8bdab6fc17cd0daedcf42bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b531c80172c2fba049c90738947e2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100da4f4636ab595fada904fb3685e46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e68f493eadaed96eb4781c871f1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a1c76fe9c693a82e4e2e564968a88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb58fb7dd1cad902b5a8a3e56eac7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea1e23b0c0668f11aaa8a16d216237492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453826ee8cb11cffcb2e04c1bc58883493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c59c369034108f6ad27a62be45941494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04636faf41572822d5e4eeeda4fd622495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe141cbf278202a4862cff78a88ca19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24246c1a66e9123d989a2cc67ff167497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e6ef054aca97eaedac2e1102e20f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879e0904fb0836a2aa1e81b3b6f2acd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c911765f748e2d0d2eec788cfdd00a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71dcf7732d243097c7cd006c022fef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72380e8ae231eb359f8d6f174c452502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6baaa3d124e56bf8d397cee63c374503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b15f190f0ef2b6323a35bd9c5c5ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632abc0639deb16123901262af86711505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c448b42bc296930b31850d124c3e038506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ffb3f6590f764d58cd96d7aaf9bfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb4debf7d17ab6b6f1d055aaf6dac8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956272841aa6f1633fb7f43febebdcd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3c0827086c80547893480710ddda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e15b642f09046df3134e6e333a2df2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756b678d8caf2376398e0b055267f94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f811301040c3c68bea49634d1abd42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0653378ce551727b3a7c80d8f5c30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9381aef8c54ec8f74966677d80a8f64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5819a2b18f568d5dc63cbe2c1a9a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f819b99260b1703e4cb041cfa22d11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046363e00ea64dff84a0c9d18dd7516518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f45c1ce66c84dc7ca2d81ea6b8489519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8708271518c342f6035e8f152023a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748aa3ed4ead4311449826c9a976e0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976512371e6c994acbceffec28cd16d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fb19fd3ba954b49a072c01b9b14e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760af5ca60dd315599142f0d25129858524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc90c189df1715b5dfc23a9adcbd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a865c79c25e1d2caac7865dc41f08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b73f81643947df7e6184e5d7a25f8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7eadab9082880c84742dea4c8b77b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425e9d656df0973e57f5ce73bfb9a31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50121be73c634542aebc25ba96ab38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4518da8256fd992095f0f2c2c152f15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a64cb7022b4d135f9fecd074264665532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276724c7de3c6f5385a1c52d92c9aba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bb436fec4da720251d3d203cacd59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5dc34844a83aaa59186daa1628d61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91de7f2dc4e8ec7dfb9d26855eeeb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848036ee349bc8c920ed68bb48a3753537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98547965153073608f09ba08d57f5238538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a56c4772794591ad4493a50635ea10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dfaaef56c51031cfb3a0af4a20e64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47196bd0396b703116d8522283bc2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188b5029a6d1f259853e15c579802c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ff3892e028110ab4edf6af5660c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317159d91b994dc6e12c500e46e72e0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd71743dccb50c72b834af2efec4b10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a65e20c44396a4f1cad7b3c209666c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b50f53c5f4663f4dd74f0e3aec5b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23265383702734d7c5a8f43b062a458548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b4a450dc5ccb10332807322c0d107549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf8926099b26c7924f79fc508205ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677b186c945ffd473067daaa94224b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2c550affa8370bd2e21daae2eb9c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f078166581bc3011fb708d5779028553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5be25a20f49613f78f21ac07fec322554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d515a526b4ed78837df4129239f861555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fb30c9db0817a0c710c6318a2a47f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dacca1d2cbd142ee46ac387ce6c19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b84e7cbd0314343ced4c6853a0be4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec3a39eb2cf79a13afa7e9949b4078559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165609f5168ef85eda54017dff5a266560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49cae0ed265566b33ce4215c9977b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a43a375bdd7a3cb90e904cd1305b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3369568631696ce4cbb877ca0994e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0390ab3a7f9d0be0938b1a641182d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54676d2d5e6b779558000172a7255d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6a6a1ec576744dd01052b468036ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6fa2fe4e2016ea131e79c3f35c5b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8df828d13beda55d9e8e5d5a1e69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69a16689527f7f650f69b2820e092a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7589f035da00e1ce6dbd0750b9e9422570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2adb064d3d57dd7f4d1df62ab0a57e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb24253f6e148bdcfab4239c042a4a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e469d80804423dec77c4f3c39022573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa1a672308bad461c86a6ae7aa2f00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52d1267fffdfb934d69c4e213398c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e6e3cf208c2e81310affef4eaf8f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ee1a5809e270ee5d106b4e441a78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de04b5188f92e2a264bbce54f97654c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83783d826ca25b1f7ca5626a57d942579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b30a00d3fb21ae2e6f3e0dd5fe855d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbd367cf8ab1c8e482b5c183ba1d3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6588e42a92852605dc44fce1999b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd6b3dc7d26bea082c96b7df0b1eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e74e5fca0c2dd9671a240b9d4e1da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bbcaada4f8b52700a200e5d35989c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be2011217d70ed1d539d4f1117effb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f87544172fd739ea3314927523aba7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c381179c81312c5cf6cee60c574990a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c92474016bc8851e16744c66328aa7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bd595e84632fd5edbe088c19cb41b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ed7de9203d96f177eb57960d2645c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e24d188db3fdc9fa05b63b91888b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c066a28e195cc07ac44be3abe54e8cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708a5ae67f4c3abbdf16e03fd975e8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e47df1ef36de63bc00a3c92a6737c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed979b2f5d24cd24103c82d03fd52128596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6aaa13a4d52dd834b66a018b9fcbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481e2f985f8fb99d67472cc66c17985598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8355899b80f18583715c4202686cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299f7317e79dfa083fc0e2bf89ab3d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5f8da9632a0ca29ee15f3f0b39e57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08063372741683c971071acbbb2bbfbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98d051e636f2ec7de07ca59ea94a3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77a105049421885e4cd4a3fd8f683c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca6366a7f2922c8182405ceb49426c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e29023027b37ca4b79535a5099984d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae033d0efcfeecd61be6c6e06bca97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afb764f62a2074f66a4f94a3f63867608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912480a81514c3e3650fd974e6781027609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9abe6e54b09852b9e83e5f74ae136f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d1c7825b9923fb9cd46decf459404611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d50e1df74b02624b31b205eaf9109612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5250e853a1a8cb9c9ac7f85a72c6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f804ff6579e614b72be08bfe407d8ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f643f1349c2be5a8288ceb3a972a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2effbb529ae1988ab5185fdc8092b35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe579a8c529be4b8b32dcc47ed5d9c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8df64013b63ee6c9e164b81b34e36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcaaeba3aa43f9132d72875ba98026619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebc51de210a71c91eb5fc1f80456c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d656bbf10442083d41e0e8d4613fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c54505d2374183e7800590ee65890622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73d8f4021a672e149fe9c51138bd0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce31ce110ac0f917cb9152dd4873ba5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0101f3a6afa685e7ec15b917cc1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd75b7fbf35598b6dd8e1be9620a782626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f672ce2cc56df8a2c5ce788ccb3af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac979e236b88c48130c18f5c934644628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a8d7d115b22a508d37f3066f41098629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d6ac91c243cf2241f143a7957d060630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db754d714931c3fc12edf88c5e7a73cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51e6e2eb2be9bb96a257122618da4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab637f1070938eb0f656993ec509d72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f31aedd4f371d4f7d99bb2267aa783634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f78d224a1d2c8f17d0f4fe54ca81af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074e717c8b14fe03f7b2c50b94c31ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c415f011210c8a731fe1f10ae48e4b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a241ae88a0aeb37d9265f186d29f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e4889d59d3583f90be91bc861bc42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e880be3895ec7e8e8e150f8bc22480640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e4bc5d70002f796f80b048d0af81a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a95d774061815446c85821e7a6bb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4885850b4115b39a49c23b4ae46c742643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b92388b7db52183d73b14080e7dc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feb8f7512c4520b260a42268d4d2ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d425c596c3e1d059da65d30fff7d330646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ed1f5bc1c4cff1933867caff70a6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d4d3cc23c7895eee4439e7a31a8d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ada421ea82f98a015d4d2d8e69f2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803a1ecb4f984a4c868571d1f0adbc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd11b86ef47228441c315f01f97de7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c303f20a3769b4c6b259e6754729ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd8fb80997a4a2ac980306b7ed606b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8972bbf39b2b6d672a355a798c409654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c22e4f3c7cb2fe9ad125475dd3f03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052c507675a1f629c8dce76b406f9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c40938dfa749582005351d66c3b12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a431cb27aa9cb25060769f24aff0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9ce753bedce7e00bac4c5c3a277e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b00d43b3d89970351810074cd23e9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6771d248c84d9424db68b58f8169a01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab72574af3775ccf3b58c4fcbed6e9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13547c8e94c838f8699fd1b2df86c85a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2209abb29eea573fe7d01b98fb6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3d75ae2dc2476c116537d4e4f8037665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3653860bc04d27129e3ca11bcaa8cab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8934d25a849780561a415a098cbff3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d7683e3d8a3126c4b3364634731e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051641acd4d7a4294ee09c8235a4f54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2018948047c5d64296a13cfced63569670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986124304717f67ca0d0a9efa44d734671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bb24a249db1ee7abd6b0cc420c7aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb190775e3615d1c0e8e38f68b7f03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e468f4c77639819114cfb7017f2481674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb610f5b89b0ac1af3792bdd2135c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0183e29ccdc2c05ef9c80643b85ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19131b1e9b1792951d232063bbb33755677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd809e6f61384e8178d811aec0240929678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb34dd2d4fb00e0a0ca62f64e3c3d43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3c899a540f49f379a2cacf7678708680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df801553963b669754ef83c10c9b942681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e619d72faa570ca81543515496eb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cac53ef5552d9644780d237091a21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a2f16698090ca754cc55a5df80ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025fc63af05a992fa4ee02f67b1c0a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed200a5ea96c229b96e645da71c2e51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf48ea2a9c690237e28d353029b2365687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015f83ad86aaacb9e2d9413a257f6c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9cbed1fdf9fb0e1fb09a7beff1764689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b9a7f7ea0a143c4ead73f26ea3b78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463d873d7a7c72cd3b6a3fc9fc3219691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79116815b2bbbc18210d600d4e05f41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe031350a2d25c894df548d50e45ba0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317ab04af9a3994045c14d2aa921c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf9e8b59d7b3a618ef5f0257c6d64a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080376c7992d74ca09b8e5b6343bc88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd51e37a14fe4ac0293acf99e90c7e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d27f81035872181d291feb8ac890d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d77de937633794fb21997ba5fab6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bafeafb8577fad00971c8fd0b2030700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d72c1589db5d6c785b56b5cc4734701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e40c36194689c2800f2a9f8dab1b9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38f6adba488f6dc6955dc075aeb139703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ebdd59a4107c23716ea54601bc8c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27275391991428f67d3495644e4eabb8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04225c326688515ac1797ce0cb22d395706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6b17df556115dc28111523cf8e9f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a7e6d6d630101349e5a5d05ca167d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3646411d5b7b4f0dae122e59142e58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b17d39374fa3ad6c8b9313041de8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67bbbe07dbc5429405e3f7fcf90c05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56201af732451251e99386cf0f30dcc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef54dc8e0a2ce83976bc835caa09fc5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deaeb2990dc74a306231d656260093714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850611f6e9f106ede0ebcfae6507544715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85c92aaafb77c40193e74d33221ea6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a5cbadbb275641d5de7cd671c6215717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d4b5f6fe2b31d4e0cf7417d692098718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd06d873b53c4698620204370afaf8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f75e43aeeb838fa90a62ba62de823720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16328566ba353945df60574f251c1a27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d3f2e0b8859d720c5a0eef870301c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8025da3d69ca382fc3a973d7da22346723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2ae8ac2a2dac52705c60608521829724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd31bcb99622467bf1db163bc609855725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a0a38e30fff3691e13190f229329a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29f53f8e5b930f16a879b400856fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87113d68db8ee1b14dc8760b45ac4289728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5aa522cb057da3cda4da2f2503fbf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716d4a7c524674ade3aef6b82a3d3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d3f0fb9bd25ffbabb3e2693e067e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb5c28496723fd332b84ce88fa97d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a9301076931bfd8e0612b3ae389c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43adab5e8238330edf57a6c28f04f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd9fdd9a420c5564c4f5ecf8789f26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c62a4b40917b108acbcf1cf13eb25c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8d0c054e729690f408678477ca5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98db22fcd56f02df68fb24e4f5bfb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ba56be09ad4fabd1737c3536297ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4821f07a7c63c8849e6c7b642e3f38a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560de334105993a8b9eb7fc650350d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965f31847395c7280d9ecb638e7765742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63240a4f26e236c85fe0ded267ca573d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b17902b607ea3e5962ddd8b5c0778d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0021fd36858896a3186307a57014b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40f7ff96d10ba4fff1a93e1e9b4d19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad8278d616f71bfe6d204e043e1060747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bbcf81d3e36c7a1cf4b8b0ee26192748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a01c646b6e4f7fc8d99a5774f334a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48231133461ebbb615ff41d659235f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948f0367e0d5b7f95f200f53cbdc906751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944190b7be55ae76153c38bea4e48dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75075328c8d2ab59f54ee792627dd54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482daa54067ef89127a593fe1661564754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf464b6b45c55e3d18d30fb3a4538b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44afabdba13127dab9af9a880f9daac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a32acd9a1664e38f526512c7de846757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303033441fbbf69038e3ba7b5fc3211758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8139426bec47f440c47f0cf02bc07fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743589f5756bc3216034db19ab514c99760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708858e69e9331e9eadd99cb5c81ddb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b4453ab2b72dd79b8acb4e4d731b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b120fca28a3d164a4fefdaf346fc080763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a202f7448c8befdd430f07b42ca3a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28361f8815e4e09fbebe036532329ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eda7fdb10e894073ef9df4599ebb7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7f09e394c58ed2e598255caa710a7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc916a5f7ef86eaa0b32f2ac44be6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48883f8107563f3696f031ec0cfefba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f41ae01d572608f22c72bc44e541f7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc727120f5a290bf877c260b77a45db771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc7374f00e798ceb671db3443a50d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c8de980acb6ed211d6c68c8123e2c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd5bff49dd47d636e3da3ccba771a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd8c1aec5332a9ef82038ebbaecb1d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82514631402d15bfd923bc50b384a378776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb43be3f569c35ca9089bb164f9499777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639b0f901c8226cb6f54abe8c65fdf8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65046dcec7451643456edaa8e8b9190779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ec9f3fd7df05fe6f78105df8cd93e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7809efd74df1747c7b62fda6dbf4d6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36350fe5ca48cd38e56cff5f6e57a5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed38701f11ce1a093f7a38a7fc53e1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cfeea54153e92fe9d8344e5f3ce02784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357a5f3de53ac82cc15fe2f335885e6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3c6146b178ecbd8a4eda6bc3c1eeb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecb00f4eb6ddebc0bf344fb25e9787787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390880d7774dfb5def9fef5e979f99f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a374ad800d90a811763301d5cf3e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c011636ba87beeaf9c918e18dc68c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed1d6dc713501af82e1f1150ed35d8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624390681f7bde8bf946f8032eba54f9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db290b3ed492787bbc3d9cd546d155d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f42b03683b2370b5963a5062c63bb5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae6a6baa8842380be9da6ce3874603795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879a9af54e6c8c61ed7430d9a5e2f6d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcec77a33349642863ce8b0d3a9e9dc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f387a55d99e29e28ccac42bf3a79a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776f8fd2fc7aa578a549dddcdd5f483799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a3718d558780371fbc05831af4127800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2daa7ef5cad3bac61dada59f3c016801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c0bb04a4cd7e4686edf5e0a839ba6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21cf16b73d80353fcfae59029ee941803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5a1c823156b6bd5d5b664259ec6cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5392a31b0e8abfaed91cd75d9b31a9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02faa2b20024bf5beb1eccc96d084806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8a03a15f9f9058dd6112fd5625d4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd102b0dc5d03e251ac97b75008ac7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c407e3e887ad9c5d418a17583e805c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c50ec558c7f8884b2f9682fa188a7f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf88ec7f9c88c1c12efb463dc0c86c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846c6596f4296b54ec5cb9477ee3c2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c00e92ab9ebe0e1ed4e595a50f792813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3806565fe2d1f752aa171499dc75e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8836041a8b14b00db4d4fa1599f3b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f92a6a70bc96202bf201581a31d31c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c5e5de7487ede57f7f2910c87e734817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d155e8e72711ad027864fff64b5c9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5ad8ce84160ebdb6499919bb61595819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21c9e3daa510fc59fbaba0e69bb644820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f7dd3f5a203520fd99cd740fcb01821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656001df8807bfa8026c380620b1d6c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f9efbea21f2edec55f14ce342a5c6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11efd6c612091d981780f74d06b933e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c16a8847fc397d82e2424ffd4ff949825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c02d04b260ddb2c747244a419c094826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8aee7abb2713648e8f5f721c290fc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41a0d80c0918cfa1cc181128074dd4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68479e850e1a148029243a16becca52c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118189954da10eda5b363bbc3e3ddd5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9934d899162b1db9d440d7cebaa6df831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f619fd26c60d12f1a1ca28cf8b23a32832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93397fc6446c008a0fc5de8eb5a81f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ab2197c3b1bb214494bddd42c1d81834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a420fe756238d436a8453d4c0ba13f7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375b8e15cdbc443fd773ecf6e2c499b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c4dbcfe532924051bae638f3ddcb1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb0760d9e2ab42af984cfb03c1d229838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc786753669e5b49ad5c44025dd5b1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74496bd7a18fd443b4c9fd653b70a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580cecd9bf01ad83f4826c154e28d6c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1acccad3120450d6a826b418524256842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef756816e9a10ba5afe1838912f77843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd2d050a4cd10ac1aa9948aa076cb5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c695ccf0da09974da8a7c27aa62a648845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66a97bc9decb1724d72dd4efab95c4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba97d720751eba9f11cf7a3e81b9e53847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0148ae53948c081303793344e5960848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232243143d7fb8fcec0a3e4cd63c602849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449af288c61b353e1cd4bbb208f8e63850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28a4c0a97e982d183290d67e2ef1d5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20846d59011454fca713b9a5c6cd89a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ce7c2f7ed834b6c7a0601dc193537853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18c741550b04cf336c92a946c8fb0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a8188019d9d13a34ac8272e15d2b5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3b2b3300979345b99804482ae41c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abe02db00afdda98580f6b648bc002857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e079b9615ac48e030c34725a50ba4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380445435a339e4a13fbbd4b6de0584859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf576761796eaec42f72488d2117cf5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320511d3d18eff48a0f37e285c9dabf6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c126581f217b9ee764bfeae2817c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22032b162a2af633a2e56b7fea03a2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22971272bb1ea50a853a030e6fa480d1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e654d34892a3229a8b64f3f1c3fe6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de91cb43e31f9fcee4cf19cf8b710866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd21431a4b99aba0938e396959d215867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741ed6b7ffeb3cbabe3050725f5606868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b41dc20fed2f2ef103a07ca7f3d3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7611066c53dc516eb8361d2ac5acc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc0543cc8a6fc9124e49e25c6fe250871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cfb42c11bb3aa3c3c7192cf662b49872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091adfbb7db3548d8eece1795abbd8f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd69bebed7173d6cb7df08d4de33b8d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdc4fc2db79e9b1fce3e05a8db1f2d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e685084dd326dab4f717608707de3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb4254171c3769c693dcd1bfa56af877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeb04ac635ba01a2ed07e62551b579878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8712cd82667e5fc2bcc774ff2640e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f95f9cea2bfb00acda1151fd88c2b6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231ca6fba9e37f3a1c28ac8112a5e30881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6f6d97fc8e7025d8700fe16aa59d9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1418266559a99b29561f10d921f8520883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fa48679a639efb3f96bc48539db4c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83d29d2a446f2eeb20ad2363cf416885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f8899c74df854324c7a071e7992d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4c36720b154aa310a6d7319d4cd3b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0aad6dd64b5f32b01e0bc299b314f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9962b77d5ac2dfe47924eb3dc76edf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9320680fa750650cf09f9cefc8f762b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0680f950d8ac76fc16987e863cb6f81891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66f2b6b97660f456f8e635d466fd32892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161be95d0b1f61bc33efd70518802a0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee6f213e67903c1d10818b86d84ce9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385a6b80d2cba0d0c7c98f87728ba2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb39cde2dce6cceba06d83308bbea3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718537fb08f6f76b458846a1dd8ac27b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea340a4546705245c84f29c7b4f68898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e778f76f253f16d7c7f4bb62cba429899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a595dfdfed3c201c2f7a3ee51b8bcf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586ce167788cd133bb33ebda8db15e0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b04905f250a1354ccb9013da7b64b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c054478fc7712159225828a263f73b7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699ee30ba3bfe3a6e029a4fc300276c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f5a5a4c535d526d99b961bea8f93905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb187bf38feca428ec887090bfe42b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0a128c59af7961b1b556bab645bc6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4bb9e953ecd08c3e7341e3a703448908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64829774e945cc8f26811ab552d85da2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681c0ce6144c6f89e96370783e1e3da910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d3d6a16cae8b8e2bb1c613fbf5b7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c5085828abac976155327bfd1a85912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7a2f160349c7183037013170b3167913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45077d6c6d3124bf6bbcb40f55bbfcd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b22ef02164c11c3d3a960752933a11915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174b52b9a296ed164795dbe5b56b605916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8489d9f0a09de4e9250242a740e114917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fdd7cd79cfdd78f42a606f73b64d2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb5c2740d65c492779154a6694216e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b517d3ca0e5007984b194129aac95920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd966915e99134b4c687334841d8f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2bbbce921917ce04025fb18849d47922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee91312458994b97577f5c4ba035505923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036fbf1fe4bfef4c3222e46fe0f35e6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845003af4ccb1114aa1e24f27da4c95925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bae4b03cbd9d6b0c0ae8604f2c9c20926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0b0ffd5d996b370d453944eb99d64927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f116738ba1d0fb868311055457cb567928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9cca0f30501e3cc26a82987b1ceae929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19316c54e4d0ad5690e16f0fd0ca387e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b594707881dc8913877fe866982144931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bbe56f258b0f9b539d28f7cbb9215932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a04fcc77120f7921f6785a0ecd82c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a091032dd70b9f922db34aafb916a1d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf995490c4b017e10596f37815218f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144b40f1b9508f3a04900ac8dbe4a7f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8c61b72eb71783c7cd645a82fee69937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d21ec12a595319579d3a79ea033a64938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b69976c27f91d05b0e68dc33b6be7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4014c6688e9fc4a1a5b1fb06896c5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727a0b58493bcdec49db78ffc542f91941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a348d22884a0e594bcf197dbd2b527942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae3af71a0cda7b9a9f5dbfd5cbf1f7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a71bd130d9671a0b250fecb9ca60b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf671951688e6e0f7ddb471eb072f95945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4542ba04c0bdb5b47b7b8043ddce5f0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f8261fad73052fcc1067a380d0fa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea679281d9d416e9eccb2d3f4e5d7daa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f0abaa20aba89fcdee2e23b9fa4f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb300a88e1fbba9e58921ecdbf1592950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badc43979f329dabd96bcd4edceca9e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a273539e88ea00b310ed1906457598952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42b3bcef78a06809e5fcd2b10f404e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4065d1734bab8dab0b894bdfc915954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476f10dc6e2bbb77c09b3f507f6df51955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469286161c161f724f10bec5f02b31da956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d1f0869d37d08c5a07bc1a72aa4b5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4446c3f88ef76626562b7e15a3113958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df66046f48fb9226650752447a1a7f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b3ec6106b06a4368e10e4ad453d3b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537d16b4656ece28fe9417a2e38875a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584495e08bd74a2879180b8e52cf8f97962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da21850153f4d2197721caaebd16707963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724496dbfd57b805e4fc3ee175daa21964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894caa1c92e2b2db8dbd64f546bb31cd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca889df6782ea91141901d46329b0c59966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004b2bbadb91f59ce4f90c7e54aa912967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35009c74def6c5496adf2a9bbe4163dc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aefb9897caf2fb38ce312ffed0412969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64db485684906f02fb5966fa122922970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fd8b2a53754ba7b1bb65da1dc81dc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c1fef1b1aa4118531202a075a0889972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aca5930c897fc3631244528c351520973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacfd5a1b70f156259ac69b1faeaffb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc744c30c0d8ce02927f7a3c43731e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4977e98d4e6b25937aadd6509b986976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b6f0c7e2f33f70c9ca3ba6c36c5a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cd6d50f69ec8d641c5930961c7ad61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f4db5de711100429f1f0023a368f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23563cc4c19b8e1c979948584698702d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fa3f0e0d02b0704e111ea56b46a4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811154cba5014fb6e7baf0ea05ac8cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89aa0a9b85a21fe94eca9f36ab90016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb2b2a1f7dae7a6c9d5d8a949a37e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc21fcf96b33f344ec62027fe07bacb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eed77e4b511647933575ede3764589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e787ed50823a064d36421fad21a081310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d29f8aab978a7ce3bd354ce4a1ed811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a90d164e3a3ab7bdfa37dc51e6ddf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22268495a82b6db15caa1640151bec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b1a2fb236fe7e596f926da19759e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21903f0ade9f36fea517c1317aed028915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cabefb1c5e2159366a455c365c0ea516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bcf318d9773cc247d4c21a872f93117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cbcb5a9f4d85d431a5e6a6a9181de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa207508259b3b7b1b30244e21a51f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f956aced9fe1d2500ea29636344a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43987264dec643b3099142861dac2baa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebbad8f68652274d7e2d2ef1153c4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ef7ad4cf55f2f55621829ad202b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee25f9d31dfdd1ab78b17a582b857024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d3d6285a9763d4623eb7bc706418d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cc46e11a03d19736561c8b4a9dc2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a9a2accc6b58f43c258445fb9854b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa6aac7fa65072714515b75ce3a9ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4681a80cc51d725a02ed47ac8714f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54918e1737c54a23500a899db09fa0b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec9e4ddfb5f9f99e372dfe775e951031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b0ee669a9308b14a099e6f10258a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff8867edc6368a6d584ac4b78672533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6407978799efbc60b0c2b2376105334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac7fef7d6c1d5806068de107e3f1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9341370accad0f1883c64f7c7b0f21436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e690443813bf0b5d373ff8866856d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c71e06786bfd823c631e7563644d0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90403b82f9e2173e79a16b324526f61339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3a15d61414f51c0099ff1396f4f8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedafd048cab71037579ecf1313434e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4be5722a34766074cca31f089050d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84224613ea6d0fb449766a4f673aad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0495f4ae0b82b5fe52f3f273b6dcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ad0f2de4dbc938c16f74cb58df2a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e6a68488047082b4125df20c2a6e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e52708cdf9349b7af32f6f278c08ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1417c6edf8924759fc10db89fb8b3fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54449a6241ebf3c935016338cb0ec28649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bec0da6bcb1dccfe7e9fbc65d69cc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af3f2747228aa1cd6e828525dc219b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd1af9d5224d04feffc9ae4ea7e43f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e429113981daced661459cc3af81653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e582cc153500e281f75f28b262d2d4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4109e8f05af38f9ec569c6ecfdbb9e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55319944b833ac1840b889a2c6e2c3ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87e55a230b76eb9d7f64feaf84dc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b493f22876875036ac8af980414c1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde1de41d327b9433e3bc974d81bb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd82129634f72a8c892197c89eae29f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626f1d0046f76ef6572e446a16538a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe5eebb91d41799e91ffd8fef5084162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8793f531d65271359d41f89f6b02963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afd15b9f7a233e4a8b89abddda162e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fb6fccea48624b3b06291047b5a9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b08bc7294436d2c9020a73c41e52cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d829a0ff70c2df380e5065e74e1db2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194b1740b36c6ec58bbbf9dce116f6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0f8b9ca1d1653561b8b990c8dcb1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a658c0b99221229b45a2f1ba06ede70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44811a06b5d1c31c8b331315df3f0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07663bd7764945a9459fc67285eb3e5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510fb9825cfd920bff1beeb9a564d0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588441dfe614e7322cb198268cd2271574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af613aa7edf100d858b0d7216760322075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9621dd765f3176f6e3760d26712baa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c369be6c79728f6d931d8466383b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b16b112ac4a694f9be6fc6c81eb1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c5c7d32d37e57e661942122a9a0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e3745f2689149e662de4d57d300a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d17d27258af6924656b2ba280d8ada81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27642605e55e048adf87b1c3c7d64f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c804e7fcf4de4a2ae0ca5a8c0f452ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e345a912434ab8ec25ac6207f50a8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2974874de94f23d691cacb698eb3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054bf8d2497561754bf234995ba7c4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a9c6036e9fc7b98dc2ec4394239187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646d763639cdc923c8891a8109e117b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec686f47075f02c969e02ea8087ee889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e48ea5934dacf358e1bf36c80d4e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ad5fd0f7e40ec2e4d24330635524a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba3bd384adc1eaa126467e8c8c7f2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0fda9357afe136d901fa269929ffe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0510c1ba600196f1b219c0f99caa73d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd5a371da90deb661637563ebb76cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfaf83682064d124e1a13817ee84e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6944dd6afd6a6fcdd8b216a7e9bab597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5001fca5aa607079d155de6e6f17d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ef1b8adfcc7514d8baeccc91b3f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac0f687c7d7214f9e3f501b71cf35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131851158819174210ccde86f3b987af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc690c5c132a00bfa67703cad36f71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4b61f93983800e5bc06ca1a557869103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ecf86f6230d84b58b32c35df5366a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d5ff9537b79008932f45ac228dc32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d7af65e3e1ec0ba8aab3b8968a3aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9eccea6a6e6fcbeb8230021f37470107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2546bfbc763b8d0f07ca3d2ea76792e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92352ea4db6d6a08627616c62a1939109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf29672a29248c9b7802a8121e0fcf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6561914f95066f1a04c268ab44a91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7015d0f9e2ae6b2854f99bc57993fba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a5d9d6d41f819f2154d0ce2b72b97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe54850e9c4fffd29db137072d71faa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752ce743c76ce1a838e94d0743adb6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29375bd556c1219a27e99ce925e133116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa5111a6118107f0fd2b4de27df94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901bf50f954d8e387b42dfe5abb65df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b7cfc0a0c6f529c8e4184294eab94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1b6983b75095f12e29f56a9e03b1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18da2d5ff8858a7ca0fe7bcc65429a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893788a41a8454e0eb8a014bcf8f650122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1509564e7296aaa6f116e93fc6ea67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74742e8dbbefe81d99ee17838343c7b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3f2dedc82a02fd60754b2d988e751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7121d2692f9a6cde2a91bb8366bf25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f76a93c457c5de43d04f8266cfab22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184295f7107c59448b5f5230495b8762128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9be077b25a75b51575d68770a0b0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661a10f0fcb2b759f785cb7c32fa42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43a7ee367efef6b29f634d1bc70efb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0486cf397527b878824a77542b03c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b954397a01eb7fe27fb7182a000b56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864f99f3db2d5468e123c8fb0bfc95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9584c34996f06ca53ff593e0b0da5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7e5a4d971a3beee20520232ead78e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3e4ba60dd80b660fc6776853d51dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7618c9ddabc4a93ec65ce40b28a321138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa09c1da374b3ce5d105ca860e6b59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28051e04fb6a8a0ffd2ac7f24a172f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfd1413126e4d1ca2b65ca7a4926d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0599bdb8d9a502168a96728c5649d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95b8edd71670f4ee3ae904ba7aff99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f398c964261515740aa74184a65e381144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be58ada54c3dc28232875f4121b5f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905874edbff26c3b6e690906057e7e79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de94e4b89a29331b6eb14837b61141d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb1ad7a4e9f7c0ff4efe61d8d136af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd857b23dfd5475e446e992798b14e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87c5891127f65aec45aefa57ab649c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5215df0c5047a53835456a7fafef92f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c019b7c63b9158dd3c99c1e27614152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e653dc726693b076b3ff2577d2b43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e650b9217e7077b3f03470349fdb8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73bf1cc6b22d9e1f26d8f2dd45521b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a898efa187957ae3e2e46d7ff7bcf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f046240bec754a091be200104168157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbcea3acb3c4faded42e988ee882ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a1cdc409aa5a8806867278d628537159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca8bdd860c0016eeea868a3c581a23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a17efa4e6fff46b3d784bc040e4f46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91878cef3d180b91c0348ccb295a1c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a1a8331e34cda4fb3f82344e5ff2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba62b2a609fad85bc9813d6ced46f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd948c41a1bedb028fad945fb45da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c183dbb1be93f5aae760cf10e6bfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcee113599a9f8314da6d7c6c1193c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aaea2915c8058e8b82e7444257e15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52642766d5b9f3196f1690f2fe05e907169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914ecf46f46eff45bda99648bfb43a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a2662a0eddb84e44a71cb3b29cd8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b62197e0aaf75e7f773db30b489a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39575aac139ca2aaf7bfc1da502018173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab21c9c0637a920560ab738212697f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e3e212d60b7f50d8521fe5b303619175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e99f2d9fc701a4d46726d8fcb3e8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2e042bfb3a31f2433ebc8cd170674177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f35248e8369828629eff8bec786993178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7590140b154f79304ea530e135ccf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66de458dc8b353a7bed0b0fb78d8d41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f88f066d216a294b39155ebb9cd1d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f7d70a426167033bca5413107a387182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0226df57ac1e4eddc1859eada79032183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee449fc613720a6f0a7e1bbcc7b7a393184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29f87a65875eea3b62f84f7d4f08c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9d43b8bf6016978d8e225f749de52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cc2e5c70190a176cd2edcc478bb2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fa36603369f25ba424fc3238d6a74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db20bdfff413dc2f5c1a589fdb6579189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8acae2cf5126ef89fe57aad43451f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c75ea7dcfcd40063410d3ab1c083191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ea69adbfe53b3ac3e42fe61f72e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53172a7694571894122fe0116ab88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b16d9401553fec3bddeef86cd7a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3892f3ad146dfa7e00e03f28b0961195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c5523d74d449326b6dc560a717c46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca53ba4c622f0f21ccab19efb3146e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64807c0c7ea8adcf7b3217fe397cc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55d2b82c46938f4ee2a28d76eb4038199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f6233ca9fe753917b49b19d49b49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb032f991c780c90103b7cc435a756201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178490f9ea7a6c11ed6b9237f4d7328202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581fb0d3a8105e878d0298d70791af6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c747f1df4a0f8a16c26467627ee55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd91a9608e0f9ff354c870ee15dfac0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff2a65a17e9d132d2d7a0a53ec7719206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70899191b4c73e813c5cad0db4c5e4bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45390158cb9f749b2264fb5057e369208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e0bb18cbf96ff56c02a0eca4a12cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f9e470c6146d7727c3210c07f725210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c476be93e8761597fd155bd1d4b0c96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd776ea0aee665f2ea3f24e9f1cd400212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea13d4ded0b19d0843b957bbdf61d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bbe0116aa527b9d5c61984ba2b781214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a42b8dc0822201c8e04409aa97665b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb579ac92b464d6dfbe2435d7f6094216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19632c045f75b6352691a37648911f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b39265a979b5c811def18b91c0cb36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b93a33aab88c777bbeb9702dde830219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7e7f7db23659294b510c44ddd6e7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a29b9c6da0e6a658e3baad185c8da0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862be8615d2e42a16303cb68a97d175222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaf1f97dd9a7f78fd4cd245d663dc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec228560c6a1dda741d00b5dace44462224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7cc6504c8a42d9463ebfa6c86cfe0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6d086c57c8056ef5c8b2ccb930af4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb53e608a41dd3815ba28d0e229c7e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc058a53ff9a1269cae43a73abf13b5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49b842a9f9adbcd0932167be298998229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2fe80466e13543e5ab77ac307d31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aa13d4d6c8fbf831efba71078bac4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c271c99466b19cb55911858d1ae411d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0b156bf4833944df09d0eb8000a9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b0e27a0acf7bde628b0cf20bc2fe5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1a63db37ae84a525374447599e63c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32344bb5870d90be13a4992979b83d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e757effb61e014cf6452bfc7aa997237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cac890e3039e456ae1d038a906a7f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aef8419b2c0f1fe3472f3ebc45ed1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbe0fbf23d85ad77996f4ba679643b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481a50815eb037c3034b1580ab0324241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663d51c0da697e653fca494097125ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b02c90bd956f695d48680a666787fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e024a99fe2a5951d6d74b45346fb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d746aabd93ce442a9d1b119bc5c25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2684613a5b840e7d0e76439412b34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6534f023a92c73db431e88f1c945ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da63220b93d2ca0e96e0c524147a02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038b87fc979733d8c8bcf7d94a59bcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407352d5a3b1e0c6776c6c99f901546250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2d1286ee7d893fd04300fba177ae2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976733baae6a618ca05972d5c61e3d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c33a6b08fe2d7d9cd1055c723b6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89310993b8d252e28c24d86e78f0493254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2236df4f91bd60383ad409a3c694c3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e7053c8267b5ea82075a45e3e2d9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf3017237d1e78b8fee609a377ed88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86595f25b1dac0263d26f93ae992c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb80dfa1d8e512f39883d58166811db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac41cc21f213afa4025d04774d2cb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce52ee2b2be2ca787ea34580ae242b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c180ea8636de79e32407c862283d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cf0d99fcd50ad0c402537b328e1c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16bee07e9b1fbc4894654d61903414264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685de062a316b4f275d7c181e8cfc3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aa170fe6e2cdc67e73cb8b45c2987266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb96c01e7b89312c56b37a65f6e7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d514520a8fb216f7cd987a2fe03289268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee359b8d463148b656d96d353dc0def269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3506cef792b305e2930e5fa920bf33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370f69378a485ff45d5bed74bc67144271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101d5cb8bbf7cb57829d9a43de00fb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b57e4bb64d44cdb880d1297b80d4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98590cb3f3e164bc1d1c8b124e934710274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87398d24eadc12a94b467fb132db44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b4ea38bb7fbd3401117bea124e886276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fbba0395900edbedcc2a897ad9bdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7784dce8c6bd80002293523eaa11b0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039a6c7eb2b03bfdd307f2f6476983d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec6306dc65f18d6d321b8a58ccb0ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283cf63e98b51b0c777554b7c211b31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0e95d8619545c2e15ecccb493e6bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2271cf0d0ec9cb371af64628e4ef5a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38431d36de66c77f691848814af9226284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0df2f6c47cc37ed55b04c12a3bdcf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df95d5d93520ec565b54cac41a2975286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fc18549f480acade302d171993f64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaddec44a0c065f6d7bd8fcda83ce86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402490f5aea924a5c609f9e014957e4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5583e631b0d4de4bb81c1255a2b44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2990ff06394444b660cbbf5608261291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15d4375125dc1b2a1790e3dbdbdf24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57211b9f37334dee37b73c63880d468293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f72d8b1a9a2a9995c6633cc3c5fd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490736197f5ca62eb035141911fddf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae84084d0093bc8bc90c741026a85a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75837a96ff49a7d83bc4ae05d1c97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076702e6245480d892505c69cc6e11d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5385ccbedd70e787b5db76296826d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b337fbc54538dc2bc3a7d50fd0d4e70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd5dea4c0897c34dbd240434e75eef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6758125741f89247ea66247d44d41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29913ddd1604f0218bfd20a582f28b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af17d65bf8712659063152a4bfeeba2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b5be45b33cf384dcffa15839be4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41005069a6267e0a26bdabda38c3e27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc654752af931cebb80e2d3ab000c94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2c3f9121897aee9613fffc4d1213b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132a74569a415664490dba95786f2b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec094d06b0265217825af2e66becb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553fce9912bf949c060edec7c793e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdbcac9646e37e8410d09a78b68acd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8306d7bb333d65404c658a7ecdd334313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0b823057f2aec439f29dfc57eb378314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00fb0ab7df2620de1888019535eaa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ae42ed3f6fbaf5b42a13f69016fa0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f553164cbd3f1c15b890590ee0e663b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7ed2fd58c45a0f38385b9400587f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e34df59474dd6f97bfff2a64bb91c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bee1564c417cdce0047a683747364320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa989030f202e0a47aaf7d0b84d4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45627a53ad574518deebe01cc6f38b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e26dac4dc18568479ca4ee3e9b70f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5467a60cb1fdbce8296004d64f540324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43bfa684ce31f3c36b55fd76ae67b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd174f422cc7440528226b0adf3f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d983710ae68a7bf00c35e7c45b6b35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528a78bb26e0fe1d8eb4c1a2951a50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cb837aecd3f575efe580a4cc95ef9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe651089eadf4c0516d2e0f63877d45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86a0190c117f9471acfa88c955638c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ad0a1c1180979bf1569204d8c2cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9d223d30f39069d0364ac4cb525f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abdf81834c26b25b7f1c63657b89c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade57936f6148628d0b4260a75bb72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a5e1651c3738e40bee3057760a20c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cc6b202e2a611616d41c7bc0f7faf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d90a0bd40d8bde2d137e290c09fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2398de55034e5ce6031f192e61accf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabfa80f973c3b32201a559b79c0e73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794cf04851e0e61866287c8b02161dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3615b60b9bbb6e9fecaa21129a4e9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a422a18425e1f435eed6727be66848343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564661b83874253a6a55ca4ac1439abc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23915ed324308584f02093617648f4cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7846453059df354817e19ba542721346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb034088568969335f4a52c0459e4faa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9420a2b05627da77ec2a3b43c1e5c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888e0c93ea2b923fbefef19d964dcb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d43ee3de9055de3458133637dc89c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03609e536b92e83d7e261ca7fea9f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7febb90449f3ccb66969f2d84740ddf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af437c9ed218812cae250e092b1b4a8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de5e8ba5bfa59a948db2de3001390f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e9d1115e356a3465fc9f162bfacfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3884862e1e9221c7c4b986893bcf685356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145f5a9db8ebf54b331f2187ca96fcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3e8082443964a520d09d1879ebbd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acf61c87c1fa880c15049224e0269a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e057ce32920dfe3bf7b3df5fe6ba9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abc4110c097eebdc005b0666fb2e0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1888411387fe39f6a793f92003041d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78516a71cc8f297cd11ee68d71aba2f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af24be35164d34ed4140266dc837bad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc4515cfb47f2a075d6b5a3c762e3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be3f4c91d75e5b912d61c1a53bc9ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478e4d7126c39175a19d93fe0aaf2e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d47b3ef7cce8e2a18c4c13a8af190368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec60802e787cd1e994ac3badbf0562e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec59b0e5ffedfa0d790b593132ed87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a2077fb3fe4417c42233084e52f6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8904f18618b20e9158fc1f5fc5955f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d953ae5379c1fcd3d11a18b1d1fe973373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5285b4185ff2de1d55fc2ae1be7992374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2bfe3fee90e909e5fb2d8630166b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8b83933ec90704d0788959a892b75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a63d4de500050033a2495cda074d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9149b0ac80dd4f02334975e070282e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5394d241a18e01c8c27f91094ba621379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9d9856ad564f6ceb587b990e12477380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46672610c776c258bcec81b5e16a0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577356e735dbd2c2f1ee90b6a915d4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b877c6f59c830fe03b073757ba8ed0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186adfc7cd5aa0128e231307fcdc99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35081c6ce9baf1d6ad065c0babfa594b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9442bcb4d293d9362513220d9afe299386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f556a6e61c28b9f664394b34d5c322387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c43c29a4145fce20aa55df7b95e77a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c453cde5ffeb4c400efcdaf82bce382389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dc8762a2ee482f7a37db284387aa8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ab2f2f0235120a0a60c1f2af4c498391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021370a0b945cf4509fca58f5434ca0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762b2cb45777086b98516a3fabf9e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bb34ca15452d130a2d8f698d32eef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0237958be565e49d711b1d9ca2bcd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e78ca4017f1e7058a561a2f8dfd8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295b4333db32cbbb1269fc612584c8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089aa8d6b5a507fc5bec032af2fade7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105ce22cbed989cba7cd213a485d491399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbc14c1f21be70db85ec8036b2e65c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ebb857cecacbc918fdfa810c10e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eda477aea449c5660e76412825cfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee42ac3bed8bec7594a6437b1df1f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e35b8f07ac3235683231d123a0e93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d556415e77fffad5ba859d7e481b9f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24b0b0efc2243f98b2382e75c96b53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bea9c60ca9732e89f8833071d327a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14184a697f5cdd94f24142d961124f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c2936ea1099d9509101e13150c8d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c53caf0d5675553ba49998db043d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679173eea2943c3db58e77e3518de3f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989ef6b69a0a41dce4d8fb295c8b819412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdbd808a8b423ba4865a3f7ab2e405413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb9d39e79fd1228c9283d25c06ad80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd49518f95f0b096b45233b0c9c4ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f1db64c924f3333393466ffb43dea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e89cfb5e03d39b52784c90065ffd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737015d326f33bca14e6b36567e5a738418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32526feb28da5874560732053e70d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ecfb40b9e3f6665e6a227afea1c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214082fbf7b1e388bc3802ab7095d67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153d43dcac8ca390b8a628bca958d87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eadc657a8abb5e55570f3b3dc55ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8e2550f243c3a7ff7c57dde2539e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d214d77bb7d9886e3bb27942b663327425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c4daefa8196c32ee0e51be670ac6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d2c6835ebe2e88671828c6f21802427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfe8f9c7c271ff64296e9f220cd694428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b219e6fbb7e0d67e1b0c292cb8d0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258b77ca7f3a45345d465a13e606cd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb4e80daa0cf8c71891d732b00d2af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef857719b5afc68858b945f985227cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f862ce29a2b1286aeb8bf948c3dc7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c905abb776d70b70e50b437b83c1f3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f5e73346bdfc6b82f8ea12487a7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602ad9fd8395f272d16d59380c64cf0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a978774109b20816fae5451727e3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c5a5f9377f10c036d968382d57ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc13000e235c37bbc1741178b56803439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d38b27b141b26d9963bb0460d553440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf195341b2cf6fdfd20c3ce6aa983c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8606e3d42e8b0c0bad99b6970ba9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ceda63031d04662dfd47b1419a5cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef500c8f0ae1ad051309fa19ac2217444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ba2528daeb6937e7ab0da91ea892445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b756817181320730a2ec7528467c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64554ec04bfc9e3ab8d74f5f3bba9c5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00401c2838bfbb69636ed6b318976f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b38a0cf8c819efce7eda6da2ba7f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a675601e59109cc65fc9ccddb5aa2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffda6d4aceab870ad7c8492341e49b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622f81105bb1b49f775c93f0c0601b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53529733e123bd195c9d6cd91a958fe2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66b007864e8b9c5e4785a7c24d494454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99854c3fff80706b4d91aed25cfdd26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db999a230bf68b9afdf959933dbf256456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda05f20c9a68094d5b61734877896e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482379ff65e757552fe64d3e5b11f541458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60689fef814fabe80d56b7f34237d3d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc2f52d6a893024aea60d4608a6f59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee2c94dccf5a8a3920c49a52a77442461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cbd5061a969d0466e22b373685247462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70518b0b7a8301377fc42b5d78972d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a18ce4e72b0cd4b6bf5edda060efcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dbbe199463164a242f5ec131db080465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd298ff3fd86286b6925a5d165674006466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89d62a509646cb0087b7ea65a063c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1b8cc8d3fb260d378471122f9edfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b74528afbd3981a2200c4a2bb2ed90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e75ce2688cc308ef5788f14acb6c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5269225d793bc18aa5cc7d8f8ff60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e33915254099db7634dfbd5da5183472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19523934ca48b5adf4ff02397f24306473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e53655bb232ebbaa7d7a94c992698474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ac1e9319dbc086586490715759d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5307df86124893ef2f2ff4e5e8b96a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2696395ee24fe2e3e4ba74558de83da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e24b8f198bb9b41efea1bcfe45c4c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc233697a9632f869615bb9939900479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a44f46256f5500c9700ca877aeced480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb18c84b0991e569499ae54574b34c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201367747e1d8fc5d1336dd06d3333c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9262781ac9f9c1ab4b37b77f1fff64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a633bfbd27f953abd4089f4bf42c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2991de048b72c8e7bf102e23a130a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc729ca2968b2d4b676b4911da3e3c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457e7b00d31b3b355c8a0b84571e18a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee2f1bfce1d486fa57520c828fdce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8d576c19178046fa9c9d1b33f1c56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e08cf92a7ba5f277766434d4a4ffeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a19339e09477fc3467e335abe72528491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb12d3d04e68192a415d6bbde4f0fe6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32605699ff4fe93c04d2214d5370b1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457b77f1adc6a97113256f15e993c75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5122c06b9baf131f296db12a3e74bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb39c0416fd0a10bb790b335b570a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf77b2410919a0f749c09620ae017a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d596ed559832aaac647fb18e37c2603498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea2e283045f40e52e7b5762de7cd06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076534a32886f2099f7a5fb977e0edce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8ea5a5713fd8132ad38151e98c8f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222526f5b33c9a70e1a69a9d4163d3f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7c4f0f299566e19ca3f587cb20570503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2de2ee9caf202980d164188b2327504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba2169c0ecb82d1f949eb631dbb56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110388b888351d2cc9fc9318ac87486506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba0068c08cc88131017d4af4a26f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9f6812d2f96d29f36f9717c42e97d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c5c9b479088c69ce3de61a07f6945509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77636a43c286038a09e752969568d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74946a7ab0684cc3f6184d0a7501d952511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f38c52adffef0a88ecf00f5baab59e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5562cdc523ce23834fc85cf61d223a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d36c9a3a698905f2f044d1cc4a244a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f0bb790b0e14426980627393fee4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418632f32b5ac6da6e09981f07353d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d6cdba2ae2ae76dfac231a3f9da24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd7982a38caf7320b73099378514e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d1d306f7191fffa9e9e314c61d420519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd318fcf54606db1ed053ff83671d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc658bd69b994ff6641b149afadf892b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54aaae0d5c5bcffd8577fb254a1b6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd6ff2b7c579fa3e63087e5755533b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12885f9735b8760e2d6e577689f8f4e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e76acd1fb99ea18f04bf1b867896ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd9079491e9c9b5db8ff275fde80e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d47c4a95cbf255015578c6f9f8c89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b20e82767b673fc9fff17543b076e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48bcb880ba7f360ac9f9009ec0e640529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76351ddd1b19478b884b4570a9ad2241530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd4cea3cf20fa2fc02d7e885044370531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e4ce062af03c418ffbef5746ff69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e81bd5c8a36c99817bc5be1fe6acc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9982871c3450d5b75d7353f9aebf2fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e07298f75ba434a60247aad371f8d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe289a77c6121f2efe3b2a66ca2f637536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d89331d4aafdf098f818119bbf01f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453925dee41f0bb398ce12d9ae976b26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5203f195f29d8c12c14801be88797539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5339b55f4204b39c7bfd8519f4f49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2981d2d164d231993e236af5d598c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336622cf0a399bec8ed2426da6e55011542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6265f271da3f22b442bcfe21d687c79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872697630ceef2fe8482a1c19f464aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a605a559d37281c0de02c79519d010c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca96172b7bee5569b6b83edb10ee36a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e314b681ce0317a41e32353f4159547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158a3cf554f48574ed9b18a6169d599548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ce7ed034c74abcba6a9bd244e19d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fcdeffe6b91d458721a9c03001b0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f93c6101bad81bd070cf18a5f388551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e937e4e0a5e8634b3b76096a573aea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f87e726a1ecd93e3a13c128938263553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd93d392d663d838b1442f80c4542554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a637e757e765dc258c5ed03d6354598555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ee0187190550fb538fae6dfc603ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428f696dea49c1ec35f7ede6ce15926557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008eded9cb1301f8e3cc6729416415a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2722b72440f91808ba4f67a101a576559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d6b6573d68c96594e0241495f5f71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc139fcd9ca9020e7b529cd507e75a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b4782bc61cdb4bf66c96e79a727e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd02513b00987d3886d1d95cd98b761563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69e30019bc180718170cd3cdb2e87b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bd33008c2acdf27d790e704fa0e08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0662cf62ef40e198f1499ed106cb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c5b156039d49056320c890ded820567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fa97d1f084e3c6e0ec94e01ea2212568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec1c9b8685987fae75a6a6746d7183569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318296b6b380ca50b0a042090fd469a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276675307b769a191d5fa9b803ae040c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc125832cdd697ef525b9783ec66e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f25afcb478607efe32d57c7f5c79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5635778d75dfc3fd5e9f4b3886db49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a25bc08a0261e4c0451acd54dc9e63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a57c3b6ba49f1a25d198c85d0669a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef99ac874affb5d71cfadf037d3ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2924f660fe9c61cdd5396d3df9b7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3922e321f6167d853064ec43cff7d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2af1afe1a5747603594d6d6ba3ed3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e1aa9d0924e1dd927fbb779d35b82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3880f05ee1027ffde010db1a240c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983f6a124474da714eb0bbf64e83894583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018002a1d2f69581a5f56f1c7275301584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3b5767a0bf3185078d1d2738e000b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168d4fac2c584ed613255378d507f9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bc24600dd4c160a085256ea643196587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701b66cf31961dbee34f005516e45a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711fc5cdecd486280ba928763e99332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8cc3cdf52fbae50da0ed2bde4b243590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654d52e0f944d0af96976725ad6313591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bde6a90c0c0e8704f5040766edf003592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc9a414c1966c04ba80847714013cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5945af0ec99c8027a2bfa4127965f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b33d81612873a9dbbc2e87723640a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689897fc0459c14090d12249fad99834596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b9672bd23a97f0d8093c608dbfc62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631755ac48315d058e4f086bbe94f1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4ef0c2b3bb8953cb2efe03e5860b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88b200fdf30f42f4656838a57951ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00424adb23de39d97813538e17bd6cd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74fcaad3d3666319adad7110f88daa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97378467ed462dba2d4e0c8c24e599603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577628b962a1e21966cdcc04d7771da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d2a0b1bce4a52b4061d8cb5d52b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5ea8accde42824443dfe13b3c8b5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9281d09ed2961622b58e624aea24c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dea57ff231d1423710d3bae32c5cd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e3638ee0b2925fedf1d02bffb058d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60f014ab0b623a34cf698e60a2dd54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b7f8b6e2fa285fdf32ee64034c654611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9079770845aa90bbc5b17ca4e778e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b236387c5f5d72f499e078b164f235613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed7ceebe0714643085b66cf6c8ea7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba6b87dab08243b58859f9962fc778615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7645b4495c050413bbc0f0100b85e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790a8129752f222a8cd3fab760db955617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bba4a863e93416b591b425a24aa7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c53970164c0de370ceac91044758b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256fdeb7c5b8d92902ae8e374aa814e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75faddd2393962bcb2218176760427621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ec02f98b6e821cc32ecbe1e5fb4df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b3ccaf1cdc188c8a41efca28e4989623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41761ee19db5b7e27826cba7e6ef17b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7c9ba3dbb2811a4d2d2102cf9b3de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8abc3d1b6fab57f02722e2a89fb23c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5270b2a7cc05fde7d1c66c5f4d2d04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac011ee81e8cab6713096e682e14c7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76115db7ee356ade79330cc726c916629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f056b81a6ef25be11419cc83eeec71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40c85dfe5caa8d961d09a689fde28a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f148ec51e71f6809feb63d10a5115bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5dc733d004b6e25631a8d925ed521633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f877634c0eccbe38937eae7f88e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701171dbca5b74f78c016cd9b55d8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c25e07bf2428974971e6e4afbc3871636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ea784475b3756ec2893c1e60ae64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd272bbaaddf0f0e785cf0c5499cba1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca805e32894cf3a761a5eeb5e0c161639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd6ec0de6c15b14ea5a86c94595bfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0425cb21dbd378f0f9623f9fec868f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52375cd72f6b80b02d4e5ed4a9ea5fa0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e638cbb22435ad398605cda2afeb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab6ee834b6af00df40e352ed34851b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a3f902633ad791ccf704cc8ab6432645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331673663a7c4450eb3f6689fcc8487a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e56df8b19e4c76199c96a5cdbe568647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802fe4bef986abbf8972b8bcff2f32b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6150bbc0f87c3157cc418b407f8ef4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56cdd9c7e98f3418ed2421df1ce5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b356a26788a36da48ef0e530d051651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f27bf26364123ac12cc25d8c672010652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152ed0465a17ea9a1f237c0d135fa97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683ea269feb73dd98b5dd55324c827c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21d759b6dfcfecee443e4bf5ed4db7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeab350d13cc4e3892c3a56db9705e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6881ae2691d7fad16071ca0df74441657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258baa8c84ec7c3ac1bd6acb2ffa2b8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06011f328bdf78f48be0da990507e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d08dbd1162ed2f9c4743374c2156660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d19c0b09127d2c0529a8bf02d9bc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb13ae2dd462a3492870b3105c8b7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d4ccb6f165738b302ec80ffd1c6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae167ca510472b21db59e57d787fe1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f15eb05129d50d45dce109f2af9361665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce595623f1c36424d6557d9a19b04317666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87107e2296fa8f7324fe53b4d32f844667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae5aa3fb255cdeff9fef7cb2bbd1a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaaa2591bd8f5e9a573bc13b7696b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e69f031aa40b0b0bcfa49813ddcc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33098d9a1bc63ad9ef8a5dc3cf730216671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5652c4bcf4552319c673895c0ba75b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b326b2b8e3aae915c95091ae4fdcc50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ab2fcfa201f623049e89230921573674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf0886f08345ef26182f57e3713d9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc500740877d7bbd24c5051788bf8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f7e3cf1d5655658ea89c4cdb5311f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f864854b22a5bd976b2dc34b5168b6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb7042329590bdf725c365452eeab9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26815c7d4fbe01480caafd8fc3686589680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264363670d988b317c738ab2d0e9a7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0517c49676dd5537b830dac97461d25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b9eae037173735459d34c79bb66cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44493ce32cecd5b74557632fff9aa7fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1d647e0342dea72da5969cbbea3d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189637f8667cb5da802afead66e26c7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfa9b6cfaf66a4f7ac3e60d9a899d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9a6a5520839654ed949725325a94a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32336fd2fbf687d9fdab5f78a91f8f66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a03c566e6365efef3f8e78877c39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172c8ed627bdedb0eb574c060e3f71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642257c9cb449c13ce6ba5ba3ab61bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd00d3532b7306abcc445bd908d743693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73201d59d0108ca731be420a2c004e36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f265a6db65527a41ad84b0e6a86afc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd72eb79452d5256a4c7243fe8ece7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29477c7636d2d96f53ad964b807314697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726efd331c64c7cdd8cccf8a95959bb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f85653b3f3cce8cf3a12a152cd3b48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a20e9296e03cc1f0f168557c737f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65505594678102afbc1ae54069875819701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85a083b9aa3d00314236535b83b79b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d68e37f4a65daa3b58908c8457a7b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3cd7234ebd2b193aaee678d22c45a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920984322cc96ddb7353dc7e6d597ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c2ea7b7b14439447440351e9db11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad44c01ce3df388dc47b1d3f7f1d3d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8a48dc900ee2c7707c56ab23f552a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c88597e5fd4aa03e95424406eb9fae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5cef6aa55e6ed6c6684432783f64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0c91f971c544e93f8547d866ea7c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3bc86be6f2ee0b1f0acf7bd3ab02d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946224d97ce9b64866f58d7101c7b547713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c579ea24f7609b555f444165d1875bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ad6e87a0d465d5c3eb7a68a61534c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58924d6f02895cf3ca37b2fe98d865716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6122d82498449d0e33b85b167d97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8f06ff10a1d10e860be0a29f73ac3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fffba9b8ce21e46c9dfff2522142a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5836b847f5d45e2afb75bc6c03fe0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c24aa19914b3acc9a2991986a06a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9e1329c0fd621149c723e956e9b17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec413e2ffafc80075b768806cf37291723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af282c46d29955a84ad2834fd9369a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d146486113f047ffe212dad2987801725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4ae30dff4b02666b2b3d2cbf3c78c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e99ae97c94d75882b274091f254fea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f4b3660fd0d0b0ddbdf3ea2bb666a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd2eb5839ca772697f2a2ec0935c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ee8116aa12f35ef4765ce21956ba6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d534e15c2da89a5e2af9760f4d80a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5099923895da3b24abe5048f0e0f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6012a10179b96656c48973fe64236733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a6b250b5117df6b568631e75e18e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e85f33faa236231b588d8c823c3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9c57cebe28fbd7f415fd882b5e257736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3266d73361ac0c390b62e8b1ebb7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265b9d35e227a79698351cd4711b2be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751ba6bc446e694fa9e0370bbc7537b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121dff12788f66c0b8d29f14338ecf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34001e0cd83fe85c989e6638b200ac7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f2d1ccad7dbcc8a424a6cf92069fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17378702348e95437d4291ccac832d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e72294977797e4b8ff128811d1db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949d631a39da563ad689c1246965fe5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d571c9e8267c7fd6843fd94821213746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef520ee12f110e899377078948c275747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc182b72005a830af678076bcc8560f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad59cbf50e3a15f3666eb24909ada749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539cab13f47c66382e51cba71b98bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bb18317b50456d9229c0a9c1276b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721601a7e8a87455cf3831470c5e2e8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce76fce9f6d4d8142a11d9e0a6ea67753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03101c05d3166bd265824b0de25814df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8d25d4ab90a02a8c7432d9d49cfe8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d13448e63e22c1adaf3b38079ba422756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a807366f4929d0c4323f43592ddf783757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad494771318bbcfa41db8268fada995c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c33f6aaf19385f3f93f5cca9656c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9bd6c5b81c09c39828f825771e518760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764968eb7af733ec4b57905d7bcb8927761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce6df1529784bdfe0b089d88ab475e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450302fae09af79de2c9348f43733752763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea135f38ac46c7dbc7ccb0796cb6ee2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6f0509c0c1a3d5f93cad46b61e6f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2353fda1ce31d74efad5405bc3b03d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a283bd66bb05182ad9bf93d6b803ad4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfeece0cf3f7531c61de9ef4fc2dd1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691e8dd064217a96257360ee7055290769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcc0a1ad7ef41f9e132ee88166c855770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d8b633dd1d26ce98a6a80d168d5e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c163aa0c8704134ca592e8d090689b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc65c2224a0f984aa474dfa19281c66773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292894643bb2b995cfab9fc807937421774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e49b2ed00745827b5f2492d7460e8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a30637f91ebb44d173643175457a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e48f1b475ed5d78b9a97f46c42af9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94f50d380c6894346f8aa94b7f064778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a8fad032cc6e582c6febbbec7b87a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed501f3aecb0220342bbd4d5b8ba787780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbd07c9d3a9a336929ea618f372d2a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12e44d6d94938f6595868cb225aec3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87054b0e92cc141b671eb07e169065ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f93f83ab9c9e17f5453686871f9d4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e479f77c36037c9ac0c8fc1b15e46785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578629f45b89be0f7644834847369d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bdc7ede0cbd44b0f70cba66890f4c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217736e050ac0772c2dde86591a2c9cb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7177dba5247442d5768a9e11a8c5d2c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec61c055f9b77e37d672a8109e57d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420070c6800d9c0e05c079c18c5aaefb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930917d8179e0b5389c0370e08bb32b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7c184125e9be07336b68cf9d7f570793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe28aedbb2916c7357701c0a03d939794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d5521c0a970bbed3d6073cef46c5b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee458871a592fa2b253cb55e149bf77796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc68c89459a1b73d93b0390d9d9088797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0d37758590f8d3e22d14801a81f28798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c111e96898bdff61d8b407ddc90c2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a64809859605d986fa3d25a78697800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fa30b4a19e0cedfd2ced0c118a5c7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338953b01b9c26f68648b35fcf00a2a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4aa14e5eabbb071ff3ba18987e8f3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac2598cd2676d5d19c7b597e2a8146804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4687929acca5f6239eb41dfb47fc5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46559eecfbdbb83c68f99bd8f263d5f6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5c37759f275eacb08fea4cad83d1b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27d34e1583add95e9ce5ce41283593808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a36310f24831e0c3d0acd9269afa7f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c09f15b936064d239680bfd237d55b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c2319fe2fc28df6de5f6408373f0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd021c3bc97c10fb519ee3e4f8a745812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3a7a5f23da5afe7b95a84f15d557813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a72b8ea4e734c0d34b55c08fb06e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33742ccbeb6e68610b60ed535b7dfce815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec57fa012e2b051733dc56ffb87f673816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb3d0430a2bbe2acc6236e6b20c85817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677a3c414fed745fbc7bc5b4b828ad6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae930ece8026d94ec97797bed67f9d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a901d10405058b36e8471dda9f39820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f58aad15fca3f14084f6319b111168821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8314c5955415f228533d261a2a38ce822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dea0931f9fa35cc6c9225049588568823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c823a3995a8abaa2c4b7c8fa4523c41824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c209d7a6e6807011fe13cc3b45eaf6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770c5753614dd3b659a42e65870288f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf867fcbd300af73153125661e2a5d7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef89d17aa87c6245e5c8b2d50548f4d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34206bffe0ee5deb4add910156a85c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8a51101e99262be7965ce8ec435fd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af687162a2394f6a033aedd604e54e52831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967bf26766dd5402977c719e7b71865832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8a5827031e4ab8bddb43140942c77833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d27f48f8a3982ae1613d6f9afde12834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e681a7695c2140c8d94deeaef8f2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55179ab466eedf46a75fbfcce23c756836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4934c547efd518ed8d61ba0353d2f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527addced5191f88ccdd794a66c27608838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaf6b098d39830c33d638cce44e914839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944d607a215a0fa4c3307085a6cc79a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e112371520f5766c5a466da55dbf57841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef358ecc952dea9e6e4efa0fad0485fc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c37c63dce2bf25cdb9253f94029a3f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a01b9287cd7d4002128c5b7becc14844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed7d76b02a8ff3363cdc3ac052299845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f3533fcd73bc9754c43921e414cbb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c2cd86d05d27833108b1e4e479457847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5063c9c63d55aca97b4a854356ae04848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92e1462dbc704411dab1a5b4700756849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dcc170e7fde4976bb550eb1cc6793850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59564955c8e7b135dc0c81af53a81b68851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6e4b8ee70abcb48d6cc9150e08ee852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7fc4d9fda70d1916df5fe5ab3ac77853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc197f85e7120b0c944abf3ff0f6d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefc0a0664bda6482393bde2f35a32d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3bfcf04db0411f0233ab33830f263856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595e3b03b50bb8f46c7af2c28841129857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49c519b78a12d475404c9824e508b1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd620484b51ff72a95c75566fcff0a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827deb2aaad54bdb828923d89ef856fb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f075a1d735c19e1668a5b57ddefbcdc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f088d684df1b6da838cad0206e65f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbb63880fd718ade3b8740c2ef8fdb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e923bb188df3144d44efe6171aa5737864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73efa17e7a3cff1d4b1d77ff9a39602865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce6d8cdee210b5a8ca01c44e87fc69866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99760447da9eb3527cd4e6f2b6853b57867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b726d5f42ea3fa7a7123d17dd3173a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f9f08b00e9e582bac9ad3aed39a8d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487642f21f099cd2651f8602bc6be05870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65772e0a1408c26a166fd7821ee7730b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a01da803af4e3ee6653dc52c62c80872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56744d7639cd830709b0529cfda91be7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fec5f8b6de068ccbdb509bf9b0f59874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87354a0c239bf90b068bdf3a7c28e1f9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ab61ee949849a5ece8dc6dc51c0cd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619d1f0c684014c44d4daec8232d8e3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496f3d068e22fc13c6c0a2521a6f837878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe1a8f4f85b0b3ce2b0e3eabbbb29879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00acc9660a430e3a09fcb36727ca26880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519db41ef98bb2c6ccc926d047bdd21a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a207fc13531c6f36c8a98b24528cf4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe051ae9941effe82348ce565fb86883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da158d8238edf601c35efe7436899e7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c7a424b3d8acb81aebcdb72780a28885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885616a6ade91a9c8e5f0c2f7fa7f618886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9a7da405eba99ccb6a13bde422f4f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126bb9ce099e3e223f26d1bb62cafb1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac82fbbcbb80165bc4f4e96b9115e6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd23d4f059fcae87e0fc494051d3711890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65283eb4c15bc7b6c9ca7696c76063b8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d32d03a01cb8dc4445c57cb50330892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82faa9735b5f9f3391dade6dd9f3e04893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c45f13a1230325dc43baf87547f3f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26513ed165c74d7646c5bc877c372895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44467c01ac80ef83070181c8acc89dec896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799afedbfcf24a04ac60a4d4ed4b775897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5f58b3a05122228b857bc757164d5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a809a9f0a30d735276617031dbf40e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ce041aa180a65133afbbbb57a25dc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf147cd934bb94170403f7d3a8fc9d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0a593beae63a12c1ce2c9ede44efe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db2361156aa70a9b95e94f6121229e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d9bd8bb4aa86ac790153c7729440c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ed4aea9b96aebdac3d1653c8c8e66905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23dd1116a63b1b5130f79fd115c27906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccb21e5d6d2aa3e0b16d90a4acb6e9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b075605e261cb0c35fb545eb8ec9627908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ef32f3a5614be0fc06189f2102a52909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b616a0474db15f17f13b6ea77f9d444910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27883b221e268f7d9350e83751275105911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961993e65d97dc791bdb1ada82855bf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42c1533cdb8f285f99c4247e2ff726913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac771e7cb7f4dec19b2992834a0caad914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00f0372fdc175974a7b9ca13b7bbe7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d457c11423f4b529b921fc8ddb090916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd1fe55ad708967acc98e03f1e72b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d9a0dfe887b5efc499982d533caa5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cc3e2e1eb526d81d4b901e5163919919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16db433791e3f785813856efe161a9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae653a2769deeb036d061e6250c582f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff13ac5d801e69dd3dccfae145c2bd0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dff24c6977eab8c498db7dc271def3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db08ecbf69cc3107978ebc4e3b84902924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff06078ef9384f52174cd1d63b11969925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f5ec3837ab272cc9f86f5b8b71ea9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036291408e7d3cea89638711414079c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c18b649e3e620bf4e4597e68f3d40928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d7fc8cb2b2d3e70e08b188a7c192d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68946ccc937b9e4955a344045f8b64ed930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29fb14f098682c684d4ff97aa86c71931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cc7f006cbc45d2d323c9d88691b01932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d5fe1c73c9bc074f69badcdfad578933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116588867b26b2f723654113be87766b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7616a5e55be2b40d20cea7ba0bb8d0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457345f7b8ce572a327fe540cb4a0d2d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9092f5296e2b111e6972763b04c39937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e6f2fdc2e6a06742dbc319719fc5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a249f68f84b0175b31148d012545f3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd676eed868d24aa42670346e88e057f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb71c2bdb1a320638fe09f4e4f487fd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db07114c026a22cd164706e9528e965942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a3b1724bd3033dbf869fd5cc15d59943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8796f3e1387dc2335973976202a2cd0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df509a61afd60781b9202bfc6a83a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130494f46aee9710fc0ce61199d29c16946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bfb12e81d5fe76fdba43c4e2b25f7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdddc608c5817084f7c0b158b2b535948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99266c881fe7c0f8912effd40a9403d8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae07ff68cf04d7e126b9edebe929ad2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72554531e52b467d3cdb27b1622af935951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a031ed0b081d4d4e94ad6f91945d8d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01327397c6029197d96f4bf0430a841953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d367ce163df558115e5ba92d835916f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742547b9e3b0144966c39e7d75bcaf8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77fc31d561a956109e23f1e0493dce956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ba8ab02dbcb886d680cdec646b600957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819c7d9a6eb954a466d19ff6d02d60958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622fe36b0495df2ac45e06c8109f5e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc57af8939c2db80d2375f98185c4a1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d43ea21a921d5e6ba2833d96fb881961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec0c7fea4050d4805ca3df20c607b5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9b1de9ad04d7ac6304984654527fe963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae106c782023fc5845d1691fa8b3d5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5193acea42f00db95c22358474f37965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bfd190ac09b71cf1e24e787d67fd8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e754661dbc668c025c7961616b8b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382861188581571006a1f7f4311548b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473715de22947cc0d256100d6ed02617969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca809afe3ed09fb0e54c72cdf13b6b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e747047f5936279caef19265d009c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fac39d1b9af92b0b2da07820edc59972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a63f2678b5a8ca0b48252324051846973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c284a217b2671b6dfd2fa4b28ab652d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e1253da6eb14c92cad6cc64396c55975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a7028c1b56f8d1769d916fe8db3e4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe458c1b0622835fdac8fad79442a9977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>