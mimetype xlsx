--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b1669d43ad0aabafd998026238ee01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b53c88c582cd9f47e0737ed2b69a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bc3e3adad4b119b2dec82c7d154ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049abb5a043a1b5fb2481991c18fa294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef1aa8d9cf812dbf706326d0dc58fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7b3c2e74c30c3b168a07129c524836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d053d4009483695fb1dfbbe46f6427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb08def8695454ed5c0d4b4e5a410078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ca2c26d8d1cd16f71d3b37b5e9aef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6fb5b96e2c2a3c62525cc650c48af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6bdc820c1ac91c3595cf3f7371dab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaa601c88d58d1d226cd4a7408300f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f27ec3595b0c5ccbedb222876fbbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659554916c16286bb3a02deedd259a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c29f9078dd2d9b50f13291d671e49415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb6149b731c49bc0be79d4cc11305016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd2442827272893038cc98e77f6a5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a98c3cbb6eedf9626326c423836cef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906f8e437bf62a68c6d687b0db5b72419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6957e9dd72790a99f06c47052a24820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e8ea99194875a0ac1fd6590983e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18aa8db12a029aa0e71cb0b18998c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbceb8c7a9dfdddfe757989fdaab7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27579af3a87c0d6399fc56b6775faadc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5673b56d6241872eabbc2de7e99f8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70606ce4d1bfdcca11093690923da4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01887e1afa8cb00934271119f4bb017327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29f1c6c7e7a85ea746b9220c4e0d1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba1def40f59df79f3bbeb8ce32be9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2b539d7688a4919346a17a42155cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2199ed7f3628602fec665e5abb7c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ec879c4af0242acf89657760d8d5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488eb6b9cb7707f4daf4e1e85bdfd8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39bdf7cde2bd69a06f0cf54168462034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efb199a7ae03d4294f47727ab89dea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6b032f4b345bb97fe3d168e692c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f48dc446ab7bfe598a33ec37bc4b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc53a7b9bf0bcb9c3dcd0d9e1bca32938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a6a1bb35e907c0c8a1afdb0dabc3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc37a0d2f9c6b0de52754dca2a51640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230ff8a3e25183fcf7407db94a1ec141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159d716627b717746524f1d6bfe0d6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930306f2c32225e4323005cd0c267c2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd92354a72d20abf924b9aecc7c2b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938d8838570f3e4ba5f8487c8705d5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5462ec1b1ea53bf4c2bde84bddaf3f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1827baae22df3bdd904e11fa1ab691747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100dc9d3f86b6103c0e2e13ed85d53048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f11fa0c1e1f3eb1a8f32fedbb1d0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d86fb24ce66fc9cbabddffcc61e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d39d06a705c3874554518948dc475d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d7504814a437e3d30d53a143c071652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14b8c2870e344f344252afe6d88f7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e59a0f984f183d3440b5ece5d350f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988605c3e201d57672273d26e2a79d2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df76056b8c2a1cc4c732be91195ed056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e7788f50f62afc17991ecc986185257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb136f2b615a3d3a8d522290968eca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236f595a03e039086b16dc85899d82b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc027fdd4bfc42669a80c34a550ad960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b82b7f1773d12e6c8afe40e0df26b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837d09c031fc2c79e9b341e0c5f659b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1e84e0d8a67c59d38645653471f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dbed9b6d4b42c50adcead5693812064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d773cf0b65c265de862869c8dbd13e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca0a9ed38093862e74e5a57ac4e1bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e0702318dbc9b46e3e779f109f5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f1e5d61a212846bd69978bff63faa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69568340293bb0632d6d5a5b934a2e6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94aec079d17792d0ed1da1128c995670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2de321e2adb17cfcb2b6ff17c4cee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5727cb69a2456768a68bc61a399971672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ced9ce19dcc2f32b69f3ba7ce6bde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fb6ff4af593f87ddf6c8a4ad718a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174be02aa6d46862889408dde4d1eb3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309200e30abb584f56210d9aac43ca876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0623dde0e2faef2d2fee1efec950977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dfec873e6dede2c855001ad5a4b6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731dd2d4196d464f7c661d4360e36e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff9df1c1d7df1c22e3e32c2052686780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ef061f02466bbe35b5209329405781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920e414cb5f667f1fe4ccb52f6ca1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df139ff79884fc19c8114a7f2e1178b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbfbaddecb7c83106dc2d52668b0ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437352abd88c7da8d67773783cece2f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f61a001ab62e5c5aa57754083d4a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2af2d694727f04e8f666b78cf1ae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99189ba3e2e4bd283512017cb2fa3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b13db74f5ef8c2bd1626e9c43e9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabd40c5a60ba4f14d9e5673186d08490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b277b15a165faa4ef83a720584b38591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dcea1167f1a6e1fd95692c7b9361692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd81ef877dadfc65f7d67695cacc2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a71608e31d1b48f6b5640af762ac4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6a5a4f8311920aea1eafde1aeada895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa9d8a906e703fc8060cbf63ab02f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872747a304e206d3eda054111f4d05d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e104fa5210747f01fc42d7e2b2834e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357fb5ac1bd862af69047d8ad65ab4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9562394c2903017814c080f3e2a58d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e490061c447de049d07fad42cef396a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07223fc4318a8d6d0ac110e6927cfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263abe9d9a5536a92aafe7624f66376103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465bbd9151ed410c8834dc6e3d20891104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52420d6de934666345321f0d0e1f1749105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762897c0e5d4203cc610791149a0d5b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f237f101c0401a0aa837b6af2915179107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d753e6fe22c2fea4151d064fd16ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afe3befc7b50f95867f772dd81fe89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec7e7627efe441625ca3f84250ba8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0593426751f9ee13803793e3a5604f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd340e8ff383d05c4f151770e87ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97324a018eb6dd3947a7c0cbe173a6fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea82729ef5af5fac56e9db474a56164114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae5f71418e41c1bdda48479049540b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e32fbe8b56addc9d274afbb17166a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39edab473f1e4ad4a7c678e63fed5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07316bfe4145cf3bf397c5760a851963118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53e4000e5388fafdc8a054f505c48e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aefe6456b99e8da3d0eab5c4248b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c89ee6dd30adb587067a61134d5fd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e28ba7e29b7855dbc5ac833bf2b946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa386254215cb14a78a88597d1f43e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe29cc52755be4c713ebd5217e828124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1c722d527c325e9c8d4e5e8a1e15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28399aa212f44b4d49354f3ed6a8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f440623d62d4646bb0d24ac11696b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b71ecbe653f2bfbdb27af16bbf5087128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596873c614751d341d8ba85a1ac16c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3bd4c3c2dce208cd9f39f9b8d87da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6dfeb2b11e346bc76171e45c642e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddb02630dd5dad356da7bd9878832d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf9bf3075e5aad5651418c64d98adc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cec8acfb5f9c9f73140c10ca54b32d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd29c1660c1e3358934447c9ef525b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f91fead2b9912299576ab7be43f206136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86624f3a1afdfbf996cec1c9d75d4db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91770584d43c513e5e490e58149060c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd58a6b23e524c0c3d1ab7dcac6d5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ed76e63e4ff361f97dd40ca574590140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4bb2d945aff45aaeb697a46df4d73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d648147906f0a7660e4de2503bc0d3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe604494b5e9ae06c4c692df7b03b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c64544c953e7db4c121b962438ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f98c5e40196275a85a8c7cde414ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cce2676cab94bac8f04791c9ea632e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad274745a2c30e6c959faf49e753df8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d9dcfe318ba3d797551be73f529c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1474c4207b47003b20d78ad903ab028149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1e684ad83539abbca563a1c4d7bd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47529c5d760637499f083bd6248b9e85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7dce4a6a8e0d81241b89208337425152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a9f785d1ee2577bcc40002e75fea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55132ccbce0130777af36535a190db82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9735b3412a940c892e588d91cf95b61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e4bfe692b7c093b6d613c26b9648156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066e147b9c6d9ca30c99a06bc35360157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93464a6b159df0935545dc5503226cad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8770eb619d15ef0500e69db708e522f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906e66db2280f8e29b4eb4b54805f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434c2563f3cb0cea413bd57a812d521161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef68826e297b072a8652df23342f5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b5998d4fc93643efd6b62d3fd724163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee55e17678a2dcfbc843fb78d3145a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f8a2b5a7b97d9fec441f9fc00b232165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b997c903915f1504bf5308f9e2b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90531e542387fbcb153535b334ccb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0801ad822c312c07f7988377e40907d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bfe37c098f90a1507fa8078f8d742169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3799cd744ba79e9975f9913e56744170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfc380a422e89dded1e8f4b41e8793171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a95a93b86c9750474934a5f7618b92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f068b0a33b0aa3af5f35fc2aa08d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe036163036efeea5634907d080d4c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a97839c115983150cc74e5e5db82d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0c4fe89232eb07d18c1ff57e5a393176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d2218d23990dfdabc01386f4656fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cb5199b530e22e2063955b6d902b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d7c5a8969bb9f884e51ae85f712bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8c697a4336a3b6b2a4523c95fae52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e32af934ae0c14033fd2a5f046ac8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a8723705a06f9434df2b0d5e24d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f39b401c276082b9afdc61df68958183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3c9c7fddee4d44aa5a58cc2e074d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e735526a7b9b44b2fb1d6d643d3acf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe31fd247153fae007750e5af895062186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01aa01841695d71f5b0bda6948761a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d528439a4bbc1de2265daab81f68e3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdeab5f11b4bae65f7da38f1739697189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e3f24426d923e4585b959dca3cad2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d54177c7673d89447ac4838858fc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e275a59d35ebdcc82ab349f0ee233d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e4d62e8242ad709eea4239ebfe6ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859872db891bb76eb59332ab171c2923194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e63713a985207ad8b310440d3377195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74112d7cdb07cc71c9a11422509885196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2150fd7c06e26eebdb0e6fb4a81b29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929062e3a68029fb143e70aa6d36678b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d93c21c8e999ae44646cfd57faf4b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c718de8e7e8a942eeba686af93a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c4d70b681e1bd93a360257dec81b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf20974af628659b256ed2e7cf87e7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4aaf1a358ff9d2694335a4cd4f7d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f1937a6dbb0dd9f66d17fc0bd03b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3189fc45f69e8fcd82d2b0702a0a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43812485adcf1feef4099b88164c030206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f17caffb932d9f6de36a634db35d5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7611e4974966e7e402d000422302a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc15932af39cfb5d66b192c36acc0d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd3637af35f6c068666df969514588210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6719dfd26d3005b9ccbd752f69cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658a48596f00be0cc103ddf08b1d580212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffd63ff48e8740299a172efe86227d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f657734f7ecf69be4e8fa70a9cb3bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290a00f84a0ec498f6d0197f87de3fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477d10041c4d67660eb5500c4e9202216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bfa5cb1c2056de88fbecdf785b185217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e55c9c9df1173ef3981f6d9b535c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16070e86fb79a8fd8f53e16e8959f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d61b770ace727e5173990d8fea1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc55db13ff48944685db3871e1a9884221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe45c6fb18c6573d75e74f3b5b818222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bfa6f09bf9e00f03938f8cac9af81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17be5f0021dc4f564caa134b690d3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b089f95061fa3e5db35034b953c3b0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a954bf0729c599507a44f8ad61a6ebf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513124f459894b2a6755ad62f79aada227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7700204659880d71e96f0624ca7ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad6b9756e1c0a6ee8196024d29abd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c1dce9d4018b0eb42ce9c891a6a74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d3babe750d8eb445b0819b5d01a1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b598fbe1d7cf53f98ce688612e50e8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb848b0b1fa8dc91c73cae08c37c690e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01bf6fc930b3255456a1a5c3e12c15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a41401af8d21f49966b757027accf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49d66131abb2e58b8831c193d3deeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2ca035ca4d71c991f7b0d60ba7d9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee18f96b68377588b627fca878c41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb670a79ff53fcb638e02e8bc6628f63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f92834ac4e4885e9d4b29c7a4b875240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d86671b51440904c90a36acdad54d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e6b258f9159ec2c2dea15803837e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465f8ba4dc4a575d85058a4e333ee1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef9311d99895cf02da7e729eb5ff0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec84bf82e2e78b558d028938b266be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d25f1d69043ba0d44f0180ff4c4d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513988a12cfa4454a7e8a8cf415f5fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc47dbac9607a90d13e972e6edb7eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e08e6c4963b175bafbdafa479fe81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ca3d0aa6215c97dfbc7514270456b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6489cb6cbc28e9d8f9415b8a2a6a12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebfac035c8cb80211454745666ab5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0354c453108d2fbe7927777290b53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a503fa679a803b4b6bbeed651068f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579f37ea0f85f9f544eba2893262990255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c149c0aa25f5d34566f734c89acfa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf736a5a191657bedfbbde68818bb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f20bf3868f3e7e083778f04174d6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1b5d039b9ce452a0dda1ef11b05fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7064e06dcfd42e0efd3f36aac15bb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd119ab317871b5c7a28f781102844c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d1b6fc6bfb32faa5d662ea587f658262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8c18a2162d48e83e0a7c313836c43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0c9a41b2245eff1f64c56f1da3892264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e762e016c2a679e79e7dd26480fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b9ceceaf6a174fb128431bc7e2e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629e95020102dfa6046aa2fb6e4a49c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112117666ff85d431d21b978bd57e003268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbcd4d6acf5edbdaaab180e38232f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb38fc9b675bea243e833c0790eda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b5e00b50451f0842272c297d38b64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e81db3ea2358b5892ca57700c48bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1742bdbdca84239b74e14de66c86db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f8a1117117b058a1c1999a86b71f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65725dfebe59aa5b22f52bf33c1174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb22395de16168bb810e7a9068ac6b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb577381d13ea872c550ddfa3b8e47d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fce6fe1aef267158c535b0cac944b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa4f811621bc75e920f0436efd387c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba91f8e544bcc370cc335940773e1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc931b93584b411982405106db5b157281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096704a10ba6da176176845d66d6ddd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f7bedad1a9bc6036baf2b6c618236283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc854aa08ec0dec9799772afd005a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839f0cbcf1b16c78a4b6111e5f78f40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad819b47f7421f18a3549b89fda740286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a709a4df444c462d5d3b78319abaaa6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257ba7945570f6ff5fc556e60f89237288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a77355f575b692cb6c6ed632050283289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453e355f61b8b60f3d25755ad5d2a6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe30ce6211770522d8609847f96731291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e0fac86e6421fc77da7485fb605a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ddfbf1de4169d36881d57a529ea4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf48554354376fb7e9fc50071bdfe8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371749904493c8213f403811d7578279295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e6bb129f68f5511c42d1434593df5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d214fbe3bda818be7eb991213ef8ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0decc94778a54bd99e1b2eca486e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14961d1300d219e35f173984dd084299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d69ff6b4cd7ae9bd10047176801be0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2a6c8ca6c039bff0ecbc3a27a9f4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33404c6a9a284cb4aad620886924842b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4396f93f214f4097f920469a205e9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c39c5cb82d3a46d0caabedd5fcb67a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e929fb1d41b65dd510151f536ba103305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917c1fd98c73a4da52bbe904fe4e555306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686d3073b67c3138f65ad5001c6dc58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3149889af215b1a5c4bd84831ad5c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ac89477133a6240d68a75e518cb14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4946adaf0a011e9e6d28fd36f9c71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e4c500a39fc08e9634ad5a5f37cb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ee9478fe58dc3e8e6409242e0c5ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e9f1b551ecb288a501f501b01e024313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e7113ecfe477b6be3d1e01ae5006e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57651f0b9144a5f82f45491e0122b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483ab091b7a6c150d72d006fc8a777e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da452c7016de1a0d408b3e309cd231317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbb65c98f83e9bbd0885c1f05cdfd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9a4e0803bfcba91db4a3d5d273122319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4e27bec7e2665c29f84dae94525ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59a3ba6a18a2b1cd3c42bfd17ec833321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f6e4c16bb96e3da02b1f019fd8cd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ac4f6d7880cd76fcc9cc4eb2c4d58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b934048b82c0419798ef585d6e118b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6054fa23fed217720ddbfaf7d7820325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702287959c0868457456ba58fa766ab3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc156b2767e993481fd7e432efccd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa714a39192c677fb9ebf525a1db90b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37afd98603412397825c24fe0d8226329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9d77ffa7dccaa0ec2053621743106330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb9c6b3c3051f0732d0dfc54fed43e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4807510a12dbdca67fdff4d184a7d28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff33eecf719e05f5b1a2228fa70db72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe11a65fae516ced5fb7a3710775d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7cd374adaa5169a57bae093b90d21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8848b858228dd9466d276a2827ae3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b87463b124027fe5ab6f65f900680337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc9c3c36f67f7f74ad83a534bb07a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63e53594ae98c562bc220802537757339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ee444d4aebf915ac483af4400baf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b34a37403035386a334e83b69c07f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6253a8b95d9a58962e79785deac50ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e75d1a3d46fdc49304afe81c7704f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d752bb35fe42003ff62189cd5ce70fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b69242f172bbbd8e4c4fcba79e1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5aa32dfe86aed269af6feb3b2c3a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ee16d41020e11b1d8d358ab9f753a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f82b582830575be64493a4e82610c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a39f542f56851a02a676f572455c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4065f18b3ffa4be1d92a86ebdb7917e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c9bba32a6494c43cb2b547b35ca80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a167cf536a17c21aa326692324d1c04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3369002af0e1bd0bcf912b75552577353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b985884ba9ded3cfaa08060ffdd99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827f8233748389a99e755f17c113119355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd3e75a69656505c44fa2669da7780356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b51e5fd19910fdf7b383c9d1195f01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1357bde9b4a853e97651334f28a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a59fb3a385257ba5a349377e0a499c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5ef6e946f9db6e28aeba6768c7032360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb110a577ab1b7a0720293c8714bfdba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d2637da16f61faedd59f3f8b7843e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce1dc4ca959add2079c5a0af7426c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961549a2e912d1c7d95cb77d3395b042364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af5f822650dc10987c697567b951b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad91a0faa82cc720bc6733905cc79d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8cef74978a44fadf7078c798e0f16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a58e9575e6b8a7fd46de43f14ac2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fc74401f496bc85c1b41a3cccb352369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160617d5367d907f41321add9e8780370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324192b5340ddc16f85083dac3bd35a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146455da29e24245643cf9f53a48e1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50204781705bfb1b98b9af412dbbfe42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eb7623e1c4f8ab53537f941e49180374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f493612c3dac6a9919c069f57e1f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95498d96476b3d0d71fbf53f1158fbe7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8b2da5d3a326228087e477ca2123f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023173773ba69ad636de6a563369135d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0330ecc44c190a5dcf64b3841d57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e5489d7dd24cbdef3b96f183b6d68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c0f22d1a80d1e1129a28d191d584d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22c15af8914239faea7178825f3068382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1099db7410815d7387464b8ebebaf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec9fa6bf4a45f1154f5ec8eca271ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702bacb26e014e1b8abac29bf813c02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0054526d78af0a82e12d6657fe1a6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e31c0ebb1a1c5b025fb6bf79b4448387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59253680feb9b75eaf16f46975afb5e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba44f29b4eeef01548162e54e12f75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d42c9c790bd616c58a7a445a231991390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de0bbda12b44ba5dc8955a2755bde391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae9e48ca33a6c036ddd408db538e97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687073527db92a1324d76e6595aa14d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d00e2b0486d63312b5957f4ee06c69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4458404e6caa2065698bbbef729ada5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2cfc306ec60332055873bcf413804396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a523e5e25f6f2321b7238c912b312397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f860eb97c0ae36adb6dca64be35b48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc43b42f7d4e1ef0382fdfa682330399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036c85013d312f888f7b91bb40d2872400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56b1ebfc45bfc6e2448ee341d944a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd6741e28ff4b47190f6da964f79e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac71a8d85683fd6fdf385d8c17f73d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ed699ed118f8c2368cc24b59bf058404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08762c8fa9bdc8104749be46ea3bd086405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4958bae2b91f332e811b0e6029674406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc8a24b539f2170c44e9e1d52548a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a2d5892d771ac63f118f8639955f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e7ab019a08319f2030bbca86cae6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c892cc6f94b3ab61be96c1121e4361410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e615b4a1c090bb5a090ded9cd2344411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027833cd8f725d8b4a8b4fa6552671d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490abb79093162ebd2470ee6156f6a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38459e7a06593e08a3f97b29ce410ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc5c5fd670b0852d99b76fa5652247415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b908870c32663d5fcbff583849d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702f4072b7808899af934d04e920b6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212650fed624cf734b6619bcba20e260418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88a86709e2fa4e22b9d0bfbd9de927419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8268954e702d94b2f8920fba5123d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fec43cf1b6963f000b89bd83621ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f59fb6d99b480a20327057a9fbc6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0933911a9bf1fb29dbf59fdadd281db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8bc6701ebe7da7b1e945bb1d9217c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697593f70d5c40d5dcb89e93f48ad690425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791eabd6d0554dad9f6e68fe244985c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff958a34a086a99466ee4b6b247bcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c0619594ebbeb252ca10b7fe8e822428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab843ae52fc590785c455ae74ddcd49b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5157202dad6447471902b72c34324bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27284acd5d5dd3ebe47c5e3e7b1f53c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef58e7d127a8aa76d87e56c8e2086432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57279c6a6c8b9acb30ff7a6d244a9fad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe7bfcab9e8d6a924e1038654a54a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f969250619adb076265aee8db720d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349c13b7048f481c6cf2b6711ef3031436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f27a5f342efa1cf21024bf57c1272437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc680fe00383643a046d27a14e561f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be8052c944b493987333350204da8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcda9cc62539a0bde09139b0d5e1f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83ffdcb1967ebb9c31779e3952c6cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59439b95757021612bacbcd15e631e50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378e2bbb4f56a5cf32890e1270f1b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea1ef7bf381ac8cd9d6b6910c9f436444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a1d53daa624e5f62deb1b3860e3bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41412bbe9910d2b67a276afa9df882fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b688af6d89513eac310e321f87af0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71cd6d9f3b4fd851084139294edd27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339dde1959fc9864a22c57e27511f2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d97e8f51d81b89014c7f26127f6bed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a086fcabce42b621307c798f423cc33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e827636d0b60eb1d2c73fa44bd8f90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366d9a0cd6f6c7fe485a50deb45ab9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7148167dc448c716ac9d1ef173dab0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c908e2a6bdcc47f7115b14eec810a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb114964ccada1d0a40d0b5fe0b51c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aefd38ced0ea8399207a20286aae13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56544f84f9eb4984eed48544b1c7febc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1778d58fd74ef3403299faa376b69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e287cf9c6e188f8d8e08fd0c4e7cc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfedb87fa292def64021acb9391655f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4dfb92df4d5e4dad36d9fbcdb0838462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938053eb1c58ab8cc1ae8a95a7184c23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a978f484cd6f819a7ec31c0824f8bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84bb13783c2bc31ea1079715bf6978465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d18c04c471d7e08def51d55322288466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d8801eeacb62ca3531df02de27140467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea3466f3379f7d634170bba1872450468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd2397ea8b4f116c6db49d8ef6a0e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d94518db1e5d34a89d84dc4598d7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dd4017fcc06a8ccec75324a4a903f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef1b2f50418af9f2101bef2254e470472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebbaa6a1861a96bba4868ffb24bc03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c812b7e262398e5f13b45ce12766e35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80fda5a3147e4d39ebd1ddbdf13d3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f8ca4a4a4becb475c76524b5bb402476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3ac955a26a97e1ff9ce68385c506c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafefb837b2d2717703b156a3c7048c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68128e7c0f752b05b3281544ad6f8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403f6faea273eb42fbf4203046cd789480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddb53c468b4a750e08eec612feb826481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa416f194e6391fa2cce3ef2f7c74aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc9522e4fb28eb4358943be1b5d118483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413544dff44a5f35673a65b3b141086d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a33fbf22f85664b606e27670443b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeb34c9893c33030323e560fecf37d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21851c72f86843bacd9f8fc8f586669487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e479d7ff07f3457650c9bf1d5772cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a71eaa4463a492c9f8ccdb3722cc59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e890275cce63613f988a0e9c13852c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b064aa41fc3220bc7a3a45e7c145c8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b45d8cb2827dd20b796fd3d10469492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba097e40b8c8fb0fd66fd8e5c1703b92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67caa012e4e83c015eac53b94efe02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f236493b1079211fbd97075c627a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee6ce379a6989ba02cc59ae5c1297496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe76c16a00ba12100489ebec0e5ed51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e52c52a72cf93131b126604dc2a08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ff47fc773381b74f76b9c64a1a215499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9dfdab6dafce3571a24035ae3c8dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b6b38bfdceece9e0ab096cd890135501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31d71af74a2af86284cce6280ca44a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aea40652a6a1ef0f0bbc911c644897503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b375632c4e0c946ae59009e60a41f5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7a66e06ecb37248d52bcf3129eb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cccc2d2bac1acb639c157abfe2a89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad42ba58add222c0f8c62d417e788507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef761973adb428ee325bb9b56278a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee54c245a94bf542f1287047b32f91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed182e44d3fa4aa33e0cd06e038a23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b040edeeb591aa8b228afb5ab5d9474511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dee1eaaa3696a003510c75cc989fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93034fb2ff052d4f165f61e1a74c8727513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f68b7d1deee2667ae22b217aa22b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c968a42e2c0991f1557e5963a23d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee94cd851a5f8c1acda940abd62962516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123eeca442d2ff87632b522660d92be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3497e815810b6275e5e4672205036c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fca30a9edf72840fe5cd1748a7b7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf997580a7023093f74b7a3ef88bd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2c072fd8890ed3f95b100d20d4c84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12069bb3014a8aa3daa4d34f04b871d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a95f0d0c9076cd3771e27501caeb87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7429470c07a9c9316a25b26c2faa13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d5dec834b90868fc57203a8c0ab82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b2757ca9f8baee51f5abeabf5a101526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd29f24bd495780099f5c7622a816f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdedd64cede8246803e3e8eb0f2d10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46063c1fbca9cd226b0962f6cc18b9ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0161db4568ec6a5d7d04ba928aacfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6e75d46c3ff1a2e84b20664e67803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c83e56d6982273b057e55833ff5e70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f11ba69310b7182fc88988f6712fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fac548630fe0df0153e26f64c5b9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a969fba4f0204763bf09e9f0745ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18925eca4c4d7853c000fc8c68f01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb41b72f1a4affce163e76ce9039eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d9c3d338750849166aa8a5fb0be10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51f28350c4323f43a40d27fdc7850d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823935224d8a79ff04bee6916df98df9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a43b0446d456e7564580cf9d76dad7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ccfc9adf78360e19fd35509e179d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afc373316256b3bfb6df11059bf2a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d345173ec46baf1db287b5199f843c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91c9b7bf8de8fb555b6681e7261d91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d0bacff17821f41ca7ee7326aa5e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800914357a63933e58cf364ad3e1c85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff5884662895847ffbbb69a2c0fc2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f78a5be6a3b514e0c10dc7dd9af32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930824cded59b254dad7ff8898d476a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04fb62724d5781cd78a3cc8e245250551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9e20d0bd9425c827ab97cbd92d650552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99424923526f2f129d10f7639d89975d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f661a906db13710f2befe3ac2258554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad230905950f0532ce5092b42758a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721b66124d7a8a72e62c40e1b2354ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864370b3d29e45bd496a05fd4b35976557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45ad39337bae68e62d808f28ef5167558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da44451b2a1ca118d62cfe042cdfc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba913792e066657ba47a094eabb586560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be58c9fde02719ac009f7c5e07b6bcd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d8bceca09e34e6e90676904830c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cf2aed3acf50d2f826a9c3a484c77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87bca26665771e99342d3580ad9e48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59111daf1f161133f1fc4e6848b4374e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a18333dc9a1058abfcfc7f3ded3eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a27e6cf7912202ed44920cb571f719567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7298668399cb8c841e4954760d9fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad31245178e9d6e2aaab026f3b7c51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f25b740543ee6108b5918b084836d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fa4370ddcf3fd1bb6c9576be96cd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9be05d41f3de0cbcade0f100baec4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645542bb6d4fda89420a8e462167a67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8abed84067118568e5c87382a1b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c19defc37fe7a60242f4c15022d8ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b2b9c9805a58e2283c0c8e07977a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a699977a7d3d65b93de30deb7f541577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b51d4b04fbdcb8216696ebdf28363578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed474a29b1f71f522dcb94fb010930ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f2144de6fa05e2bbf5709a09a8976580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b4506f268103099c56887dd2f4d73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e264658b7bfc864b3e697202cd0c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0039c64fe826a4879b324dc38b3ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d136ffe099656b02b21e862cd03b67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a116e5f36865d74d619233b62c5a369585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92fa4f8bf6d5e22e2abbe81862a2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a15278cecd92f5b8bdcd8b80f26bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a087be33ff86c00237ea4feb8127e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520c882a70f0af57e6e4dd125c8b218589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfac998475594e8845c2f589c9fd31e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0da94391385d0351b91f9cba468f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3f84ea2e72894ccccbae485543b6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64890ee2ca395f944040811f599638c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064f38d9c8fd53751d52c25066a186a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f54b1f2c895f6745a6725c5c655223595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414514b666dde76c28bb58620a2866596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35107fce95b695b4461656ba86704b31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a516426bf426b6faea0c2d6d58c70ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a7c0e07fabd378bd0ef9792f95bf4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213c1f273a898b4771d5e364e56256f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0beba2825f4cebef1f79e92a79d2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b098fdf234fd2ddce0460affe658c37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23116904bae8edfb054ccc0040bc000603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73a2df03a198959d6cd3c1052de541604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a7cbd81f0c542d60a39cd4cde8a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159138659f54a6ee629a99474f97246606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f115ad19a7e1673f58236e17b34bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912679bf26deae8d24a0ff49c21517e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2ae91967e88dda137906e9a020ea0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca173f302f8578c29ddaff8ba918c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f89d22e39ba2d20c830d7b5271f5de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e320252e5f8f1a21ba8f44cf30da9fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac19d644b054c64ff26cf66fda56877613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba89a274752581181400c3b748ec263614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6c2ae6223da17e6b8abea53b105b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb82b286a56a725a019a6d8635bd813616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fd3e244f1057c8c096752b620354c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e663db4835cd96a30205b05b6c7168e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a0133fa06f3e29a9e447672e7640619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e70eb8b920126459c63285a5cb1c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1e6161accd07279d90661ca39958c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eb718a7e24ba9d374d382df4dd544622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795081c7f221872fc0757532df653a51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a0e29f808039e69fab87203bf387c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998563c53db9d8512c98f044553bc8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deacf790a5cd99dde5a05bf23e94c72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdfa16b22ea885da36e94973b6824a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c932943cf9af010d2e94d55b2916126628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c5f71f947bd29136d01ee96830cf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3968791a65af2f9606b25f5ade88e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4132e36997b3c3c738191467ad63b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef8be652c504659ec52f2edb5e2090632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dc25c4ec2512e7d9ac4e50638c86f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040a9377bcdebfa250d4f9fbb6cad5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b0a07a8a132e64cc27f20a4b2354635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be03ec85d4ee137a04827cdfee44dba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3cc4f29a48218f96c49a889217c6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc20426e3f39903ea11d5f1f38517fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5e471a04478c9347deb92e92b79c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a31335fab5f1d36cfc293798c1b130640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126e2b0cf83a43c6540bae3ee27be49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ca396ad4b60388b76a3c0931a9767642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb42e880da86181271ad2dd96df705643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f4ecf67b850739c434413ad7c89ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378da8ca60645152caa67521b8e49b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd50142718ef0c26e3fbaf02a0a6db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071857d556ecbe05f5e88337ca7cdd7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8bd6247f9f664ee6361fecfd7bf12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa237c99359d5221f6700303408e0f5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ace01d191275f5e64a6317bf105bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173263a87783ced043e99260c647cf0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2841b5ab46443686a3da285a2af038e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e26dac1c25f52104eb40929e9dcb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c07e29b8010c16e66579b2a712d021654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63eef931c9caa0fccd7a702efb247e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f59415e20666d4cb958a5a6c021214656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285a2d16f3592d159a19e4d76244384657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bf3ef8944eb64eaae9a68521377b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35f6c2cbbdcb01357507d4870ae661659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb66afc497892832e3c8323ba2f0ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc363eb4360c1927ad6127c8b97a55c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e523a30471637744727172b6bb2bb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fd7fb5620dcaa546192ca9daffc4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42eeb7ee9974cea8d5b0f9c31fa282664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c288be6693074e49fe58fe7b46425665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4257130f1fbd09fecae00c2dedd332666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff9fc6552a1853c4b9d29e9be3ea04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157806ed15217a7b74dbf7741bf1464668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44fe3405d608d28b83dfff7750e89e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8371c660cb853d70b7c03e7e2af69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29d94190cb4ec3fcbab7ab19a80a54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787140c8280d9c2fb89047912b8c0cfd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9bfea944e6eeb4cbc4ae48b155ab5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772fdf6cdd2845a857ab072d75b3872674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe62ced9e6b381a791a90d32be35b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed78e05c680fa10bcebb243ef9b45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68aa9df118bd0ef9e836bbc8686171677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a66fe37a851cc4f5c43dddfb7f57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74056b0b789b0c1eb2abd4f3bcac7718679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c320fbf393ab1d693ee515836b9c08f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa3f3986db71858835033a0c45ca92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063489cfb9c6df7592087b03b29c023682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721d96b794abc713d00f4c590a00f89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bb3820d8934bee859bbd6d2266b57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a6b36f29a626af7e8379701991e07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd673c18d844d91c4ee2246f41a0a14686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcea32acb1305fcdb752f58fbd13e09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff95ef8fc890d52365445c9d49a29c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8406943dfd9aa2f1dcf4260b1ca1ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178c023885ca624c2f6ede576face64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73530c480d2b6e239ed1e1a05ef93647691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6129f20ad616ceb37d00341d5e484692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfe518c80bfaf2b625e3f866aadfd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d0dc2458cc6941d6727cd7222a9c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc7fab90d53943f41d9545f86a506695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5042b61231f3400f65a76ea123426b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb4a53f2c6cc765e26d2bf360b176d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d05477656795ef8eefd2af8d2d510f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f4e74913b8389f794036483dfc69a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c2870d4f0ef3566c0d0d47dde1c69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c3f653e44246f04e3db4b150ebff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363041ba2515d00b1c7cee4a57c65228702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f850a487145adf7ba93869a07665c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba304835379e8bd98052a668fce6869704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d43a48e69b0eb43e77cac25f46af0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15f12b746d219812b580518bd755e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08002659b65b26b34699484abba64b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8535ac848a5c232bf4a55737b0eec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e48fccd31e63e77aad97bd1186b9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156ad343181075fe105e57b9b10c1fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11973a155796510b9beb128fce5dcaf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbedf1afbb7cddb2efbb5068486b67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0eb5c348984748ffa06f0d564152b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ec55fd74e6b4bdabdacda23a295e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc166fab957868ce950e5e7ad66ad8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1b6c2db52e7d29aa32196ec483a99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffcdbb027950d296c37014c963f191717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac5bd13afa6964a7c3535e93171d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6647e2233be3ee1a1f58d4f1cfdacc8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013413278cdf6b6d111b175e47a87f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb602c6604a089247c2a6c86e9977a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc6da4ddbf16024235ed6146288374722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b68bae58924864fc081de272aea79e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18b6c24bf6f7245fc4d5bd5c0c4f2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b09763e35be834479638861b1808b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3638e6df3ab95fb08a7e5cd1b5abf7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6460692fbc48636d7d2995289a49a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e750e54b3cbb2926cc4b072c534b8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab283321afe56bd41e04c34fad372a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e63516fc3b334d9192707893453893730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded185e052699d7b52d736ce0b0557bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699284fe1e49b26237ba6fb41d57f13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b514ec83118173ca3f11ebedcbb03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e2ff3e12364fb955b17bc20a40613734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b014181e53cf149d3d6dad8f538badf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615949a4c4e2b39672c01cae08b75b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4557b1848614916af48c512bd3e643737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365c3280fa3d3ef419798f9f2e1e54f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2c06188f44a6457736438509456b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd606423065dad6d70706395523f21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58cfdfa0e785a7123006782ece7bfe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7548773f3e2730da123de300ab840742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc20f55a8a0b1600953afc62818e05743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5d31687ebf09760d6049828c0e59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d8c5f0111ca71170634dbea9a17e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62e2db24a173ffd566341c151527bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd79723aee7ba4df212e27c1e0d714e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83f3cb184d3550fb20cce0a1f3c544748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe21d4ca48d9c9d3416dffe54c7bc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f69f340430e516c902051b38b184dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcd7a39e3668365c316711c681b4ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a51e7265850a6fc77daa185dba77f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86f02eb6204770a5b3e1612855482d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875549f3093195aa79e531f1f892696754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cb460470d819e7ac44295f6b52882755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42885d6e1ac793bfc005006a671985756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4c9bf23030a0b515e8fd84a85faf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f05534624460bae9d3e3d43bd6bfca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faa96e515011b261370077a832627b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733b53b649c581922824513bb5077af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a55e609452e84b3ad5b09300d9e2d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449627ec9b48931f2b33d9258dfe8b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f2e19ab06ab10ef528e58b3461575763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072d860406269dfe9470beb0aced562764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c765861195e9795863d852f307ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310224cee37cbe54e180b62b03fb67a0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3939f1ccbd9ff2c180afd112c3fde2f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f69c5461429b70a5848b0388c9f0e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7feeb18608290992b1f2ab7afe67f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef89c42f1e12a192d212b566ac920770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba812092a2053bf6cbbaf5d619893b6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1295ba88e698828eb432efb948a6d4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b37b85eddaf898313c97fef72eb3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b15c1e52e23f946913adc375440789774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079d03dca31992db187d0cf23a0b8cf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bad633f841e1f9a75b2688e14e9215776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beee1fb403f20cd91a3f4423ce1865777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a69f434503cb397472acec2406563778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf20cfb3ba45aea745e635e890db78b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c808d6d3cf4d2329758d5377661ed0c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d8927c6fe3e8702736bb02756adc6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3e141dbc45f629fc861b74167be44782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9646d77ef975b4f7bcf02f09166a1c3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20828975e368b9d8004b3989e1e861784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e87ee2020d1568629c205318407cdf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28e5f3d8f0d774c9812f07cc658798786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23498fc92d3d6a6d48528887ef617276787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490b86178e8c813feb5f4e02c4f0636788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467dbf95964271e49e115598a89c2a1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb4bcb5cf874206f45ef971589970e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067001e117057e307969768647e3afc5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa296fc77644daf17ccfb98e0638a90792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae87c1e6f35b5f45ba5df5fc8b7da14793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa5e91861e987ceda7161184aa2809794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c30a23bec7d0751556685676304579795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f846edf3d822f841fd32362e2a89d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f0dbd5b9eb78f68b509a18fd9cd4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a752de8cc8712a98050ece086f5f5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d351267364f52ff057ac7ee6c87c12b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e3d7d7b58c210cdd3a461b7997ad9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f214cdf9079a46e428d827bc1e2be8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029996d52a3a1bed09694e60a720abd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1880fe13c7749ffa8551abc4eb721803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac1744b0124f72bebe57053bcf0d28804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c3cf9b3fda4dbf93daa1604f446aa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20216a57bf2682c988e9fc828ac2c285806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4c634ed37d88b8023d13e0025eac9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e110fe3f61767a263d667d2d4b1f2e8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054360377ca4ed74c2d3c903567ad1e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890527b381abce9c4a332adddb06bbc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9f59ce6ef724b790c616bfd630255811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161812721a4a6703307257b70ca09bf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebe0abede65821e9aa383c0fb9008c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727b00f2863880837bb9b8a715f5999814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cba3c4bc6907a8cb433019ec26ef0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7eb4a8542df65c0e4ae33d2326640816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3075b56f89d73d9b5b42d24c4f8a4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e350a977b8f8a1af9fd5bb9d746801818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fdb4710991a7fd8967036525ca93e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff8663c8730ed345119efa23e82a5d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e48d82e28562116baae9322aa22e5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30529cf4dc655346d14450c98adc493d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51de2d383c998489aac25678d04823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ac65697a947e40eb1b82d9110edd0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2c5a2992bcbaa8ae4d8158696198c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba26e602bb9d8e99f6134639334ad47826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdce8286e1ebde5a5530d1f135e866827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5618bdd6800eb58d85d21aef9f1ac7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01013a6ca72d8eecf802ab67b96b72dc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783edcb3bb6428cfe3c7bdad4a7b797830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6377a9ce7961b9f3631dce38b4bcb6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e9aee2142aefcc98c506c9c317575832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f0bb18acd1af6949664c3ae6037fb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240a66b39c606329f548175c852609e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ed0603d7e74040ec842f19a64ff0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366639f074a015f1fdb36657034a56e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e997e61e57d0bd3c82ce9acca5ce18837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd401a83b3117582e52773a931a938d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc0e67fd285cf65d26899d4828ae2f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4780daea02697574282d672875a65840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc0aadf4e7dafdfe10db29d1f20f98841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34baf030c45d167cddeb30a4a21bc13842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de492a89af1bb812a313afead974ba843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8497221b50feedd028e8c2831060be844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3acb63c7c9186011bd4f8ab4e6de04845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0c548131a908b339b11e1da1f953f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f96dd04119c29eef2775a6e983192847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683aa81777b800fc4b0c8ccda029764848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166317d1a52161f3041de2c8b143995849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfcf6b72300a531fcd2f018893f9f2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493f9a7415f5fe6717600ac9a298811851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dae7fad7009fe405047bc164e3df0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a309eb2b3613c6e054846b3eaba8d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cc7015dbc61df9d837a3fbf502e04854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f83afd16e5a39013c98919e12cf3a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2345a79baae07886325d26dabc847ab856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1b16d1b8083403669c208e9f732fe857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06105bc2c0732f06562fc07b203b83858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099e4785ff180c86fc2392681e495c3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54594072a6398a8603b98e400bcb118f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a0ebe30df55d399aaff25738804be861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff19f04db7d1b0a7ba71579f9811f4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e6b07e25c097959cb2393af03b992863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e2dd8a3e353e536f0e6596038ff9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1660bebda45e0990dca3f10d95b6e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1402f91fb2676504db86fa296b9d2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf8f82115f3c1f62f6f3665f93559867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049d9873aee693f4f5b507066534874868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc077e9d7dd064cf400dda438d61342869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a28347fa26b5b21a9a7338be4a2fd6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d5676983e0bafb417176f3ef53c4f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167212976f55d4c6723cb0b7dbeac123872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ed97649767e0b8f796ad96f17d5d7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a219df6e51c53719ceefc14e4af099874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28855b4affec21d0c5d9123d3ef1379e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b13cebb422a5c4ee2cec063d11e60b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aed3db1f75a690db79811fd7f38aa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f519a7b5d882646cdcd15b1bb4459db878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af815cfa35836808321a122302ffc970879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bbb08b7cacc8c45cf6a8cf90c4c0c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6016f260681bcfa63d149c93e6a9e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccac87c563318645a56308ba16aff37882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297c42cebcec29cf151d30c0bdd57e8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1c61116bacb1903db5eeeac6a99ac884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ba1565736c5ecfb78d387a7efec8d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f072a61d4ff868f981f58fc0c6629886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb2b5a2a40ca487f93042c3014c79c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9599123a47e18db5ff323bc8a145a6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284b9b133052702de4e9c244c043215889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b583c94778d2caf217e67b9b31a5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9362c6ceaa961afb71b06ebe8b1c8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6e614953179a5fae6fb789590c205892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331502a440555d799fd72ee7b786d219893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40583bb7f62ae14a1e50d1e4ddd6b92a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618f8ff55a746cf46a8f3ad8810d980895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41e0aef33012a4ea171388aefa0d34896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c6f32f0123f40a2eeb07b7c413272897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c71cffb4e99604b2af8e36c84ff6a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ec0855a9463deb0fad6a1292e7aef899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb4e1ae1ca6fc2b41c7d35ec872d93900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2628bfa5583869b07678d34f06fea8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cde55e9eefdc8a9fb87d441881887902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5aeae5b28d0505425e90e0d1c8795903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46abd123d549bf5744f3bcf64c743a3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94d11655a2b33eb394dc942552d58905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67639c17bea294eb9792320d841c9a9e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3cdb22a885fafc28682aa9420a72f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158df0fb7d2cbfdf5f9a7da3b8923a9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1cad8af47048c3c308455e53ff344909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ba99801ba9b5e3e00eea0fa237351910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b7bbb9ee3b3781aa3441df4e4d591911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c5c21e551d45caeb1ef1b5537d56b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aed2df6eba67ef5e8d5c74d59c766913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bd59638efb364f96efa2e4cca7add914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f0d4008b5224340c5a7c7d1fd04f8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297e896c3655be1fef344734cbccec0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439d0a6c1f8f0afe0cf6cd132ab75a5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a45aa870ce7134f50c86cdac5205c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afa537e189c68a033cf9fa30da78a9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50584efc91156bdc051b7dab5c8ee7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5158843351bcc4e4cf4f391660f7452921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ea06beea488696a24edf5a031c53c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6f64f5b2599c30c0c085a751103b1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d90e7987d2bc86b6c6e530b0db3304924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dac5975c3da640a1f7577399cd276925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950b47b71244602dbeb92b1ee21085c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8636bc5fa6b55eb9f20989067b66d89927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a8339e50376fc0123f53573b77b85928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980f545ef0bdf5a522d46cb56ddecb4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed273539d89abba57d7619871e543a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e13e1e431fe371019b580de028785931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc993b1218ed402948860ccbf8d8b8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f234ddc31361839878cd929edd705933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35764e20d76d999f3c758d3c9bc399934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae2c98bd1b89c8ab20a987b11eae04935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e6cd94a660ae16f48cd80b62bb81c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0390abc7c770db747034a681f31b74d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4002022aba3d1fb74f057d6b5d898938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18aacd1c740b8263756b996473f420939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600948eee35c84b4a363d81039a814e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a35a0cabd7edc0f6bd98527ec227e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72164d6535e51c30ea40b37054f511f1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1773a09084b2739e151260243c308c2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86431ba26a730dfbe17ea9de8caed62f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61427b87c0aa314560c848b6e67ce473945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004e91864998e0af4c05a94dc0ac6f3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774570eda7d02fec1b7bc77e420e0391947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92a3e1dfc418b8cc713a54cd59723a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6c463c9b2ba1a2b60fcc4cbf3bed949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1612e2c583ac9970fc01e09b2bd2674950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60085e5bf9593971bd12532f9665236951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d08a87540f17cadef601e73509f3da952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f2a28c22b7ac6f7fbaa4332def233953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca22e9cf91d8b0a41f6e66332246c1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14f8c6925b6e1a26f8854312520289955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f18cc952ad4eb6a1f459a10646cad7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc5b0b9fe8d8abcad6a62c32b18a59957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a69416f25f61a671b1888816bb53e8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd39f4d8108533a814efa63c9785a05959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095204e0ef9170647839f4a31b0526f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be5e70ce2e915d56593be99898e1ef961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e84cee46237b9d64e5f8725229d29962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c666c8d2b360033f121b89057f5bbf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb743b713c68e4072250cd0825960ef964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405ca2001e0d5e073fe89b0d3fcd21965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee8125614b246e93703fc8a60e96ff966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b0b20236185af91fac7e97c5f2ea967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b1bafebf2ae7630bb4f26dfb340e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd793eaa7e1651e79f113d32c79d3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5513098e164e78619c33f3a17a9379970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a49d418b4c1fac0caa37e08b7edc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c27825852e766350ebc69bffbf3d3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e322185b6844d7a40fee9317e328798973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb66701b9f191c24a0e93f007eaf9b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ba09d71820266c3f49147e7e79746975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385c187170b7f64e9142ad97ba16b0e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb9d634f50d49fa7dcbef7225202e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d93b4120fc636bc507c974978684b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909f7fcc90c4700c6463989caa80d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513626eaf245c2b47fc7062759fbe1093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5693f43db55dd0047681614e64ba7794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc8f64d742f0820f01b633d19951cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb656775436fc75551e651d087251816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0528bb6ad50ea4ab3e28ac63176aaaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993763cfd41c12d51a1997980ba629338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2a02898d605935c98abc288d7d1bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37fc19a2b980ebb23d29d8b901794c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5725d5795cc7001348b8d1433a34e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3c05936d85ca6babe0e7cab5b349212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905e7ccbca8defc0b0714939bc446413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d00e9dbbe18a76bb42bfdd82530e4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c152017476b428b2027b4ee7344f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8557a9403bf8de9247ee37d4916ca5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1162cc6473149a218b7f051c45bccc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebece85d9b904fee7d5787bc4b8d0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6237bb6e596603d9d06f4a7c99bf819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f813238174bee373dda383721260b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0ad6af29970ad4d4e3322bc6a5cb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c3fa4ee7c7f127803d5220d830ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1595f23b8dac315c7f8af5372c04623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5f30c3420c387f38afbef26e38a6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae349c84dc3dd1f0626a922179319525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b298b4839b88ba4ba998f0cb9101f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fd7edc533735714e2b47b76e2ca9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f244968ef31c99d8eda537361a3e8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c6a4df89be57325c780ae364d01329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb207cacb1365ae33c749aa0e6e8dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9570bc91f1e82a1164335a2153de4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91587aebaf1520ad39502d0aa26ad8e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df034778e2636eb44598e01d7b9db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076487cf037f424c576df557e79b04ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758b86ce571c2fc8a82ff4dbb0b36f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676b09f401c5a80471110d7b5f0d1eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecc80da7d1f9b2aea89925caba833f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060c189d6aafad5bc16b46f47e3b1b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea35e326d858568761cf59fa0c6ed7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0e80a3699ed25e0526e49c5bac26a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73143ea1ff053fd7798bc8b1b4e128c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd429f11e06d82a96a4c673eea7f2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66239fafe2b0e14f43c25803dca8ccc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1e6ccfb901895704f3101fc70d58a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7f5d625035ac02ef22bc7e60abe4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcf8a345e84f8270a5844aac16c3a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeacd4ee04728f42818c304505101547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abbcbd175f8e419211544ff5e4719448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609ee295747e9c54a91368d216926fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a738cbf671ac64250fb2fc31c19f9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67b7bec410a875656696999297788251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804363f960bbcc5204bc1195bf9861752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03608d009eddb07ea3bd09be13f4df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a63b36b3450668b3452879ce8a8e8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3291a22ae0bc0adc11cbfd292378f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ee1ecc5670f0cb17348fe6b5c46f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaf511bf13257830fa25b40889152b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc03f2e353d99ebff4bfa5d687118658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc016bbd9db2d995f561f6ff85d03b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd03f63405a9c73571de0985d0968560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b59d5497c46e85cc8a1d01bb158c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c383b40dbafd98a7332502ea3f59f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa206c2fbc231dfe63bd4b9e5faa8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef30f33af045a6e77367ee68872836664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7809859c03a7037f9333f332f58ba5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3054c5709f593f223b490634d60566c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed9aeaf6fb96d9687c34337278feef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477349fdf585021811a6e9f8ab8524c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d756299e6bacb2ddabb67677a32bb7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ef2b9d26636454588534941215a1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a15213ecc41b8a65cc49732198bd4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71554ca086a82351652dc1a2d390c1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6a350852be80db5e185d2d3e882d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cfc2421d5024ae8949d9cc215dd0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141e5e5ec30f7cf51a585d615132d4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1fca7f31246c8b818fff405662a8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62751b4fad183168c4cc0553477af91a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e7cef5a6e2e1ffe7af2346a17fd8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1199870016928931b1944fbb1db522979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7486098fc128ddc469cc88dccb53ef080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8563d273305aedebe9b13596acf7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191008c84a258d86f54f05f1e88a264982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5acce3336a4028aa3aec6f81d15d0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ec1eb0b3d1fa2d0d183ad74fd7b4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77cf7418ade9db28cb869bc0a3d5c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8281b0ec0653805c6a6e6113c7234dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb219dd3c68f1a86f676bf2c42c0e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b61112f1c31daa12b3cbded4d90a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ad54c82f2c6e2803ec69a70600ad089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46eb80f4038cbe71157bef384fb31290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a8cc833a7723f2c6bc42eb20ac1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55089388ad14b6df362c8765f2a0d7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac46dabefc280d26cf5d17549b25593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177006936f82a11f287738af571bc1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b82a9f20682ba8953987b31b07284a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cdb1ac5495571e8ed140f1263746096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13175b391b8e29daefcf4f0a6e4bbce197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5643cf4d8873776a7631155cad53498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f767e941d7016fe3a7a431da6b480799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a5ed5659084c84dbd6a728171573a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd8cecb8b02599f9c9564de6f0f2f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa9808ac03986c11d3a8c22ef9d5d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11475fa7fac4e1c2a99761aaf1f6cd4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c679b11ec6adfc70e2ba2ecc1e810d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19d6f0f0847bebddf61de9b65e141105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a870fc880d7d38906be49cdc2004d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5219aa82147d448a84bdc18590697107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6984eda1ca330b194d7ff66a9d5fa69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563ec0c58f326f58aad53443f266035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439cc9402723a5a63d8289f7e31b437110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e805f5786368399636694e06060b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11abad3e100b8a9f5ca1a4c844e3a2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe16e67e19ba591648a1775169bc9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2347e7680dc6db1c13d7eb48be3c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c0fdfec5db0abcd28b62e6e4227bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415895638d36046f193c0cff59e2a46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ca074d383f4fa7358d0cbf24b4dbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587f696b2970abebdeb76a6f6032c18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c22b84137372ad26ea73c9a7edf2f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd41f6f6728bc7402372c12e265c5a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7da6be4f6280feb0ea5bb735f62661121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8927f4bf1e8408f227517f8e653b04a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ed9abaa80e46a64022dc56bb2ff04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ffca9f15b88d411d2eb7055802659124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2ca0f5333af11bf88b640d60b8d1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812b68d765f86a6609168bae54de35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d08f7dcb04ca843cb1f04005ea3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8470acdc4928b318fa8a69799981bca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19175be98d50609e5274e4c9baebb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dad9d61264134073cf040c20b5cea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05da1fbb4e3b4753a27b180003b1f4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118acb463e63b4640c2b4736d47c45a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6d4638e169a83ad2a84092c0e15ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac772d2ee0a993a762c43016c1dada6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecc6446e0f34614332bd531480ab24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997aa365fff64ad0a9469821ed797de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83366446545cd6abd8c58eccafc10e94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026564858fd647cea0f2c3926b18b325138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d32acd773d272cafea2e87697aede139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d727b2d708a68c1293e80a8f2851140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b5e6a818fd650a6b01d030541534f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa617aa36c5d372b96502d75ec933a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d004fea1f637823878c36d02faa25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062e6ed9a15f4e5d4f8d894ab4c8617144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a67abf1322aadfa97737ece2c9f13a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e88964314378fd48796a1e2533e305146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fcecfdd5a4840c74d605aa5765d49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bc207b26871536d445ab3b4cf89af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56021ed2986cefd0169f3cea63aa1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f721c4376f04c5f41e520c75533e725150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9a4eeaae03a06f3b6cced82355661151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab9524fe7a4dfd6b7319c8d173e6ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57194d719a076e40fc339ea18354244153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f1a070e47789c9d906eaf14522c59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d615efe6668960d1805f0e747e8735155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa2a614ccbf93ef8002abb616da5f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d94536e7f8b29f3e337baf2c7fb726157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b9682eea3720dd53a46953b4a266158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10834e92a54775b2a76c0d481e8cf932159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79404912a923bacfe917f157f6c0c150160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ba122990bf41583376174c75dccac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e712107e81ad1eaf11bcb3648dee7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0cd78033f33b7e10060199d583d94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516dbb150efb23b5dfd45f81c87d763164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16602ed8d1fef0022491499779f07e77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c8302a166047db311fd9bcfbcfbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b51025fa0e09b57e0d2a1908f8207167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ffc8997ebb102c2dbc89d56441a9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cd9a183a22fc46f4bb8ccc66999f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463945c6de382cca1de855c833553401170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab04e8a3d8d1c220459d9d372ff6f0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc90d1b587261ecf51770a9c19cb26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd78eb7804da1d77b58cc050dbaa76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe50dae908a12c3d6c15b3b75795d48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04dc23a2133106063d16a525a7d744175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319435c025bd12c48d8cc7b402a96c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4beef5e40b44c2b4b39f05b5805db5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae106de38a29fa046b8f835396cd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36463de39bd11fba508cc5677cd726179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c1d518d6b69f854e629d593f4604180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0021e7737cf0bc0f37af5b8b5d2b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da742836bd27f62b9aa44066184c2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdb0579705a76d97b234013445c477183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0989c16226affcd2088f38db1f2ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5d24c147a06183d57c3a12d0136f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630af27e4fbaaef0b93f60101acb075b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cb54f9a12146959180c8e7fb8d0b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a636546cff81c17fb76e3519f5829188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca9f83748e8a1cd27d4d89bb2db8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ab4604cdaa733b994fdaf029129b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ba3fd5607e68b5eb4ab836a7f78d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6fd21eb57c5ffd13666a4e416813192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc830ca10991750477556d5d8b6cca85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1ddd1a0fea417bda9367b3e53d72e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8996ad57e11712a97c404ab71d4fec8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12b5541babe573e55e2b347ccdd83c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264b5f9fc7753eea7f6b001c0f01911197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711a7ad3a0b9250b3fe9bdbc647ba47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7de2ba2d565ad7f9b236971a6b761199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3c8e48c78fc631e7b1841cb215253200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c28030fcbecf4af2778450841d00a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681a63c4d7385804f0343593a6b47a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b5a447e52d7bd3395b9ddab8afa64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99959b99f0bb0ec50983bfc2deaee13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f07bc5c660ac7398d08defa40f1fc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943451c12d83ae895df0bad5c7f2ff87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3982e8a56d46c4f807a4ba621b4e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5569efc88a48e71213f5610fb1d6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7bf2a6c50434e7b46c0abeec81354209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e90f8aa40e2c1e60934053ca93cb81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67f2f3bfd4058c417318675eb2c7a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae0d1d115b932e18af073381828695212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d44c82503906113d1a0b909987988213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238877130b9e70d47078fa6360c5c6ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991db2ac44d88883739febab1dcc204215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac111b5aec54af466d9117dd810d4584216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33266483dc8908e0653f591ef833edb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9069b0b314b3ab2d310423c49eaf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467485bfd68f53c92655e0685aec25e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe523227ca40348e0175632b3f904e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a0ee7cb62bb664dc6b4ce4295800e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb0beffca180f9877fee93856c8e29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd331e09914a67201b71164f2a616d34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11540c7ff5d19c7a22c41b7b065e1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c5ba57a649fc62106438d1491433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf50b2988aa332c27c4f26e5eca954d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960e74f7b45b1194aa849c58c753142227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191f280c9b7dbb81a6678ba59944b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a03120a451b12374417f04abe980c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ebe0c2928da6e1fb36822e2b8deb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26e7154f0282aa3644fbf5d1e6d80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5bb55aa9628e119454ff79be8a918232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362205688bdc409fe8cbbc4883d2bf7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225187e4a7754473b94c16923ae85d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506750b5ab32c9787fd67ef47f885a55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd643e0f95ec53f910f4a5ce9568d306236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db85fb6f436d7a41cbb48cb694bfdb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22af82c435399b4e541d9249e42e1f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475fcad56a1d9a0daa6480293c2ce82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c921b220af9dac6e0bfada14af697c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1f1c0f93036d5347c2f29374f8df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e890449f282dfe56820a88f896c746242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0604b3587db52798624e32b7a9104a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8f03148599f123f7b83a09f93264f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6a96f03554697331b9bbbd810659c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142e281bc9cd81a8694a67537c4940246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e914742ee8631ea4d13eb78ee996b06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2b57ce3b8d14bf9f045741207afc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef392926f839ea930803889ba366947f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfb86adaaa12bcf14c8c8a75dceb2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec320f9412ca40b5a325e825c6c0848c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd96417a44e36085e6fe3de86c1bed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc390ec9747bddb5053e4c71e56755253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7635f96ba2d0bc5af8f0c42ca65c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad8ad0b14533ec66b16fd854d274a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fdb83f4eca1317637e2407da3fca7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553a2045624af31a5c4944bfc05dd0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ae8d12cf3247af3bac0a1903f6b7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a21f0b1e8bcd680e1aaf558eb520c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e77a0a12e79c298a5cb37a05354a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3d49c554bbf00eb5a6f5114858b23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc53e6d3dd1680e0999aac344f6b7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185161e94fcea55cd96d27c98c06969263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c24dec2f8a0aa5aab6bea7c667a56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96910027af2765e1278b46e8768719265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af58c923694d0dfdd92db25b9f6990266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8036b84bdc643f18b68de7a7655a6c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05a5311a4658c1eda9c1acf88a5561268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21549fb2882767c355bd7ecd5b9e436269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e2f66b0606027e8f33569e2ff6e73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a8e31d5818ab6332e0c8e11cf25ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2650dddc0722aa64b6c7e11d63275272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3242b3672b65530d2cae283e7d0571273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f0098595bb77deb00c6ea7f50a5b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb6c3a34fd3068771091ae641e5409275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d9b1b1a12a4f6a0fd8f3a6cc1a592276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc67787d0231db0bd7fd5a5423f5c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cd8180db570ba803e98fac9d97c47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786481e571fb07eb6734b2c81048be6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a750a2534e9ef274a2055f19b75380280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abab010e403d55fd6b32e8e20ad61c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2063c04fc81a31407e443587deb315282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c18cc39ee76ac79875d68de23d0f7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934b7e1132c08de86c297a11f69be8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc0b076d3284eb4b841c920d9735cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a055c65381493118277d5cd34a553c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c47b8f8c5e33f63a0ae2fd0bec9ab4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba683d5d9a9c23d7b03c7df34abb8d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1a831a978eead38857d1821429d4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be3098cc7922797511a94ab7e5f254290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a0c64d0baeea1f67ea81dc93e112b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b797a6d438ef36c6c2ba0de94b12b90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8c34eb4de979041b543073c8bbae7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908eae024ae4b533d48fb6627bcf391294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65540c3e81f3aed3708d96a2d29e8fb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f9ae4c65035547ddb31e29571bf5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e09ada5090b88437c548ca483d3577297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb7adba8314e3a92aca0e64ba884be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c891fa65fed4a3f0af04a1b5131ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede649aae56fa88724f3aa7c52b65fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52d1c07d77754047e96883858b8388301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada90f09414a81dfb6322c91231a100302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8640c1b2c60e6f1df0fa3280bfa6b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192a4826703bd834ef716afe007423f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca525cbdad25cc733160557cb7d42ef4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67214f5d4bb6d34d3907116205ca90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab04dcf2ef96a9555a5090f4ada7abd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecd8702007b2bbe307c727084daf86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ac7bea941f74f35f1e2864c8fde9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48659529a8b7062cb55b824210237d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3c78eded79fdd85d512349dc87e47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fb159c62cf59e5be7f800a610da46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167f187323a4f9f18762e4c158ecaaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b9ff7aec0ca6505db092299a91a20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2ab4c0713968bb783a44d4504775c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93459b80d1a2ed31b521503af2b839316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4cdf8621e0980cb201c5f650f5696317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2313ce2b1fc7294d0613bb5f96448318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d439e4462fb7a1618aa399c42c555f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd173ddcf95048186d71db72ca07f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5f8a568693ebcb9e50de4f0c3409f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412efaeb45cc906e5f53ba071eb4db83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f214fec5353182b2ed59b9f93d4e96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201361895514e1d4c276eb1ec17a6b95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d052e51780c02220b0df285f90d6045325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9b180d915440a9606a463088c5d3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5fcec9a35d595317c057bb2ccc8cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4b2a63aad2db37c7dcec98498f9fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da190205e8309863563fc7f85085793329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762da8cd7fd499a3d84d28067407b2a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64409cb1b633d9c93b14c7967f5e42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c6bf765e85b3eb3c68a83dc3eec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303356eb8fda6a615b53c1aad9c39122333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03cf7e18806f1fc4cb0248ed9e889d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35dfec8cd7269b75edbef839ff5ed2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f4ea4b70dcd5e24686838c6a17ab0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e7336c05bd8c972de9683b748f4a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4814087092fa645b6a1bc78c70b0f17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fc374b18a106b606b1459c2112fbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b56bef3ea424ca9f31d4caf69150d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1322c4c3b05ee82f8da3b5dad6ba2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9653d7e311d8a6ab7803af6fd6e249342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267a40346ee17a9e1e765ebbd503f61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e02c962b9083a3c9e87ca68dac03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad3be48d0ed61b5c164a1d61ffc00b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1f01135715bc706d18e8f1a97a18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef743b678c60205eb5b28120ff19186347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d569a76b46cf40ba14d1908a78b79e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c07613eaa70568126ae0ab2727089b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db2958872913761d6ed2c712c9982350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ee1d07ecd17a1f9dd589180faf2c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7a913df0bdedecccfa5e62f2ad688352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79daffd025bf1b09ca19c1c92627f3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec942741aa679d77d6561d8d967eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0151f9193f66a3e559f102de9d8eba1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3021941ddf889e2242e0ed3e1fa5e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454d349ea4d5d83bccc77e4cfbb9cce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0529c41ee3712da99a1e82bd0ff14ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b03192efe08e795d1dfbe79e52b364359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b89fbfe604b554c1427c315ce8d0c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9a61b4bc7d0dca7fe323a762d8e05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feca7aea1dcb1804fc6f7d22fa7ed8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c34f1ca17782d8de1106db032aad6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e21d9d1e72a4e349428c14c80923364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f72eb1dbbc7325523e3f1e9e0251365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666be39107c2dcd158b00ed76b07f6b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9debaa270b7eb4ae39c1d51ae8a0214367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8e2fd65f6d86ecc0c016828159f4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eafffdeda9272744bd624f854d970369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312928f046379fd4aef4d3d19684e7ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c90cc02f99860f5a84186f0db8438d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17576033fb0e965fb2daa4a3b566548372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3f1f5ef633f69e36179fc178c7df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03b371be1e3c603688965b35e15e70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296495f82212ebc72ddc1c4d0960dd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48616ee5fabaadef4b083bdd8002bf6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4e4c12cb61d1507948562b94cfc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae425e30ea38ae3a9f21602e579c65c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764cc8838f839dc48654958d160d8de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f1041ebb1e296dff35a5e8b3c4aae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b6cbfc73b898788b8623c9c13cb0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec847efa10028c51395e0003b5d2fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0ea918992cdc535a3bb938ac54e04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dd7e2bc0aca8c1bf49c4dcea04232384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d651e00adafcbeed3d8bcd61768342385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb378d99c730cd55780ea17669dd7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befef97151534689d64cb9464783f935387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40add0e434c75ea8cae7afc24c0f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194183a901288b046e39038fef3a25f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b95571b0062efc3761f3f37c08d5ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aa9761b91e179399cb1da12a2d086391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab96d2840d51ef8c4f51fd3376c55b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e316b6b76a6c4a889e9798305b40b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be54f7c13bbda6ee6b496ce4a8678b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88341e45bd42aabe4a374ed673f51e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a8a502f0da7e16319d674bfb4b1a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b8601586a7b91127a92bbf870b80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac1f3e84e6a3402f741256d42ec2d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366bbadb553e40e47d55a5ad8ab0fcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5254d7139ca5d8a95548d0bdf79ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b70e58331504731e1d23efa62742b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31138c8b9e267545bc388ef671bff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71fe7010dae30e2673def5f90fdf73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7379e8a4f617e95cfe7d365761fe67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fe0c4ae9f6a0cb365f1ed290cc5e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec9a9a927e0c92eaee5a990dcd8320406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65ca607e3a6bfe6f6cadef2e8145b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d83e77f64b7342f57b14a3e32004408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf25e68f51c1e208f3dd8f518709df8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b3603041f2de9393070fc0c8371fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c57d109c0e6bb2458a8cfe6ef097a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef41bfa1dda59d294731562520a16c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad870a4b685d68e1d753467fe7debac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b7c5170e449232b3a9d2fcb61c482414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb17f7ff685ae3f29480b5e146f66e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc555de78d0302741c94b367bdf67a89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a9244195f20ccb0a964353646fca2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda77a70b22032d53bcda19156d60f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a920b815804d76d4a58975576b37b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041e9a19b1f5185343831937f872c4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d60432a4fb20613f38f0a1cd53e4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0cdc24438f090e7e36df75be244ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388cbc1a457404b996e812856106219423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc2a3637b73b312534b49c4a2688d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41aa0cf6e0d268e097837a7a355b91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad19aa5f37ec26af852c8f59e3bcb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075ad9b9477b7e993f05611cf5de39d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a08d8de48d5e216539609eceb2fe6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e49359037a9de2cdd5e28ebde24457429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ee279bc74a60f1729a4bcdb9939d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895550fd76a380ff4ef5b17784049836431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e881adca1e2705d92d749b398c5981432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175363576fd2dd1c61a2a650b8049c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901bc3c289a38241c1c26774881e5b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f14f11b349184c6934864560bde0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f25b900726d91359530f5bdb8c8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c653231c1b366d8418ad85e9a169604437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58abec6eeb04be0a0a7e2fa755dbafe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8959b0e4dd5a9b527aa0d85bcc9031439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be9150d04e27083a76a9d5df84df02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ea34e4cf4261350c492792d749e8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfad2fcc7f29baa973b3d2b756f65e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f9bd5366fc9273ff6cd1a63ed1489443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab05f8e35e71406ace4da69c078b668444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a391f953f918207335a84d5ae6ab441445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f2d145320b0dc8f19721cfd53ad5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7572585eb7ace06e1c883a0899071c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8839c0dfd3ef4e0f93d13dddd35daf7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6fc84feb46ed6a421917d3f580e2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce46cb2e8665123b8fa5bf257c284450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeed18ded1a04f520ad855ba840e12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5c15ed0ac73836cf6b1083084a4c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606044a3eb0038970ff838ae4d1ee94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6494c38da668c384bbf69eb5d86ab5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c291814fe8a0485826180d3110f6e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb197d059c2d6bb8860af922910c55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6136a1b8dacff71be540fc80d8582457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e61779b42692305ca0d83a33feed2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9a792c21357e0e0e58e51682536c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa4ce28da29b1f8eb51825f6ee830e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c5c2544b0f00546f282f6a8ace6c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502513b8a195d80f6211ca9428314fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e736ecaf27203f2bf0f61081a899940463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3bc90c2662fe581c726dc0adaa29f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a023c272045017a670fde0be206e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57521d79f129bce3822575ead647e82c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ad26f9db46aa0e3fff47c6060c152467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926afcc7da4dc862c3fb21ce117718ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca1fc315a54aaedc21e4876687442f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0a0f15f251f1d9f06b0220692631c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1bd0820fb1958a2b41340137497e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3dd9aca2262cc849bb1b872ac4f4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369175d924a2f6f590d0220bf63f27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5077d5b1923112cb59af639a4357b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edb73a96b05a4f381541919163097a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfed60012f97d6112b8714f6d6ed10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678a76f4880d34d4aa0f976ada4d801477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9175748dd3f63027d4ce9ca43a99c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c7c3d7729656fcb178cbabba5826c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098990c35616a6baccded0a293d306480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81018a9679401effb4ac865547e2ee15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385636c42d7d5e69a2f98050a72aa64a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191464353d479c22c3cf09a4b0601fdf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f362c974b509983cbb6b8c6b873cec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a6749bc1ac4cddc5db72b992891b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e909f42dca4224f1e0a4ceea1fa0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478cab9050dc16d93ed5f52b6ddf7cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a57fe90b33ce845df9c16ecbefbc2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dd6abd7e0da21056c3853ac52063f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d5826c0a584511b3f0baccbcc0451490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe06e1f75566168dab24f227e959cb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef2419786e20fab0b128786a855f82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ffeb47119e029329305cdb95e31f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c2cc1a00fba14933f8818baf26feb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ff68603dcd5c4f4fb8afc5aec4028495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d8abbb14018d7368b2aaf971eb614496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790ace38c802bbff969eaee2c08dd8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e52c06ce69a1d58c0d0d1585c590d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d4acac76e218c1c04ea12fe13e61b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7614a6985bc32dd0c5a771d19c3193b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de57b61487cf740ba36736f44d2d434501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d61c82b014bfe86805dee0f49a21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a9b68943bad5ec661999f5d28ddcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f886da4bb8aaa947fc256868b64d00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2628b3f0dcf70dcebc39f666bced505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c61f5c2f08b08aa653d3ff4ce2a70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c70e5c17463b505125e56e963a48e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dc8f3cd6a96c9a9087158d7d1fb6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb82c03355892fc2304b9d92ddd7e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c70e85bb4ccb7022fe6cd00a05b137510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284c2fa060fe6370ed311cf8d6d067f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7e595522dcf5eb74ebec2c6dbb83c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659f96ba980a86fa821997621c1b818513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84191f83ad7f20ab94086277e61b63a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03f9776d669d92265fc4398161016e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7dad6b6aa3f0fe6ebf0ece4b00f6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ebf0ccc950f0843de7c211f2b8d6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d29cea88d5e573fa0e621281d2f0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950034b3a359d07dd62ae9038cf7286519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7134d466c14dc7c9d9311c984fb0917520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced94535a9626c1189a726431aba9e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c3e9e901abb40f3ac715d96d0fb5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ce4345c9687c70e1bdf097da508b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d50d5dcd0573dcb80aa8bd415e357524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bccd43fde764e2ad40ecf97ab6ef4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28db2933499d740eb921c0830767a17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ceecb3227a893ed2fb27f20ec4fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce99929ebe2482e6f9e870cead465528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27073a84269031e899d426359c2a7843529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5df416c20848369bee0224e9a72b7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff8b57a597bf0f544443d262660103531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077218c639de515ad84544374734637532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ea20eda3cd6e128e1df0076ffe245533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ab20494aa3ab00ef2445695a91550534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a15869b94af7a7931c7e7c16e225c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b3a815d0dac45c820141a12ccf6b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafb94989d518ce37ecc66637d1be7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadabe2caa804caae4ea2aa5f2cc2c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a429b3441f754cb9010b0beb8b211539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6ebcd9b279774f4a11e5e0907fb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715421a51bf7e7eb7355c91c52847672541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f990e7a18c7afbe74621b01206a7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632fd244016b2b9994b64541900353b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd25a0c8a8a34549a21b53fbd8243e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee409911a7a9062c9e4082078f5f8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec719eb57dc8680176f9c5dbf3b5cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924167099fc4368aa2188b65d7577db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3f4737230d74f64b395007a98914e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032185e3464396e07e24f60475f0281c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddd17af07879f4d0c9447c0291973d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a81c8e7a36c7368acd656fdea1bdbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f68daf01144dc2aa33a1395ea361c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4038f3e5952677a5de8d6d67d3d86a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af67b54cc77a8b3da7576131ed987c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cba5c5299b11780e80d41e867867b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667afc95977bec4ba6510204ec70eded556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686d0096a436fd3ac8ba015515acd3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570fda06378d0cb431770be9e16c54c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a2bec8d4a7583584487d78ed6d28f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ffff0da84038323490a8586db0cd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e2836bdbaa6975127de438ac8f336561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1da5e9ea82ffee2cb17d8ba4c52421562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4195fea8ffbc665fb727f9459964d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a553ab4f30a88516f7b966ce7a0916564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56236e5a2b110fa31c13a39bd904b5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5724f9e64bac33428fc3cb2d753a02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec327b10cf143e128e89ffc96eb842d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a29dd7db25883b1518c216960855568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e83c7f722a2f498c150273606a81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d1161e4aa81769fd0eba19c301a15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683c4c160e3584fecf921b8d80c108e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67173f696e55a198a483bc806a090c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d1f43377ef2152d3138c7cf375ee3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c688edf3f97a28d1cfc132fccdfe08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e9576fd4d0a6d494af192da88ef33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87788fd8381757706f199aecbaf3140576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b0bfcdec960ce8bfa7bfde93cc27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00831c5b104ad019a98fc34fb2b82a0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4790f3b6111bdf0a3f0847fdf8ce60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20edd81cc19db4339ec8ed0ff3447f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b89ea18104dcdcfd0c996f04b84c34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a1fe323862369f9a18a66abeb7d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bf5bc0b6e01347fd14e37412297d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca7937ceee5061f3ea8d9f3e1d76c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15982f39b8eb0fb8e4c61af998674dba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf842db6c20a6632072e3e4df140f3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ead0dc79876fd0d450d406eca428c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690da75094e59356112446bc36cbffe5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cdf79c31c2962706109a2a5a27d9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf782f1117d200f45fab1d057fe7e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c020364ef0b42e549c4963b9e054e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c58e9aee74cd7dc5920205a05b93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8a1855b6bc950084a8c6c35342e14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72139a3ba3863b4891ae818c8be7dfb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7e5d412d6961b8c41c7760a2f8969595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b1f18df7388f0ebfa17c0391042cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8a4a2554ad8eac85a27747b94f9f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff9cd9395e2b2899fa87908a8fb3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a8df8c12f99f712838d9bebc26fcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bafb41ce43c3fa60b1498dc5243ded600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a86c45423a87051d947d4509c0cbd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865d975d50af60ff5b8d647ccb641b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f4e84d2cb9c2ce8085bfd32b25ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadc2f88e6b117997e4521ed53fdd8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c776ee9a424876bbad0b693794cda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709cbaa28a04f370834be0c5afa73af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88ec7cd59cd08222cd8b7f32a85e6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b635efef6543b2d879fc41e1da9b8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af36ee2757aae07a436d8df285da4ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7a300867f2d2b53978e48289c3279610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cae7d7e842084df48a93ef9046e64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2ff976fa07b17e4d515aa887a7bef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947d2b467c58609786019d4dcf4c0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195de9407911f4e249aeb8f36829f48e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7901ec597b525b1fad8f8ce05a6ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42f02ef8584737842ea6e97d7bf698616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dffc1614845f01c7c6604cd8c7074617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d34959a79242454bb90bee51ecd7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee8c7046977ec92fc7ff6fead47589619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc6f5a442cf59db37143e7c1751ed7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28528e78b72da7944a39144ffe950621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6bb66b89dc8575e7b5b9d17227f35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30fcf35a3d57e6b9038e7a1407b5ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257c89b44c0a2eb17bcf028a11abf8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75526301f77cb79f466babc14c6447625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016d8b729c27021a9430e898b6e1a84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0855594a0954f5d618afacf0338ee4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46af475dd8003aff9d14dbfa6a5fe3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05304b8b88db1ddf901e84a7da065b51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ea25588e909660a101420d874b0c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76666e78019f90944ee227e8d8fd8954631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53d9ca9165c4a9c41b544e90989fb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d5a9514d85b46ff41dfc8ed02d7c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037236ddecc828a344d565cef5aebb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de96e5b48bf4092284cd587ce4ed968635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37055d8fbc44b077fbec9621b183a6ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a602770f83049e93bb39e6488334b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d4c8ca3839b1b45bc9df8df058b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370793c627ac047ac5e7b0e1e10490ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f6fc9a30807dcfed7279c803f11a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07240727eb4c679e4c1ea305f1d2674641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621953fab072e00f8feec5afac594180642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e08f34fb91a94398ea4fbead5650643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce771eb375df9758eedaa3d86340f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a471dd3e3c45fac105bc9c8afa29b3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45684ace5ef5d2f5fa1e4a6ce2280c69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a50bef38ecb47cdba0aaeac52fdee2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1585a037b6f7e787ab66c4ac026e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff26970ec298b3bce1cf14aecc7e53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87731ad6b32671c2d0783479b507cfbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e53aed7eeede7ce01d88b5e78e43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101bde2d5029527c34c6e791be19a17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501a14c9c72b3b8c42410324ad832f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aa1a8f2e35c27c6c7f6c7dba12962654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa490790e3f19bfa03bfd7efdd30478655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b488e09cc754eacd8ea2ea142dd836656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255c23c844bc8660ab7d082140cf56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4acf5cae2232b94f0b8726e20d7623658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535bf706b8a5aaeffed3842513eeee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c35ead85c57bf709da3ae64d65149660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377442f0e0b17a13fdcb2db738da3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae968455959802bdf77eab70566fcb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130683a276126533a619502982847444663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f950d54a6cd173be6f13ce200fc249664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be1617537273965af53b44bde06acd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09efb5d95a0eb5ec6f50d371e7c404d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9b8e5a87002e56ac0175320a1305667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60b0d407056b35af3ab38a6c7b9dab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8461e493812d1a665b20d832328ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecd0bff751eef0a586b1de7d4183d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afb8c9e26c41f227d7211dcc2e67e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b61cac8e9402d3df1eea4776291dda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ead94f9da2e692ab6ab0f7b379f47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca04d357a774e6ad052244f65351e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3b0d88643f54bb9fba907ab8a12bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acbd9dadb212b8195010480ddf62c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3466800f19d9ef6fc1e1fd6f3735c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977112cb6447432f378d47aa8b3cdc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a9136e5940414f46f9decef7a536e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f092a6fd9b5749e18d7b3192ddae01b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8700ebb4ffa1c45fe1feaa8f5c56135681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a2941b828ddcd40592ce125246853682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e12c50f512d1b1fd3e925b042ea6ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718bb3d88d19aa947eea803ce2d2e4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2bbdbbce3f781a1c909ef5c9196f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b541eb368e424b84b1efe852f0d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cec1542a8b950de4bba6c6f098d54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67139c9bc4a7eb30609089ef727c72f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb260856c8b0165445d477861860a3bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26891b9453765717a70ebd6011488b23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec811bca9f49604adf2de922b11601e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339195f63440506d0ab9aba8a2ea79b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d660b4029feb55cf0884fc9c35e873693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ab283d2392da0bd45b334e5e750e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723207d6b716205725561e4c8091d853695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ed2d7939c84ef0c9dec3c5dc0f934696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3d45f761b717a6b015cf5c147499697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ee35e0ce2ed02a2cdf8f6660d2e27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ac7aa27c757a81c7b62a2c4375772699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4b0c40fdaf0a9291be6f8836efec2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f9914e676613d7ca2d2cdd8b652f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40724050da6e3d90abb231c253f85f2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21658e2112e0a5b5101392aebc00d474703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943409c4cb021621a058a9c4f4c6769d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc272fbfb375289c03de1b28872f9483705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b2f88e1c75a215797d55facf6f890706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4f0cca0077b3fa211351577e3224c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c310ffe863dc7334b2ca9a94fbadb64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471262d751ff53b7c64094083502c4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d724dc15157b00e86c948a1a4092689710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bfb73bcf212356e5f48ad328a92df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4544083e1022c55d9f1c77af0cab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cf79121ef69ade85f76da1a09111d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d42b5c5a4e3559228b02cefa06b84e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcbcd0169776ab035dfd4a4fa343bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d044f60213106f337f73e575a8d247c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc2568eb2bc6ce9d3e105ce794fb38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1412da5e31a24e849852ff40de1a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e1ad2306d1992f177c40e9fd505df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea629603a35e69d520c78f0a22cdb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ffa21bf1b4e2da4c39807f47244b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc9bf074bdfe1f8980b8b595cb2322722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d35ef4db362169eccf3ae61b1ce5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33185daf6099e2af6c2b9c14efbaff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750c8cf34d4400e0b32e020221e9db8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa0fc2aebc75d68e16eefed70c402726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98648537b2f9a4db001f7c15031e5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ffef02cfc7d59ba3ee83d604735df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79eb7067aae4b6dc5970acef0a11aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c2b77590ffbe6f6d19d7881dd97b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcbc3351af23971542b2cfbf2e3aba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc7676aefffeedc2a6a83a210faac3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b4807a366512ee702a505273d301733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e466629d14439c30149c7283c8c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f299bbbd74d27d993c463a52666fe1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f4fcea737ba4287af635f8fdcb95f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191b3f3d6d474d9dd9c26415ce98a1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541bb9c5d1fa72e8c9fabb9689ffa01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf6ea0a280522d83069b1101f414fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51e7551a0deeca40c87bbd38d87bd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295fbc33bfadb98812c30618a6105cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8197ec24d09d556ce27e3cc0c1a66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b074736f42673b46bb2b9c6dad32ec7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff515439e51bcecf73b8185e60529d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14896f77f852c3860c2603bcda70994745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f0c94f139855aaea2e17abe02c698746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e361a390f425daaa91b2d23a0245c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd5e33557d947be1e6ebae8c98f6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90fdb005b20b64d2f8ce1404103328749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32d2fbed2edc9961f886aff9544012750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cd1f9f1cf95113b2228396f8058af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44736ba67b5c2f89b21b0deb251968a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640c5ceb1119d13edb723261e4ecdc5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d191999627ca91aff50f9dbac7edb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d96f0bd14af228f021222d03b73c77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a307f366d7b896e7149002583851e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00cce205792b568011ad4698128fb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8faa01fd3cc7e5a1cdde9064a257d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc41907ccafab48216016e88e92d48759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adab7c053b2f26232404ec1f9cab933760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cd9d238026e4b96739274f34bdd1a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd4b2404552bf1857fd89fa3c5f34a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c17856d254cf10c649c060b65fd44763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a530e35479184059a5d5d75f83bec3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89aa8dfbbe86175251dc192369b8b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6752e02819e5e64f2d1e3e0b6fe28b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c448e6fa7014391b78b08333dcf6d8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3ddd2ce635ff3b57061f5a04f9ae3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fd616df8381c0ba4084e4ec96c62b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7039ab4b99db4f2f76a69649f14ade9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aec05a31b2004d957352f1448456a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eacbb0ceb480cb77b4610dfa224635772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc57f55104f2e0178a37bd075cf9a7b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cfe450091db9393ed991e21ef57d8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554195eccbaaf2e82b8e93edc45e32a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f0f4c3e6195fb7d388d29f8a47541776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723af2fc4ca6c7e032d737cd33385a5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532787dd7d2cbb6ad8293fdca04a2e0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527a9aa95b71849dc600638ff2c6d04779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c44c18e6dae42dd7cd04f34aed6768780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e88161dce10c9e5f73496ad018da3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b954e03f1d43d20782a1b2d22ccac782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c7dcd369e438436c63fb23781f33783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8397e7ed7120b5e610187af357023784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513e0328c62e7dc043ae98942bc527b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747f8ee7284dc4787cc05ab0341d488786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b57efa849d91e702f8397304ac5da787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a69193c61c70a90403a71daf5226c5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d6e187ba38d5db8b619887936398789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e82e907031d0dfed3d21bccd8407790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946e34beafc8540b256d2960d3c1ad7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d5e7e6a5f9528ee35d4c2b8de784c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386660ef356bf7a2cd8549c9a286ce88793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c828c829a69e94ee9291feef43b43e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583015697f350f04fae7920fcffaf7b9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b9974dfa3811cbfdb48a6974c6740796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d3577fa240007442a4e4df7d8caf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b589bf29f1a36762923ae16a1f97121798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44067bb441158c247d0f2dba424cc05799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe0479eeafe201c38458f254d59c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a093c4d9cab136440f65a41fdf432801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceb1051b112a171f78921660e216c3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd966f0be2f6663f26b80b496ccf4e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3d09e3547c20a26480580bf460d6e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963a91b75a1348a5b46292fc6588f94805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab70384ae05e5050f78eb0c2de52bd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67780bfb68a6e38ed3a5e11284722807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49411799415ac42ef8ead3f0d0494089808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ab30e3ba49d68b61444436536e1b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a101b9d76718e73a76db8e6483cf8c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c8a07cb7781049293405325d9971f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e3d60379af2e84eef403bcb6163e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a505b01ab7748740a64325dfb64f61813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bfd1307f203320129f76b46ae76e9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14736c14ad296c67752701add7d0ff0a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4856c768e7b2c2b300ca9731f8d83c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aa049c55cc752b9135e632ac7fe98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a26ba97b7ca8e219dcb26273a2ce818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c902a9f90c6560d2412e49fd631e30819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264eac5902dac2a5138c6cd6697af48820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ffb807f948d1afdf64634fe29fed821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd582b17ddd46c215f57a8350c682a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bfc854afcf147a8ab5f887c88a865823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31d0c6ab0b43c4030b138d55d673e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064e222262446bcfd5be7acf72e7f16825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7fc499bc26d936411f9edf0a3234a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c9c96b3828b1c6a35a8c23e4ea0b5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9881fc379dbc4f671822aac8216ee4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d148b126e1f67cff9aa4b9dd77dec829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb94a109a7f9779e88c02485577fc0b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f0768afd0a0df88b46f574348440831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63da95301e0f31ba087ab6cadcbe7c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94af03eba39b19aeb41eb9bb0f7e66833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db885dd64a8f5ca0b664ff400ee5dd9e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de854d0724907974cdc5e9ae463fa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1361773328832659d11691c1b26b76b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1487ccf1513c81b0cd77fc28444267e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0f04592b7e0187ce178071372b483838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38374ebcde51df0d96a1e725ccbb9e7e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6b14b1e7a301aaa58743b5dea482a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44fc6b126b31aa3e09a70c54a2a6b5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40bea53a654da8537f1885b835d58b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30284ba9b69377aa7029e14c7d08a86843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c0ce28ddd63561c544e89d7db74c9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa3dbb1030b494e030a71ee434c05f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b2b033ef30f7fd30f9cb6eee3c3e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb194510a0704e84a99e703ccfd250b9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160bcc9c1972a99fd0161065decd6cd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e381be31665358140d488ca9d9e8f96849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d62a93e57f703a91e3aee1d7c689a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70077e3d82e4fb8cd2484f31bdb0e3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1131d54802c32161cf221a1c917126a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5ac78029e45e5cb46285cd1990152853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73f0817691b8a46ff3cf601532ade4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990322decfdf9a55d502a808a259c07855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd2bc5b79a8bc3fcd3a23ada8e2183856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7299ca50170e30d54826c879d2049857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b2fe726da0af09f3fe5421beb2b67858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf4efdc4d3db8dbb0594f9ea38d0ce859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed773089af8b248bdb588bccbd270bab860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb94b0f75997cb7b45e13139e24775c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2b626a8180bf86f9579500945b9f2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2c28addb2549859d15be5e6b56fe8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc0dd3ca38f57c06bfa23954150fa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080241d909182ea9675a954b93b3d8cb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11cbad4fd30e693088e5534488a895866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadb74e851edbe80422f6175d7b788c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff973b69284353bf18d8bc189a9d960868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddacb489ae1d6247bcb79399f8048b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2c0c137ab696ce4ad9ccf286b4ace870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fd909e68f41f39f659cc5c211922b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77db13eb27e5f8b4a463dd0d6177e1d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e05d87ab868ca933c353fa90123740873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757778809881cbfa58da5f5f2c4d25f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ebb85669db56baaacfa9d87c06fe875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ef102e146b2b48d74122c5b1ce9e7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d68f062f05d6e3bd2ebc2e59e3e38877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129715212fb93d480885730e2ec2cfa0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4e47f976a65879249f0947a025644879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea720c2b4c9f74ee72e429fd72b5500880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc82a940a95a35ef44e250a9f9718b3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892af9d446aaa38f5eaebe7b12c89d8c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f6432d4ddf2bf93748e6434772666883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935891cbb8c34a9e445813526fbc8c27884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381428eb1e2a6f7d9c8fa0b2bb0ab1f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b338c4a35de03e29e1e6f7a57363886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3b91a93d75bb4288a5f16336d677e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08afe6e0223490649cdeac87ef3d12888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd009ab7ec7a46f8ea6c25985d51e0c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d673e60a1d39dc1b0685629a1f690890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d590c6d210e18bed57d6fc0e39752a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff124391aadee42661d619a8072ef55892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed230758dedea5643c271ec5b7c389a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1652dea8b3bcbb68ce900a8c706bd6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8c0885ddefc6c2c0276eed9bbf4ed895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b11ee7b285571bb7f8b4481258afb9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3529853d466213a1949559878b8d791897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f790a36c3e0758c75384895de145b4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c23cef5fd286e7fa5ed298387ef82899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c408d2e08a200f94a9c036dcb67e51900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdf688afcabae3ac607ebdf2b12bf8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b06bd3aa216b0430290bb1005fe5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b6c1a32447d7a5bb7dd7bef091907903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1361c9456609d20f0e04e68df63a95a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b0c71308538cfebbc05a13f38671905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43b61ef9ed9ca44f27a9a26dafdf9c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494f488a7ed543db6b73d2475fe23c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9185a8adf4e35efcef99b588b9efaa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4c508d8a8a8a1421d950f636ee76d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138411b2bcbb7ed227febafbd0b8ce0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa418746177299a94b964d6e99dc7da911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10758069aeff6589df08bc3b5b0c8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda963c0216ddb4fbd70ed2f4fd1a9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc4fb2f20ce7a78f63fb9e719ae16914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2165c87a3a62d49d92917ff47fc5233915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08b67be2e493223eb23d47011759e9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918d455cb0357446e17c0b32b5ffd1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f45ee453a98ee3cb23a742e508ac09918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f775e4b2b2422ab6cfd4459cb4dc1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c043808cfd716d94f6beac5c7fb963920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c36bd29643a1616cae7969b2065d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d347f3f1dbdfc68d46334a2df9589922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa5207f4aa8c0268a06f4f604c9129923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ca46d747115189651c129b280182924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72691c9693af6b3d347a948d8cb8d65b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db9accfb6cac0c5dd5940e8ee2e952926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6bc188bf21465a4693b62a1ce2362927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928cbfbaa2abfcbda2f76e2bb3c6dc2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8dcb2f5d324e37ba1863d7672024929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7e970048d71b289e1ebe571bb6b1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553fe7f8d8e16540c1b1bebe20c8022931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a6e5c7e594a4bd08988b78a9f766932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805216058b08750a73cb9bf1603c92fe933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd8924b2a05e5b778dd9b37f762565934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd92a633fbb5714d2424e1ba909792b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af380d8d46af9d2bea6c010ef41e91936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959dba838a70d651ee371b3995b5264937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fd74d6b7b21d4cb13fa14279ae3ff938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e8ecc3922352b87455e6bdd17be12939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c799619ba961ca442b0414fb0746b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b01caf25386f06f456575d536aee58941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800e44ccf1cd10c95b9ad81cafcb57d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce047a1b0314537788c1cca03df2322a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f735012d0eb24592eab0ca99da04122944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae598121913b4c97c7f9180bbab3a3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb89920ab769d2ba93443c1f9889b2f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0cfb4145bf8ae06f9021cbbf8d5d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff497e710dac3060dbee9a5dca8427948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae7d475d9b427661a4e51eeb49ff94949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01d1f7a7effb8c9486d57eaf715723950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b514cb5c47d43858fb30a99575a7ade951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614b0e47cbe9c01800c4a36f41c9100952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1802e99040f0ad8abba0dbdbd449d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b34effdea783287a2ff16b52ccace954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dec652a43e49de446a970c4592b793955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20029087eee9190888985242d7ea9c26956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d235ecaa6017457bbfe4698095b386957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978fcec2696d9c86c6d1aead3aada8a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8e0e98b4cf43de031dcba60be299b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf51f034182cfcb5ff0c01a283fde8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16120beddb2df7da87e88a3264c85060961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c9f20e6b15b13fe2d7fae60f4b9be962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f6174288290ce89046c276121471963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c8e817631e3a061be81150cd70fba964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cfe3f0546e1d9ba36f68d1717c177965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24386d090c00ad22b269c71ee436d4d5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378df00a07b69cb517b9f9a010de0dd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69957fa909386d082da7ee1baa0117968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc81a4e5bbb2635ceb24e1f90e1bdd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137c8dc938de1ec9ac483eccb8e9535970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f73aeda58d7cf6463c09698377c6b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83f208fb9051c50e8861cb8a5d11b9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d5f5fb1c3cd97c93c12b94e8a26b1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c11ebb8c29841635aca2f4fc8aa00b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc78d4fb9f63e9886d3aae4f6494eea975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd192c6d16b6eae48ca781f2d832071976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e21f6e06bcc41b1125e8ab576c3172977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>