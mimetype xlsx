--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b86710d765ae80c1f3f6b49468dcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116274e4340981ed0e1e6bc8906ca452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffb044d117c65a077b56af9c932b963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d165bd5562ee7a2d7d4c66f58cc094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f307d557d5af70ffddee36fa5a93cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9c2598a6183fcd52a160411d775f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799e590ebf811fcdcbb3957d49fa5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22ede305563941814f3828b316318a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0c76415e419305b69c7acdd29dbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89709f8de76aef7c9bb34866990e07c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeac962a1fb08ea802a921fcb63eb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea3378986511b12b10e5e4e70adfaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d25586a89ea9b2023f554cf2e517413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ba0bebd59fd8c47f16dc16d69168a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ced4a1764067d19ec150a7d05477e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432662fdb38b620f66af6498339e0e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70d2cc536b431fa7343cbaaea32c9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b39aaa8dd213f05e331b998534c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d15e62068d78a5ae9c7a118ced42319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f28fa881c7aa98b745086bb9b7eaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5800ceaf837e254ee9f1efffcbff921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab065ba4e27a274930f0880e8f57d0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbad685a49e7106850f7446b3e6b17e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6b75b61c11cd874d3b7ad8939188524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9b41fea48b840ad59c7834f3fb19925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c830fd4e0037ba19faa8bd39b1a8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c098baad5ccf799f7d6bfa89863e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e9c5fd6275675655efb73bfd165d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c51b17a83b98765ced5cecca7f50629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9af1358b21632fb014c65991c9ebd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db59ba5083b6f92aa4e651269a3c84131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e3eae5075da649a7fd81b2a8f0c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d95e16318a42baa2885e75df2e2f1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58bcfdeb5d1e9e46507e68c620a60f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a42c196d450956c36306c9f14bb4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294940575ae96c9664e8d8535cc109a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fe970a6a43432ba7dba11d373f17b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712e78f26c248686f83c66ba22625c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d680235110596f9208872aa40b21339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f51604ff4a57cd8cceb8f5d47b16f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b431e8baf898f4b6f2e085411dbc52041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99def078bff66f371f30de361cc6f66342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c9b1af4539572c5b98b01e2ac731b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12436121144f7efa5624ee19b41ca744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eea7102f3abfcba3fb5170546d992a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c43ed4a25b9f364298d2951698f9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0578813fbfcbc2fa50b60f1bd426247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d6429214614fc02372f7cf8167dc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac510e17bf0d22db70b8bd23cc3ec27249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90947ff2e9335a40780be15b5835ce550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8d8c67e94d370fccb328f582fab0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039044024660c66515b1c17064fb78b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42274e1e791898936214aff8a6eafd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ead35cade090fd514899b84b3b0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185eb3023272a9c9c7a5bcd50c525f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d3915557b1f17cdac22803590a1b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e163a21ecf441979bc3a63530b89d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df327a650f3741c237b61b94d3253f5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e471a88d7257eafc642588baa8bdcb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8385f8dce49ee51ed94f9584243f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df148bf9bef373050459c7c55ac4217c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ebea7f16fc7b661d15a1cdb1ec0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323f6b9811459815be14d754c56d75e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a555a7a7f5b06bb873ecb6423df0c5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4684803a46a78683fa4591848469165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088fd8d5cb9561de89e5052797fe0cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bab4f8f5ded74bad92c032f459d2e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0dd5e49df7cafe6dc761ae32e5a9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e881a300442578a8c158c381d9f5b9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f3ed421b2b4f043f0ea8f50d06c0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58a2f9cbbc945e09abe83b9c0d50e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576624c863adf2797b55e3eda3baf53572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222262c37ec0406cd3996e7ca4e142e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5401902476baabf18f3416280d96c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a32c1b800faa97f10ec5b677656ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba75dbc7de7aeffdf23aba71ffca2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295ce19cdfe946ce0821aee83d993dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa979c758db042e01df51f26a18d9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee438b29f1afa9258891b2ff5eb93e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b1e1cb924d015ae9d059c5853473b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73138fe3bf69a8d942d6cb4d927c1de781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276135d877051ac7ad345982a7229e4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc969c8939583228f39ea28cab5c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76c95ae47bb3cf2a566328bf9a720d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441fb6dccbc48f1048909c9d627ce7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440f2113c80e04ab089cf803e58c38686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448e3138533115d36067d634ee3082287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a039f8ae3c8fa88358e74f24d860be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25122c9060690e9e1db697a04f9bd9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bf1488a981d1c14976144c8761a7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc326b7824ac19fe8c127719df25891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100689ff4e7e36c7d74014a8e03d0cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0033eabe25c93e9ec337255af0a31393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b98db502c87e032fad428a32cf03b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85f031dcd3ef332b0f8d41fa7a474b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41b07a02380ff6a988791cf1c3993b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602557622b77baabbf579bab909f2ecc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa6f74081dae88e766e4fa4910f4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315b5ee0a9c6ee635113188211e7e6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff69dedc8cdfe0c3ea68b1800f17d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ce23f7f85316aa4ecd1483d2f4a75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f357438b6ac464bc2b09a1cb8bbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c19aa067ce8817298acb1324bca6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c2fd9e6368e8c5e2ea7d3a807c5a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1b14add07b0f4c8397c29d3321fbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37382657d56e59331e5f1ef0a59ad3a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e74dacd485f8ea97ee0921eb6f59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dade175e93c9730b4da6619421ae4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824577beb90463439878e1d6bf7f6a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d354d0b7d1b682d8f6768d4b73474110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18d2b5e9e5967abd7cbed0ee561dcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5872b9cddfcfe24a0d6f32215c07544112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bfb30e46e7f8fa7e82c255e18c93c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d099ed147a565363677320206a860114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7398f3aa0775070831675fe80f6fac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739a02ca5f77169bbb3319f1bf33f22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580bb2b85cbeb2d7896f91615356b80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f278add1a763a48c508cc18b182c16f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb389127362f4a789c1f803f47127438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de34855cc3795c66f1f0a96e81fb9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28438ab11bb5fc05bc67fec9f8d22134121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fdbe5511e185c4c3798ac95972e7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da55380319e6f1d1eb89dfd61151ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2e71b149bbd326fdd64e9d16156ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4058a3a61f3f2515e1e6af7d225e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db366e06db9ff259f91838a4b7d33294126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218f063f1b35cea629ff2205edc5993127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1b643580ec95213b5094476c047f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1116977861902636039fbac1072bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638536691a5bd230dc6ec1a3860bdd46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c86b493775db7c65a7df69210b3cb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa365cba40ee589c221a78d30e08dde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c19620d1edd2aff287e26a3d2050133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db92381734ee98b47a75ac2152c52f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0cccf9961cbdf8970a0c15e786079135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e2acfe64829143ae5e2c6dea3354136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf5dbc0b2c99208565830ba1ddbabb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a20f187361d6a9f1b4d1645129b21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79887f7b67fca0561193964a51f04a2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7de5626eed7daffd383e01fd5504b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a204505c2cc1078ac936be551b51694141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb92a8d7c6f074b3fe073291586162142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7f4fd9971ffdc5b11ee91c772358b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a0a4b2c4052de6f3060bc7df3cece144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4335b357b025286781ad6e296e4e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77632197d9dd314802a92e84644145f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe9c7ab9142dbfd7fdf1ff1e122d04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcad5e237702d05ed505f7065ae898148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eca2676496f6d13c283eb04da51db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b97f095a03ca55d164510f5ace728150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36993d4888c2e90d591ab292e60c7372151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa3280f903e860aec3fa1900048406152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457c88f001e40ef4f81c5086c6da6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bb1ceac0c8dec31e257bd22cb672c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71a6156c0852e14a1d880ac489e345155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65709239aaa8923de9ef42cb34226156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18272d65351870ece0ba05d3afc667c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd37c1b48c8ecb408f369de3a096c68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e9d644919b35c3c6e92be3eeda9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8f306fc5e8cf1985e418388925274160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b02b55235eb0931f4a413da1d4e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1389a52fe3b9ea4a86bcb5ff2d1ef0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dee1497f0095a8498770e4556466e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54cc82458433c17dd41f29f2ba6495164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad9423dfd194ec1af92a09e885cadf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215305253bb7b44c66e15976ac9a31b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b3568a608fcf96dc5ddf76413a3b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab23809e24f0daa5ba8adea51a9844168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e1b964cb99c0d80eaa8b6fd79816a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521647aaa6cad4178ae7c9d1c0f20c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38f3ee24531d6c4ed43fc040d49a43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec78328f78c99c01151f8d6b5e3f5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b6128efb0ae871ba003311ebfccb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2291a02475ab67bb1f11010105c395174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4571504f6960e2bab17d863985483bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f930cbe812b376ab163b2687444c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e3824273f114b9a39cd9564a80035177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0d3a2db37b0f81566ae0601c1da4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13120467e3cf72bdc08c59a9a7fa03a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8cf28c22b564da7ed97448d215b2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328ce74e7f628e17b0178e1bc1aa3c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8de39b9079f03334646a9762f485b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5fed266a86b1b3454ca8411bb5d92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696bb43fab72a6ebbf7e59df57af5ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef95ff3292dafc91496a1386e94d1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c0a1b64aec876ed2f241c954a9427186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324853bd359db94010c801f1dd16436187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61bb8f64525a249528c10cb8334b4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd036e5d5600609819c83eef78635d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce57b57e4a733604c24244d2faf45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d31cf598b35a813b657563fbf1ee45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd9c05c133015033ad41f1751a96ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae811b90e917017af7398f872d147193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439fb5bafa4dc13c40584d8c5f7bdd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1c4cac1d2eba2ee094d1c3403bbae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25496fe371b0e5c738b8f928ea643a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809667b2fa3953ac13cd7d23f1f2dd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38233a98aa0f20fc4731a21e11a9ce26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616d1b65e44113ab4091f8956e01587199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceef1f694287af943d8259431d6954e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712dbaa7ffa0cb77857854e095d5c36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2576bccb08c29648f476dc9b7ba4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f74cd960d712a4e507ef84c2e493c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588464211674a1cfdcb6b3c9f15e53c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2120790e61140286fd4b16e0ef640205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8547858744918a355f370052da8b106206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc4c1bb4bab77246db762a39693504207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a41d4c436fc169eed2ea20c12db40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d95a8a4d5d20013f6adda7d0234f39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5c37268f93605b5fb3e6255722d5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5e828ff4ac1770b1c46e6a943f104211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945156b6b155193a9711f6999c0843a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766726ad769aacabfd3ff2c95c110f09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bd9c896a3457136c4b25fbecadbd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a648e0194a694a0d8a105ecf327b31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1165266bffdad202fbe5c7396eb222216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b1be5061d8cbceeabe6d075bf1f86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8fa080062fcdda099316937a5e08e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a078cac753ab555a050315cb85ab9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106c35b1801f8370bf3c1517c5152c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf50c8578de6a0f87b1b7b7798c11cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca2236bce293b0bf0595e74f3e16dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786be00015b5329667e8b15b979feef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af7c8c18eb5acca8049f37bca38399224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd9424593775f70a645ace1216b1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933823829b0205c2892f38039852bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c36d26f07bf74ede60e81e9498f8a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa21c1b7bbfd3adb85c0b1ff1982d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10307e2110a120384171e76068ac4ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4096c108025dc0af3b10d91b898d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2039663b8e37f866e51ac597ea48d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe31772307244077b4797dc977d3ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a474b8e9cd97af9eed711eff87e6f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62c722e174c206eb6031b95c6cd7fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9699f0152781fd89ae2b282c0258027235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d788c332a8eaf70866060b10e7a6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ef4e8746808a50277daa7d2dd5e95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d34513f11a824bc187a81e41df8bdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52234276beebb7f7e57136c14926a79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d008dbf8477c5d4b42346c94f5cc7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1dabafd79ef24283855a5f59a80c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721689f2bc8d4d010dfd0ec7b1eaa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc930be028673b430c15ddae774a0de6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af2393d7ff596a5f805ca24f84884244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16389c3fd7944902f46fb58c22c94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccf1efc457100b139fa8af07732499246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33f0c2bead9c4b9498edd983c9896247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a69a0f7bfb06d365eac6c04d4fe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e59474e56f7a244f3b603d20dac70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab605746bf81c14eeae6ad34f7a6431250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b46a008a690ca29e5ed45e2d20d676251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288356502277d45a5b374c1324a30f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3352799d6a4c49439926bc6fb1b8030253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e2f004f2b85cf9d3f1a1774b3df77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d99f1e7456b244e9cb39ad30d6d812255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1849b4598e7d1f6e8252b8d689880256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c83e20fb0208a4afaedc1eb6fcc28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3f3b67921cb1021e71f4c1e8f672e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013bddfea7f402d6820d2bdc0d1c21b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7f57a41795a9c22c097c823a0730d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cae291e67167bfd85a3295bca071ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444c92e08ba003598340cecd375fde7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea74ff564f1ebc99e749b9a1bf6088263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f44debb7f3d0630a448dc27c15f9b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3645680b5aa88951ba95225927b76cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538d5048c2f159482ea29a9044f989f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271d30e684bf353acfc95064b3d988b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a441e6bc3115c48a747808fb448b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb090be6f2c3b82171d8cc17973ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ff9cf6109ba6435901a2e5465bcef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ba96290376a39f42b96183d03122d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423dc94125326c64c16e7b08764921f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b1bb355654f83cd9f7282c9f04505273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3d4c11acaa210ff793b8c5757492c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baca8b1d7a2f630402074580ca9773275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f62cbea125f675420933cb569b4bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92fbec7a886f15d982b5557a6942e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fbacf8df50c8ff2ffea451b558680278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e7389e910a9fd36d1a22a1c4e0016279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8679654291e38ee4e52d3774c488e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7818894ec3985b3c589d9489c909685281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe0b7ccca27d98c27e71a1d35a33f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834323da1fb2bdd8fe64e67b6f6484a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18312f234189749c02ac30a092be01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586db62d2a329f822fbcf9c0cd72993285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374101d8552db8773795b7302c341fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f752675bb8c21271b1651694d9cec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad13be04924b26c78a30fe0e3987a21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f571172054064e0f0f65878809d79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec20a7f5943eb05dcdea3875128b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdf9ed93e23ae11b0c381d617bb8e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60763a31279d9d975ccda2a607ec0c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4cfb214acaac0decb8fe28723413d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc24ef85440c42d728904e777a42405294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba5c8f48a61482edf1dc926a49ee68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089159e8dafa37eee9f532619f33320296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d93e970e5829c6e51fcf8e782d6bfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec3511f0ba4ea47842607594fb547b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c47f38ec6309f371a6ea56718e1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2b8cdb4cd4db499b21c654d7a31f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89bbdfec4e40e8b466946b748a42b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fac5cab07a50babdff3bb3fcc0aa3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41922eeb6068c8e548c47e06ef70a0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b156cf0c532c0bc345f9cc832f28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d17e54c324f001b676b42326eeab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ab3b098475436fdc32fa66166dca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750861cfce8281c85b485c474aa1b63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d4f3e452f32d4eb7e781d90deef9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b3c7db81b151bca27d2d0b3c239fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67072b60e9790645b6e13d0d98fbe6e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfd3045d948ada33d47bf9a5864015311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baff102c5983c239975bba83bc7e30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ba0e15dafab958c330e2e7b679058313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a127db9c7e8f8004d88b732bd829c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe7b7f79877ef52df3eb2b9a4cdf85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7c9b9ae604cb64272fe4cb29f43df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9e521dfe2daaccb2f7cd3faa143e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66e917d0d39436e56ec98f48eda3d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001b4845e33f222b5bb4044209804b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74dfcecaf285a7a1f0e482f8763b87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6992cd8aa16b4198ab2577cc0a2789321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106774366af0bfa89d6b7b97376ff69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a573fa715b94c5c6bedba2b666e71e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d404af0e1ca41c80fefa63b84f63ce7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4e3b81bdea46bf44e693c5e552915325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c9c6660603beb9d5dee295c564b58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fda10d2998defa148a16fb6fceb9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e972ab306fae4171de16af73dcca2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d086b24c1af71425ac89895fc4cc31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c82d1088d5bbca499d961ac4da0c26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a3e6efd5daa628ff9951bec83487a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b7594fbb99db26b958972c768d1e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4b0e9bc77c9159cb337307f30314d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db264615bcc490672ca9eedc79073338334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35c64ab7c9c7a78adf1979eb6db9ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c566b5b02be389d3f319baea8f078336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f44281dfe26f774e02c1121b84d92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b03798b22fda8d765d52e52ef43818338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf0ca37f000c70692ae3b293e20d29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0910ea2495d39e6a028b3a83ce650340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bc59186e13b8b8ae4fe35c1ba759c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c652a3d66e9d5934f80fc41e5d10a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b375f4934acad65b9d515b8a6a14be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbf533c6ed844b400e3f5a7d843835344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4a0972d531134d848cb84340352da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c23f33946debff3270d12584034c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5e4b56247a705373ca614170bfd3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b3167c6aa494e65c76db524bf177d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cd45eef080b0b17decada31bbd481349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087b25e0631ce0b313ea26e8b212172350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f9d37c17aad5a8c6d3548400fac98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8d53f38cb56159c1e21451491da9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907ec6ddfefa2a33d6fe3ac3bae7c3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b5d2c0b56794878bf09d24103912d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342755f6f28f920c6054f66de8e3e90f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4466e755f60c036076ccd76068e9c0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02d9fb5dc330b4ce420f0e24fd64f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b40eb0d4db7d80e593b1e36963f34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec735ad2211c979a26e0c5a014286359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c5358de0ecd029d3384ffd4076363360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc7780055554c11fd97c3d2df4920361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cdf17edd5c594ab9841d4c89b0ab6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c654edaed3561ef2f055b0396c5de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8c37d4d742271c8fdfb2635a0d2af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419a191d940ed15e3662fdf8a87f87b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49641d9ebcbde9c9adfe40ed87622284366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b08d4ca982697bc16269f9fe92079367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947354018d8ca38ebc989c703f7ffd79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42566b6948bf72901500f02301912186369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b6cf1e2f0d0c52cb64ad65dfcd12a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaab36e29634bc3586e374914a4fb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b4587b512b4715543fb6f76b04f4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809578f4692321078203739a5231fd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0c355c2490081fe9f148a47009274374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e83b6ca6b5c5705b3b2912dab41b1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43161f42f55d9a58c55896b26f9bb225376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657bae8f95dbc72124e2959bde3309b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76add1259f1684a8e5a9476741c91ed1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56415685fe5c0bdefde4cdcbb783a47379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235848fb0863b48e8fb1d6e4e4f5f7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20032c7e71574c2b13943a275fb9868f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f4c60712943f2f54975241b17a2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc7c7962cfedb7a2983f7f2e165145383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10787677e66ed356786bd3427efad20d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79057505186ba016caf29b5a571dd93c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8461d8b36612ab3d6adfcacdc2c52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6ae3aaad1d2204f58ef271ff9d814387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ce3ea8c8c4b7e0483bf7e00ce97a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7bdcb175630697aae04cd1062f56f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0cac97a2b6de0c83495f91f58dbb1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c8eb29580c119b605382987e4353391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fef4a95ed49f579b172384edc6a39e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617258da37f120d67ed0f85eac66109393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d54e373a26969a3d7b5cac1f6b0913394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be711321aa27298b6489338db3e6ffa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530ebafc35d755047578feafa4d561396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d432bc47d7ce8ff647412a14d2c72f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c397576ec15a5384ed6d193d5feb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193ed2138f297319454566ad4c8d0e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff168638b3fb3a1238b22fc64f0d204400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d9b180161ade610e0362a9f60c4be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a03062fbee168f3647937a354a1610402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be0e7bf22d59eec9a9c29f40121797403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22e1efea329145310541ae22b04966404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de6bcdf6cf030c3f079d2a7befc53b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff947d77362062f7b6bdf316ecf9d632406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb6bd23fe4e91705cb6fdf4bc56df6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e747dbdbffda7c7759781480a9e7e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11a63c7d6f552b037912635b73558a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff74849eaf4c71a6e57d64fcf7ed221410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87102af26e542bbc7b3d0d943e8ff785411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c0f86d15f2126f02ef5862fcd1f06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028768f2de48e978f66aa8822470913413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1a97f6ebd78d9b095c9454a4a1f6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c9e1a56bc6eeb67eef37695c8695415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65cbaaa390e0c27a00e519efce269a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b344f431036cf656f04c98184c7b35e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49387eb7366277ee26700252e521374418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff50a0693f8db0340a94a3061607d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b4adf4c47d93a472be72581115d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e1a089ac606c887e083579ea32c08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeedac636e42be7fd6c279275c92428422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246e72eb614adf5ba033eaa8df3b7bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a280bcfad4535eaa41bb6d44d543c2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfffcdf247a370345aebf0f81363fe2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731be3822839bab6122dee8ff65dee7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f60545394ad087dd6356257616369427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557b6a1516baf40a6a590be2549c6fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82a7bedc66eb3157006af2e6df3939429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb23ad2a8d3661ccc0946e20deca20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b765aee30120b2b0039b258ff4836431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9adde12490a77d964574223020d8f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cee7a7203b1a3b0fdb408e30a694e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654135423c3f9e71d0b655690bbf6f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7327b146af58fa9408cb5069b83cb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da534d9e9f23254982ac410f512b940436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec483cd53d1a5fb708c641a2999aad7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ddf1b2efa5745ea458dd3f0ad7d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70962a07de45209c4ad85598d1eb432d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2e1268843ec4ce4bae292bb1f1368440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5adbac40d898d02344b1451dc2876441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e39f5dfb6df28e71576c4284991446442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ee0d87b0b841536634823c8db626443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d349c4e2e24ef3e9b9aa6e54cbf94e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4464e7a69ae299195cb28f6ec533a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9aa94240e9b584e499a2c247435d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16572513276b82cc6b661e9ad297ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aa5ed0809374c65d6f905708d2b3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5155fc6f32e1a3d019dfb235c1867449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff920c9c8a5ebfb1a77d942f9b7619450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267740c5396c5f661b906c9f60bd002451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689f0dd5b7a85e2256e6d17e41b3fbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c3c7046485c014619d6debd95f8fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b0e2d405bf95b7b268d1f87a8b7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851c168cf3a16ca205224483ba61c65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100d27e10a3f063d1e34ea1c602c6eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff680fb843fca9b88d9ad73eb32f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36f1c7c202cdd0b3078e7ad8ee6a83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59960f32aaaab6978c4e389b1473b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec3d9fe4a1f0243cfc6395e52965c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f68655854c2a9fee6966772a60e6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67dd431699a13a89e44272b7247868462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2475b6961a93f462e13658412165f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fffc31af49287f695053cea385ce0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbb37c8b874cc32072be7e3454b617465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0722c7065bcc2618051fd37f990106466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941f9b6ab903c92f7ef3b8b1c09ea8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f153b6c1d6ffd591ec78095b9b0b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5746269783c61dff081508d99dfed9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f43bd42cf6fc2c463f14b1b282231c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261b23e991a6f4c4eefcbf17d117a93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b998bf509f90b43bf56e1c033e379472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cd00f5d94579b25e1b8d0ab5d9eb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e822978b0638d51873ed2b197832474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2418ae18beedf33c2bfe2a630b8aa8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fc1de9255bddbd02a1594a841716d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365504743488aed038a66ca38cfab491477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c939fdbbb7bcea8f412424cb5f0abb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831be080e1dba55a7f6e96c0a78166f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5cee1fa3b9dfc6890b01ef1be63d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da465370c54def20d569379ca7b81c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4eb81a8fbb5b0d02829c999772d68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7ba526d82c87bc01ba2980d311b82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54217a3dd3cb31e4c14cac29737014d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eace02ff8ea7f8c1bbe822b496a3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc87e45f35a5b7d7a521491b17bc84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4c569de11884aab38c2590bf96e9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6baedd4ac512839a800cbcb7a63e0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6f15b5c00c3d4732f359c9d19fca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d459200433ff672114f43daafab95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595259f3a2d3518113ee848239032ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf1701aa82f9fd418259a73ebda155492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e2e17e23fb5fd841377e93781ae6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebea67408ea5ddf8528491d8ad089e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89bd8c495c9d5bae447b895b9c2b47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096376af8d32b998c96b29f62d6964e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386fee6644e5041da8ae0aadf86e241497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0b53bfcbb8f0020d0f959b8b54c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0afb81ff1f938d262553d998cc1cdb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b21e21282b4778401c350317212d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de72d596a1689f11757625d95aed13b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d2f638814a906dfc5cabe37feed3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467210cd1236e9ab22a95d8f9c70ac3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a29ecf30785f771b7ced23f0cd9029504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ae9d9826381f0af8f1cdc075216b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33313e170fbb0ef9f6e6a0e2f1e1f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08d6eb854284db48eb10d063bcff03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc297e7c448dfa24f5d1bea5a5661508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9573bbca7eb4c820be1fcddb3782a03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ae6c0dd12e8529605989a5e01b35c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6f82bbd026ec3a75f54d252f6452c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035d4f00f7151871bac810c75513833512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28c194662c434d988ae8d3648e2878513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4c0dad6d4787a4d8fe1cb26512b6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ff2fdffcad0dc99066746a297b5fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23567c989e28e1577ebf51bd2aad304516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55f4d9f84e23f9bf5aecaaa3eff665517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05854a779d2cacd6435d4a111de7c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b456b6e91ca123a3f540ea7acdd83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46a1b88998b234c36e6e658b1db0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145383b10fc7c0e573de7ef3ba8df8f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baf23ce6dd9331992ba5193f5290a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c7e8cf311232a4ec2ee18b449db75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52148f15e0d76bfff783cb3a41162f09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994b3962cc9182aa13301d2aa82a92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f7461a8916704520e63650c5d572526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4c4b9fe236a8c4e7401f018297690527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90133758da0fa9fa2c59c1469d56ff6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4ffbd7777464516d1a954a34a63f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eb0b0c1bb8f83900ebefa52af0a55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb2ddbb0a3657c430d0a61ceed1b36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64860a362f73bf7703cc950d7bcc954532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f0c49719841776e75fb4349803504533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5719bd09336e8178c3bbe4e0193d1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bea95ab6c37c5bbf844410f9a247bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e10667ba30951126b69eab8fa000a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc67a861533d7f1b771d412e672a2ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c75552ca80c1c23aef5e8bfad5baed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe316fdd2569539aae70bc7df06990539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b1574121ce98d0a31a22810b07d90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afe858ba2c5dfd54ec8c18ff609e58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ed638f0db67d598b32c2ef690092d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861df17e8390eed79fc237111df9800543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225871d82a4f31f0f32735204ace31f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d788d053e10136122ae7621128cf867545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16317d05522e518ce7f69d5774d394f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d3d369aed79cd5b914de2e353408547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc2cbf89e04d131296bd8abba17b7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd09a69875af21fe733f57fcefaa38b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ff0e754e22edabd63e3e55f7b552b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a018c89451725bd2d7e81cf74203447551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f8326ed28a7b0298733a1614334ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680b17d9b8ec4b27edb669a86053a5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98583ebb6b015707eaa1c5a790280a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de26acc7422db36963de3f7afaa6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f345d63cd6929aa2a2bdc598fa97fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e598da14b3fa9fe510b551eb7b17d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3c9533d7e16cdc94c97b78a288bdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cb30993d8f10045cbdfa7f8aac870559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b505ff3cc89f7980ff99543ec03f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d90e807ad6edc8df7ad6a9a450c682561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d29021042e6f5c1dda6d1ef91fe844562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88923f5c7b97dbed2adcf1434a371013563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b930efd03ec08ec5c33f95aeff041d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f567eeb70ec988c04a22b6399797b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c93d13d83852242d91e2e79e7ba511566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ecaa9075d5ed991b6f8bb2aa8712c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d73e4741b0ee356a8211b6b324f7b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391825bfc4962b32f37b65fb6c7a067569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7f2ac33497b807b679df103c6eaf2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a8ed5871817a885e4e27e72ee8c32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3037bf3cd8dd605276070337670cb01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4225988313b03230f4718ce075bcd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7784b7acaa195108028639f57d5b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b15e324cf92d7e1d66003287497cdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397477cefda9cfd5b840af96aacf831576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a92006b18bd6bed398582c02922a5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bfe2fd4c69ef7eb02663e0cea54c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921ef39e4ffafe8be5ebc9b11cb006579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed09ebdbd46545a8b3398e019ba5db4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05a3225f2dea8efd4b93e814ee4514581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ed892fa4cfd4487d42a094927ed3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202318930627a8e701a9b7e67ac88f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef84e65222b016d24862622b8c7a48d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6701f04dfa3858cf53c919be68bed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a2ce0472fe662ec2e037ff40ea1b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5b1fb28792a5f9f95add92a2f9d0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13d19cb87a16a1df339c30d04a86f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39485aedea41457b11037a989768517589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4700b2c19bd25fd65f7bac6f8f2525590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad10fd30132f19d2a47bc2ed92b6f6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09157060b0dab849e668a9f79cc3701e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bc293c5c1061e9531a77eeafdc7ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf64391626395f73a8bd26d259ba20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfebe4603fbc39b7eab60eb29ba0a0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a041701ac80536cb8d9464c0e9f143a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3663e0de8f90382e2c3fafb86f2575597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4f3595d3521f97ab94f83b378e8a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d665dc7cb967d5486798010a4fc956599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5007dc602f6ba38252ab017bafcb1da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a7ed0c3aced34322f3413aedbcd1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aab95ccc7a0c6a2999141fa03aa45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474a88b7ea85e621d72453db2871b88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252b434321c89bf8e37d0fcea34a2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c500375ab2437b3b584b5dc5d6c2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b03df0d9c0718e2d960835ae9ac4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9130f1bc41fc12fadef36a4378c1d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd861d826451d382764908ca95689ac1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be345cc82190d858075693a30d63938609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4974e38f1d84ec12b1da9f9d8bb42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901fe7b8d8fbaf68fe73cccca8c4da1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7998e843c374799072aedd352c7181c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f41515e1564cf1da7f15e22c05b51a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbc969a28254fb0a993008b1e1c42c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc35a187cd5e75fbe551b0905f36e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64263f4901d248c2d802128027d9c000616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68bce25187d57b033d6bdb3b959a26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edab0e5dd29a2350486da67e04c90a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764e71fc0f5efa9d27721a0907ac79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f4c3eec559dad17d0d5a5fd5b5d4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85685372613f8947f3b442282800fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c591414b376d6f198cb649e78bd1dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc60a58b323fe2bb7cd7f0d3f5b4531623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0fce63f24f157e5ba1e4571e4d6ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fed74e669a64fd19cc074ea56c758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db305277f6b3ebd4a4337a869c870dc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d53bda2e68d26dd0d46372cded42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2db4a1bf583bdd9037a233e30106c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ecf9a056e75c052050c01310d803a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a77df079afef54c4ccb915107ebe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f5e58c07c52ea0a5530e776964d5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3195891aa7f8d200235b7b273f19b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a79596a0ec984f65b40f8a28a18c15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0cda419a576676f9567765ba39fee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d7aa3c060df723cf4e69b5214040635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d53850de267f9f395218c68298de3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a940fde149e3dd7e4c3dafb0bbc8e56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ca2f225e06cfa552e8b0998239249638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50f1bff48c8227f212c2de12c6d972639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea58fc9b1c76cdd360de9e98642fbf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e84438c53098a03f7f4c5a76b85418641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e5e5c76c39a7eda5c186a8e9639ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338eedfe223aaedbc5301ee9719e73f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fa39f70dd4f83c9279dd6b3ae50ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd10c907aa37570b506f7a9ab8461f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70713445ecf2ba37b51201873dff35f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ddd8310fd53ef2392fc939305be77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96372ea337e8f479a72b669d3c00085648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34142feb7c3802792b49e55fe06069649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0143549de12bdf8afc7e96f75ccaf9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79488c727ba4c73bc7e482f6703022d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e34a7e43ceab2eaa6d77647ac9decb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48d95deb348ddd95965647e99bb9b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329e31f99e22319dbca2d0987476f17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846c01ca2dc43780c767aca45081737655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610d8d0851f26c3a308c12d9c3416c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccd09391b83355a85ae8b7a84fa996657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82c6913e56e41b5d811229053c19a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa85c5cde58dd122322dbfddb30151659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5fccd2692f11f34ae5a4ed7d21bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f743006e4625e00562fcdb005e4c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46dd5a6fa96f105ca09d9aa3bd958d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03bc9d43e7bb443b58498b2310d6bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b12e61865f382415344c7f68d4c51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a4f27b9dc0e8cabb346460b503e46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9062b8a1c90635dcc8b701e5b9eced666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2149f2da7cb8e377f705d77004fb7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef33ac8365f40de06fad7771ee7dc22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df17d9672ec01f6c9dec32f8609d643669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1c4893290c02815e2a3bd0dc15259670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942471c046be3bacd118606c15036582671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d927960edd3673f62669bdb1bd5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8114574d2520441d3c441488c90c44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb90896b78e612718542c1f69080f72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955dfced8d7bcd94082e6c9461a9c5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c7f3b7904cf93d462700309b10473676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbf5ae0cea8a2028bc4ed8d4d36efd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ca63d8500ace3b129a6496b8e04b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09539e146485d9ef0a6c675b55ecc7da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14005b73deff2a7d1375237f21a6ad3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf6e5d1a63e0ea2739c15b505d81eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097fef6163935cb16b6274fafa5a25c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba7f857b9541c4e71b80b4118cc7e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0ba7e0047b947e18754a800111b94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec07be36e5e74a4ec8aff67e5d98ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe856c36bcc91aaa1eef60db670579b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bb7ec29bc2d4ae70b4d0768e5f1e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4455e246db745f106c6f7b7f3511153688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549499fa431cdd6333330ff8591fad2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012830b436c0162619638817777e5fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919806cf5b44ae53111fb63ed88a9b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3a391e9292bb534ec66929b7e8c6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e82ea251ba9987954af36e8ed55549693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78a08b8878f431fcf868fbc771815694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd7177f0ba56d894b97f25801cd29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da5ff877d1df9a8a46a492464b1c75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59025029eb125ddf2bfd3946a51f83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d0eaa15280c19425748264c25dcc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d08584409f3350971d62ab770505c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf39e4a1422e3111b2b375b50bcc80f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc15dce95fd2dc78082449c59898b66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc588aba59a26b6324af97150e2e984702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77c39f4622cd68ad288482025950b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa158450e7dc3dab24d8f7bfc62857d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b029f751e870375ea3ec81db8bc3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f2db3b773c0fa3e34ed05f8233cb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b912b858bd9b9c46661f93d5faf410d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657043567866eccc7a19320a8f468f8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3021292933da4fdcccce9d97af273e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e4a0a050cfd3d091cf4dc400f9ca3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85e90e288dbf0ba92840510d3ff997711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e7aa1444f9a6551a87e65e2f33ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d1e4ed62d48b098ac6457c79baf5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8c73e2f555cb3d294e22f6eb7095c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9209fcb713b0a0ded7b382a6630b25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba41b66cb269197a4c61cb62fff082716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74124c3d421a740b93cca1339461a336717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00326fe36eb4951fc5268a03f10bd8cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88151836fbf3bc57d94c360d9c2d2c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748747f7a39a3f6f002ee8f4c8d008d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88122d0829229d18607e6af20159022721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c1ee4576e87aaadb74636f17848bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465a167589a36c112a6dc378049e6e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1bf5038564245b0ff788e68fb12af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de5bf838d90caa538a187af63c1408725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3a9632ce08bf6b277cc9a9dc69f2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13607d08705991370dab538ce657d68f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0e86fc4fcd0ae0575235d5948cf1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa577fd32b2601300b19a09acd58f6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d1f0ee21775de16ee05928c44e6e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244d21f237194af16c1e41ee37a3c5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec9e8e5961eb96a42c06ac7bab45af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6721fe0e9fcca53283bf6fffd234f02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b495d9483fe4c99e85fc15883aed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a2d77808ff08ea940a76ccde0f3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e50852dae475159dcc60dbbdbfb9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936ee9fd3b6d47d43cff16e3f334206737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a336db3fb81ec375b5160beddc72b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea844f53dadb4b3f8e13ca4d56048f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262aac8c968302b030685e78e4dc9bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71250834e592eac8792a18b4da7bc74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f33ff899fb9c142ca458ef99cc12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62d97fb3eaa36aa2b25bf37ba70682743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f715b4329afb564428e05ee3e30e05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5b3188063c1376b37a2a17faa03e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2249d2c9aaef3ee7826e4be00ea77d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b66939c05922ef81f6ef27936a46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ca2be49083c612f5dd1043b86680f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa59e9aacc775c86ebac5494cb8c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01799fac532c907ea265f39f6585b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f87374f0587f4c4922ca8d81db76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25baa2be28ed26cfe2620166fd250a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fb93c4c45ab3a01e9659df2d9a815753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad517492a0c3e386bfe0c31f89adc8e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb72041ae51c6f8812652f46064bbde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24ce75d3881668b3e054cb10b8613756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36044a8a74bcfc816ba1f6483eb76e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa7a31f1330da4ae952c007b1ea13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7273aa370f86d5cbb37fe5373488e66759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a803e5f0173c4feec35b87c1ab8b4ad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b816b7cff244a7c1200c061fe395181761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d276b75429038556c259d744255e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aadcc3a0559a2eee5180a06e44bdb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e242b390f4471eff9706d9d176c9e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028236ed0b65a39762dc7e87ed3408fe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e593c9a5b099a57f06b562cee06dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a0614e8aab27a79770941c2e2c4ee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2480b252b3935f1c5fdd8140037d6c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e9287b086bf92d7dc2b71a972a533769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4ad53c619ff3f50d034c8748d1782770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcf7abccb0430171a1e84b72ae0fe1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66672ba7a582418f595b9c1d57b097772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2dc51f578b6e93cf6818ae26051fe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d66dea959093d457c556aab677bba1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da8f02010bb7c4ec0305833ac30a22775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ddd0fe0fe9a60bd033edebd24e78c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406596d0f1f01c8f19e62da7e68aee777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd512c8ee4aae0380bc1ca61d6c25b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1f303f69a9f4bea0b183ecfa578a9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc92dac923529d299258d954fe147a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8a7380ab27d365c3d14cfe790b7ad781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b1549a1bdf69bedf22129422ec71782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff9fd3bc2eee206b06d36e5c70ebc6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409705b30597f930e2de6d6839673b0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af9fcb7acf56751861f2d5c6538de785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f21345fc3d427eb67167bcd8c397b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329a822f419d5ca2f5dc2c02c82385c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb582f05ed16e3e483f070a5fdc69d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda18b8538e913b7582af538862666789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9959fce4d6924bb2ce17093183b20790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64053a79a6bc62f3612a8f04940997791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef6b6fc88a87f3651d016f8027106792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809272a1fb1f7510f483fc43287a00dc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79552d988b94c88565bc2e89490e79a1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f9152be5b7fc6c29c5fdd30ef506795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb9e439f040f316656d21a7c0b19e6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73d2493777d400e1cb6e53aca1d7ca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66d069a59965c27a51dfacad0600c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d636814d5b6eabd64960d4935f53b21799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519a20bbafcf73f387886f43eb64d6e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70b24f59c7e0cec17ac98cacff54b4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71760d88ef3fbaaf3c960fa6289ad3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079b7e263031b3229bf76369db55696803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbfd38a09d34864e4f87ba7d0a2bbb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff2a58a34df57e92d1e6e58fab0d6d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88128c99208c0279a86f2d5aa94bef2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152035f975f32211528ca53b51b2b86807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd175f3ffc6d11ccbb17042a0f29075f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683be163bae9a61be74bae6ba872ce3e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c2792d4ff69061ca53f045ac22a01810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b00a0410285dc43394d40ab8e482b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf871f5978a800265dc90b038f0a82812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b14ab5ea31b92948dc18a1868c88813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411167872cf410230f6e0ecfe0ed68d8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed9a0187794382c92c37b194303e0b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5485cb832f81c8df376d1f089061f1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed46fe6aadaec961bad9a4a3e05f88817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28c7c2710c3e697555ef0ae71f9e17818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e8b7dcfcbf66aee856663ee4663bc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ce1aab3254baac00a2360a33aa37820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e495161a4165bf9bc03777ae2fae6a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09838c207d29ca4a41ee47f01c64f816822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d606411da325d30269cb0a07e740823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5a76f594f31f2420322a7997ac226824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8c17141dc185afe5d3c84ac9b18ec825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb97e3645382d8fb88b253bd51926826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b5e24c890a007379fce4c99ab2c88827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f95f74ca482a5f2b3586038431213828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a4b53fbba572a8f911265497df4a9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebb83ec114cafe9a0372622f47aa07830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0180dfed08978aeb62ce551c9c229831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b94f5a3cef12aee9d82bebcad7feb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f38aa7d097b1842d118394eb31ac4f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679941e04586a03084b2ae0612c1815834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677379c8119544eba29e33c56e276ee835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678f3cae383b76bec9322b52db3fc0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0a9823edbbe308035a430186c359b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba598fac4cde3dd47a7f3c0365cf491e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd0410d5da4e9313ff3885b67ec621839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772cfded6916900a98b66bc351dc964840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630cf0b720978674902f621993dc95a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e372b626ef91c29005055ffbf93b559842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861a0c7373a9590ba25d990b8710306843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d309cddb5e1f0ac4d1b52e6737905844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf79245ed00bf82ee87ee7e4b6e01e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3260574082360ef044d2588f939da40846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07acc06746aa0552e37d411c5452fc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3535df653949b6d3422c1a1366a84d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eff5d961f0f0be7040dbbfa49a33b0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dad583f1c4d263ffdd967b52c52ce850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c36b632a541d8cecad850412bb485c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765030e46dad1f7019dac979fdcbd4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b68faa8d0a585cc419d07dc52bfd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42d23b32b84b9d68d71d4f92f8e0e3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e73016d2638d377c64ea596c1d6408855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce32e7cc78ebae939d14060a32eaf9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eddb136b3092a16415c75bbb71dd58857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc52b733d43236c2bcd1ecb996cc35858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078c927365e1b13b307abaa6df1c090859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf1e18ec4ed9c9ca777ab3a250dfe860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490226298a0eb7f8232cc3a3690edce2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d784e93c60e023b252a3f4890d4ef38862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01583fdf7d48a45735671bf83d0ab2d4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c741c64b3e824e0639e32ebf23821d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236799264ab40a7953dcf75318fa789f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423b10e34de92403d95efe55a1784ae866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154515c762213c67626d17037692ed44867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1990948a8918ea964271e673a8ee7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf05ba5b0f2e931d989462c1923b03869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ac2d0b3a60a0b8358a93c236ea80e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdded685a7ff0ff2797b2d7db0af933871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70565daadaa5c596c6cdeb11a842c6a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae80db74a5bf76133ef35658709317873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0637ced4cdc2c2dd74b0344b87f729874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1041e58fa1d4274526a90bb4dcae08a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fdee5ac718aae2555f15a6263bfff876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118abad70ce82f8f20ac4fd0a1c85e6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b127fa3cb2b20e05c05f8fa01a005a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d20916ce2478c619c839b1734ce42c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ed7b3207c27b6ca8e15253fbc692880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24fe790912c1d79052d55abeebcf75881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7cc34f4f1ab6180847953a9355cb8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fb59d1377d3ed94eaa4dc5a5042b4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ce9d3463d758de6580f022ef2327c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceb4bae5fa6df2fd2df2b824493ef3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc6699a1cbf11a571b170d6e86ab1c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f673608fe26325cc68bf162cad61c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea585eab67c508fc0ede3442d480f6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0818f6d02ce904529cf911d45318cd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8cd37cc1f9473e2c9ea0c2e2d909890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c34c15926d3a3cee88e01be62d632d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d40f83fa05f77a3c7694853ac8b490892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61387663849e5871f3d213efdac7028893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f64193f147cf72d8b16e276f39efe894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e79ef087d0489b7528ae7e45a51df895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a402e357df4df01280d1b8143892d5f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3e037fbfd9a7bfa879d3f77b4da48897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f76c816ab5113d2fd9222a157192b5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce74c5253eb0ce54fc7a376251a8fc6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805c0333f4a44654cdd9cc5de917866900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7b354eed510597403f5d9419ebb8e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbabb0d8287aa09c64f558f2e8a9531902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9197729440b44591b7be2d18076d1a3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76073aac44ac9b976b17dbd21cdedd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43ea2b7f30af3b467b1565960d46c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2322a6817ad04488ef3b4597945a1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890b3fa79ef5feb269f6ac94086b423907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9a77403e304d2dc83d2e3e46add37908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637b67824c6ffe4809ff53eaff68b7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7a9e238cceab7d8c9da53cd1cf816910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75322ed960a7d5c15214358364e2f8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8ce3abad24bbbf056d3a4bcd06fb8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc1d8799ef0f4b2aa0d913dba1ee38913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb1ac7ce887c409b0fd28a36ce77b6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcc16b7bf475185c5919f6f2380625915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ccff96eb2de991bbf6dad7b578747916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577fc34ef4d9f77316726b1089057f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ddd26010b12ce79711e2c7795813918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b7e267abcdfbf692cb890d27c81e1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a4719ee61c87b19f7285bca94acca920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508b9ca858ac4da5880a12d3b665de2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29fade0ba81572ea58cad8becbc9a4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86633e2c501dec2d752dddabe7cfd1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d4a8e106ae8c1fc9adfa6c83ae4a4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577b1ec39d4b218b50ff9fe65cd3f47925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03685d25544100dfa507c5a10e50c065926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3780e925141cda46414a30ef174a67927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51155fe99080fe0a3764b640f88c75d0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800183d4497501832b1154454ead9882929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfac30a707258c5976b8ba462b7e6c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16135ad9bf85ddb0b2e0e0e05ee1f16b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cbb085bfb398cb16a2912ecc98cd2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376c28b052f1204e570219f3a423d7e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a013a2262560885e6d8ba4fdda8c6d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf50a8020d8f15d85f1dff924192be935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c8bd7a1ad6c7fa8dbbeb114d4c1eb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e3b217671a879060da430d481bb87937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb1afd9e91a42935eb34f997503de1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aa6f82f64c01f708690e21a1e8f04939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a432843f0dac764a33cbec17e910141940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159fcb75e26a5d93172cf15a14de970941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3386907974fb5935654f0e4fec2e6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284323ad8e6ee6459954d740bd357ee943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396b11013b7431559b22191a96f65d7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c0e0ff4df393f61186a9f1b1bcd4d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14e014b16a535ace0bae2818f7336f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b56c5d3a1db54c663a6c929c7432c3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207777666c8dc2fffb5ab0409004c884948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbe00eed871f02c4d7e377bbd15eaa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145892596a304573bede6d06936c02a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c5df7bd4bc477c4180f6028018258951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6c48004e83fcfeacd13941320ebf0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0638e69dfbb52cc741f4b9df0ef1589953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3380cf24a46703a50a55925a069b495954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f9be8e348902a476310507e3b0606955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a947011707e9899184624031bff95956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54883075b51483fead388173a8bf5b1b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51f6b4a3e3ecb79d1e698823389fd2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729436dd97560980e15e07239f70d3b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ad384665c21e60d95afb3ced2b39960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cb8c2ae0994dd20617235d1b639ed961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28af81449c32fb4d15e71b8bd0f130962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219310126c7b1e8fea0fbad335494a4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a00c1729b0c9901ce58674bbec8a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686e02bdc70f246c947525052ce7974965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0aa320afc61a8cfe0e091e5dfb15a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeb34b9370ce2aca554e33b480bec1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936b8538d08ac86565a6780cb275141968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd28f49f5a42fd1bee6df575396f754969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ac7d5e96c6674ff474a89791051e2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f42330cdbfe157bbc6462bc68db82971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5c61a2f1bdafa6b3a56ac62bcbdb2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01bf72d84489a91ab8a4c2fcee4014973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a60cd8a94a590bae52e7c7c5505b7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4c1712fa9b396f20d3696b989ae85975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daed1ef940d5e4f9bf98405d484fda976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ade8ba4bff4b2afc9365e6fd67697977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d459c5a957f5c150cf31a3b01be791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a2ccd9c72601b06e8a39b5def6ca32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67aa917db3c0c5c86fd0dcc14d1f153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1861c4b784c35e432988ab39b28aba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7f63012939198e62b083eb7cc61cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a1bfbc240005b435394f4e74b6ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d0fbb118c1531497a1febe628e957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238074b3eebadb64395b0cfe69000c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6fae43791cc0f9b8f4cdc5dde57fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c2ece46291fa26e0358fbab3b70410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711119860e60dfe383bd547a98852c2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f5603c97d213e800c35e1cd543bd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd776a8dad4a413fee058d8d67daacc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8efc323ad36354e2bbe42b4cabed814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23826e64a348381ae2b41647036985e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24554e4d7523f71ad20fb34cb22b3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195227cfadec0557126b90eed9659c6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900796a7a3b912aef545598fcd8865f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b4c064fecfb784a83486a2112f93019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda4b4a35b0a3438734d7e49db976ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4dcbcfe077a0246689a3a25d9d4b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ca962104e3346ceb9f9ee35ac24f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3041bd25cf1d8383efa80cd016663d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf23f19750692ecd256b79b790f63624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1882f353466c86cae824a82e1985ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ebd008face9eb5ab10630010a34eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd38f8b45596dbe861ea97d1bf2aec827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40226a78e877b67aec548388ab99de028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a4475058b52555ef2f069a8c5d38629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ec56aa041d8a2024bc378baa89be630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecdb864849413ee0e1cce035b6c52f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d98b3fac3f0a0163cbb05a91b89d0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895e1ac16a16cfebddb15d54088ed9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72877f9a9e650d34c4a9db39b8608134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d55ecc54436c8c6f6e063e2f3eeec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c325f42fbdfa68865d3c0250826232236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e070dc1bccc1c9696bf1274fa99eb8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f8118e27546ab648e0cacac98c2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a676b3f3bcbc4e16505483d52d0fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b3545e731aac242518691e5d986bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7aa23812c68c33c32caf1d806cd0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedfb0cb564171e1b71939baba68a2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d14a95be265b047ce1f7e95e61be1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22e2404b33051b3401adc772f73c0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e11431def5010dc667156f984115c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf5d6471a1b83d3a32f158cd49ed0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52be0b19a82f94db269df2cfeaed4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf981aca0e60254f0d6565c7ce5e53648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbed06b91967879a2aeb13714d15a4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f84e3ddca5066348ef9dbdb80feeae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b8656a74e3a1dc3776db97373d9d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299073298278c06095e3b6bfe8446d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a13e06380ec2bae04a55838b416fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c94da193c83ee0f955a9733433bf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85035ad15680816e11b1a3fde2296055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358fc4f6108568f0f0c6481581d0e1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f0b50824771ee62d107fafe5d718957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2a52a0169d322182cdab15482666458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbf79ee91dc52f0d473cfc4e9dfc4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31466e57a79b71b2c55b7c7c3576e62060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf08f0254215ac6796f630ad0a432b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76256bd34b1d508ee64dd7afe090222b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ef6663c25b6cd005bc32a7539d6b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f2c1f9fa7fdb451441c797e4ad54c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101685a6b56f3f2a42dc9622547d66f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aa04d3a437394ef0f9f9b8deec6ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f1197750c79a51b1d32bd0cf6ba3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d35aa417aca5056874ddcf50d4b46568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1461d3f8fc54a88c841641820de8af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2bf9529be1dd2d61d61422b43443770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684445bbb0607e40626790962602a7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7257c4aa9238a74de606f688b7e9db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be6bcf7178e27b79532f2e3a55329473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b9edd5c20cdebbe67624e5b5e9e1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae1c8aa56cb83f583de9772297ff6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401ed2c6342689206c6e85436b66a3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2aaefdfdce602c43f202b2a5761077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b6288bf3dfbc3d19e7415b8dec71278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b356d8d7dc47f21bcb0446edd0fc4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c135f6224167da538ffa481d8eae9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd699b2ceedcdbde5d659dfd3e5ac581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975d2ceb5149bfdf551c2a6804b8e1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7297cb0a7ca972fb2ec2ec151224d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88dc7a0cd8eb3fc37a0d604c35003984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7714cae4620e5ee2b7780fdc3e23485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd3fd5d3ad293243c90218e1eb4c6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9f464b30b8192c884e9fb1643f43587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad3f8299323b24c93960a2869a6c6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e89ddb4052647a88d1f312e34e3a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387b760b325550c50f14f670f166b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8aade946f10dab70669832a1ede11791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868150780929bc608a5014c9d628c03592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082357b0b522a8668f1bb012495e83393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320340bf43d7b51a0d12d6bed758bf6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec2039b7ba4b589d431fa307746b2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e042cd56ddb4d206315d5c927ddd8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14144e964621bf4f66f8e1c8e712e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50ccc06d34197fc00498d2fba0877198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7eb82f2ec768513bb638d9be335db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187753e57c79272a0a80745fee7e5d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0666ee409fcd899d7eeb295ff93d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe558a7d53a45eee8eb21f38459fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be1bd9a6d074f884c7100cd80860e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ce16e9d382537868286f4739cd0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7935ec67820794dd1cd17db33190a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15118b2a558ff1b0d605497ad65b4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a58c4034269a47db8dabfad38d950107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f74941edf3a3347cd1654e5bfe2dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616e1d83f63ee95a8c0667c60d96f0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d520cd8a0b35e54b6ba837a6cef6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fd5abcac9c8b5ffafa3f9232f9cf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee093d4843ec96e2f35ded2b6c018b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d87ebb01c36f59be66ddbc40be8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59b27b7d5f86dbe9106c8f2606561d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3d6407499d175944768acb8425732115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e47b9e992b01fa7ab9ce5c23b613116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992b955b6991ecbeb10183fe1d33b92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010cf60fc541ab55adc941f304d9020118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d687f5715d548749ed043e0b658cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f372bb47a36b26fc59f0f509ee82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb06229f627000a857e944afea67a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac91e31080c255b7cc17f8e1842f26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cec92507ed310aadf27fbe7420aa84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e383cc4cdaa718af769f742a30a1770124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b2cd36cc650a47e5c521e1bd13b50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fe3df91ea1cf31ae14a305ec0fafd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78e5fb32416ed64e44b756682628a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d594ffc42383f00cbd382653ec9d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a8abdcda0e2ff1a4b79b8facc761129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98015ea3079d44c721d7ba11ca23cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c30bbb024c2d348960a20707f054f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706191a53814df7fe74e1ac4cd4cf41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95b976bcadf59efefbe1372dbe3a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d7e8aa9de63f1c42c27100757751f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5969c02131b59e1279de36c965e19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286b292b3772d09dd6d2ba93126eb83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26cf6c26d31890c11615a3a531c67b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf4bf312dd6bb6025ccd8a12f079a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b1d0083d62bd8c8e5884080b5a926139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e50fc08606ce11013032927d4e66e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb6a8cb07b39fb9b98adbfa6699dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf91c712f8f85703bf0c5e77f9483b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c56d4ccf47083ca05c5eae5d3ddc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc90d81595c78dd07aba9c2a1b043c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6e91b0113cf7af8d4f369e91f638c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f1dde5d63325f3dfe22388b18e113146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127c5b613dd64834c34d2bb8c0d7aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b410fcd184fecd830f1f8f9490ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61c4f6153e51b7cc7daaa3089c3b08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f1da3008b79647f97832a991434e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b95598625c46c52102be43731a908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b704fcd92afe6810922c0c02a293fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f4599d06ed8b486228f6c0a91399a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bd6dd1d137eb49bfdf0844613fc82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504404c9cfdd4a7aceda224045a7f20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57bdd8d9d0d1f0e921077f73460af8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bfad061c09ccca9b94c943547c160157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c972a9d8dcd37eaa0692ebff125f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a84cd62c4521ad8192b2d5c225bfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b0077472b0add0d9e482307497402160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20420f9cd07e59fbd69be8c5743f897161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e96f047a7a83fbecd8fd3d6b3567aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5da23b3227c491feb3ea379764ad5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26075c5d56a4b784ffa3dfc34eb0da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9d00dc3dbb1c381ebe435b3cd7d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294f542d5e155745a155d340a72e789166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2253894fc7bc40e479d66ea1db0c4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd4a131b387ab3395befc7d8d9894c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ac7a66b3e61bda7cadc4f596edf1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d2697f25c4d333c89cdb7d2e2c617170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddd9cb6f2fcf5f0dd87ab46f8cdf3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74650da2f133e372e53dc897c7b51846172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183191c06f899c5ed60adc4cdf17574173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be92a0eab6efeb5e87942b2231593b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aa1d2f0ad0f344578456ff1a650a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca3cdcd94682e24df089a8b7643c59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb8cc303b926705cb395aa89b5ffc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0753454cfe46d4499d1f91aa91196178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf04fc2d55e777837d3584d561e827179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea9791e900a87a21c46c4c167bb32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a63f439395f177a7b76dbbe3eed45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982b8507ae1a507298a8199f308258c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd695e88d0e653836c5af462e64ea9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b0f4eec3be6fa9798ae364ec215a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65b34f615a7307492178889ccfeccf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ef2832e91953446333c317a040c8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f116cc9bfeb5cee98084ed6e3098d41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65335c69bd0777976030c586517aa3a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ddd5a592d785890a02a44327efa36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f14b24fb68da0a6ef12ae654b11773190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dfe88f880872062d5cd762afa04ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63fbce507bc82576eef5aa3bf5630192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e7bcbd1c65dbb1332beaa64229b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041cb42d2e32d06cfd43eb500615405194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dceeea27bd370221692c0164243b32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd442e18762f6bacb40974ed8fcc412196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd04920e9c69a891654d2422d0e957197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad5463d6c7ec6a801192aeb7617ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7c1c4bcd15358e3e50c2a49dc71a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3352591361cb3c3454e7283a663f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d6d9151d6ce0642d39bcafe94e78a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ed4772831f90defab53151377fdc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da0c2e1999c899e0857ce4f7b3cf6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0618444878b8e0a115f18060243ce8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120dfe5a64d1341ba88477084a1cd58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077363c2b45e42479d9dc22c9863c31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0c8ebb98670191fc8622473e5c65f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aeb6a39b596b574f675a8e50f076c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773304c6b2de99ea7114328715674b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be82dfa666db3c7edd6eaf68eb5d437210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380cb208c9120525dd3577434b2e401211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f074eecea9fad5e4b251acde7aeb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5096fb7632f980bf91707c9c70e685213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901f3d4cbcc9e2b94c95ceee18e4c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb357796e3cd32122af5de6eefceca6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c4dea349622958505806dc4369e9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f517f9efdeb3da121577827c85109217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54039566613590934b56a67cde6207ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6757b9a805b76f2ff9fd27212c6f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c3e3a4844f9bcff7c8d3bf042471b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538cf3682d0cd3a30ec6da6abb1d9bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d28ed084b661d7ad914dd730131ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1fa426d05f60d444fdb4041d098b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f29e5a9c6c9aaf45f4ea8a13b715b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a775465437af6900f7ecab018f48ffe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4b27823e165ea24eac7ee2bd336b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e20f848f043fb248c73ffb710b272227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad125eaf8f857a2a3b3ceea2a6c8ae5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4788e529ca3756b142ca6c19576cd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb4968311f15491ebadbc4665e61d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59661f1b84e81a655ccc96f00fb9a7e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b60dc6f4d8f8c0694da88de8f8e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7edb60ce3f1c5415baf7e161ea42fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf4f17f25f5ebf42f8ecb35e898d15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795841dce8a1b42c3a10ab6437a547d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220e28462c9f969b51aaaf50cb449ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facf387f1dfe482521b078823caf3ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22a0132822b771ce1681fcd3a0772c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60348d4fa81a8da1ca722c641d6f30f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d177537b68298d96de57ce6718b832a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd86b3bae3a726ef7e250c538e8949241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9953e8143bbae801f8aca159a9a767a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb62fcb5157c91bf55762acaefd7cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b9c4de6c9474bd3a67c35d0013f84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cdd553974aecd2500f0f9e3c27b93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb02cce8c26ae7446e9974b113cdbb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9737fd0f7d6b20812ea66defc2d6bbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f9ef88f4f8311bdac1d0a12b4d1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec23f21710dde90c7df6d260f7257249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbcef8af8ac741f228be3cc88ecfa9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ea3359a381131f29af5dbf727036c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f774afb83572099376b931aea1eef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df19243b1ead9152e73e7deac0d65d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cc023b9cdc11e64989566c638607f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d70c407a4955c3b9795878e21039fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616367f8280fa7237fbe2beb12eae3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8305a58cefd73e5105cac7e5050ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071dec7f4ab3c7438c822556fc0d15d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c699e4388f234a158cfdac457fd5e06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eedbe55a8f100f72a447d0f1129c4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ccd69154a4cd6277055f4c435e6f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be4f6bc6813c6025a3d293238ce68a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25dbfff1c8f0f368abe20e164cdaa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1af5ad6a86e514b7e45c4a94a693a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa575b997ed2e4f3846f7784945bee0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ba6d3f95dcb5751a60b89e771de2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694de7a970be29bf79c8773e9aaaf2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cc36c691f2674ceed74227a93103c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81054a593f952b79b98a6f14dbd22c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1af19d67df92bfc5dbc71fad63342270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca166f8583aedb3d2ae781b6f31c6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e66894f23a2b9f5b0785f8ff89c481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12770a94b03be1b9e3374861e1328c8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090ad546342a36bcca93f6a9d2b08fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9044ccb947bf448f4951ba2c607a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2553423b3e012ae37249314c98246e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee23a56f23f6630d02a08a0bca8c2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4873da854e64bdd4c3cdd08d8662f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbb8e57137a154a5cb199d7f43fe6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d113a9076cc5e85ce17de99b5c689280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f1e215944040ca6a838f2cf12d1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ce7b4d2417048407708160684836282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d991cc3543edb546a76a5506cb95e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319490bbbccf6c6c84cc9a58d82e82c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a28b3ca8d01c8b28191617737c9d04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24793ebb8f44484ce3e3bb62fb62ab86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62345dc420aa6ffb4195657d2e675287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482ba8279b86ab13393032067a59d33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6005f895e8450ba723a8d913634c6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a66664e4654100926c040e8ff95320290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26379a3deb87285d13c367ef1ea122291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf51ac7815942c942543689f216ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a11d92b0b93779725f5f1a17d2a56e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c72df999a07f51685fba45a3923db9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405822ecbc47e197f8d67c0b16359c3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cce9fd2b79b1ba0d8891f38f885112296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afd9d2b5347193ed3e78f3dd8958e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d624a7c4c9fabc2d108801bc728f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc419fdb53782c2857651f347b5003299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49000b104b18020e6d0f7921a49a1730300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a672510f9d65d5b3a0d8039e7c0d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89751e008d8bbf16a5938d3cc224cd06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77689e724fc22c0bc05de8feaf5d692a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa0ad92d9b13426a3e028939ddc338304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97433c8b8208773991c9cfcae18c3b64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b10c7be7d43c64245447991a06abb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1a601ca3ce2dfc0876ec017f4360c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f8967109954e04adf35dbb870806f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b91c382de9e41c361d0ccd024fe3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116f3ade5e7743e6bb63c3ca726bdf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cc6348c37f5cf52e457e0775eb2de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d28560d5617740147a179e7e4976a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac9d80e4b073eb1715ee7e76c651fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c634ceb4fbf31afc7e90449aa64bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0c2957240bb29a8f05571a2fd30c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b7d95d208beaaaf2c2a0239542d93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ddee18407e7df27cffd59c8527db2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4808d9b3765979ea7e2d3a9ba3308318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f8b62bfc555f0934d7a4b907bdfe9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a1d844fe13ccb872331c3fd94a4fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8e1ba4e4e3d5f35ffced51a91541321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9b840f1a0daff002d797dae4ff688322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30785e8f847245010f5b48c9c33a2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da78a0be90f2734fc3ea5e077a7320324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc472b1e93937c4a89a37722981281325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff969b1a541d051434264de9fd8f1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4005874097d5980b9638c7f1dd560327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bad72f8bb7f80d02d11b303192b4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500b1ac975b956e18306bcb344cf7f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1fbe51ac473d304b945eeb712514b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb1b0b42f9206d1f62a036d459a539331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185886c48c0c8c01e0026fd2d05d4d97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5e185679bd386b7a0ae1d219a9648333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2c04960ce02a9f18024746851456e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a982f55f3641e4ad4aa4d139b3cd43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94c0a42e2c132cbf0cde3b17c45b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75524c877af9d1e3df07b4efbadc9720337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26204f649d79bc168565496448c4d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd443d5150aca706d1c123f78634ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aa2b4c4430b1deaac03c44b2a1bc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca11fba560e89215ae22ed0d1c2eef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a78b505467d7079f1152b8ff8e092342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4659fc89e3b3262f3ad7a7fdc4a8f8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e84ef6cf05f01d26e673bfb766901344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285c35bf0fe2c9c711d8f0779dd4ebd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec2e9e47a32237c110e736cc8b6d80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c0e9ceb1849d51d451a26aa1a048347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe032ed6eb99c9d369d4db02643eb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eae321701c794ca98870008137bdfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bf872a852746e07427f6fb9037237350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f251d05d2b896f74f30e4d2203a3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c3ad6f3d4bf23b916a46bae40457a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ccf7cad4ee3a8b11288b32a1967b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623331a19233760720ba24b90a0c27e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10cdecd899e724cd8e5365f99fabd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c886aa6a68088d4b51cd80310dfe3ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45854f7ce74ab76e81418eedcfd1daaa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d99c4616f2affdd76877efad770c18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627124d62c08e468b63fab3655f08bda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c35569837f574dcbf3569cface5e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e6b60f26857a824bcfa22f7d8215a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262a699a49c27d2d49949d758e6b7d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26bbe5db6726746f27adf00a639b2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585786c91868e7bec51502656693a0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2c083e9f0609e679c8e0ec9b93364365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d93545e4eecd361d5103489b67c90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbaae55ec35ce30c667c67324c3932367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11aed19a22a21bf64c26af1d739d40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbb4c840e98b650f9199fe312fc46b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13edd6f993ff7aa0cdb7af00cb18a9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3609ac55a1b425ae3eea522ade898e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dc8df76b36f741f1bb36514ff8131372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24db0622c4f80f12c319a767905661373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c7fddf3c87f6e99fe6bb4bab85ced374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e6a45f4c088ea7f5c249b507c3868375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a7654dc0a0b7dcd41ca4fbfbc5081376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b211839762e9ca52f06c67d604282377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59369ef424b9bdbb5193aa63054dc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75663fa2a4d1d34366ec25c8902585379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261536eeeffbd84ee83c08eb54e6e68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984752774574e586d27417227b64356d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511902222a292871979103e35ffb34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8740aa0e4bd16733df75686a2b7671c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e25c3623a0dbef69dd3d9d168f428384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e518d80fd1d3d57db87269951b8a9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14466292b4587daa143e9fb7ac94ed28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a9415a40c3e25c21db8b1cc5d1c99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebdcb8c422b5c4e52042f7c36d9498388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279a2943f573225e523a9a94ef7cf41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ab19b8ba1e5fc1bd75bdf56db57c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742558216bad60185d9c9c7162aed17b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351152264f438911c5fc6cb1f64c0c2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af17761f51d4fa2fe68c39dbcd1a0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c3736d91c9db83d560287a48d8344394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94d580ea832de4a047bb1453c29074395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131e329879b38fc1827083eb62fa990396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce48708d5adc62a69aa9c53fbd1030397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a49a1b4a882959862c05ce34ccc4d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea83a0be0eaab563a490c22030148d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79574ec6d9776be0b04375244a409b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019fbe3298b294630e373c9c9813e01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5b63cbaefada17f192d4843edc301402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2b2ebdc9bd6ffd53534b158713eaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e573e9a59b50046a960f1728a29952404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f4094cc7617b99f30a8a9996b354405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2e81d68a802fd8d2177f9b225685c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50d4826a11fbdde8bc8da9d8cd155d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63bb84dd162f011babd6a9d8bd0b88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2634952e01ddacc17300f18b8228d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e385739c9698fa31f60a5b2630f6283410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011544c1700780d919195635f21f584411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692a646ad4d26f1896a160bd975e030412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42850b90ce71a91171efc79164a1e824413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee50e8cd6a3d1a54180fe4fba83ae28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40804df9bda811ae295b171789abb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feec474cde4314babf1c6dace239426416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673883d50c8dc2b8cd33d370210bd41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d15e3167659a1d30d761c02fd87e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424280392ded31b6fac5d7cee9cd2700419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f92ee4f8b2eed5e3e75610652f0d3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052662afc36f59c12d3aa8751a34a20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e727e896c6a75b4579a046ff2b314fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d57913e2c42b56f7858ce479d933423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a450990984336b81f71e15eefed5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56b45a5ae8ce98002c037aa4f8f3bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b9360a9591044875eda14dd577e98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd15625405ab8392d06bde77cc12ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f072e6a49eecb415c1d47dc31ab4df5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052d2cc260d3a51df8473a98f8d42dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e44be34f42a0bbe7394e0f36910dcb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ba07782307477af240fda4db7e1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e8ae1f0034cd4c28f2af31e91f29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aab79f2431d2f473e7c379d663c3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e31cb8e987e31df865c27ed52800434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8d391fa0f54d53fd5e16ddcaae394435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c21e74990fe42789bc9e0223a30ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddd3ae113144177ba121bcdd725eba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b6db34678ad4dd3afc5b12031d7df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990410f5de061decd1bf8b75dcfa657439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32912d0f798418c8f1305288394cd7f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e3c912f51ae7e4c6f80737c123211441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594f796ef2b7b7b556c8da4cde842d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e423a24215b65f448625a8413fb0402443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb86dd9bf1d0c6a4e72ae0d7a91c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf86f0f185ff4673e030fe882dfafc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42815eba89437acbc6bca4877cbf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a07bb35062f88e7722f4341332cb7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef6d299a28dc07d07d1a53cc76551b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70061d3cdf008152c79a09778d81125449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7a2ef0983379c88b19ad78011c942450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc87d6d948df01072c654e64d290e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8128517e9a8c4f138fd23976de53a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b0efdde4e89ebaace2b4b4edae2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848dd8142ee11fd853d8fb381e89f59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553ff2a01750c89f95f89b90d840144455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385b8920fbfedbb834c487513225708456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bda83f8e1fff901402c266426b85a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caff313e1c9cc828f38e4890a08ec41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3f37a9e1cda157dc368c5161c115b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca36d849d58fa9129cbd0071787ac03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137ebf68b3c1e9a7744d93256d03828461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be06418b27ae50a65221a640b58d49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbe8b7388ff2c383aa79a7cae6f1f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc109a5a92d602ec97180e3bda491d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4a624a447e3191bb148b2c87360ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174b2607bc6b2ce34f438b347a2ab1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2ce654e9ad0c1130857a2fb6dfa8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21a9d85365f1d565c058e02a4ddd63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cfffd829ee93b070b1a9d2d162409469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c992858e27c90f10ccc11286693befd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeee75ce0c47d4f9a4159f38527060b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472c4d173a36fc7cf40aa2f0bb723d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516762b22f3ecce217750e93a63a25fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c1f371fd56acc4abd37158c559742474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d492ea9f683a6ad8bc6d7a68f8f4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebd2dc9061754583d88a38594c5e3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055934ab78cf7195adde5134ac3e7323477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492afda83eb5f8c3a1508083c757c01478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e478296a4fe40aa662dc1bbd448b59e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dad810152dacd08d245fcc3f94d1b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eef33e2d079d65eab98bec379610ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855aa824a7404d60eeddda16eec4c30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d0c77a576e56c43c8129074803352483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f571e51cbd4f0a2d499a503aaeb58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b1acbf0ec2c9a5f25058d1e7c7f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61234d1581ee18a42427d0377fb075d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef756e5d313d14025dc4ff4639499487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab3d0ed9bfe46f7502875c8516d6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba39751dde513dbfb14d9ea7a5a83f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e009ecceeab0c3d95b2c026f3f5877490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608576bf974815f9153e7b5b9026b629491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b348250c40aacaace7c8a59e7c44e4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e6b8aa39b2cd747d76b5754fcb4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005abc12970b78dbfbdb077bc74dbe48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaafdd070189c2556d7d6267fe1a0f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af56775f2d2122323e47f77322e035496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07189df561a967762b2e7eebad26af7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ca7c0cf664cfc2545acb6f583fe92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb62de5323915dd90e452f152c8d973499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc16ec64eda114f9fa602cac8047795500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39832494ff7c51b2d60f3e7394099fdd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678c4891e3ef1252df6329eea1e9a37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396ebc8b65f3eb3449160137d543fc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c3d63e15ea02ce983d244ad5c1b46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc759610882291a3008f5b4188adf2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5290b864f39b0e7a1fc7d49d0d468e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5fb9f24fd4f6186e21bca46f7a3be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd91e879a07cfa737d941fc5b4bf54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27e02eaee47afaa2b5006f177bfa72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405daff2283bb62fcbf204b4133f53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c51e65795ee1ca6bface3491313c1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913c5a46421a71b00775b83df3c4b5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49ea4212a128a4293f466647e3831f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc915982eb8355c63c01c4063b8501e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b0e454e3b938d307364520d3801d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c57f9fdac1bfec33c3c65f473bad9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd4ef45dc502287f7e22b51f3253c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7697caa48036873d02073d08e8388e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bb793b72790547a0890fc4d621593519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4038e65bc2466b19c55fd8b02659520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d540858fb07628e44435531cbecc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c168be18d68b9cc89f2a12028883491522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a4ece7c884d8b140cc336d3227c59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a14cb4d51b7af56f2511f4f09068d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee1bf4f114ea54afd223b7d898335e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507ee127319127a6e6ff258943075f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6ca0cba0d0abc633aebfc466e5597527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bb53ade5e859da2e6e74b8d89eae7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28726a1e40a1e75967f1225d5a1865c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be419c59ad72bc7f04bc5362e1389427530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4331e45917cdf971afcadb1182646531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c46452194a4fbaef1d937a0278a137532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d630d1252d071f07fbb677d0e20a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f337eca6b6a9f582a06fd9bd5f2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16426c7cfd55dd06dd98e56ba84dc95a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd640a2c813b76daa54375ea9d14e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d06aab04160f4240a45b64ba777b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d86b1c37a1191c858ebfd870d17c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb9906e0a21602b73985a3073f8b8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025016a115895e7678c02994e195f42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf55f7d9b313d52b501440e863f2a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3dfc7375c31c74f69f1ef7a8791fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a60eff836f638fe6901821ac20669b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea913ebfd8755fa7b3fbd3078f3b633544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64748b2a058f88357cd22ee225e39d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbeea0fc2de1f1d1db5158b123d300546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d00161ba4fe4cac26852c36a41b31e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a10c42b665291a300b3b985480ade2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b8d85a490cd40175f1917a54435fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf5801efab174e3f544260d147a90c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21476cf200a3ed8814273fca294c02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ab49ae2681c800faa23a7f3ae3bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940bf6a8c67feb413e237181a43fa7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b85f344e4a9e510f4994da1257596554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339356b1c7914ad4c82410a067f8d50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57253089a69ed4049086f7621bfb3a32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e78b13872343d26c4a58734ca5d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ae0ad09c9234ac49ec2982c84c881558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a626bcb37bbf7243000caaac86e90a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7f819ad1c0a5fc681b1ec8202824a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d7b9f2835ba853714828c6044f3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640ae4fc868a1b23e16fd0f75ed11a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8df5fedf9fc254e34264dd4da1a804563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30ba29b23becfd6859a75501974274564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df7e55b372b11122aa463726ceadae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd4d9c31e0a21914ce467e92a1002a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20c6667b1f6a308d06a0b9aa3ebe27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a2de6f5328a376dd1f2a4e2e3e6fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03b5855d1ee6060f336d7d413c3b63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138542b773f0f96fed4eb66bd55da289570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3be73e03357cef27471ce7b11207c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92abd809cf4820336592d97f3473dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1901982b644d445ca68586ad71741573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83510fa165e808a68249bdc8a899c2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e650bcbbb3841cd74e14680e3fe77cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7301c557a3a4dd32ecf75f3454b9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20845605db26f05b80cacd789bd0f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09ab4cf72959303552865b2b776d1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e68b97afd560b0f3dc34fdbf745d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a7883e719ee5a8e58e446d5e326f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c064951bd714acd83a0bea0893a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aff8cfda64a124cf0723510c8d244582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc6da97f8814f3beb78fe6f01968a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcae0d55677c653fc69aca16cd30a04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341cd216ea1399f50493dde46fb31fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4339e4e931c2e7d05621492c62e00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696685fe935336d9a20547013e503b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f0a809fe8300f6f99e40f48b151ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a1103ef44ee955773204fea8dccc7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c621f86e919f3da9387623a666679590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe9c94f67284e6f619c38a5d67b80b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e59419dc79209198b5430b605f1e80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a97a39a19ccb694920dec2377e31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7a380c1530e8a99f42b075490f3cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b4248ccffc37ac2c20fb2203843d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e2e7b987a6631c882538349045826596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa368a8e371b7eb677161628370895e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5406454187efafe379966c0986372e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a31110ecf360d0feaac5de3dd2cbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb6aa88eaf5d0f9d47b9b7c9653dd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a470cccdf9891c24ce6a82891f3dc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf95ff01bc16e9661dd62e91492ae1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f753a6829f81fc48700b75b7935fc58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d999d880dfa7c891bbc58f7f83d84f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26cf92aca5d34b25a6da16dced74c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4cbf34581d4b925da7246c006d9f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecafbdfe6932448605449e9e836f98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fa406411697fc1b53b89e1d4d5502608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993b55e9410ca86a6f7c7009d54242b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad2785a91b9f1ef1097888dc3cfecc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9187c02766b3c9c7d4621d896abcd98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956c90e655c267f5ce4af6ded523acb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde1a86cadbfd1bfde371338848a15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad208c6f9963224287436c7c3e0e32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00806b0f5db651923c361e43903d0b9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec470b9be42a0786ac458fb34793769616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2afe04ad2a4d887ab1e033b97ef7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d308a83463e4d777843ed54c61b72e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1effaadfec274cd760846e41412a99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c3d800e757c3964e6c1eecae60f6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab342b54ea88b6cbe07dc3c3db1dee9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccbefdf99b6397bf2d5edfb16ee9be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc3bb14066012b39f22553a99572e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55d3c4efa38ee218e0d48c2390d76d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f15bf04166c7e80cbaef65741814fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedd12c52598fb5a8d923091372f2a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403637ee8defcbf3cc41eec4bd7e592627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddcb6835bab3f428d5f240b99eab4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec0fe4a8f05c1d9b8aa71d98c9b465629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fbdaaa0b43347a891fb79f84d7b73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d6515d37dc9f860241c6ae3c3c54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd07a58e9f8efe5365724655d00731632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e28b17a20d0e6edaf802c0578fb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a2863d6fc0e1ca91f64f7e19b1138634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1304386b8ab6cafc51947928998d522635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d6ab7fc46888a0ab97d320224f0a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856261f153c69ea712017bb6da9c092e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c902d848b73876d92511bccc4d8ce5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92dc41c628a3d185d158ed4a19378f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642b26f80285d24660496e65ce4b4d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44966859e778474be0eabe52e24358641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f3643b7dd7497386d14860cffc093642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcac095b30b1d3c25fdbc6f070e26b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54280836017983fbf37e53fa88c7cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7357b88673b1a5f803d1c0cef23ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f804d84a654c68430136ecd0c5d7443646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d83030591d66ed25e849c6c822710d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5363bab26cedb9bdf720fac5fa77342648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cce5d56cbb5734e4a457fed964694649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e8fea60513773d010c0652121978c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1496ae04ff16702c9caf2b94b9ebcd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb3d54da244a7ec7ec9d3f1e0ee6e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5418f04b057d30a43ef0f330f4eba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013158e702d17aebaf1fe56aaf20f83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce4a71b8fa08bd18e6e152ca738428655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7e017151748a933ad2abf3994440b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c846aa48bb0bcd3a23a742164f71043657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d0497b0ca236fc1d42c445e929543658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ce797f26ce0ad681cbdfd7a03657659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5e60bb0a521d8677e27dc1cb23a04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444400c1b74e81f71983c64566a5db6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f70dde64fa43aefd66cd7b7bc56e67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a3f109ccb630354cdf6a5c2c6f542663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77944387d768b365c3ba799727ab188664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eb992b4e3b181ca43958f827a9ee3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0485bd33ee9f692e1e00ae73f99852666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea359d7fa0906a1609c98abe286eb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2738fdad63d8f994b7b8a7c55ad5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b05393ae45de647a835b708e9bc22e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e8edf634010d6650086e3d3237e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0fdedd39eff496617dd88cfed2f39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae2bf0990241693a18b2fcf7f4b7b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee69d70368ad4cfefac89c03ba47f7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a6777a3c7f57f012f7599e262d2d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d7861e12d8164ccae89af593d55f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfc20c3d772813148cd281cf80ae48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b11fd01ade0d1c5cd407106f0ad263677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9e545380dd843ee0b8bb0bfac3685678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de3a8282ae89f0169df0aed653b90e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a7fce90386fdc6373983f56736ccd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afa32b45b09982c798044bd9d41316681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca11dd003f267570d9ed07d94b912c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c2acf3da3dd68ad8a1474e0c4579683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac9827b3ecb4175651831187f20703684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3646da03bc1b6ec94b6f9bcf62bff35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e14bb41f3ececdfaf7cc25509beb0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a607895465f7fc33295e105bda1667a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f88ddbb2838fcfa6aaee0ee5528b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c8fad11a107aaae8714335692ecbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce9b26f4877418a3ed0cec9b8f8a2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1410bda9706967fa0a3ca4dd7ea321691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0d4a48d1b46997b00aa891314cdd8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321008154ff15035e78f55f9e80890a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f9ca92cd7b6795358d2f49049845c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8824f02d33647facf7d18ffa6f7bd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32028f652d03c701c3f91360123cd2b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e397256e3ff95acedfc6847ee308090697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c4abfae6af3fe5180506c07d8e99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310683dd075690829ad76e33ded376c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34239d427495bf015d291672fe5b67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d8db39d74acc60bfe1cfbd930b2cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7df34205b7d3212fc866204305132702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61525df7049067193fc691b5c2b998703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4142c82e3f9e18763a76ec3d430cdca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f02eef6c8d44b2d6ea545059e68dfa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0fb97f93ae4f349a934987db27203706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80a4ff9d5d620e2206048d115b0938707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843394413ba98984be2c3770fd801f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4238bb33d72d37a58ac08f86868613709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dae1d856f866312ef237de875ee0d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c958de9e812dc2e2a6a5c92eb0463b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ffcc5371ca2972472ba5871267895712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dc8b11a51c28de2bd98dbaa1515ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59383938ef70d906de00463b11a63f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751909a47c99c025974f90de6401e419715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e785124629c0203e81199425ed3a6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724006e1e0ee5fd0b85ae3e4ed777b49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab69b8392862ac275a42f35ca55d37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6730ba669eaca3c8fec2619959bee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdce88edef47d892d873555a8140c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d7d135b4d2ac8b5d98d3a3d1568f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdfb35abe7eee7f77ebd57e06e8026722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7129d93c1dd98e07377219ab872332723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fce1fc1a8473566cb32f9c6f2653e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce002f9860ff4462639b86c35a07fb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f77540d66f7e865e4b0d89d7275d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d941a91127baa8686a6161606561fbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228904632b32222544de905b403f515728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ae1a14d8f3b5c4961097e4d5254a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1de85038c743bd3a7126e3783de6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bbd6926fbc8a7f5a934f1efc9a0ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bef7b16285d09ff93de402034b1ca7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528bc1628695b687bc7e5a89d0af045733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f0e7a9bc51b0d360a6869f1e9390734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc5b248a028f7b01cf5b07e0123055735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7c74105790cce5c892157821e7daf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fd2f96f0b180f898657b557b32515737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6049ca31c5a63a93f33904232f148738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bf64b05aaba20582d4791d5e07f5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eec38dcd26bbb3c85c64bbcbd83703740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd75b2e519a32c77845655669bebfb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0f1731dfa16c6bbc85ef40aac8ebf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130bcb8838f02ef4492ca7614d3e592743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4582f23a2a090a1889babad75f25eed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2f9ff1e6c021aecfa446c69e17aef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce76a15851c00b865d096239a07d8cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653554376f7d625836bd3c3dc9c70ac1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9b6b4cf0f827a6941e39747a70d23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1587d2038b9d3702431fb62bf6a29b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d782465e8ba47e5caf0c1d0d06b4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34593131acfea6a79e45bc98c5fb6f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e9d84f6e765acfd37941ffe300e8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068628586004cb1602a31d0d5c8e3b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bbedc3c6c06857b7f7e69c69f18fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87907c1c777eb7e6b943a988cc18bd0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2803de084ca51ff74d60e1c34abf8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc6da5b4f6036e0877cc80228354a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1b07d80d8533eb3b4658ef2fc367b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622baccc65723075409d243c8b624e64759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee3a183cfa048fd642dc9d0de9bbc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752bb989e25ccedeff4f9e13dd4f7a0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947b06852842574b78065db4cccaef1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f02a770865cd4d5622f4a2fcf1ba7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd641bf2e8036f78064a3d75187f2b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc45d107dbad126d5c11d17a4e57f0d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15f1baa664f71d4496810e5eda6542766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc068e5e2f9595dc08a6f2daa4edab66767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975ef942dcd79ec5c5f6ef81bac37bc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b670f35406ede2965889b0f906fc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f341ff2697391f7d2b09effe9011d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9f9269791896cf22ef69c92275bfa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebefbbbf60da8c3bc188784bba6e22a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434305a2bf39d5ee2bd0e219ead8147c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5750b8b657af5154f0ffbef809493774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e80552616c0223d3c9e6831d1e638775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7854e335c7cb5163e7de934057fdda0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709f244fb08d1a9d73f575c354da2dd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41af0b4b7eef56ed9e0b8081bf04ed6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd5f99a555ed44252ff15ecb3ced21779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dc9799a83742f7c984cbce2f40313780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e38d0b853070e4f3cb2b7eeab1f436781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea87c81768a4d6c0caf19f39039186782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d143fbfb06d2f9535c8a02eb0a0c2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f725da39872e95720aa26038d08bcf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5254c8b8e55610f0f21ce7b23ca7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972370756cc2a29333dbd9da88254c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff4d6cdee97646a432c492ea1c2c46787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05bbc0b5cf763ab123b22769e33e52788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54b7de109beb13e6c11e2bf6abc9f4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d90cb0a31aba35711818615045f81790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97f8dbb3e27a9ce8b4940e13d064de791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad84ca209989c97ee0539202d805152792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88482120574b40a9b6504194a48a1148793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd008b3237a4e1731e5cab708de88c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94f03f7b76e39e4a853b12321fa44d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acaec107ad5e74bf78ba3c6f05e797796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843c3eb48ab41fe61fda93d66573ba5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfb4a136cc82f574097c47b4853e4f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33b0b83a43b2f8a74f296ba0ca1b03799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc76d96e4f4ac406c37b90b733b5c39800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd18c3e1b0c73eee9fdcae8b13deb0d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fda07d0a47cc8faaafad2ecb2cc828802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff633b0c41ee9d8bf4ad8257bb5d9d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e23becfdee8ed2395b1a7cb3c64d0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce0e734776a89c7310fbe7a7c35e6f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769e5bb8659a476f86af2cda18b434d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41626593544914cb86aa9c0ec3e2db31807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d1047ba8e055ea15a767582fd4f72808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f90e2d15f1d22679abcbc8d5df87a6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a560dcc5fa3bad709193f76797fbf9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d1eb401b7f739561ba06f277a68ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc56a14a1671a2f064162140a80c94812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce290b8eebdafa8149c12af6e93a64813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e726fce9e1b542c226195c1622826ab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1a06e45731b374367581bbdf2d8af815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b187f837ab4e2c2e7af4b686fcbec8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579a50c063156017d54710aab1882c6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb39425b71dc61a251a54116ce2a341818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db079ef6547490739f3d3fb0b833f30b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fef5b5cf120f8cc0b9b52a8fc0ac1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f27fa2dc67f4a782e2f8699537faf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784952f7afe8ce4073cfdd01d08095d0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be4bc7a43a4feb60d327f04d01e81823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de653e2a0e6af9db9e7852cb98c1a8f3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62428599a7b0fc3527ddc2f7fe6a32e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd9cfbb5182f7d8e147cfeb06f005826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa80d6bb228b328ef10039326b5c79827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ca430f74bf6d7bcab01fec3f7234e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b520a6f0651427a99abeede85b0258829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6074c22da9b0ee4e3b07e219dc1b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac3d1ab1943815f4fde7358b70ca76831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b0902dd5235c9f3f79b2a40c099a4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66236625df1024eaece9f548ff49370833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d32b8344342261c02e5fc6d2d63772834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0824c021b8c48b24aa78f4f0426156c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9c6f6d966fa32d6ede5caed9c6af4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbc27a946aa526f95924a6201443de837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9e1b52236f7d90b04d3a2191ae2e4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e0f75c5dfc053068a33a0e3bc8d28839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63959f734b85b8ef73202459f0ac92d4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b2a1bb2815a4fd3ff00ffc0f02e3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238a7008509f61bfe3578b3a6d96557842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae0dd3dc38be5e2fce56e5876d0622843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da6ba0ff548a9bce5d6724dd7c856844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f7400f84f567373fd78dab5a379b2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f06781b7456e6501ed328508418265846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b6e4bad75e3646002558665bf2f4c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4418f06b0ec6104d78eab2d58a5314848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab7bf3f4c780bb494efe28bf071fa9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab06f5fff43835be33bf5f533eb9b6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b59e9808f99f41812f7be0a5a9a2d0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21dd56dfe7c5ae8475d1265310f20b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b6cee699ebdcb919dc518432ecae9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e45d3679b5406a206c3f0621a7eac854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea282e917763c42d1f01b521e789a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29094d5e55426c4741cd171a612ac0a9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59e0b6029e19562cf21fb2d72c199857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f135f5264237ffce6e8f9606a53f24858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ef14424a5bcbc24697bc5d4039ba859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad52c06e8df0ff1afe5890a329b745860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79224d46752d682f8d3e2e0c4be48c59861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e29a57bb4c13692dd127770788cd04862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143302e8677bcb29f44b1aa9a3fdfa4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cbd14d3900ae85d28c1b6591e74df864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb169562d7f568a53fdff91d288042ac865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc426fea4bb4c54e72803d0b31df00866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99475ff51db05eb0be3cd731d32e72867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f3c6683fa2ff2946ff9b446301e1a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fb0c962fdc202dc24fd23c3d66633869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed77816708f4d23ef5401fee7ac410870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5347b0261a1bd757176475c987ed6d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba8732c74d653431e690d32f999f08872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33c2d12d82912140a95934d6d59190873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9adcb533ee9f7497b85f8ac100444874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6612d94ae94f3054299f12a50e9955b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33e90baf35c37bd40b8eb7d1c29ad0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bd30334eb5ec1af5c2b38fa0f5ff6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e58497c499d6bc4609fc9c67862117878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b867a5674c607f0ffaf2cbec9db08a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70130e8ab48caaafbd5222fa16410ae9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f4eef27fcf53cf03c90a8dd525cc1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687784b93c856c830ac710ed362ddb6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0cf53312c43cab6f548b7639e8299883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482454e19a3fdeab6aee7c8d30123524884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cf2992c2e81c5bdd93d98daa29717885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42a32b25c420e1dd90fe32a52f8b84886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb859b6f8ec6c8312c87009fcd4b3a0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ae1d3df1d093b1644be008906565b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170811ef70f87222d96ab2c0b613c86f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7098f07ae2e22c03e93e3c38333c9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6f3788a6cfd33ed12ec6cde7e2c6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a40b77d886482919b3516799a642e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eef2345f7c086181f0ecb091066ee893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4ca8a8f1f480144fa9928ae4df22b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcb6de5fdbbcf5f32927d8ccc34dfc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065739da36d835b62fc9f29e1e2a32a1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342fa5f4849ed4015d27f3f6505a6a9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0037153c55f082d0709ab6377f8f849898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b227c63a5db15308e83ca1ef6718c1c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e36ef82cf0f97a728e310c3146eaf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a25d469c1504799e5e501f12206f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78830b82eb256f020799680437e09f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302ad1444dd851a5d6c1d1581818d08903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde1ec2e6a56e9d9a8554c2d1e547b5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631273497d246d7042ce3fec73f511d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e30568a3f17887b720e81fb2b14c2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0719bc021b723eaf6159409425e621907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89243b5fea21835fd6a09be7bce31047908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c00cca1f0c6e02f18322c31cd85ac909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491a82810f0befc6860e6bf126ec6b8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8726baf4b8a07f666b5c571870912911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4ffe5bac7210a999ddf4daa57c910912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376748db70240b93180255c4765833e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c95ffd15b5b4cb1dba67ed3e2429c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edeb4d13e57a247da27b13fb2899ab915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253704ca73be18dc3609ee143751ff0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574bbb9c07b79ce6a944e1f7e49b66c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f41d26c4a1f3ca660f00b89b0fdba918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d2652b24d2324246e5958c1c55e9a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55ba7603903bac9c3df55e86056d44920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550f7833334f7274728ad1a9a0cbc94921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d80ee9cfaa8854eb5984e22654f82922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f03737d9691419a5be31390561810923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdb827e2dc7d889bee2c16480b1693924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2093c20f6b9d559c2ab06ad75a1367925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb2c8e08a4df3c61d303e8b81c1ede926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2148d1db24871088a20344c9b47844927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7ef8d701683d14cc543c263f83ee3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57385932d1a36b3dab938c4fae7f0b0f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca9871a47ea36b5a08e45c71bd7f46930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8e247e407fe141bc82231aa4735b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff368b05228814aa2a157094c0f4a3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d9c7a7949d053656b5b014c9fd48c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5271df0e4c58022108f0bcc9d98c2d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9202756a5fb2d685527fa6a560775935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b76b576402495d82b4868116cd25e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b522a4ad7671e6a19a2139e724549c1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4458655fa07665e514a05df0adbdeb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe25604f27aa3f58b0c80f22afac60939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189600590e6df2be18ae1a0ca3ea10d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce20d15c7d72256e0b7bb5302bff111941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c12275eafafd3c3fca207207a81e0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a5849c3b2cd5b2d1e1b88bf858365943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba91ebe17e2db817ab25c514e415e2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd1c18e22304ef2227479c35b6f16945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3887eae2787b3a4153621fc412e37946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6614b7928b0fd0dd91048e733d01b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f350321cbfb81e43159ba50171ded01948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a116490848c4a6326ac9919490bb2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d040a2cdc669ab68c2995475a910b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32966f6aee0190a315ef007b7faca3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fc718253e0cec3b6dd2ca14fa5bcd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841f5fa11df910b69d67331205ec768953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a304b85a598430ee685720d0c801209954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45649b517ff31ea882544def67bae5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4b21c1274cc785c16992879045a99956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f55a9fb59f59483fd8367eb501aacc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ded58906d4a6caed7350064246ff3e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77136f28450a1491a67419c208d1c7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c28dc4e4790a5c472ca217858b87d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02779e5c9d624404ea33358814d0eb4c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818fd45256819f05ce8fec91b291d5f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96049b3335908e81daeee9c923f61a71963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed226fc6a18021631b0d028b9cb6e4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7526537291e08d494a92199237875c6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6c44987081048907dc90d6d122849966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b239ad40afc7a87a1b1800d66b340c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742ebb60fcc2bfa32b20923934f9749968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1599c3d3a8b71e36d5756b58a6840969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2f64e7aba9be8ddacfc937dbdc78c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c913e0b698a7a6eb564613fc6ca96971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7ad356951e4801997497f099a1b26972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef094823612380c26f1c01a243df0d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a6937becd15d165169fce76fe989974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41ee9d981c28f012c50d9d8f7f9dbd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e148c9c790347c96564ed856fb6f8b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b976c47be09e68ba6dc64021cd9a8e2977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>