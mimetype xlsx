--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc270d9b97e7a10127659732bc4ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8267ce44ef6881ec5b9a76e6fed51f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6869c38d15ec7a07533ea173d3f04503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de152b3095aa8c2446d8ac1ad8aac1a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665633cd1ce2ebf111d4213ba0f6a2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a37f39672ecdbf952c4d57d01b8486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a53918d0a369a2bd9adb8b284c59967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c18d8a7bd707114f317c7d26a097e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18243fdcd143ec76d838d2a3e6d216c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672fb0aebb299126ce707ff2a4bd50410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32283eddbd64d0400cdae2ef18d0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaddc304c2c7ebc080e9cd175767fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54edf085e740ac71e70aefea308d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee354bb4ec7727145c2b3b2938085714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107ec81e76d7416e26f8bec5c45d31f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2831284df19eed496b100f366bce4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8efa111fee8d3cfba28a2270f54f3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c2972ec31bf07bc731b8f230d0f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176e0ff2c01bfb64d7dd6bf5e0deb5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dfc64e77402a6b4c1013bc30ac0a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72329ae48a3ddb738f495aff1c00b8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4079d231dc267cfbc22fb1245ca83122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f413a0038100d7daf7941a5abe1d1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b5f490651837637c9d0afebe4456724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344d46007ed345fe04fccd5338cb20e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86330982ab8d7fef1e93857ad0b6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f65e14eb77870cbe17df772a43c1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0a09287dcf824a206c7d78c539efe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13014af4cecb9f22cf0d850dcae874129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e507375a3800157a9e8d581a9488e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152dd84f14fe89ca0ad19b678de4a1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc67e6c41949ec64d08357201c8651132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c25185042adc3fa20e6fd0b48f99ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410ffe22eae84221ab5d16fe60145934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f329a784e0ffa4f0767a38097976eea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f993c93d0a00bba98bf6973ac90f0b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f310ef0b6eb22b2b595da61f00a9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa982ece05eb9a5984b0718eaf98038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ccb7e880de6a2006c5c4b4ab9fed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d2dcfe608a9a0c58bc3d23418a3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa872c1e93ec72caa5b8516cba659941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac346ba30634b452cabe71bef35a9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22cc2da3f7fe309d8bf3e402654f3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3c9342f468bda154f1f47f6e1c6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e7758501b9a0100e377beedfe181445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e31ad81f0c1b22bf07a7db81f37b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eeade123f0f5a7de23f16631eb68247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02da5bdd2511eaf362fbfbdd36df29948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898218e46466591fe8601bbc451990649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a75e263f0030fdf8379cedf5c874e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c851d8ea1252f2e5c3241ef8adca251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0d005428fd9c3e878d88a8d21bbcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3b9e005686501569d82d87047ba353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e2dd17d0026823f11893c47a9fc7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be0b85760d681520abac2a8d0d831d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddcddea1bb279f6c97140cbd074f8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3aa1cca45375cded1ef107d31b06657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e2f86e827b6db3e1b9d687ce05b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7a6728760e01fb779ccb4aa899ad359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d689235edc5156f6972e993de1d9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15578ba1eef0c29e88062293a79b1b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2f6a7879ecbd08599d0e8976ae0de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247dd84b09193f206a4c2358bf69be963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc283f9c031053009b31988fc210264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80d2544c2640a84f2fe617c398631365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa50c25d43ab9b5aa5cda04f3bc13766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0af94ca60d0b52b9fe0b54981311867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac255437de79c446af252eb67978dea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be4cd28681addefb4388aab7f5319769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335e974a37c8ccbad15b03c7d0add070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903cce2435c1a0692cfe0ef73c09ce871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60eda74840cd00aaffb9a9dcb4c16f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb71ffa03ebef15eba29aed74ac5c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c85f37dfd894678e044307e2b1f0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923d051cf5f492d1ec2d9d016a79dbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320eaef6d856b011381cfc32403375076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341753c27838032a83f9e92ede87b9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597806b4fafa90051af0b3af0b78adc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e681d45d6524bfa4c0666f0584202879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e4a403997d52ce25a25b9cc0492b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f656ac2a1b6a483a3edc9227f8ea07481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d2cd1d30da170003759949732d3dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b7032e6025dcb86a7f5bb7b630f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee0384c9ee9d5f69bd987b458458e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c836d75d518513c9be3864a96ad22d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178787b9c60c620a39506f8b107050886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe939a91ab26d2646c0a18e1813c65e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f998e8a7cb6dd7d5e2eba74267a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e36d649840b3bac4ea02de129af8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a80c6cdedb713b348ad9ef03ade1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eca95880555e5594073365cb45eb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654cd356fb1368c9fa3203ea7c2099a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ae189d54444314ed5664120bc306a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ae915ee6af15599bc48ee23f39cb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fabf66170a166c6056b0a9b9d9fe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd68cf352142384d050a4adc6b6fc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb52192abbb3efad91a2b1968c6d7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5348c44d86a42104a44b5fb73968e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97541b047be0aab7349a191965571e2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cc7a8a0c77f6f7c6fc5c1e51e8d10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb2dea355ac7d9fedf6a7070041b27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7adb6379c67654008cda94f9f819b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d9fbdd9ff4e92816296569631e1e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b832901e645c91bea14e7bd5546b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db023e210058c53be14c509d74bf6ecb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be81d3ffaddb7cfae84cb1a9903ea0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d490943c7145a7604176be9be11ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893e89ed9a920b39d3d79bc5bdc7c30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9d0f9996d9b295cf15e546b9853f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69a0be0bf81442f2fad462eadd8c36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a53eec96eb99bbaa97e1cf19a1ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548e034ba7d3fb98436efbc1f058cd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61454540575ea16fe881cf2e98a0eebf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e480bffaf2dccf50417ee8eaaef105a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5edd0105c6ee70d68169e30d8906a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d10650746d9096174da45d23efec61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff0c0b8a65b342793d80d62a9b707117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f46c28a4a0c934e73571f8506cdc55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a25e815d7553bd579ee38177353d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451e5b0e8eb86effd371e60b90c5243120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6629221487b3503dcddf2d09dbbcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66836fc56db15967e646048de9ad7a4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad8b8dca7ddcd1ae3c1fb8e8f433c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c53762da44c686c50f276182d5a655124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019de8c80913d899c551fcd72d6d03f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94f086a2e9714b6ca9b57ee26546d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c120bd214b0fb2372bcee7c82d9d783127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cb515f02958866e560fd4defae8f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750518f037372ed728cfd756cd9ff2e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b27dff9cb447770d868476d3409ecb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17bf2712c5780e926dfdebeb442fb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea91ac679606a119f1576934c2112fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7ec37c880fcf5ad35422888e1383133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2da0cf7dcc9e027f6eb084947bed2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a8f409c6a03428ad539c65cf25edc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f3e15577938f9d1d49700ae1e8fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e140cf78a0a11e009611ded9c0d12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e467d1881b0dd896e5cec337fc26cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0787534f94b7b97ed713f16d3dc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7d37986bcc5fd30958eb6facf4958140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6c7591a0f660985ceee0868b980a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e871df6c4e3a46f417db326eadd97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d924c74f3435299a61a05967993ef2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b5430a5c1ebc0a47cde6c638fae3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0928dcbe583e28afce17a67eb2234145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786a77321d46bd238ccfe79fc1b4b96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae396411ee3e9dcd8eec653c74f8673a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d752500d2de4bda73aa30405334bef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486d01e1e904e6da7bfbf2eafaa3198149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689adec3d6b0644f06eb4f7f1b8f907150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dccf3d088600b556ae493b45c5c75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1981e5ce4be553bcbeb08345c69e1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7213ac9f3a7cc0fabdd8aefe7089153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2017a30b0a0b27f73a1695ce2c86f11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f17da50bb4470f60a5661f191c3f2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda6086ae231356405c4194045c4b48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33e7fb05d1b11d6986986b90103dbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74ebf2dca6dba4b68b79ca03c271e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5c91d5ac19777ba755480d95c52eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf637ecb67ec1987a360516e65a24e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f19c0e28fd59050651c3e428a92051161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0728f8bce82a63474c8889f8c3574162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cf104d4f24147aa8d64af4a76763a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49009c99eb9ab7ede952b4a769e373a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b56e7d731fbbc261ccfd71e14a92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afec20c553eddd3d650e68fb7cb0c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba41a22b49d3379ea95e929e46a5577167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856949ca83b563280265cb87d4ee7a65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a04431ed3f6517343caf642aacc472169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80697592818cdf192cca5501fea3df0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177934e8cb0ae40bfeb8c9557b4c85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d36aa9e3406c7c5fadeb5081484637172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e91c756f36dfb4329cd54e9a8597173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e12a9a286e24ec08738a96488ddea3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e105e6c13562ff0f809fc208b8354e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d87f59b7315f59bdcbd1260f8f657176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686dd726e5f8fae762a0ad78c85e2ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b15ca629cfc11542c014b1483cb36b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3cbeb8261ee6408161b215155e827179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad2e76e5b0b424a5dc93c5b2e25a03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdc7811f7868cb87238be082608e88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ce0605f980e892c82caac0007b41f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fac0efd5430ce08aee0e192615f47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580512c47fca0d2271545dc2d4ce36f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c65f8e7175bd64374de076120766f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d80ead14b58bf0ae614805a00b2c60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525aaee5620752e314c1fb1c75ddac8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb29f37efd01f59a81b72b1ad4bfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50023fbc78b15896a3f065b47d6adc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747f10c3d9fcdb1b43fe68984ad8c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70d653c93fae65be19c7def9891e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f3971c19bf202e082838a2f3c8ae9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787bc7a0b80a88927b37202a891aa4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933a97b91fe0c191a496f6910adf35b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11bf49cef7e6a1429e9b3ccffa0ae8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b777e51aad10341d1194fecb5192e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32b297011fa8d26ba76ac4b60603b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9ea5e5f494fb6498278107ff64bbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2df3f09043e302bb3b9ab6b8a0531199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71246b784999a9b3f6df6a1ec1f57f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6192ce4ce61044c4860dfd8c9fd0449201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7642b4519a3f429173fc85dcf1bad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ded1a414b312fc87faddcd572c9bd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596cf548db49e84a89dd3492f42e86e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e747fb84e4a9eeff1dbdd40a4c42d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd65e66e4185668c62933f231ff63f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d109b659a5d77ff53ce484b5adb3ee5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c60266df54934d0f6216c47cc4c66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5afd68de570bf1894c232d09bcc990209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6839fb28b6fd62a5b76ba31c2fe2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db18a06f4ebdc427e7af33c4805fbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0673b45edcd3d19d4869b29df176182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6191e1ff547ebc56ea699b22bdab1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bbbb4390d9a1cffca1be4574f5315214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb1357bb9ee375f44d9190cc791288215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b1b731f8233f9c0166b014b67ea99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d3569ab28c2ae58f08b7c53a4a4fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9bb03a9f1ee65c4ed92d92609f5d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e18dc1b69ad8040337d21b7a1458a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec3a1da62751b2541bf977600e9bbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f8b815f2cac3be3f883318c489f7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4586fbecc5b5665cdde362c9817eda3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77648f56409ad05da6f9fdf2c987c429223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7a8994e79a7599823fa76f9adbc34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0ee7e71eec07a4705c08d3c40dd67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416024859bfe0614358da488914e0df0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c27d9c70105bbb9329566dd870594227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82be0f93838c01189fe710c2e63622228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad931e5e92cef2d9c6bb4f850b81d9bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392bfc60e4121c48fe8d698d0737fa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e8db41a7d2754c4bafc12d90ce35f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664bba853fc9f462d931a05674ea79e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425353a99de8791ac13e4024a79e2aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef65019daaa86684f34664ae770bda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209e388f22bbea5a067cc28467dfbeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325759d6fe6f7d46ce6af1e32c7cdd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028884158bf55b007ff04bb5ec2eb52b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcccb7d690637456d8262b6b8eb533238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb672696c0bb62083b242be5ef086be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020a34ac1382f586e4395aeb1022bba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bf78ea376043a7e788a86ddf710bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e36e88359f8b8d42d9fa22cd82df33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dac22f8d7c2a2cbea18094ccabc38e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636bbc60aa405489e72d754c165b88a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf66c71b0eaf383bdc00f233b1c87f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758337324e5b74bf5835c5a8ec7f1b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65635d7bd58752d0f788d062b3a0c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310385a4bc7859e5240734cde4ef617248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab8124cb7e2acffa659face0d44f0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cdc4c1a373e968a1c5f59deb2aa6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a4090d4306367ada20fa3a2b0867a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe9bcd47738b2b7750df22d79e17df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c129f09a7a3619d2d903a58b6fa1102253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d13edb206c6a86b852be892aed1bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcafeb0f53c1747a1f604113d5f12d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24ceb40651cf3e84d91d091d432e65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655e8d6958f1f99a07e07a9026861e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fefb8140f7aca088b5708de4e605d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764ddc04221c3de72559da9ef464190259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a3f2cf693c7718dfc6840a6f7134f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e988500c78decf27668cbfd5cf498261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8467fdee7b81a400b9de621e2498398262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c011cdc6a82ed4ffa1025321bcced0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda223760bbdd2feb6541cb67144a8e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986293975883662cc580fd8a1841e18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb92d766c12e6be01c2adb63bda5dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e26c536b72ca0f6538dde2e4c08fc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adcdbc58a3b6b84e60dee6078a56e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ed9592af983a873f8b5384517bc63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78afad0bb9e8bf32c821a0c1537ceb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d446657fd2c170490d047ffdd1912da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7ae9544667477d37a327fedf093fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afee15865021c1ba9b228ab1ff8516f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e1f068622cd4ac3f04dbb327e5700274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd6d6114d79fb2be625b7c0162611b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55dabd7a3b401f790af53df380a089276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0f91b0545c42268c1ef6653bba71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d8dd1cd24a123896453f19b231db9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b07d41a1473a4b1c3746c90a31813279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0883875dd2f6e2ea5d66f0fdda758280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac4fc41f9855c93c39080f32d292ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ab815eb43aeea4a7bb192ef4a556c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bec3c7ff0c442ac45bb00e60fac0a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af3483f57360e16bf58cf86fa1d71e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf632a624378f702b4c5ecedbb9458285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc9813cf798487dd5987056829da57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a175de335c4bff094184e5b25981ecc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2890140bf41897f5fa2f35c1497fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cefcb10610da8a96b32368eda7a56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961da818de2552d5c093419f3cf7bed7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb522575a18ce8f3fa45e587fb0954291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc221605e9dbe1dfefc49c6e6d54ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23da0cdc2cccf1b54d1c968d1b906d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f8652f585acd357f37c35c07f6182294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329c5ddb22318695109501a49fc042d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318f6f488160e641f786d38972b2d3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba805c19decdeb085a8730bb1d429297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb844e3563a59a787667ac0ed10dc9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250375a945807579623a83afec2e401f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032afadc8a9426d28e0ae01e8d7aa7a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8f6c0701f264d800b2027247fbe42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a9ce6be5166d51b816d41f678740b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e26586dbf8cb3aebb08ce6f1177c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e3f52e51ba90ce778bee88a56b3a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a64f5100d6af4fffc90838212790e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c49fc6712d3b3ea1e9b3e133b139306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c1c436bebedf68966a97347e46644307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa69d24b1d7ddb49d7e5c22d6544cac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da4fa42b4e2fd814b1f7b923c80c58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484413701c6d2d73af32136178b6607e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d929b819fcc4084841c8256e04fa99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14546352692f37bccb84a4b6443035d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5030c42e34f47c3cfcef33678ee35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b75950aa9176299ca8519a345fe409314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a953d5f21b75f7523d5881c8bb2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19c5e9d9af37e586b63ad578aa879b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab59c6f45e6f2fb15c391f6eaf7f617317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504a5b52d05e18d72281d6c416ff33f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a029c864d4be9cc6f09db0acb54e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d053a844bda8ebfeaa0cfd5d7dc9241320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a759d9733b685befe241dc57acdea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f4b42fd2fc4fdc51f94d3d2cc8e57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1801086eebb86b0376a639d80706ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72310ac9565599b13db88b89d407418324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0eee54469b65eb8f39850b3e5b0ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6af6f8d69df78835ad897e4f97f34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa14c389de9e93d825a9bb716dba76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19fadb4f6e4f4fdabacdc14cd082b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089355fe0987952f07bc4c4d34215d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951435017a7f960b9e97e602009f37e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c91fffcc505a7e3bf84c7dc6d496a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfce55592fdc6ac7a0543cdb381891b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050151d7889d7be39a475a5838990a84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a65b52978f4d25ed5045d959bb73b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6995b832ea5dedbd04e0fbdb5e3d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe775bdb41d4f6bd665ae798d246006b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067d0f455e799d3117ea1aa235ba8f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7b68b20b03a2ead4760a30487292f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc7e1e55c346f5ace94b8c1b6084b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32374d3fb85fbd0d087892edae902b8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04689585b34cf9b22f787fba5b1486be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dafc318c5c0cc8f6a1babd3e4da675342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ecf19d160ee4b222a6f681467fa62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4dbf16013350009f8afccc75ef4e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0df82606f84a2e5dbfae38d7e2d59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42bb4af0c973da5d4588757fe975bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba95ae1c0c6270496ae5df83acf59d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd45d950a75786e8136b134d5112558348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49710f18b9e1f225af9990e9b757321349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329d1eee4a54ae89ed4bb70b48a6c82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e175abfc565e4adb2a1e4091b43c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f39482b3b1093989d28f935d05c47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d32a6b256c213d2a441cfcf9f1a4a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febcd04e679198b69e75717d683c030354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068c098b4833c8acaca4c5ce4ac0f72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc5f0157cc537ff5be09cb52e0283356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c8a30fa3759931c7bc3d8d3cba60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1458284853436e4c639875cfa3c963358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b232d70e76bbcf21b2172ea6fb934359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30570162a5e92d7f5f1f32ce8f43b699360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a24423dc28913166be26b02ad960de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff1e49fca35f996aac4b1ef973c07a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0889b5378b2d8820b80bf8d234920363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f135f1942e01a135039cd169d46327364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3388f79d4d057eaf15b13d64511e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ea256fa2102047f20bba93c746876366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e185d8a0187ad97682514d37f4014367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79a736508f91e388f6e3d1b424d09c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb2890e735182be0b0609ccccc66e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6b3138b4196d0c561a8456cb752c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8967bc2711a72da28751c6f4e716ba9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf3d74b09c5e46f8d0650059074d45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e9f70187f4768e0ca1dbd246d2c08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b458f74b75deb4453bcf5e019d333374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ead27e7900a4e78f55ca47bd63a499375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987318a5b19cf0acd824ca7c69d2554376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a74fea8003efa0731807d2f8eb0967377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1082b4ba98d9a9bc770721e0931a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca65199b049574c02a88d4cace482379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c1ed020b4fab633cdeb218d94cd05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96782371bc09ce0151fe91741de3ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638ca086997ac42bb71c11477e3a7e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f7d5a260d312727236064f6cc6925383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cbed0c0f548bc3a0faa754835174a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962e85916c0a572996a431263a9c2b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5f0b2858829a4468d41cd08fef09b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aafec798de332c19d725eb06f13ecd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff3109e056ea03254f5b02c79d0e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af68a3287eb6584b0dad3fbb1c4f39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98420f69e0cc571774455b981c00589390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0dfe276d6f07773e20e19bacd096b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada60a0c3c3f849ccadb2f5d3f74ae7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d71f162d2685a3c5b987884bc45b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d3edf2b677fc933f14c8e110b9608394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a63cda059095d45d7507335d35c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df31e9a062a0be48dfaac0a8ead666396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e78af9ef58d833bffac19d68e3ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea0601ac659ca3b1c1f35cf75bc491398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfb96408c82caf1b35528ea102a2ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83f66d5be600d06c0ec43dc60f0628400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f53dcedc2bb41bdb53f56ff1e8e750401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bc63e03bea8996a68cee3a92f915b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855fd61d26daccc136967a7c4dc02a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e49e840c9ef2a1c852de1ee2da0c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0e02379aa230d9263f29ee6305e14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94449d73fb1465b05f37cfd3351c6789406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460795fe50a31a29c74acc495962c6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04647a81122ed50447c01b678c30c2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd7d455c2a7a015d5f3dcf133d6af9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4441955ead9d2a896f1bb9beaa4441410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef08153d91b8b7e11af44794869d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad77ececc9c67c2d480d8709ed9200412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cb3be33cd87ae6d8759a71b44549b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995615dce838b7a0561dcde1745f610414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fc84931c8419049b7b387cc1b8eed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533664170757030a47e3490d5d6cb7b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71c110c27a26fc5f25d103b0473070417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be93dc55f5fe7c02492ebe81e6cf70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04dcb1ee1db99f1ae2e100d4e696b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab38a0bd119681e78fc320a7872876420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f4fb82482d116cd190deb3f3090f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340228b8fa899cdcfe6219ff54bc834d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a6522ff4eae77b62962d0629f9d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a60d7269f51467f1836b4fe268518d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08320415aa04582fc98d33c5e11335e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050504175f894d2b4a4d4587715dc08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d57fcde205b5cf6a9f80d36b8c8d3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8176a659a5148f9044da8efe3579d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f870358c89ed8e93ef92e78cc81c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546fd624074dd481de1294417ecf43b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61f5e5ba1612c13d6b48b1efcb9b0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bff9b27d4ba400e693ccc1456ff76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dec72e30eb1fe2660a86c1f2120ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d3aa6101a9d21246fd5aacbf85720434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c25450fd168e6f6a65e3dd24f371db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75350e1b1c1d1170601a7a8d42a2ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444f5666537e9952382fd2102241e0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c828d0ad6775d8f1892324190a6eba3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396354cd170c23fc7e306cdce6affd5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da801c599cf22d84b1e61b9da9115e8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a03ef01fdd758c32cd0eb33f9241441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1391fba23c342d5a95cf5f69cd08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed161626755cfcb2ea16e611e15edb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29462f5197c96c24f147f1afaf24ad4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65ac49b598d130e667dbb048e02421445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fdacedfc77e848e283dd447351df2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702d6889fdb3457743cfc8f04839d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fbbe6671ca48b67835557b6c33ae5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5479a9665a169df8b131949bc5febc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f252ed7bdc225365d62679e60e83c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b8ff863a20a7863bdfd0965ec549451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd45cf9e8dceb029eea6a4096644f2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20f7aa0ae33b7a251da9f7d153f410453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500348049b5b96d9d3c59723ed89025c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd406a292957724c8c7c59b76feea4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15044d5578d7750b28f9fd769d3886cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83126bd9bc4ca77217fd63cb2e5adea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f8fab59008dbac1de4b2cc384030f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a277e3d6ee10f2d69c6feba67f260459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473fe1a9c305a19a28023bfac77bf5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc820eac5e22684e72b7485ab803dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b235ce7e821f5820d9139f61e574fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607a028aacf725d3ab42f8d289fa2ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ff40ca583182d52c67e1c57a5e853464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48127616b5d57f6be0823ace150542465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118ac979a7f586462709d2665e3e4dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668d4101cfa1319166051e67b00504a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32351176c18e382cc73d9834d046e384468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce13eca09a13aaed46a587af4f9ded469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569b45c04605ca4621384dacc6652a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c64a2d7d81143dd2a2585e37a3df7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b0e0dfb5cd1889f53ad17d86b3f54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cee96510362f69b806238c25a3cfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc09d64b58a013d53cc0c7ebc1affb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abfec261cfbf6359d6a5de490f269d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a47ebf81b6258b5e1541a1b225272476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890389c03df28166c81d43cb91a8f3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160ded2a6b6c8d05c4d520bd6f03eb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860d58f9686fa824cbe6b22d98500e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3589754a28b5ecece4cb868032ceb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77b350ef9c64e4c9359cf77056e204481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0267c5cf9df15f918fd74cc9991947482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d704edb5714577daa13b033b8045bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18232abf3d34903703f18568a004b41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ffe6ddb825b9b93047a2c179a4f19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6729703c70f6392e33d94a2f0a716dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6517cc9c9bb813f940f6b8f1dd5bd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bfe120be170913dd71b785cc8e663488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a19cea7f47c83c8b462684b58e76c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945d2a32747d48784f4ff9f2dd01b6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4789b13c40febceec18333619d833491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9187020dec7690de4ef56cacf3b699b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9e2a760c3f3d19cc3d99f728744c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c40aac59e99a718f0ef79f3ef414a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8bafb8f68fd04cf62fd243f327c5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0285e8c8038184987302abfe2f6ca7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebadb0f74d45ac3d6d84a8440d9c41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94662e3d5a84333a54f1278b52163498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135af0df1b8104878ff1365dfcef9b87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8043cba8c2c6f4105920aa629e4f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977267de398a462f254b6aeefac9afa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38495e5eea38b2ee6c68ae841e40f3fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb29955d0abb20b2957252d4aab88c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d6040735605c4ec104f629d272caf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e6a6b6b2188c34c94500e9673723c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae25f7f9f89a0c581db0c5f05069594506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b8fd88748f274664f2a9b91589c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245f8abaf842a4b6cdd2d112c3d4814508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce2f746279b8121b06018856a2506d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc70ece597e88eac41e9a093273d53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa0354c11899ca0e7faa60f82adc7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfcc38c7cfd69a9af79a3d1b3893ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb17dd95e71b9fcf77ce88f18197f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c690736ee24d07a9adb80a57a2323514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22878ee663f0f64ee921552889978bfb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4bfe3744fbdc9276be2dea05ea61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50333b45659e7a98457cd0ed1500dac2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b38cef8bfec4a56d74f2248a494906518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f732378565b288e06838e14491ad911519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d34b44653fd77630ed4fa5fbcd554a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa0e0062a2a50096c5e2c9341f7fde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d5659328f8eb08b8897686bb7139522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912395800844d72645dd66a368d750de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc18e69ff7c02069022aa4c7c27113d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50376f6aaa3f979074d8d0a877b6de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b008b3c75f4420b97845a0e57759f70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a374ee29024869d3acc3a3e0b765a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f02b9adad3a4b36fbd553fc181bc33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9e386ddfa81446800a13384b417a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e19981bbfb7431d6f0cb6ecdc2109530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768942dbc9d12d8b9e8965513b6d3e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccb3eb782757bf7c2ac9466d5eac7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce119aaf9024ee77b20380fb764088533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05470cbfad9bf59fc6dbf188d1dca56e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feead402ae84c9a266febb46902770d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad693a38586cbf304e5ec1a4dccfe7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d543faf9963f7880dec0d7ea207756c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d8788dcd2c3a172272f9d223fea7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5eeffe99f86523d9f19df64fd8491539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfed93527f7737b8d2376524a29793540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244acedc4dde25f526eacf24412107db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a88f233ba714546b4dabf1928136fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9819ca275f3e1c7b5b62708dfc5f9a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc39edab6c576c625538de2d4890bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b6724b95a5005fba4a6e262e3e158545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f2a2a48447441af526bff55a320c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471246653f7f063768db39237b7484b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6a632b0ac9b005e69d4dfcd06bfbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1e38a6da5eb97c287a3d0ff405230549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905dc008318d8308d41969c0ab31626550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784f343dcee2b3da4c9f28cc65625c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081863c089ceadb4bce6f114141aaf6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6a0f0ac6fe4f6b7ccc18edbfc26a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83643807453d21cd0f09a469a8847b60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c1ff942df271501a9ccffb6a813fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ab05fb4bc9f02331c22a113edbb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8601c11186e5d50d08d8f65153bbaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8867466de31f9c770e4ae90317e0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4da6693f6ff08fad87256a5f578f2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b6653d9a64e8d645d7426982777c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55bd979b38147528b6cf07607ed2fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b17b28f5216414248a0f1ac8eca92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef361ec848081e303826a621f34427563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3bc6b32a894a22c70d085439f6ab9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7248f8d3f8e6ce359552ad9ff33ea17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d7be9d36c505adbfdebb273211bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae221d635e3c711d2c1dadbcb56e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149f834f483c2f1b785a9648d86326568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297d29cda7f26d6688e9e08a0852e45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20529f12bbd79f4e8035888997e5c9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e284a3a9bea9d042de186f6364577571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b010b1f2476f434a5bc420a3c9d85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dfdda22f8f14e7876cbb2f379820f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b7306cca7e0a204045cedb9edd6ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e124739bf1cd3e79bed60becff71b2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040846c2a7fa61366ff61e76aa1a5b84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bcae0c27fbe56e78d50c32b8428b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ca63adf570e835feffa3d08004271578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1724e942f8c86e934f8257a637360579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0839594d72ad8297eab98b7ed87da79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324455cb500790154991e25a1e4e9ff3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a49b6bcf24443148220ca28be32ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260043266854f7750645069c45960f07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6983b893eba70bb09a87c490b8bf5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c159fbf8323752e0436077c667b3ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de33667d1f596eda85738a71654b5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe55084798de4e8e28c956f0f8cb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316a69d9f9fa7b8b3c4004c061e003e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78ed22be6f03a7f5742d669c303c68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a046f080ff1d928406bff4f1129c7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a78721f932817eda0793de632ef3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640d0918405c7d8efe92ce3f7d21c2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66705629a99b981b986c6fed5f7d171f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df410fd4016b36fb899e6b8ff65c07df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbb2bea3c0b1f080e500a3dc5b1a4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c617b5f7306acefde954f927c7dff5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f67e370e34c4af3c6c297600a6053597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8acdf6e247abf04f34fcaca5fb1e4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cdf26db8bb33676b629b9eebf9361599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfebe63335bd96799f24608c5a9e14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360e9c7ace6cf12cf58373341dfdc63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d1b0ee37aa6e9d2902ee834b39581602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df413bae00f8ff1cadd30c52e983328603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59689dfe4fd86ab49d6d9aa315c3ba96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f284a7e2d256e99e068a129c160b81c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776f21aa7448a3803b8a35642b3e41d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5c7c64bc0d599c57d9ab65eb08517607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68113f01f8382da9efba67fe9690e4f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20144dc13c6ee6aaa37b72f32395e357609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551e19eb9b01cb19dd7dd458ec62dc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4145a5d52975f0c4f35d7711ca898b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878e3de60b8ba29b1af973639cca1bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb5a85fe31b76a76a189532c78d90e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b9f3d5b1cd43039e4d2505d4b5e67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005353a9b285ff65af6f2e98a99f4dc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681806ce7eb532c6b1a4cfa1128735b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53b0aa3468a8bfa6ee1e43bcb82ba7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3395e8a097d44ba44522f4169882618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e326926aa873b942b58324138f743d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37a0acfd3783396c6be9e6294b866e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585629f4376e5e26d0b784f35a825c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa54e4efc8441094d01bccd0f63d90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346b69905b45dab2b58b366a06a305623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48443204daacd9b05b7056b36db58773624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750eb2d41717bdee7fc441d68d33cf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc2e64dfa777b2aa8d38babafaf0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d02a1322d1cab567d80802bed6f2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac07e8876e05f51e642133e4b79ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cfcb329f669eec959a487a1683e0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f1154096bde9b3b9905d53f44679a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3fbb88d2bc3d200899d46d848fa11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a479bd634625f14eb57635c2d142ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba13c9051ef82cb8f1b1e0729258ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d989a745eef6bc791784004c3154145634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454889a18d0511cd8c1e9549878160fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f0a288c2dee86668c698fb130be8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd633d825074f1b8bb6235f236c3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f253e81fee74a464de13a14fa2687b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b97226e1acad72afd6d6490ad482c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8456bf2b3688547e1f63e04446e34d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6f95b3acf128e171aeb7436910d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23319c0307586bf31496e345c1d213642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c129ebe3d1d066cce45c101882b1e3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b4a9a1d701a01e93570c2c509c658644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617ca971b6ae164284f3721c3f8cc3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455fce67f1fc2bc14db2344de61318646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa9115bbbdcd53ff3dfb3fb90f76a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76981546f8b6959643087b572cfeb35e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab33699ae0d271ab9214dccfedb59e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d4226449f425dcf52287bc644396b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b185891105c0ca5901a02b8cd800f44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05efc09747e273a5e2ec9395c20a86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede08680c63b3c8c2c1090a4431c12d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabec90af31faf7cb67b247382b089654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cfdf3707dd2661c521c0d7a121671655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20595e93843dd3509598434daace9b16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a11b7b18194046cbefd342f4450d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a168e3b6915d1ef15d7117552c5195658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574704b15e31a346caaa643d7771903b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eb7e01b45f5e4f6bd51cc5b55761b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d263597eb8e90bda6f2bb0b311072b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954703232ec5e5e5e339bd02b4ecad57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebfe1556b7b8b81982e50f17a6f889663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea67ccdad755b49313dd67eb648ea14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec5a72a24e444b68aca9f7afa8a9d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7afeb616b448f5d2a5e36b2ccc891666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9316d423e364cc681062864a5c6b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718e356caf31d9e62e43e0ca7f6e19d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b27cd922d2d07b1c5fef123392603669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d443128fb0e857d09b67e9b183bfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4546f69b2bd4b9aae326f53435692b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddf0beb46deca7238727ff57eedc8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8c637815323598c62a1adae6bd626673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e8a733086227e5c132f14d6ae4c74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014027072d574d5b9057edd778ff5009675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2636e4c0e6d0cd6203fc8feccc3d35c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c668f899dd7fc4ecd67aba57ac5d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bbff8f510b7e0531662f038a2c9df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ca1d7e2dd5e2903ae13db4d4b2998679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdcde3815e0ea45d2774bebf51d3d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892124627cd918f3c84fae50707ad2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e4a8872f1fd4863af12b001ae2bac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb697c51737675da96a78d8047d6f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8153c1788b8a5244aa6e23c6555ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea6876e49e8e5b54eadda644fd750e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39d03897d80572bb5f60958baa5731686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e375b0412b663146ffe9b9aa870f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6d4d0867bb74babfad748dec2d8ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b892ce6c259a9db499e76daec638689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b4d728ec5deee0d339b1ab8cad6cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570801a2b21805a72e7a941a03c5180691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359d319fe74c40d54f3466fc7fd55bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d612b5c1b60906f5941c1c4d75a88d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6d843b9884d6d249d66f921086a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021def9619e7df111c2561a47fe567d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b49f64760b51ae61c1de2ffe20d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b3403922c5d24aaa4ad6e369d1bfb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7683811ea9b48cdb6e3f404ccb8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79459ec9d71c67462130cfc691879d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2cc050aa9a1e5f287cf0377ad0b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadffb78da4f171b6d0486f61153fea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb6dd24d2a916e73d79128f84ef4d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6661285bc230d744ae05999a910093703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a2d254491976d529fc660d496a9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f78788a6534fbcac17b6f5af71993705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871393eca41b1a7c329222e701c9c61a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104adede3e678aa17f7ce5ee3b944d33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27284f6507aa61dead1819d8ce527252708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691043c9cd94bb7c17dbd87b072c2a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f500e78d8510730f8a57ba43222a7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbc0334bd51494f400f7ff35c23ccb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d15001a39e5f4a97b3875c2da6cc6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901b1e8f284aea12d7a83b23987091c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb93f5fc05865e10c8670c2410fa92c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51bcac91fcf3e6e21b5c58b52e6d77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eabfe61be90410bd2418f661ce34d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8385c033905bbc907332a933273740717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f82fe2deb84f12518e9026c275eb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908431767968e0357e8fdc5b79d96bcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a6163b77ab1d706a075fbec02ade720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90f6b02c6dd2a5595eb6c0decb8c80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49260d28eb097ae70a48aad54a387877722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c121828712868782dd53665c5aaea17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2b3c5a9a02dad821b3b0b692e5e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18821c64134d24ccdfb5b3e5abaf2e05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65565aba898e83376a3d10073dbbbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0722b0003ff00d89064e3d4821b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11705084cd80eddf26a472beb70ac99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc331b3bc045fb473dfb6bdd5bf612729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a95a3491ff326bf893f104d67a28d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe461c7afe3262df0638b42c3dc87c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcd95842dbec7d181176c365209b9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece163ce541a57bb4fd0c3eb5ffdbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38305f1200924a966dad80a0f8c4a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65a1ea1a9f3e975ef3988b238576e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc307f02d12804e462db4cae13ab8c2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a115740b46a834c6592937e6e587a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90634f4750890add88545ed4f6a0c712738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb85e18bccbeb21508a3dc29e33d49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802588dc6358eaf822ac93ef2cddd0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21f7c9e868eb586cbaf3116275b1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b27c0f65522036609b4b64789e7af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14e7a8e4728231b2db863a7d6a921e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cadafdbb3451970ec160efa9c41da3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39dc9f32c4f16e65fbf288bcbb1bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737729db6b20d47323c9fff06819989746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836058ba11ea1e2a7bdb2eb9ceae515747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1efd30b57ef70a456f5dfe3d6435b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61213a268f68dfe305a7a4d356ec893d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0903170fbd5331cc3db30d918d76ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58616dd10a1bd9cd5d854c4e72d200751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dcac0b30e58332506627e8d0faf05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98179e9467906e065bc1fdd459f79d85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb5e4f5f7ce57cb12719591d8aefa4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea4a313e3bd1c7a9655b17c5d5dc62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7516b86f0823af686fce8b905e121b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95bf19e2246555b52dad22d395f659757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e149e3e1de4c9109c67ffcff9f9153758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215becc01f5d75bcc4101e39dd6b7e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ca2487cb0a38a1664f283c5bf4a3f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035beb6914356618d22138c51e0ebaed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c1f30caeb4150ba7faaac5f3e06b0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f799200713c4c52fea6032348282d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614a7b0e35bae017f41dad8a6222eec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2b4e121ca5dc8991c09ec7501169765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72159e595dcf7794c4ffa365904a8915766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957da5cccd41352778d94648ca0a3610767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569725d1cc53ac30eed32b9130e5b7ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51cfd7ab8f83bc40f045b01380e951769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e5f64a4ebb10c7a7059182f085b17770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac45d56e00c147320790aaac1f950d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b19772e0141fce7dc7b1f6e5d283b1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311148325d30686f209ebe8601c2b5f8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc028479c2ccb6d5aaeeed5c962b0a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710638fa68045a313dca616b3f9e6afe775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb9280c54401f91b5d405d8739d243776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f76729e46c4de408fd4e13eaa1a8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e43ac475e4cf381b941a8cce0d9d6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b698b087d901dcf76adc25a7d6d33d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c96d7d1960ab6bdd1bc4385665411780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071ccce673a2a1d7bc737b78848c1fb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0c5895dce5defede39511a1339d2b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7abd2ba3700df1f8a9b647e1706bc4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7bdb25b8fb3ea7fa1c258a737ff92784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dba417986a5a942fb8b53fea3dae8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe784d0822bf4cddb6fd39019648e3f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215716c1026f7b0b7e59f0feb1a81f67787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56729054be1072aaf42b161bb5e6e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37977e0c1cb24e38ac7804263363f7d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2808c2498ed5aeccb76eafa9ebb594790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07450edc91a97a7641896d6998cf025791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d086cdd8423fbec5acb8564c21dc5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2311c0fc3b1603114c20c998a9e6193793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1501efee99abf947e4c1cf3554661b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559d95c57a479b2b45fb969bb2441b7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0722c7c150b003f46678b4007c83a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e31bf789fe681c653bb641291c85d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f7a208e9306d1d1aa2f4b6233228798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24178a1d99e322886f8d560ab87b100799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027f6ab3675e794895cf51e1f8d00a4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df6f98e415fa885122f2e250eb97d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd3f0f5797510eeca7aab445a102bd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a757d409c059de4a466210859a7ec5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881694fbde45da893aee37a3ff6c52e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2c4c74604a99e1382dd7c120113d8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d15e21b4d5f46cd33f67f08761103806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b007d1cdd97ad1353e2a287b7461e5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05743de4de1a7afe9ada0bdcb8103c2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15450d4cba2a6a81f4b1607c4d4627809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aafb36d7cd578cca75bafa2fe60d9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7ee371734408354c62296c8a4b505811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f118d1a967b184fed72123622ff2874812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546c8074d7462eb01a60b76104b7756813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87175ead9152b5d53bab76a7962c1e4a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8434c7cd7d19937f2bb5b8809b04acd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4863cadd42f4bec9af6988fb434e4ee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d56e2b196448639e8b8650c7e4196c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fbc135eff9f80f785ff2a37acfe36818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ca84c0e8b2a7acc35e7662bf18a3e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beab04144fb0a1d058b31636f8fe97820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0669307b91f5c87a3ddcd9cebe1bfbc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc26f4c7573b4fbf55c80f55213d4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4335492d81d5e8ca5246fffb41b0c2d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cda7d9d1a3fa2c8e39e9cdc0f1b51824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae0f008f4514a3eccfa7c7fc939c3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6731eab3ab8c9f116a637421468df826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff27b81316494fa216b07b37b27090d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093104a274eceb182c05658c6f634e4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369f7c4a048ebb0aaae45042fc06446829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbc856a786f265c27c842b53c364e1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419da4e9e53948bfd89b0babbaef74e5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdb2782307bcec958bed2c6290503c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0a5872442bc8d4e858eac492dd270833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440b7868902f1aafe27e5263339e6d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c668b3730114184a447958e2e6e4f64835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb864bec5b13cb4286e3c7fba8586c69836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ad60c02eeec174dc97ac17a7b0c16837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe729a511c2295d9180c1c8cba63b0c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fde51e7906cbc0c4e8e05db6114f2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e9e7784cdef55293fce1c4a9f964840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc3db80110c0af3d379bc8bb562907841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9554320c693429f75aed1d400e5a5f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb560066aa6065f7b1a85e2349d8e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2c0476b6af7f1663b72b31b100833844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c8d53f6d93dcca685da0806ae880a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0813381821e881ce59a2e66968d7b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d478050f7946ca93858835843af26847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313ace9f50f10b40e59cd5ce829651c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708badda0f657469c4ee19650bc15ca849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d6a39169a60a9316cf485d9e84ec6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0e6fe57f07fd58785e295923ceb6b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc7b86ab5e82c20925ab7b2c31f183852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108ca4b98b79ade429b1d187983e8a6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade54a864e8339f49c6da77be027aa854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef40fb0de70823e1efc994b959a2d9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0670b7b8ff3b769380d1364ad0435856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a67fa5bca60970b3d3a4782a07f00857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88057f5b29443d9680cd33d716541d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06706a787d5c373d857be2d13eb51e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00f209dc9a7c35d0020965a71685c5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b05a8a865749ec3b684d12ab4ca52861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe3c73b13796ca53b3dea9ad1eb756862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7037069a8c94bbb2424a0ea24ce1e47863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f076f66abde00558d4fddc24c24d6d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaf1572d71a470192153c3215b45ee865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b66ff34cddd6b2e795262d4f6f7934866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671696117d75bca0397228863ef9d6f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef819d9fb105af6e1cf65ac5556915868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7ef78b8668aea6656d51bd9e21f5d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997eee46960ee8d5caf9ddf60070307870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88dba92e54c0cae890ca7a06e11d90871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5b0bb196f5ebb295f8045d5c74c2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984938258307dbfd354f2ebaba0ed261873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a87dadfa697bb2377d5b51c83bec4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc736d6047fe92f7673ec7e5d665ea875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8790b290a058296ef60d9179dc80c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450109101b2a54fafe9892705653156877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2933c0f20ca14dbcc1b0bda8fa842878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec6c4cdfcb6ff057e2f0346ccebb5e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef184836816e0e13aeefd163a105de880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e57ba153b4d4f15fd8e6902d6393f4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265affe018e771c7c984c9cbebb348ca882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86330ea18f40cedfa987c60c084c30e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c049bf64d9e04760bcbe4f8febde2b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0496117c188617f3c1f067ade8740e2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda5fe424849f85c45c0c6c061b8368886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaab0a98d537a059167291bf89fcd7b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592f68e34112fc5437f976daa371b3f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a812d10d9be0b73e421ea4bd011d158889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44c0755bc7993e7838d58419207f4f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13e5c812d371e263c4eb89ad0942b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb8b0fc971ea2483276c114ab33863892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee02aa400551dccaae414e1821d7b2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126e9b39ef89c139572a6152b79ca0a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d68249b4e27a114fc340ee4cde57ee895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f90b7bb6e5e0e3e187d4e06d1fc23896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971df96aaa8eb22a70365ece4f8708c4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb53631a823c99c7da9bf136bb50c4e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9cfa2da281109dbffc286af6e0c83899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd961fa81420f4a7f4ced15b2abedd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ff8a48ca1537ba2a2db5f24f02d7d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffba8d619eb977291d8c7dbf48ea46902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff701af823edb4e539f0cbcccc75d0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bbac5ed1e945bafb17ae73838cde4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc18bbcbefda84809b61a103664a23d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee472698f011614b73fa05949fdea43906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3482a2fa232f1a7d44222a19ba23c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670af3e8d18e76d53b0dcf3599f73a9f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70059b24221991db875ee242eeb217b5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e870ab81541fe8b010eff5f0ead910910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3d32de0f7303db0a65f28ed567ccf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346bc93aa10ef4946c1f2cc96f0d063912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b881800c4cd8c7def3595fbfb029b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254009d07f31cfe721d225e14fc815c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd370eaa65efa2b2a9e3de73a27450915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601387348609d137af3150460ee72ed916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887368ea2abe235f308e35229cdbae917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd8bc4031f2b5fd3432ba44c45a7ef918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e14d1767396c55ffaaabbcd37e3977919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c556013e21bb3b84c347349d682a0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12358c774e01810ad85fb0f01d8294921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432d3114c0355c7997be7cc82f906cf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c6abcede93ae5f5ab50cecf409c67923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77e6b67ffd7b046ea9442ffd0edf70924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221962e0168c046ca7d85b264573b589925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedebe01043aa8c406d8d8881ec87d34926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e74b3e4b9535faf4c7941cc5addc1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bac38cebb00b52f976df5c0ac26f4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cdf28177ca75d6b4f10b31b9385b8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46e55b61cd0a9d3fbab3349fc1e51930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296926e195de5ea28a1fbaa3eec9ca3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf81c2b2f297043797451ef0f33c68932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fccc4887235e19596236a578752b8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5c69207f5096dc50f2a3cf3f438d0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030ecbba64b2a9ecdc8cf6a4239fc8f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50efaa288223660bb11f0393d6f7985936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64313c4bcd63ff6defae8a2bb92da5cb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d1b9e2eced1d9e1386244f5bd4fee938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995697a2507ba3a0d829b0479c534d44939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64181e169b07a94ee78ae2bdfa9882fb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bac656f8d5714115e4d037450d13c1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afacb9b40ef9c310b8880a2ce04ff9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ea3021b99b4d5aa8c3103afd7506d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d6680f5f2f875106354124b66e811944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01920f4131bc9a1a4a679ab4f062c7a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f2efdb0502c1c06cb24dd2113148a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fefff06d62e9ed191cbce0f25a0383947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ea0774fafd9ef3c8df098d52810e5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211317c11188e20264ca5019b35510b9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065364129c62aedcb5687f0a98348c5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f017070ee08b386be9871bb8dc4c006951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ae75029ce7e0fb416eb92b107853a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cd5b8346c91ad6609f9e09b4c13e3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aca3f9752879feb21e17356f4882cd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f4a2e41dc9e11958dd4365ee7dd4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ff896dba2f0250f2cd761d81edc2f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7794950c023852d34be70c033d854957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa6dcc777cc885a696d3118b0031c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fb5d2f7b3e514cc4ea61278978d30959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fbf4f85b259e4acc3301b8e561448960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1ea1de727a513d37321fb32969794961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25309f4de50323df995cb2645495bf96962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431955325aa1746d777aa730c253f719963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca175f6b2bb33e5856a2c58118fe9dc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738e53cdede420d35465caaa87014a2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24115a2e6f77a37c628ca751ba02bd6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62d161728fd847ba5efd33913c00c7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036676ad900bda57e3c18154d7fe928968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac50f99f6ec6b17d47b2066556e5f42969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35100e237fbd16f71692b43ebf98de8f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4de2df4ced43575104a79cec9bd068971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087b60369ca5c4b2e5e4672771a1aa9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fa5f8cd31a06ef6f190740a23ae40973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50edc38616f4d94ba0d3bcd2e70f405974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016a856d06c9928575314658f0c0736975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b49e2d2f9a5655c14dcc9e7ba96fc8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf3dbebb5d9f92b87ce91b97f67c30977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd13b9b7b4d4e129ed5da8e2a5c9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0053f565dd635c1850ba3db0c15e692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9be2c60751990770d866fd4558c823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314e16ebc5b284d6c02063cdf1aecd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fd8e4771606e16d541251eca6f3815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650cd2003639d38e79beac4089e7b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4b5ccf0297b18d69d4a0271418dd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f13fd560035d335b504d22c01125018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7b36f5099e8c2da938e0cd8bf0fe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf7b23f32135849ab16cd441bed8bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acfb9117c4d2b32dd0a7d274c7d0b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de635c8436255a324c644fded849c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24930ef42355b8af84d5ddd397ac5ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1de157b595f8221893a7f0479c3ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c46c79c44bdf17685aab3c420df69515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe41a6fc24f615a1b72bec1af3a9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591176c1b19260858ff98b58cc497f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e69f64f6bc288bcba5917568d87bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f741575b71e57755ae8bddb51dbb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11366f500a197a7b7f876d49ba509b8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889e0c6adbdf31635ac89a6dd3ae0c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589517b9fffd7a7a3ea6b041840e46822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dc38f8b28e05ee5659d0834d4953f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd2bf7008cdc2f8f84c469d71b3b8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d26dc5342e02f34857023142c5c2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cbc66444c38a292878bc8dda52a7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb29db713a2a26614022b53e720036b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1781be34d7e254856e0197d16c2b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b87854e56693bb69bafa71672341729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0db9d49d2e04bc271a27a9aa18e6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d010f4297707c94ce64444cc2dc86431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764d525135deaea04be0d5cc557946c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a552a57a12fa85cc7bafda1380682233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23b90b8ecb4387a93c5f729252697e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e704fd19143e1e77a74934043d2c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869cc07aaa9430574fbe343fc42861e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b8437a33fff1465d9a72ca1538a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3b86d1134efb0937bbcfe184faa0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fabe2546c29059b825dac61aa917a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc97840635377b8408538ed47dfa5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3377082d678fff2fa170a75b61c38c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9ef7f95e92c0bcf9ae093771f951f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee430fee3f845325772b3297b73ad3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbabe7666e224bf518286d29df3e7e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22294f5deb347b02e57e075aa5d1bdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ce3e500911c1104343faeb81d57b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b518121b495841566fafecd34ccf7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719005afdd8024acc63882531a250f4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e870ee0ec19c2b5c157e1b83e8e70ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a859d01653bfb64e2e5663fe05e0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073f02f875c86ef6b2166ab8b567be151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afbf625444423b2fb38b5ce131cb9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442cdc5d61556ba4986a3a3e6101c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0645547d25ce5aabf2ec50bfce66d1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c9e4434d9dc8e1b5a430d6dbf2d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a70ac254ba20be869344eb0658c5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7acb718c14e688ddec887081059d3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c681085b054b68d8a049ee8fe806558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb135027972d2dfcb92fb87d444986cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a04bad68f0cf939098e2f9bc672d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8353678d934b5fbfaeff280e09487a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0620666d97df7239a83a98b0f0eac2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fc90f75d2fc1566ed9cd7ba3c889563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b28a1d78a16d726d8d49e4608215f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427468e502f0f48c95374feae9fa71165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986473ffdbfc28453283a99886dee9a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e284bab0752b905c6fbb991dc117d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b1864202604439308644f69ce9f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a357482459540bcc3dc0ac60731898c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ea9b95528fa2082ca78393dedd81d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379127c47cf1e190c599314ed2ecd3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c16ef3101debf80ca1177e3eb156772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97bc2a0320812a9bbe34302a8772e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb70e573184092b7cb262d4e58f32ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f0ff819fb853e5410c3e6d1af2ea775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc4ce3efceddee0b09ed49e034c36b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d7847516bb394cd89c517958cf51377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8c99978508b904d726c9ed3d1913678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c2e3a19f0317f43d0d20d137ea18d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80099237d93991466cf14cf4e8ec02f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c6526187b8502970f3e4d35f2ea3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e452293d454b57acd41d4378adfa44e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba5686ed49afb61f85f3fca39be60783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f499a6850b8712ad074003426dfeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729db020cc8d2bc5d663f0daa7786a0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3823b4999ae0d69ee5cafbed6130ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883b7ff00b26c52e9c7f7a658fee9a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d53ae69b462909a851e019053a8f3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671fc63abf23cd9c7e1545cec9339e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0a33157a9df57aa94955a8951348b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77eb2e383eed540976485d6fc601e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4cf498300d298111534bfde25bd4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e49c11a4b3fd8211335d8c9d47971e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72903dcb7f88800a90b0e42bdc931294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d097106da3f919e3496e8dc49c50a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79729140eadcbd42c9317232d65bac896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d2a6a6f1ac5ab68f5215901aee72697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f3b4a4b8108d03270ae10ed65b1e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da315766f430e8585966a3ba752555f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf7fa9bf1dbc037ebbefa3794e8d4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184fa9a790b8fcc323c20814cd4959a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8808b713d28e9f803e1a2e1d4dd1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e66c25c49dd6af13ac7dfac21032103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e547c909b81e4b78cbb51aceab2ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de05e7bb78fdeff4d4e83e2b84ce77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bbc81b1550cc27395c78ce2885750106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffe21ec0891bda1ac790d7a6c13c7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e019d8230197d66a8afb1227dbedf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c42063ef374563809715589438cc8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea898ef425876efb2fd31b74d3bca79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b698a0755077d6ea31f4650138ea1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b3a055c8ac4e4130e70887e58f47e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a34ff6cf7baeb0a5a50d39adebb4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34278f09f77979c7bf401eb8e4c8c87a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647288100b5ab918cc873a3f3b87bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240775e3edf12a60aef0e2264be2b35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2081af1e4b7e7f4beb9b973252ccd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824e1d1a32a295078c87c95cfb1e64f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f314559f94882c96e4c5f689b9380d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da00a83bd06d9d10225640371a8a331120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d6b8fea47b9a9552c57b7f4199d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb972e64f401a5b489e4d26ab4aaf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8f5b5bc1d9a4ec01a416115a707d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4665aa000f2843cbd975c5a0307c9f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f31c2d8ef5511992223581fd97c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0642fa5e35625e23e31fdf75cd0ab2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba389a0103b3e788ee3dc6ebeaf5d7c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b7b357758e2e597ff39f43cd5a502128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a6f00a6cd869ea698e9d27c7228a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a34ca8d3ad5b312e70301dbf162119130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec56ce23a2c8f965546c860fe4dc38e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18dfb67d82be1189763198ef9587a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef412cf29341b369d139f4bfc76f54b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457843bb34f64fed2ffe4cd7da77fb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868600a2b892583f4fc78399ccf0dbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3663063c188b70ec8a946400806a8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2ea4beb4b7af4da6b7edda771b6fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc9c3c8abc263e30bdc939acad29d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd317ac09a3e30c64424fec78c4de73e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60a0771d4049b514488f4b13265179140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210db1cb3d788493e17160bf37435da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382461ae81d10d279671673c717e0a7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60a5b1d26443aa247c0969604b3fcb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b55bd912076896c61e8d6565ab2bcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfe1f2b4184c7e12417b62da1d76f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee932428f6d4fe5241a0593239fed574146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ce862bace8f35acd0815dfd8e7ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c27f57e3c0f1ef574e9c48ab840c63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c887c8650b53ef707f00a2663eeb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156954e55688721a38893cc0f7e990df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf64e7c6c19c5f1bf9c1fa5f7197bdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4cdac6931cd699b22d9964c2792f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208cc146c05c65ebb35845b9713df3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb88ac8571d94c2326f4c6b5d9f67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f21a12bcf854e301f9cdff142025155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb2f689d36c0eff35de8ef1903f9c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ef05a11ce275d9e4c4f4a66c4908157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dff857483168ea746a28970038e8ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f408c66b433beb15eea8ba1c7fa9a84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecda09e3749972a4a72bc5c642a9cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187561dc4cd5238b50092143ae241ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d5ef0d01ed81498b1bf7107827bee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18807b3366e2181661d8840f7b882140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b61a7ca2a4cf6b229c9e8e2f52ea3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb532b8dbe8d0da35de26d0f17e58bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c158923b7d8512f5ed3f236745ffa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc62a7d62ed445169e6008bc03d9b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbf099feded265fd4251d49ca6244f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889e598e008aa1b92eaff6bc08e9d55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f264c7eb0238c16156c0c882845a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a7323532963776bc673b0a719927171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd4bb450de57aa3f62a7c68aaa202f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a09b793aaf26774f9cb5a1b53e5ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb43a4068b440c92488c8900016d4bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7320797f3853adf0b41d4b5f3081175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b00fdfa247f5e4f86fadb4b3a9c896176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b766beed23fe662b0bde4c9eefa675177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253b2e8fb34a764519cee95e37c3e4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7effbe140122e735be2b6e66a8492e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da763e957bc482bbdec1be836522a62f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3284158c06fdf8d7d162c761ddd87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6342bd05abbdaae018536e8c192fb01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db927baeeb4fa2b508e2cdd9bffa8f9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1382eab283e999089621dc78c85a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e5edfebd288fd58537e1e9387ddcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a4d5326e7ac2118f4bb1465573a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7938c02431c3cd666e4771fd86d926187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b686da5ac2da3d0fdc63003550757188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bbf292b22898ca8bd2142d21b2cfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a6aa80c475de164876069aa5e3261190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3cae902271ce54dce93e7880b4ddb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a2af6a9b06e62a5f85803b21df0df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce1dfbdb1a0f037a3e45208d8c46e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c0d9e616de12cd9dd7a19236be04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd1bb88b0d7aa95458c73d93cb258c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24192e09731da646e63463e6397513b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaf1090c6d05533e523d1369c59222197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a98214d64d5087fef2454bd00825a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a923593bdea3c9e3746fe3e619c798e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a4a981979dc335cec9c927aae98a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1b04807f44ded25a17a8fd9bc04f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f4478c519734f5e7c51c7d63cc2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d017a804c43835edfb0af1bb0acaff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae17b9d8ac1a4152942d5adaf776c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262228600c1179fd4038f8b822674728205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ce57b2199e2b4f04d2c8584361a83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86059c7bbfe4596b5263a7ef84a8c309207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd423c809d8656b70d115208ef358f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dcace6438ad5cf2fbedefef47f286209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1c7ee819383814023c78a10f4ec65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f12d7bac482ef35a1f91453eba34f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521fe63cb56acdcc272f5f01fa3da91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b3891dc0f89299b5067310c8cf713213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fbceaf4a017e7e7aea88add2f72d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009584adc2addaf74b1e0859be2fae7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c427f5d4389af227aca417002f9f79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79583c684d7f504d84df6fc760799a3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84a14703723554128699615efc328c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa9ab2b9f300a5e685baa31a016ec0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac775c933f48ff3a05efb8f8e4841eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823ef47b084776cd511ea0da0495fcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b210dad04fb91dca8671d1fdc9d3dd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3888a499745b15fe059aef94b9128223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d573a28effe430a90cd39f247e258224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a9752188cfcaf6d85e2cce85d1b71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8991ae320f19a5cb739f4980976bbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f788c1b93fb8f4e2c385e3d5521044227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6f44fb3fbbc0925cd47ec7574c188228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf506e78d5482891aa1fb3d08612115229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020067774f5be67c3ea11209128f2bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84381016bfa55f1287330c8136fb53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b26ace0fd0c4bc93ec9e1c6fb1576d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c26af582f2e7a682c443140c428015233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a776d60841dd7e9051c8bbbc1d354a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c0794b4f8de5e818537c4cd336dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1194658cdb34e4e775b5df5257f1c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2485a14283bc9773874006d17c3c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea1386da9f7d0517ad38d897ad7fce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f3e0607ad1f865a2b2fb5e24f2cb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6326dc2609d7b2b7e502eecfe84e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b0ffe985627eb3709b99e73234e3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5d40939a721b6e94f24ad9cb0958b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9000e224317ebad2edcf7d796da8d14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8a04a5c429b465e8292a9d28e017b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a420f8ae00eac050abcd2186cc4ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d239f320ab4d245d4ddda623d8c9aab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77011e901ed01e3fac7aed9c5cae834247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a19f71fe74729460efb1439fcd70e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f44b6e70f126a6db8548db2cfcd97c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53e2efc8d72ec00e2966ddf2783899250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca839e8c3be86b1e0e8d6953760cd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a33c9302b1989fecdedcef6954fe5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2e1bf24b5d2cc4a3574ea0b4d8edb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223d41d8b843596a36dae2246bc4e93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924f2d16422dcc10a180b7edb0db2c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186c8f05593b8af99ccee7975878315256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcda30cdb290ed9574e5d83f0ffa3b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651924a516aa90edabdbb2efd607421258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c57c6947e817f827042ba5c5a3c25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fab1191821fc00340569178eb8f673260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b258e5359844ae1c555abb6cc5340b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b688467e90e39538f555d5dc36e62c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5438888a6aab0c10d9ca94c4408ba2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced7000189a458567c5bea3addb3a91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518df1d7406a1d83f321393a5b2b3ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c64e0438bb1030ab1182eb8aadfecc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c90960cfdcc4389d3856ab5a6065267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b4192b7f30ce6e54397b0baacbaa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818c3c4e16c55ad1183e48c4159613c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adef0f167a7ac815d76fbcde4e5dd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980036960948b80e8f09831b7b749df8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7685513d3e576ed78e8a1ea04828237272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b2f4a1afbdf0968f2e6447997df1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2f8ab3fb18fe44f049b8bc5c19c6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1a7547f2ba7c5fdfb1b9abac4cf36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b485bf859aad7382d80d8295a3fefdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77fde4bb23749b3b288ada673bd90c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b82e22cb08b4f260cf887f6ff1b1e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c458db0065676b8bef00807d8a15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01049b14b675933a89c8597af9ba10b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470dfa317232027d999c620cb0b659b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa24ada28bedc16630d16a09c5633d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efada40245193724932d006c15bf222e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a7493360c85078c5d92c63d2b5b37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f0aac6b132e4a7c0dfa12fae0ebb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b4a81f4078efd45e9a8094f43c6e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841436fc459b007b5c104e710fa2e61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3011b9ef48fffcbaad74edb5172df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa24915d6bd8a2b5f4c862b20e249bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfbed4b55a300b929a9e69f1fbeeab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dbd03e330f318b2c436e4e7ba8c01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe5af7f45a8d568cd1274170504a70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b649cf50451c837f4f8c7c34a82ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f003af0cb4240af27911793ad5fce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a240428eb948b4422c975f993234295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15247f44f751387f0d414e68eccc189a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cf40ee65189420edf35c2c94ba953297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d623cd034e9ceaa65520ffe04ce3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e993601b01a4b66259201ce7acd82f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089a132af09cf59b772c8f045b2bc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ee798bc9afe58a2960f93a9ec57da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a8db4a0579d98cc9efe0d5341fcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741026dd15df92c4a0cedce987217c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100eb30b16e9a49d47778a3734c33c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de275a6a9d2947d2858e637d0f3be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e56d365760c1ea9767e17dbc56b92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ea972adfe9118a4683201aa0c202d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34020a4a23dbc1a1d9df92f963584e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa77b34e72920171fed70e28eb56b6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84701d736f2a2ec072aa9bf8dedcffe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bf2271b80d9767ef94bb4f51f05a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a114d1b82371afa6fa41f9f01469a2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb04bea9b6b3dcbb5514fea6a21ce65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6009756bc422be10097468b5a57ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5801c0c8e9353a10ffa5420404509315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f09444590c9619472402220a6371ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f96000e68e3ec49ceffd1ef426d3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f4a531f1bb0b0cd643a39944f772318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c421c16964f1934bc807baf7686cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd1d7f5efa91338289481a2acb598f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72839c97b3085cf249ca0889d23c66a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5c94dedceec50cda240a440f45805322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370acbc5f44ff96e74367c0a473c299323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ba246efd1af97276ad08a98196d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ba76542d49efee61dc94b82c5ef6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea2fb73f20886446e5e7f95051815326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95cd7186a0b36424184c8e2e00bba9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17f5425dde1cf85f8223966389dea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d186943b82382e89ed2a4d1324278329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d3740181ebeb0ddcf17bba8548542330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c2aabc3b155671e2a1fca7922fcb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d713fef13392d5066f360e29d25ae4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068b92d17b3a4f1ad7a1e83e6b7138333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b68e81a13e1ec44c63d1f9a1a5e87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a6784dfd4244e6fbc2b896e63f640335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44097cc7e17b85624aa91db5f06d29f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e64314a0c00e64ea64e89c52a4471337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf8db7a4a4bd095576e5ec2672ab80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc11c4983dfdfaa2387f62e56366f73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1549b01a8cbbf21a6a29614f0a2a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a722b1bae72a60038dc2ef8af6e31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d4facc65cc43960bf76f6cb0b7b7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c107a576c3660930cf3f4e2034ea4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dfe18b754b7dacf4ca6cb64adf2ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e702a1148f7a3894155dd5ed0179f02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f0cd0e8754782fa19b63f637d5f15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1667fafe145db831b110ef5a4f098347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324464d1ee7857e2fe79e1d5192fd830348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31dd0a0e1f46490358aa7350f9a22c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36936309081372d3a0fbc77a25cdc6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4a692d8b13fe9ce8a1e348d2c466c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56075ef2a721faac0f66a616384f8d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c4cd7f657328b04d995b585bc5e9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fc33d1a463056f8a130b40caa81a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf24986fe4a012ef9b59a273290bde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a05babeeaeb0f2065a059f5de7ab9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118fcc1167943fbbd622cebc8ff1384357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64c134aa644e8e4994810baebc8e92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a60e1bc1d89f4602cde5ad86623de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5040ff49e31aef7394e74e9162516360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25002c4b5ccef585f3dce901cc9498361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aeb124196857d66647ab0bac61a38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f4641dad028b087178689ef8a6f95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c5ef687983dc9132132c7c84b83f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd09afb69ab91fcafd783105dde95d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529349563c25e3b5e02af6e5c84704a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e4c2f18c24750a5480e1f2418a5c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17961000e0de8e1bba2d6d3e3930633c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36bc77f4ca4c747764a0447ba0819e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c980cc0ef4ef34f192f84f58c0313d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8ffbdc09784dec82916ee4779bec7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587a2d4c2f84bc27ae12b0b1c49001372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbd5ecae17996788482423a489c461373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b500abe3196eb22021fb8b4da22a84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c81d174bb78940be353233a169941375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c65b1a0708baa078617cebd94e87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb91a08ed4cf722c5d223ce722ed530377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58d1fa952404c47108ad9c1ca08b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86dd939c1c1fefe10237f16189fdc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a1a3370d7619f0b04f1faf49ef469380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12531e8f55ae5d13e0be763703762147381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5e0b8f0ff057aa1e68d4aa8d5d8b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ae02bebc4ec1dc2d25f7383eee313383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712809aec5d8c3a9cd7c68ccd02d52a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282972f6599808f5c4393a38e663e758385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93e96905fbc2107505e6a4959f3c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1fab950b3f9c38e483e36fd661542387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9324085d37cea70ce8773d7a0e3649388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68968f0666420f7d4eaadd59b1acc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8092e964b6e64f51dfa0d100cb2f6d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151c3913291bfe2faf11d5601a194c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0a8a864c68b5bb475fd526e117789392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecdbacf01199c298be9f257d331866393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f81fcb59a4585a00ff5ee9fa6c56b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b5053ac811954979463c317bec7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa283c5c47c2cb52559f422073dd3cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd26376e5354a70f109f31e753026e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d880fec710244e6014dd2ae7af4c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c865e37c1078c02224c2927610306399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6609c4e2506204a682c2844177c14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75e6a354aaba36142644f88babd59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d657b90aa7f747ef8e7399d4a278e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85048ceedc48fc8db05ef22dcfd6ef25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c555b3b4fc94ca8ac9f0814325b9d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a16aa9f555956c01d777c95c44da59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5cc0d3ba9f5e3bd746625a5b7c331406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ec05bb0f10f4fc6ecebd5e57a8036407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd682faa03e55311eecc3cb0b67ab995408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf9ff848dceb2991a04091d85d3387409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdece95ea66f3adce98f3fc4b7ad1e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f1753e100a38ca58e537f20af98b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b28766ade9dbcc73a43de614f06705412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee66e08251e369ae4f9f387cf8dca1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47a9dfd8d74efdf08d8e5cce8fd7ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41331707fbd1c1171a2e9897ba57be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d21418d2ec21d794905bd6362d4e9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805f979d835ba36e31f15aaf3fe7204417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadce4118aef4a5e34bcb9bc1e8801d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ae8633894b20d251facb43e8190b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b23f4caebb731142eae86a7765b46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90431a9ebdc079113e2a346aaa5d77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcc2447c2c312cd40d1672fdfc626d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a1798f38d9d09da2d2257eacba329423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbc1ce9670d538232ea98dba856498424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf305c3f17fc64f6e1b17a256478f35e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e7d0167881d0c95956326af8b03dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dec08f63b779b6b8f4095213c2f65e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e0336f69bde8d478ae68a7bbdc953428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d2eff00a7c1ce3d55177b7ae1a18a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443338d3c660920fbbbd6a6e53474eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c507fbc9f01a88ad9de1c935c77fdd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac960a845dc782a06382333483fd3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f3f13c1b5d60ef7347a90040ae8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4866abd568ece80bfe68380dd7e2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7d1e65524463cd6a283a594930596435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c5afb0c6477102a89ac3c9ead4436436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1996b038b2b827754bc60a08fcbc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e530a5e78da79f17da896964bfbb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078c70352cae7187044e0f76f2bb7d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ed404603d13ac82448bfba54995c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11bb16f08b79096ec9d642f0470b24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9e96e6f1f8ce8bf412b13246abaa1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1209a2532093d8e5e0be563561aafa2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b4ab7b8e0ef1471db01b16fe7b4ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06027d44fff994f362e8e61ad5125ec6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14979dffc510b8e9a2636b9345256446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef190be87f593057177b5013f359e75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499efff93103aca2d2127ee1e3b1d7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a2b781cdfe4a67bfd5dd127b2fbec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79f4dee44bf7208192154abd304941450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0a996e80fa065902223f7ba8248c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f245c9196bd37d999a86e4c53bf5d13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e88ed675634f4f4ffad260a7617136453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64903190cb248f73e1d3d6efa4376b86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c0ceb9c9ae93c5b1994793350579455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e4bb6028c7801e6d196d699e51b45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f0ebf8c1bc70a8d91f9f4d03d9ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14487f0bb758ba4f34c4967cbc8af7b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195eee7ba0c4552da74cd38725d915c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb229cd48485291ad8417c1e802a1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a4f8f5361eddf088186182131cf7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c4ef741909412a932cb5b03f11b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba719ff29d62f07b50791f95a03314463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae6ae734da25581006b83c345d6439464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a76c790b1622ba4a35d00df5e1d5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa9139b1c08fb06a41d1fd0d877c5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09747c66178c3cb857749a41580a107467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caefe2133003c5f88372b1d301af710468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674dc66caa55d7beb2db1a68c7db3b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b2ec30d721c3a23877e4a09de7ff9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3217699271f8110b8d6b7431e11b65c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce275e5c9c468a6bbd8c01ddbf97c54f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d92d833280bcf54190bfa05a5c38f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e6cf42dbd9d42be23dce8a2ac1ddb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14220670b9a32211015687dc6df43d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a6f9ca7f562ef5a4f427a2a793404476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9cf0ee0aa27f6879cb1c98c50471f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a55e65839b31e0b0f03aaa5cbedd2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3589f6ced025e8d8a5f80d03be3ddbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6048e7e2c79bc5fcd42e6c65f7e2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762b4a1be2a18980f6830f336520a23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15037b593727f3cc2e6569c82e30170482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3cada3c5023fb5a672a18ad6f075f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08616ae914b4826033cdd034b49e94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9d5165c05edd6d33a9c78555cb53e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f42166bb66ce319a875f13220302d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e77212188c8c1fcaef6907a54e74fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736145ef13c5406231a72f0c2d40a10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103f91d3f3c64dc89bcf3dd0d95a0e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a31d962d47d22983d087ac53a5f764490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86a09c79b045d129fc48d8f2ae41de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d049a60d430ecd7b768b7c8b315eab6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee6f5d9ac6cfa0f0dd97be35d907bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c834f105bf8bb1f7d4ebba5b5243c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a88e4180947bc4e4bac0acdf12a015495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935311b7e9fcc0045935440dd3fbe13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c729864164a38ce8162b13fd03ae15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85626b0155444db7ec635775b39e5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f319539ef857a48e1614feac6952c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acf68a77de11b7b4bd5c6814e03e48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9541eaa9e3b696c91a14f0c5729cae8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0412170ddbf02e64a3767f152d058c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57e527234acc26dd1c014fbb10323e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb6bb642ab5f827d794b5c389884db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a210382b30aa2b04ec5b3a54993df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b7255739b1c4950b053c5b2d50d40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47da9026334108217a8c59c391a3c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c837a320854e528e05b10b7936bf036508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe484233d6d728d36a81ad0ef4682e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb74e21426940096740ca9bdff9464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6315666fe12ae072b27432c6577108511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafbabdfec661b5528506b0de1a452c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f1e3e1fd8d5b7f460e5a73ff75d6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124af47d898a6a4d4f4dbb973ecb9179514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe483203fc7bb499428e98ab581ab51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1695d790e87583d22b110505d605e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640f4d7fbdce27c26ecca13c50ba60e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93323bbb418fb6fd51bb7b8f63c8d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9dea8f09f9423aaece7b682845bfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e42428d0ea5c30021546145690280e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ae0390289015afaee69020bf034d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1496a15331c6464e524fa66d3fb8a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f59fd781351dc893a9a91de886330523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8ac9968c42dd41ac5061192488ee6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba35199350e863dfcd7fddac4e327c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55af404d999a7506319841d05e4df3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094b5454a9907e6cc5889a9e7601b3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d06d0ffbf5746a348a0159a6e595e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de832f117c219c223d34e9c68e739d7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84bc614ba438eb59265b511503a382530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c965e97e2eac07e4dd1f02d23420b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825ace166e833f3c0eb4e5d16b931a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a36b3e346cfaabad6d6b48a5d1cbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6012ce92ab62c4ea90a2772504f845534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6503e6d78ef8f943aa61fb7e8c3e37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00558e0cee19561aedf5a84d94586248536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d39229201c756548ff8aea3d7348537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dc1b640b41d99d381a04a28af0eb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c3da7149ca2ed144fbe7142113971539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b04833cbad28693201afd29832413540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995be904c58970df4d8c3c79e98c2d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e7c6243e67bebcdad77117ac7b4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20edbc6627f9b62780dc033129bce6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183d92abfdcf288d446eb532cac6efc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39515b2d24de7063367322608711b7ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989b59ffda0eaf065e79eaa44dc6540546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad746d1639080d35244b53816e425cf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de955792b9eb8664a323f2197d86a6dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c7495dbc73f62ea6c73417b560d24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d73e31e744a89d5c51a1eb5301732b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15495f2494b9bf4d16f24e6ac62475cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d4f23c89d1be0ff5a2f30803f7a9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2273ac74350d1d6320e3eff0afd625553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7897b4010633d1f95dbe31fa73da78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e209002ce2fede706a20197b9bdfb54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba530278d1350a3e8c7ea98c3ee1a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c2aef873e51e43c68a5ae23689a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90a78a2210c2764f0709da3aa175c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ccbeda4a158013504d5bb7d5eecd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ea25b2e5773f614ad896041a210b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4f2d86e5f25c405c4b055b2724883561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f219fb5e6397253e83d931e7f54336562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e0248c75e513ca105bb9dc1d54b7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e8079a0400474dc8aaa49f9ec48e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1287d158a100dcb4048b9645e262d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12319d39426d1de3a9de20d2d8ee5a60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc646741a16a472977ff5999a2a52a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8da0260b3f57f5bd6ccbc241b07897568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc25492b5f98ddb17dec893066bfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22f989ff5f7e52eac6fe7b02265f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8160bf5e3c012a9933dfa37f91e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339581b8117a48da48273beade8728f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a0be3d38bbbab151f3bc4bb47b0ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36201f2f6717ef3a4ba7e69fc489a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cff3672595bf825972ce19177ec7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447423425d0ee7d637dd8ad8af72723576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ba5e25855ff558e822e901e94eac3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6d7e578c4d270f1dcf9df370fa61f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef5bea01607fd9ecdf40cd4b1faaab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1792462747c6034f9047c6170033134580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa116e89585ef224ab6425031b599f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a285daf7d68042adb0020234c52b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f77df9a092c28ffa0689004f006a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98844b839ec8a761c2a229b0a8e969be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002acb2368d53da4d6ae7415bb512021585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9c6d088e34a3ceaed876845ef8749586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a2820df5114233f218ca991bae16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b308f2358636a8c2c53b24b0bcd4f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48d0a6eca39f28867f09eaf77c3451589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e9868166854064fdd75a1576e7650590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d1bbfedbcfb841e6183fdfb0121ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8021595fd4dd102f42383827f3c9bd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0e9ab7956301db3cc8a29c49638a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14902864e83bc2821063d2f985f9f950594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ff0484d33fe5c37d3d8665109757595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efef985acc475ba10cbae36e80102c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90d31cc048a87d736af9c1136f81c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4368618a5e9af10e22d2097904eec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad265b492d737dd46ea54bac5f6ddbe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608341fd66087f83eb6c660b79191ea8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b5b904d3fc75b0182b9f97ccfcfe1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1eeb26bb5370c2969e420709314a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2d4bd7666d66a79c6be115e79bf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506eabf1b91c98372b3c5cd0e6d6eb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f789cee0687f0037b08d8d387b7a67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a28294ac22a1c0f08f06f49dbfbff5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71531442667d0cce3b4223c0f4ce25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e106470d44e90322bec0ae4cb69d2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac50654a8960e11ddefb180bd51d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c133ac7c9b36d6a4973246d596b44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a19a5bf20f3107d46acfef92c6f2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796306f137ce6175f9bcc33d911ac19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea54d0cec092dd66cf9082e46f0ec37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fbae9b47e5c901a066fb2d1292330614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446783c704785d9a11fea7fa675a298615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362e1b41823375b2964f570a18da962616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f6117e4c693809099728e35c36da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69f4af8f70afa89b4f785e94106704618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8b5a2f773468ae94d1cdd583621f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33ae455a204180d10047e27b1a54ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ca80fff7c93c7f9157a787795bd1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e18e03153936982a8e89abc7049679622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ce7e5f8eed69922c3aeb60a665b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f8b5fc9e13008e8e69b3a56b50667624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a87710564dfbf99adc0e9b8b97ffa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e63b9ce3c6303a9dc7070af26a35bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7ecb397c709824cbb2176428d14a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8be703cd532a06a92f0fa5363d531a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948c1fbd8a8af581afae3a135b801d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79814bb168498733ecb537ae66f6d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39262662f6c3434d547172cca05e5439631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6786fb5bfcb3b9e63aa107cf3e9286632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da3a6aa0515d0d89538bc71a315122633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f29ec23cca53c5d37215df42280a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a22555afda6e36bdf878c36c101b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b63e6e0358637a8c79c02ec36bc04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ecef34bc1739439053c784562a8de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a60320ca044dffc598fbd9cade1105638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40085952efa826e00eba99dd8aa21871639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e1cf7f0ff195d3d652cbfbbbe444640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99ff5d70952d15962832857b098431641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e090e7f638368310e6257a61804e0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcbeee0e5b9b6eba6dd81010f293d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7144539565b4c54041c5c765ebc852644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bee0b64f12b1da72ea5e669af8f019645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352588ce32c0433df9d94576bf4f2fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d97dc37160804ec1a8a0d91765d5ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc769fa4434ad6e9f1bc9bf27a24aaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f22b66d19182cde2302dc2528f1e04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf92a1739060b25d80c42f3eb150a65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbcb31bce49f6b12e9a6a63d07e7d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0346b66a676d9cf23a90ce873fa57b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81745c3109d5fd67d26359c15900fbb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e04a56c208f67568346ef398122c50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5028bb68af307d3d24f0ea3ccc49d38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef041dd66b170063776766d7dfd5de75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee865b64c98d71738993b06abc79cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc58871fe43d73de33ce72a28f49e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a7357fc8774499b7d6ea8694938f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e05cb29fecacafb284cf6104ef4fae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333296a7f9a422f8f732f95282620f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e820da2bda68c156d1cfac068598c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e5886d11fecc341561b97026ff4a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f092b87c85e8d50f8fb0202df417d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf292eb2c6cf1ccc55f022af901e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae882bf38d962708f1aa29d719805a9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14297a83fb9fdc2f7fe288f81d9264f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dabc38afd1b475720ad40dfddbc48c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8eca86be3ba33da469ce1b59c4434669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabeb9b72c9f72658e1bef448278456670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d66ad679d41c27e2c7b48a8695908671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cfa5b9da98948d3bc11e0203ed821672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b4e7e25f2420df5f68889a15dc7e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f2469cdfb613c2bfed728357e8de9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d9cca97311382d84b77fe8c6de7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bdb5d278555a69f22f22edd7d93f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e561a370c3c6251511f6227686ad755677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d199dd88bada7a4bb51538da3514678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d913b39308ba35752230816e18e6c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3779a9484a58bff14532db641e8f992680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9416ba5b0cccd1e2ca9ace2b25c1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c694555fcbc7671c9b163ec2110e8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb574a99403c16acd0059a71485b4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fb60a3cc124c371b78c216411219e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80eb04bd983210ecde76313ad16997685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa405c8ff9f7f4ff03d62fde741114d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73b71ad0a7b30a3e348c59fc44ade0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017895ffe9c42866372e001c02c0447688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fdbe1c93717834131e0ea7974848a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2601109af979e411d93da853e0d5d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e2fb149d865cb5000b98fd57d4592691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da752546e686b582287a7cf8fe2f08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc9cdc3889b9ce87373f90a1f8ecfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e17e7d0e7bbd0d5c83f64976fc149d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddee42472bb941c862f9aabb09fbae6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde9466d5527946237f67ceb5a76f44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c16d86675b30213f09e202df35b7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef15bd9108a1121e888e5cd125aa7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95b0635c05b6b3a83354598d6f718e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83587badeb7864ea61a285416bfac4bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18a37d409abc4c6523f8f853034d14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c90f8f831491bbfa2d9c8d98f3df7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdb7ddda55f9e59f0e9bc062144986703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646d886a8a52e6e7e983d65d0c1e27e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b10ed4ffce229395db67993146132705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba307c91ca9d72102d019569c598fe99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f792596b331bf74295d7360cdefb9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eab0576bf2c2129eb7c357b1c47aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c31f8cf9b6b354fff6360d003fee7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b94a1fb52bf2cb8270cf3b863228c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe51178f2ae78a06c2fc898fe1be6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4f28c831e046b84a05dfc60c8a47a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80207a671ec34f7dc3e718b8b24641713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0a776763354db15c86a23502e4d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50821a133fbd5a6747d5a7e5f125050715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789a87de932eb51e006a9a4a7824f59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aca80c6e08aa293435b3bebd39f5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cf8c42533326a5f9d54fc0202f2fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d153e08e9daeb8c1f2695205ec48f65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdb6c90cabb62d63c1e5ef139e41e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa674f5d8a619c748f2965425cf2c33e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7042b736241a93557a5c0f406774f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193bfde995a896d169ae0dcb8ed7c10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d1d01a1a67d317cf17a7a6cb47169724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64c15fceb50a16ea3a855086c6a5c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8782f7afc758938a09b68a09af4a78c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13829f82ab081f78061e085613d34f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55c48a3431ea7d7d52243c40932f9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720e4e3e34443bc1744a8a435055fa0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b818263b65412382992ca95e6dd18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20035afcf0ecba585a379eca7c8fecb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf6e23ec89993f4386b2d152f37ede732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c59ce9a16cc6e8291698d0f3b5df5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd07d26b42c20bada3a02aae89f0138734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa84b16f6721ad35f29c6e72edc1de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26415716f7afee8dca7a9eaddc203d9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde51c7a559d4c1011b98bd562193e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035310d9323b89e9d5783c14d7fd9d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de191c2a2320a478f6775612dd21654c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3525fed5a6cb84e7cbec29e4079d4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c328b1d3bce8a3cebf97052511fd3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e0b65a4a95daf77010e32a817378a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcf7f67a74956d73a19778803403fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948161c28d1c128018320dca3c6d41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21234bb4f95dcc8078a4ca0f3dfc33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898bb5fc1b3d63f4b0bcb2b8c1db846746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccaac07988953c230e179d5d207b89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609006f5d3d41fb63e471b154a110bef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603dc671e10f4f9380587a0ec95a6e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ec28cffadd815da0ac114425a9489750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24101dd9eb4e563f6c50e3972628c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba192d4f46d33fc0484a78ecda1174752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310d5a8778a7523909b04f697a2b700753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95617866be5814367d5f9f3c38ba72a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d8b9047f101eb1006ea60fd38ae6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566513401d9cd71c2b4106d7fba6ac42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00d60cd4d4028639ca38fbc54a6723757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0113c4a19586d7b0a557cc966d3ed5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d48d79aac2240da3e0194731c4d1e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b53e257d3370a4f3eb4268200a144760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d739df7c29a90cf06ae16a44d85c4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e58c8da8174efb63c4da4694b282b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3294cc16da15c0550f599e668415fce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7576f53436a7a3441ec1f4fdfba97764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d700ce6250cd07e29c7dc3a60488ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc98020749da62b4226285903d74d3a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9113b07d3b121cd638e429a695f0f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c364475394c20d60414e541eacccef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bba53c174369e79df2394e5eec2b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00da5acdb5ad2593678c8c92c19d788770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37172c91c206296df6e479740f7c4d20771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722c5f0d51f8e8a771371293784691c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5faef96f7207d03f175b35e12fba89773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e60466b83f9c84aaa9cff680a59abc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e137264ee266b50c71568d1ee6b316775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa9315a8e39515cfc9aef3e9c9df6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d2eb636bf32012e45de81484da4b6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5139c849a0da74f5496b7fb464577b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfef4255452a5d3561cdd283bc78132779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda16d6ed2a4f0de902e6d12a2c6d0d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8253951efe07713a108a38d91fd7c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dbc26e1d42a6b8820fcffb3cf53d0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9138532add9699bc85590f644b13cd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32abbaa81d537e6e54584932b0084fc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f58808f6d8b8a1363dc0d5b2bcb3f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e7f90aff5be25aecada1eb5333219786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeed363eb9e8e613b7616faee40e4a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db779751b4b0d0805c4bb0e867f57788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df21a8ad00af3441de9649a1bc7ca7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a7d89ef9c1195229ce7c90c2a4f94790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf0b478cc4520ce4703424687e4afb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61747d661a542bc79584ebdaea0b26792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4acb51475fd2f02fd7dfcacd92f3e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be2ed6b7b9439d4aae66ca5810d3f3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606d2d51e53bc92b231d333b33bd4c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea565cd7a679fc3f08e1d81e9aaaafa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ccb378182a59e4acdffd7e9185787797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e40375738ae6fa56f55863eae1e7a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa3f0ae527528e1d3dbd585c5c9af7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81576be54ff1198df32a23dde341844800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7999ad60f30066db9eba92e2b2f43801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ff328c5b493c6731a2884e0db50d6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0770a069dd3720de4453f4f57b579803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ddda296b679279c3fbedbbda7606804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a69dd7938316269ed071756b24f5ef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6fc16d4d25b083386d64760bcaf26806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc510992ebefc7961464e28d6d2f08807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad6d4309ab97870e8a8b0b6779c010808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa45b08ae29c3b67eaf82d723e864ec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3f46f3da23aff771a3ccaaf9c1409810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb829b3668031ee7ee57c61f2b19e83c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab82e13b84ba9c5cea2ad9a77ab908a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862f5d66087ce896af3a8f280b4d8f8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4ecdff06d1a8ea67edcc00503f71e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744e372e40207f9d9a3cd4c246a9104815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68775f3bc5eec871d5d4b6a934ae0f8a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249f74f8ebcf70065535a59ce3f49c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a971a3a1fa2216ab4013d3daea9b9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354e66ebefd5c65f37214a8d0c3b35819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c816b9d1a6896fb89823f12ec67b0b0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84109b9b81ec33b168a31fca30be2b3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a254b7fd282abb88b772fbe3dcd20822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe09cc98e389ef23dd8d3004e72d9ca823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047f334d92447a4e2607b9c6c5537c3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfdbbd450d830d1f09d11b8addc6b2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b88e33a86b9f9f9e975043a59934a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed5aa58d76e1b9937ffd63e1f46042827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af703f49aac3d409d06ac3bee6618b5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433df7daf713a7690494f659d132be8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266852eb7d253c6a1a12961db721dbc1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f827a6660dd7623b076cd9078a2de9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccfd6163174031ea123f63a8fbd9ec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3f4e5a96c47366bf6996a28c46e49833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfbf7f5e46ce9a1a277d663740a4b8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483185ab98dc01e9025d654030767f3f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7cf3df4ad65b390d405f57480b6c0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ec2cbda14d4f405c371e3c756c24d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0cfe3cea2f7ad5dc3d095270001d3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f2b8005444c0b0c9b4da3d6582c4d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a95f526739ac54a04810cf81049538840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11bfea480d85dd2b47ebd476d4c2b7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce7df43825fc93c9b110200fc29ec0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4334a1431985d45f3accb87415383fc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63012421080e3f247c47cf44a70feaf0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78258a34c2ea5bfbecef9abe7f7112f4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137de1262a6e9642dd814514be0d6a1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4c93f4b5f65f314433cdf28a8ef76847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df4b8a36fb349cff06ebf5496d821f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422725c3ffba136ef3c75e88213ad5b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30475f467d3959d835b61056850e902a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00359a7b86f53418ba1c241d41d50689851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff87c87a9467108cf00b1d1391367852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cafb6bbf25acdce553b3568601d70d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53684d2e88d93409b562dfe2637edf0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304b7f37fbc32177087fb925ae7a174855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a164a0d6c51b1ce2794007155d0bf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001ef6df05f100ee57b28c55a356f2e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818e025dcc5b35f34f4c3693940f8f4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c257dad2d818de5dac615a72ff522859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bead16dfeadca16547863a8d67c7fc8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca2cb8f9f9f9b8c3b7be14bf7acb2d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f4327fd610a41584f602360de8803862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dfcb6ac6957bed19efdb712799a54863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c4b7875bde32f39a1028b93488c9c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ea568bc790b6cdc84e29fa7050e14865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c56b3d28f036377c6cebfaf603a9f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0d5361cd31d0d336f64d7e0f8142e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97606c041ee33019d70813bd51aa3ca0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8c95b93d31b7fd6eaf6b47f9d0606869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed7fb6c5c3b8d9c803bebbef673521870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e282a4f5d609c9b8b4edc005d607a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94ce94b14ee885395cec436e4359f2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e15e3e3bfdf648560a60ad082a8951873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a9bddbdebe51ce8315e1841b7d6ce874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a32e1220b0df42487d8838ba372597875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b027de0c23cdd45e2fc4d80d3476426876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc980a04eeff72fa8a0d55bc311e1f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82181d58d4ce764c1db5607f7f29c5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763f8b83c779943958fa4119476f5fe879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6fbc2d364e122e10166ce25b57e5f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3218eb57df306f1e159aa14a106cd7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef24754789ff9f9c1827d3276dc574882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b897633d7b8e813d5f0e1ea89677883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28250ff8760469b78bb7e372cd8c26bf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da8a10171ff4b44829e77dac7e943d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d8d104b5fcc0cad748ace2a657382886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128f92aed2959fcaa0e78d78a6ed20a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04702d9b4fa682acde4c4fe317897fca888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aba9458790579b0534399cbcc46d9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb67bda017e61858958ca8b4ce191da890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c3c901cea21b2ea48ed05f70690fd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894d62f224d803f5cc3a9ced1afaf99892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d236831f37996ad59d64e0d7490803893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c44a546269ff30901c75a5dfc777a3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a55bcaed30ac375db88a78d295f1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b401e0b0b531afe384fed748aeabe8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae144a75bca08fed7e44c137bb062897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa4ab080ea07b3c0bcd4937822bb59898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55bc715c716b4c7538ad96e8389f44899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a18a6d33d9e47435dd42edcb14a8f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131909ec2ba8585ea6f4f85be08488b9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df4cba15bee78fc3d1579ae3e9f2fb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad444d22434349fef997387bd26640903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c4632f984410c172e187115726971904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf938e1a88bb2962e750601122eddab905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc49a0aab2346c5357ed3cca2496e4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390ebeff64266c8f3e44bf7e29ae11b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f87b5d8420f70e9ed0514dcf1290b3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91260b81fc94b6992437b663b39acfd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e74f9a0a2469bf91dae74fccc45681910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a43eb0a380987ce1879400bc48018911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fde1187dc10e034e0a08f8ff29a2b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063c00b68fea2b9cae4601ea4fe4278913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad8058d0f4ff7b1b6a758e688d1b33914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8427e19c415ae1e9ef14232f47736f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de015e785a48d696b989c3ccf1da03a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb8d0524c401aa6d7c15b36e4bad87917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf9e1a9baabb5073d1e18d27efe8d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc72c0a9f5abb116357a1a3c582fa8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465cd418e4bd2f9714b3f7c8af7ac12920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee874cab24b5ae8ac0c954e951af6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8f17b9862ec34e3bb962818bce81b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc96161d1a4d7368553797d7f7a3d8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b909d28f5ae0cf655c10c5d2a671423924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3959efc34199ccb81d3125b1e02d2b3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822c59d25cb3841efb32dec935ff167926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973e5334175122587ae8955ef85d445927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49dd777780a2820ad9036619893986928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e056b9f554067e9d40f054be8d000b2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe561c5562a229ad65d15348aaa70cc9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900310c3724c5bf4bd4627b4d0b60366931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa2f42ed1b85391b4c402b7ff86541932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62231f072f04c76f25fdd308a2ec8869933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10259ec8ef3e30ab8a86daaf0fd60e6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c929589ec7d19470e5d52ef1e02684935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6221d120524c8a3f0b44718e9c209936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73dcbb225b2c039e042a45d9a453c5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28a5b7642fae20dc3bcdee7f3cc3a8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d6e34d0430336448854e08fec4248939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb1bbeefd93e562b290ee182d9d4eb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16ffb17948338b7e6d4c0708188d80941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f494a138b00ef869269e845c950a99942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ade85bb010f73733e5aa6f68170f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575961ee91d74596e18fa0ea7c558c5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e5521201eaf89ec9dd8a91dd7539a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e4b57cdcaac90168894b34df28c6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9fd8eed69b810635c91aae0b041fb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519574b1faa98f730204dc04c56608e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e90b1dda46f5a2f48c28321c85e5f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed45394d2323f89e3c8dc051caffad7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb8d9f2770e18c20d5c0463cdf7592951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d92ff17a0c4de8a904f36703061a06952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d945b35f10c5c9a25b42805b5ef9e1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143b1d39aae49eba29ac7fb362e83b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b454e72f4e9743cb906e32e7a877f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277990601a89078f5431f3dccb4288c8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9bb1f3612ede0dfaabc0d5d7834b7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ab93e7344ba31f5811992f516edf2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7064285c0d03ecfdf678434506ad90c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0538cff018656bd6cca418a3f7edc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b0363f023e03262cc0fa194a63668961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcc932d8e99fe626ae8f1054c41e00962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5079b667564c327d27371ef5b783ee963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802950412dc5cd3cca436faad7a1ea3c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49ff4b2eb098c2c1a72709754e5c8d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b613630ca0641299ac69c5030f264966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af42d43d15360d122b3e9c9fe86f88967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bde19069a1e80bde93e179bb0e93f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f310bc775434e4ce01fa5571e8a28d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4610c3b77ada938106e20134b866cfa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d049a41755440e0e37b7b8f8f9d152971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c5300c414dc78c11c590b469201f1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fdac9f52b039d900e1698be07fd2a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8be4a951997353db47c13a9edb0cb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bbc9205c179e3cf0d2e33dfd63454975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8a4bd973811d2628fa9e473e3758976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46358a44f39bd437d99bb820307dc2977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>