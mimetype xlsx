--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3418c5b23b49a2d3848a9baf088671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6bd2775ed1cdbf3cb03d9c1f2d9b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae1d857fcf8c36e120c1fcc792288a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beae7a9e361ce3df716454e02309354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de292ee46a31338899786c25c5f32c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d792eb9427aa8c3d5398d36a3c700ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74f28a023cc76c656e77b17e25eaa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583ef9140fba85da7422899d46dbdbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8723e355c0bb319a728aa319cf93c1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df248ccee78964d02970216f43ebe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2067f2f4c7daec46e1d8ad85cbdd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc3d448ee934dbe1cd69877757958412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ce5b98f4ac1fadc33e5ff8c922f4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f528b3e392a59140626977b7eea32be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f71c0e59175941bade023350bf69815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3df14fe3c25aceb917c3e489ad0a5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688dec9588a2ce21228f9c97142776917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f79f07b8c79b08270c64e36a5813418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15b08525df27e574173903806acf9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33fedaaa38c11db97456dbf74b12be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16eb889c1988860442afce631505221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cd1f80d409667a402ff821c15696e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60a9884136aec0835fbd28a836d5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73b4e29e54c3e92ffde035b06f80cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4bfb7589a50ba5b832d3c5a3b1ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a222456773a625f475a6c49097372c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd48159a1c9a3caadcbe0c0f04538027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f640bdefff9c398edb62e77a78f8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517da197d7177b7d4f5850b550cbb1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af245a5a34fd132be04f613dd3d63930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e74a6a981ac547c89b9d14a49cb5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792b31aaeba3a5330933d4961ec961132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a0ba672a31788d1d239a29f07810233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eaa4247d7d66062547130fa34449734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3840adb808081103697fa0132f4cd7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e635645fd965eac41767e93816ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb604b96a4fe79c40de00042933d901937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cba6c44c771ccd1b595c4fa69c4a5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914e7fd9cc0c32ba2c6756e0f123fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945ecfcd70bc7610d58197f945f05fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08411503c22572944f96f2c055dd1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae7a7bbf1e6fc31f212d9d2b43bc7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c64dabdb5a5a79cea650996188003f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f176c8bc8f05a1e09b52731adcf22a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987aa8dee770fe2a3f3b546efa1886645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64404971e3d15d5fa2860a92dbc35b0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8a04ae68bd97009524698cee7e5bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748bde96b89bcc50f9ee578b073f77d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c66da874ede759f83ea76eb0a08bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6477e7dac860a5856b4e72afd151c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f8e2b4feefc36c22602d383e0deeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca95e037f7ae12f95fa5edf1d8ba35c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacfdf549e3037018c1b713e7b5abea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd97baf1b99a8b703c7d61e58284e9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6d3229955c457bda50b4064cb499255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55761fbed449b0725b411c3901604056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13987d018043365add52d53e1a8587aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeda4689ecd2c4678ebd31ad88712b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b82c8e969b1660ae88f8a4fd24255c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f532f7ac50d7bc84330e7751875760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe1d3073ac6d83c64ef1d12dc11c9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459e4ffcf2a35fe37fb0864ca9713b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ffcb57dc1862990966296a0c84fdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d5e57a80a9963b307d506c01d67164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239eec313e0a0accf81b0bf4dcc334865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701027382f65663a7e90ad5bebe4e3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a36b919bec73163c947eac65f306467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff6b700f2a59553552cdec7c55c0d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf83b7fa6c18fce442ca8988f45773a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e1a7e70ed1de7a61ed19e5211365970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad3676f214137096d0b8c8c11f506a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e5dff87d95c65694db76ed9c06d3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f95237eced802876ebb6c36346ba973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e0c768671af9daf66bed6559fa3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823eaea987301e665ad09e48398799975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46af8e8ab6fad5856fc726a6a5669276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71d684cf11f24478871d45caa92b1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a3a58f2b88e02f058aa949635d7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d6cdc769cea83a1b405018dee1db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cda1b30965119dbee471ff62e0768680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738ab04f08eaa53ba7cc3ab95f9910d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21109f6b0e9e4d58759ccf7175b279082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24274026af32f412fe6c7e34581ce8ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876121960fd77524f2feba5f5c511a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f099486d25f28ff6554646e2a5de9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5df9a23e3baffe4ab62a528803d3f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27936e22214f46a122be86f2bf92477e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63797a13331366c200c29496673797ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98b46fbb92b1bdc7919b21693bfa7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ca3602a118e7c37b43e06d270371390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959e4e1c675b6973ecc57935a19d42391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11547b1edc6b7ad1f13995f784a9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da37265d19cb1fbe7c844a500121e7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc22f7167725cdbd989cfe2fb0edb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bee756fdeaf284c6d03d2e5002141a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930aac283b156a0d775fe68f8c96d5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4237b6e177c831ac13c71f05af314197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e3a15a4dcfe1d98ee565f68b2351498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826768ad5ba9d511e6a03b68279562b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e114a56fdd0d692074686e42af8f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515a21703b9068b67a2ebace031b126101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ee0a82caa356e08c0a425fc58fb09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110cfd94a7c44f78969a6c704a1200c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac32cc83c8e93e913d7545dc37e566104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a575dd02bcf796ea946e1d9f9c2b146105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c9c2c48c0c9bb049de0e70a2545c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21d6ded93d7c6c083a6abd002fdb2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaf261138aaca16e4510ff9aafe82f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f3ac0ce16346a8579a7889d0ae299109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5899f446312956f4ba837f25b56f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a99e41a883c93f205cf3a22d7f50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afc472b4109b9b01fb9d4b867da4ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88abca72bbe0e5193476e31ea83ca30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9e969c8bdef1989f0dd6ece0f52b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3951455b6a9700eda5402cf40b52fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f05d9af05fb469571e63b2156b2853116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab54dec600163e00c72d90bba220b99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b835f1e3661e1ac270ee14ace993aa6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc9a878287e4eaf7b81ce5e449ce2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca24b634dadd1c0652a91167e4dda7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee5c325d6746cbe2855333f66f262b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd6f9d13a2a01dad76c04605c0806d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7d9a5bd9bdeaa3bffd297411e9663123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ff4684389e96e4ce6853089f6275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc06d139318408c3acdd18cba263d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbaa10c6ecef8f157f11817b291715126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb087830c76631b64d462836ec8082127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e1943924ec4c6cc71d37203fc5011128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593afcd706664c3ac489c4f24a4d0c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70279d65366884a51f5df3fd2f4f0004130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa07ab6ffff647f7f49601e8d13a78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6256e35a6d3c4633e02cc8f70fb71dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bb1b0902fc97b409c86b755a08d23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e730ac9b6985657c7fea8e50b94b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb635318c6bc23d9ae1d6463207f4660135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3452e438c67b7a9a9c6ea1eebc57e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be453001683e66b43a6f8a2236e200c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c5e9c52e7306920dc27538eea9376138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717407b82decbedb8baf088e4a2b0d41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecae8d500aabc12c743e53b46b526d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0e38f7cd8feed83f7afc7271caae8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975621528dcce7fcf71cff604b1bcf59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba1941e54fbe4ea2f6a5f913825bf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e195c6e18ae8e1b0f48e924a6dd32f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bf052b5c9d94027a45550b5216cef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42b4e5f012daf4bfbeaa4f3f3a2972146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030ca3b8d0d339a665dd97e6ada5f8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098037637a87ceffb270016431856e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca458cf8adae430e52de317103eaed9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105f6e3e88402ff85fa26970bfcde90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eaf60557726f9dfdb67e822a172ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e027a37e47f048e8694294b59e3864152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52dc07d6011ef60242b5a3ffab9af0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474c6f44dec21e9b0fc77acc90c5ed1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aea5942c5255d28799bb84e8852f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c2c284179f5541772e522840784e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b5d64e3dde50d8796942456276c07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cecfeb5c636191a02892f670895a08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea4604108b52b4998bc105d21ad3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4580ae50aa60b885d8d5d0fb379bda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821547e0aed380c52b7db58df7702cf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62175bccf735fb5143cf0fb2036d13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ee1e0e63310cb7764ad3ce6d146c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eca7deff9a57f7caa96fb750712876164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac09d17235426bb35fff8f133541ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd8f886a1423fbeaf7da836ce697c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dd02b3e5ee42999f597c55a574d56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30213478ca804e6b1f33d8ae4ee9921168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dcfa12db22b4fbc12ffee2969bcee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516f718edebd16a306c9adc4101a2ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded6bd3a1bdb7e96e048bb35bbd3306171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69434d39c63da3acb5ff590e16c8e554172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20636e94a5c53300c6401d697c821bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414cc4a85b9e6d91f88fded65f022dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab3b283890c1d5ec522cb9eefef2d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429144752e718cbf811af9efda00933176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a211a21b7e774ebf28a514546b6dca3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc81da35f8c8d45f2be2d477897219178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6220cecf17d93913cf5a4ae73da412179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978edc2f55eab76e68c4552efdb5999180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec008390a05cf88b79763062603753181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5c59bf71494e3a4d720df139243ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc7ec48cbc9e9aebe1349104bd6c7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640aea33d485ccf287953a9675c3c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad238964dde43b0dd5833d52b1dc1c3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf2fd6bfe09dbec815902655b522e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d75c51aa8e825813e1c84d217973e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860f50216ab0a3476ef942620b50d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd76782c234c3caccc5c55e49e9b6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2701e8870d3561cdf1a21d54a2abb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c37ec98bb39e4ae270850ceecb149191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf084c42e3451d3caf23db00c0ba00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767ed5f313fc30d5cbc033358efdb2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b363dced7715731a0f73dfa4bf7b049194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3063f1554d52f7730bf9d742b245f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3efa250026dd5a79dd9741c0ebcce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a49ecb8732bbaed2d145ca6b145cb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8a7d56d6a27adb084c707c24c9e1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbd7318ff1968f9e33c3380ce9bd70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad877b76678766c9588592cc71e8b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b97f0cb421c33fef4abf8d19b28eb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702640d92ffae2cdab396e5d76a0ef3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f67f331c8ae60967c4d2bbe18ee99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b0a51415cc59a5e5e58359f588f16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd102a0cbf3b63b655e8e4e580e945205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715c0c24d38f5c089516019ee4eadd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d426d1791aefdcc52539423442ce469207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0af64c1d78a0ae221aa6bf731677fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722965945a1e3396dbec1fe8645304209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7747b6c80ba674af3efc103605537210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07ff9294afe6b835ce0e9761373956211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26df165af6f7398f7a302fd6e059e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f55fe58c9092c1a43da792797c403213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841da50ad7c4ff6d0796cb1d57255496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08ef4c7d612024ed97ef91f8e0569c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b804913c8c8a20a0cd09bef93add6c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9738c1e3e3267283cfeb62eba92f50b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d10bd85dfe5e505cebc4ecc9ddcff0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ee7993498676edf7de52ed53fb81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8a5dd2b93a178efccd27b6d339e31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efe5bf7e73fc023800473f6ec6e348221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af6be3645426f8cc16ee958c1a717f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0adb458a839fd9176cb1ce6cbda3e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc8474e2937c45e8b1942bd419aa2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec515e0d08a9b059059d5cbff3a7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1094df95837808be5d0d2b2ef020cfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f6432beca355997e42e1678923e1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477ffa92df0ed5a92c71dcffe754fd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1ec3f2a351b9240a799285e0eeea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2430b168618fb15b8e6910656848679230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240653a323b915135da85b61f5569f1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e848df8805127b48c7fb1ee7603875232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4032b9b228ec89ab89ea37312f770b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e525a15b22cf0537ac85b460181e959234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1e41de5e1704df07378d6040ea038235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b754b027eb7e8f11d7a0f1b367e9eae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa10a848179bda1397b4af3b08680a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89ae84f51514d760eee9d7f27106e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2e3a77ec8ab90d74c941e42e8e561239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c461c1fd9b09cc651b01c578d20823240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09118832970be42d20634e03dab2977f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058430690a01acddc3acd492405acf1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a876c65fec9e5c01ff60244390bf00d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec669ed2cc96c2b6a5b1f970615eea0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf632008ef08492ce1a01d42fd7d2986245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbd0d226e287faad74d689fefe0c06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1decf4d77e2e2f3a2d304057e8618247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31e4c999428c18f865dd20658e522248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d289a4929066cdb09af898654d4c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05538aa99f123abedc5df83e214042ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70cb0fd2a4ca83235c79559aa75948251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb2b93dbf9c4357736239db8fe6ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea287ed8e09ef455bc99190cd8c78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4cc564d4bca68f438cb8dad41ab2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737e7ec72fc685d3144f2ed1574c86b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e78028c8a6263942b0bc6af16eddf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093a9af928349dfc62c420b3047167c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44823462c0025c790af2c176db9a4cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9db4d53774dad0ef49c62f5d93f02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53185442aa8a5af77b2b87e29d9c8d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160905b40b228ad8ae69617059bfabb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8454015ac0fb2abec54b8910a2be8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c541fb949eb4a2386409badaba4a70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09a90ffeae31a086aa75823ac00fe3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c9e336634e648d8391dbbad33ed3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06429a1c96b3d24ca714e26a6577c7f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85983484fab2141a7059278b8b31ad84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b6f982aeea926f685fd07a9beec1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ec1f9cb483adc6b29fa8b9e520d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3017a2f395845329cba4cbe8082cc87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529808f4c707f3142ef80a7a22b5efe7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f529469bbbccb35f7d9fe30bdda758272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9598f30c584a7aad4feec9b1401a8da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360df0b53741ef81d8cbe1ff94df5c07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4c819f1752adee36f37fd0664b9a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd08585e87fb840a700ad70775655d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb56dfdfd43c278bd19f4646bc73f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0191448227bb965a73cc45d115016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bab15451c777f7f9fca8e249fb7674279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01ef0f0e31b8bb609cbbcfa7e59be3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc912d583e715406c04af41c2da521ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e255a09153935be56827f328b2cd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1120ce7e6364f7c5ab2f6158f67e99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c509801d86918b4bc473109c5e7fbba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2e6d526f22a26097df2ba6600dcca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa16ba41a974a7e8c5e3e0a313262f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ec135dd82c8497f23fb5570f8084a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229237f6dfeb8ede39553c297f425096288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a0da763c6d08c5574f1e41cdae41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc28e63bbc320f237cc7eb41c230fda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ef846f2421e014a7b5cd0e492f0d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50153f037cd5e3611e9cd5c6bfa3af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65187ab8ddbe705920b63f4b8eb1e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56844287d604f5a5840975724dae0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f081c740014adbcea7aa44c18d46ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4d348442873c42544bc5ffc2e5041296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e41bfbd7fd222efccbbbe9ea63363297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d3623c494b331c24ca25e00306c00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667a5aa9faa0570e2b3738fe0fc03f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fb168ed740c282aa0219087a3c7d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bd194191fb12c8f43068dd6f3a3c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b26cd22fe12fb45942657753d2d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda717076a13e7ca6dac53970a115e2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbc5a3f460ef83f24f8d645ceb16dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff606277388316344f1c72c6e3e0bc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99098e71a30603ed90f619ff5dc38d65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e2a7fc32ed0b804be896a949c0f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b2fc4b2ec1a149a98ca4ac189d26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa8b5961a9ec1b721ed86c1e836c32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd6ed7d79857f6a61090cc1650d813310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f18dd16575ddea40dad8c165f8e4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85fe17f76ea20d55a60dba3e7f9683312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8220fc03e381d0cedbb7130239e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996343cdb6a33fe51ee3379e1f2bba3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f911b84fc68b44eaacd147ebc7a138b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85ec438c3bf1f455a4ea7ec15f7da3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc072e445a3b84f4c5e1ebe911a03c0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd207974ec4462f301343b6a8d475bab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d90d621c1cb81888a41852054d0f6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e9dfb10799d6b937a94e12422ff4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2f04ac93c1ef49a8c28a375721c0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abbd02ed81aab900450531f07adef8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b980b0490ac954a4b42a5d6134b56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97afadca97cc01d4b5a4750bbf47f88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3f253f18eda8d34a2c884dec7be05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8579235b41279bcd6934e03f056ba7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b11b9367f866242744ff0c4662245c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48356486ecce86e0c19acfee3662d204328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2d09d019894b73a26f443cc865d13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6f6d0fc66804c77d5c23e595ff6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd0565ccaa11d61b773ae1cba4532331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041813d946682491877561b594f00a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a031610ec80cdfaebd59104517d91d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b0459f4deafc3043299cb24bb609c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fab375b14c3568417f964a9a290f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aad030d6b777a58d0b73e45c88bf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0032e143b8ba04849c3e258179c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428b5f7e61d557cae3e6c50edb87460338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684fae1296a0d7ab6415d49e8fdc70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223f44fad5a3599e9a7bbab34bc2aa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b80b7a389a2549963490a7cd048f9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b228e4154e5a154bb96ce1052b6bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d92fe085a8ab4ffcf3992a45c4cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524538891465850aeefc9153500f0896344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f4bc9f9e8afd3fc11c402f550e75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a1760532e28da0bc204e6ee12b017346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b992fa1638a4a1ab9e95cc07f7e754347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f865283fd2292d893d0cf05d304f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09058c13f6cea334cd120fceeace4d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e962c8fa08d20dd5275d3ec85632350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e5130272104d2278c9eb6acb635f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052144c6b6aa1852291821a7f591ef0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43386c5cd511414df6e83465aec0562a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c073b5eb9bd4934844dd345f73819d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b5772365d96f10d72eb07a936227355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2899a08d49ed54928847c8f01b926b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0262f40c6f93bb3e5403219ddaaaa62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c81c7be232d2276b3a22f35855f474358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f91fc513c3a690643c77571ed3bfa3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b672c6099ea1d7917fb76213109d05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031877cddb78a773ee252666b9bc18d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127fb79af8645f3c3214b196f287e4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec3640101da3ca049f3de8028e0d94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3949e972e3746c7f04ea3e604fa8b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff77fe1f3bdd5fa37c18a26d27d00a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b9563bfc4cb731ee718744432382366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607465b5b76bb2161dc2d0355c2cda7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfed01af544133ba4fc17d5526b99cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef49b8833041f36bcdaed71bca4d156369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d851a44788281de25fd27d2b7e2b49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793383e83154e584fd87a21e51b45473371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a9485455441a532efc0fba97984fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e982f8189d37bf895148fb529a7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefa2f59d5132bec654cba89d49c41b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbca2e8231a312fa78de5a11e5310d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fda10fb2fd8b39e455d7a45742ae1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7be217b469018c7263392f2ce04dc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bc842c918a3d8e63bfc5d71796d72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb221163c3d5066f3e4ced3b9096dcff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80924f1982a353a32dbf547745f93b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837191285fefb4aed60cbf47c9b9628381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2544eaace2343a8b8b45a1f3d17d7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6418a18ed8430e2963867f5ed8d3b7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f33891def3ec4349d2c6ed101ec319384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d29aeeab0ef2bd66eb3d012014ebb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1115aec5ba799f209721ff51bb1882386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc6d71240b9f70a0285224a4d78e88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54c0bdf5d61621873c9d77d312b8e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb190874026371f99ccb164f6c7e7c7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750c84fd46c8c8ddf3af604b6c87ce0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66c350eb97049d2f66cd953f03db7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0075f9e4aedda8aaf4c3c423a5cc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098be99d72a5a256699833d381fe3de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a676335bcc48c198a69952f72bb9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99343dfae98414840ddbc36304c699c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a175d01e5dfaf5704cc071b0cefb6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41a593d3da832054143126e2495c5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449fd59d7b762aa4cbc182d050f2ba4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e019ecff5f8ca44b792c540cc8d2aab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8057cd08342901356e0ee6420db3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ac219f857f187caa1ab4fa5fc0113401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281497415107a5fdc9dcbde996eab51e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74675f7935e8c39df6d1e5877d96e811403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f12c2eb2044b9f483b4d3369dd9c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1b583ed5dc487e7e3da85273c362405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73971f9069f351e64fbd5fbc9a5a5f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cca25fd7b92f82d1bef81295ce001e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b4f60a83a8498306137ba3a0901e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbe31198f7ae361788360433880f54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07365a0cd25d6cc0289f5105b222dbc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360b1d16b7b276c19aff12b8b4f5312411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a963bd638184d0660a08770782267cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376db201d57ed161a88908915671d8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48af28cfc107c26ec7e45566a34c42f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd95007dd8c9f7999067d7cd10097b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbec1fcd343f10d9730239956dc9684416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089233131e14ae107084e7909429ecb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811264779fd6fd799437590a8310361418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d590d890aa3784b24235901f83da7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c628aca94d9852c3c85145dced1cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5af37d14c6d803daca0eb6e56049d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeb764dd87baccddff8eca1ebfbf68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d0f5cd6ff35a340728976a1c38891423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6eed421022efc947e33affc65bf00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05187ebe71a605a15d462ab04595c6ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db94f02f09c6cb6b078b3a309dcf18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cbf3c5339edb52e9f9390323b244d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7860d86bfd90a0066717227bd91673c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581441e1bb40e5e8a188962f4e7eddf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef1adc65aa89f0728720e7d4e81b6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7c4df66464e6a843858c82b4a5217431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f2c2e6fd18960c0df748852af4e0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf950dd5950a1ce0bc182114a239a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e05fd213f5c34c864ad0917f17704434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e066536a86bacf4ebc2becb1391f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eacd9c0b5016a4e273668838f6726436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c1db0a0c3054176b441c25dea9d5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a8f467c37d56861f608adae156e41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa232cf9eb3813d22093a50910d60a55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530a0f31d0ce892700361cc62a678cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6de5b73c8e78fcac3533f89c2fbfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59608dfe3c58eb8c01efc4ec50c514442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008d37c5b7f40abc56366b5bea3cb02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db99318aada24cbb7c9379e58277a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23fe87fd50f443e7ec88184ae1d222445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d29102333bfff2e9f6447784c5ee1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f50624cbee0efecbd15e4f80c76a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee42c5435187cbf55f5cd5a256c97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5defb37ad06e322becfabc187464e78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028949897b5e256785f9d1d8eb097b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a921bdbf3e765a1473e73d35c52ed33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227db2543090c895d64aac1f753ff253452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8dab9b8901dd3a69cbd46c75e0de7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64fea95de13a4d749d6fef18f871c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2916bcacb90040806593a6ac154a95a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc00a2bc12428c9724a4bd300ae0f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530912484a08e3298eeb87c3bcb4fbc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d075d9d07b812b55be21a6880b188458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dfe097fe5721014125e6b48299fd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abce3ed65ce8fc24b6060c3066279a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f011fad3b4329ad275c0ecd7a55d8ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e1b92d7b6b2b56cd29a9f544b6625462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0110fa4b1c7f1d80f2536bde0bce2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1bb2b9e0985264d066f0ed4ca3abf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be32741b78d7c2e42f8e0d43a79b8bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30c0247410f5890b6e6bfe3b314d97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6fd518415eb5217a41d63746d94b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9198345e6fca3e71d0440a06b83be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b8f3265da80df745ac29afd8f4e96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec0fd6ae15aeeb20abbfad23f08b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598bb7c23d1e9c472f4216258559a38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f98b71e50ce88aac75836680c4b05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b0b61b03b44fb6422c1644e55217473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e5725e5eb87cd6e6e551626a639e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a304205654c536a61755b76b62032475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13905d880121d358a80d4e473ebd7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d71c6ba9d05fd5405fcb46e433f3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422990556bd7c47e67d6943decdf22df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f001db25d7a416c91360ecd347023479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c7524d5803b86623527b9f6a20479480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b5aa29cfc3c946d88b0ee869735cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba3dfdae0c9a99211309900fd62500482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea7f6ba42cad0e894c80b650f9dc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a93f4d271961f9be5a6d5cdafec9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109281b5c5cde58c659fbb497dbacd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ccd28002c897056fc4d37999ae111486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd55378b5a318eda9e09db5fde723487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12860815967f371cd4f631412f90aa3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb04960f9b8e84189146044a43f8b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e585cca6275f5e23c1ee22b9fcc6d35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f05a3cc656e4d4499c95ebedf97f00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da84270a78a6dc41b1ce92034f326c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0d50e582bea0cfe8993f9d53529ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3e73e20fd08c93c1b63093c43377494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeef2340fa9d34779f97609c1796b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9769eee01250c0d7368232b4daa39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944eb0f46860acbaf93758feb9a1dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c3202b44a9dc40faf92cb9e285c6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb165c27b58fe2bdc4acdcc181857aa3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dd2c85330f0c9421bbea02272c5c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01e4c5166f70e5d62571bf7a7f7a23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1c2612e4f196638f04aea64a5f032502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca54085bd18065f002d4ba18815bae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dae5a0f1a6b571a2f61743dbbfd05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e28071be88958c12f4edc3849b8d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e0a21f7e990514c378bfbf6720763506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a005448b63f4fd817192598e55a2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb1c4b6568b9e2566ff467db302cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f131a9738ae154670200106713e76a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d538bb83175dbec3c438c4590c92235510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b8c8b99846b6389578ad9e3b22db6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f061381e60f3f88563b3d99058a04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbae6249d4d8de7523a980a5995f97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8815ca9be00fa44007db67521770514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef325eaf837ae6148b4b740f260e285515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74bfa4d06d7e36aafda01d5267b577516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003da15b83b743a41a864a718d8008f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e0e463b05a25c74a58d8eeeb55bbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb3e3b95e0865de59a6ca57ca31cea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415f781872de002eacb3fe874244fef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cef16b70c11ca5de58eff9175f920521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1d211a4e84be2812650635bfc39e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddeceee627b64c0da8860f2605aba6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2070761f961777467e830fbe8e3ab9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8c43cbde8ba6e9b0e831a13ee90f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa389f076f560b22e70d1d765f82a376526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38b6311c0d3684702d36a2c98871c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c280a4c979adea9c8c7ef831b661c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359391e55e83154d74ac428bf342a488529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf907c0b72370f95f6c9501b71e95a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24349097c09f60ceeaab74eed591ab2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587411d311985afb5fe2e905b0fcdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f879139d2999100ec375f694e98314533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb852a26cdbaa586c2ce4b7416c955534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a13a018d885219bf98e12dc0ec605535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec26d6e16829736b4a11b94b353b2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef832ddfe7fdd9a39f97693de7b640d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7717cf779c75d3b9d4d2c94caa52677538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b2ab685e0c8f53a7a1f2716803210539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a0f30e60cf8a996b5f75618b1dab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620e98088c32cd596af5eaf74cc8826541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1910ce38c8e11dbe7f3eeaead5f44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42366cb91d7fa5bb82d9a4c29553a99c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abe7987b95a9d10c6dad076f008acf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ede4e1966181f226341eccde35d04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e31ce6446f57ec5605eb6de57bec87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bae82ee2bdfbf6a781eebbcddcc9fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc650077e2d1d285f6ab272b3ac9aa29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95043e78b0cd9497e67946417ba99f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d97219367605824e7ff9b63ccee083550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72877bcabf0a793ac00086e7727e9dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a78a9214cba58da64ca6c1a3862918552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155f6c6508c300f36f934f6abcafac5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced5b97f44bb5be9bf566598373e069554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df84964bd6d926e70249323c599870555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71834ad25a085c9052594b9fffe5f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d836cfce3177f17a10f68c667fe328c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8baf309d3e1ee078874d977de041da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eac5cc1caf98f055952ded96629a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c9ee82598090824ae5fbe571db49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1857366685d434c8c1796fe45e588561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253c35bd7f2f03c20d1c210337057e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12824d45832ddcf6e151475131442c42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafe0aac2a46180264d07be9be6e980564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d840a1c6b8911795dec9f9f37ed8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b8503c11d2813c6a4fba5b1c90221566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b354b2e4645d14626f2eae54982119567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dbea2fdfc095e6f3cddc86a990ebd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ad7aca19f211713e15ec00c7fad70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89325675f353f137685ab31b3915e75a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7dfe1d5a4ba772a0acf9fa6f717f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9e01fd04552bbbf7bbed7a28448b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c21ed9890aae6e74dbd4d0ae9e02b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8fda205f34b216837e0549d754570574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48b69bce3d0003ef2563f1d71df77a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cc5e19124fa562f2e43b75033b0ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150a92c2b74cd579fa848de43f01437577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efead77edec745db703d36c4adb11f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1987f0d4d44c9131abf036313b63f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974ee90cc62675b7c506252d09866b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7f3254ff619cf4ce257dd5d64c031581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651cc4af6feab14642912fcc9c2859c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eef92e65dc8bdc5d1928d9bfb0b4b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b51bad727c3edef44f16ddfb41448d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa936bda4b3cf072d993eaf5320253585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47883dd11e54555347babfbcc00dac90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b797c7066328d829177b994142fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bb54c90ba477ef6150d54c5a13018588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dffb29bf71bfaf93da4a26a690aee9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad8b51455094b0ea080f94bc7b6c96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bc65d123bdbb20a54b915b6124dbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67878eba26921f86def9463dac7be3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65080f2b1ca6088e9014c0a43af516e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e2bc6700145074289c63223cd1d0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253907a4d9d2e8d8ec75c077d4bc5db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca341cfec3e51c2f5ac56afaac4d46e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19b7afc8bbcb5ca595e74090874f8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330ee92e3946c55db759029009b6ea6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d61f2b2b0fd7496a41d3734b333018599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390b01aaf5edda60d1eed021028d758600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28740ee1f7ce8731c170a69b6856388601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad42dc2b98bb67909c96222763d8bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426c46e093d293bc116ffc22c2c23dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da701f0304a3a6dc7d18536f54e8d045604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf0035d7df7bdb44c7b6971ff49f4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b93032939568821ceafd638dbbed20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020561c016616f7e91b29c817ff1c94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0488b4def9a8cb34f406cc8ee232043608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf90118f336dccc053b58b9ee0e75b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d8457f48607760a950d957c585560610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba6d96e18927dd69256f85cf47f81b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7e5e4bd2be2b44641db5bc1d21cda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b5606a22dbbccb660ebe4576be8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8052699dd12956c9ecf08e24ac2e5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c643aef3034f63c4954ea20422536615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdb4ac38af97d20c8856bfe5d16b16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112bb89dad50e2712cd24b79d5e1db2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7f404fe55cc492e995cef3ff9a1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdbffab55ad3aa31a48bb007f6da10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf488a03652d33bf236c12c08b2218b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b3ddfed85ea28b9ddf47bd2058339621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba1dfcce4d5793164e3dc9ed1e9ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c60a884becb1c4249655994a1083a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7233ec67b2eb24f015a8a4f5e4a4ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cd5fdb79fc1258f36732d8a54faa7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f09578a99eb35ba15448e849221d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede78c4ac7f31e8e0589fea2172ad4e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a157567984cec978b53f379138b6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7c041f1b53612d42971f4c14c7be8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fce6417bb66f80f26f8b0dbd6ac2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7cd4e39525fc8a49371dda6c42750631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f52ed7419ae65aeeee442c9ac6a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ee2fac9cf58f3712669be958353c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642e77622d72e55610ecdfe061f3b1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e269676e1b852309c43e581d641f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b168a81efa1941a252f2485dcdb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd31e39817165699cdc58d522dcb607637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61263050e8978263a2ce33163e0b4a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144c5ee681810a7fbcb647fdc02602639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ab4b65c7ff77dcf98b186dac1e734640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f784f74f5f776e6c53c2fec7efe9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e632e41d77d1e56d6ec480a74d7ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361a48379406710f66f7288ed2024c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016cb49949212c59802875ba9149d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245537c5d70217034795292f53e970645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4716eecce18d3b97d1a2b956b7255a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da464daa18a518aa5e13308251cf6ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb16fc93ee2f6372888add2ac9b0c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31471f683dff7217633a626f7662fe2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979d9f6c9bbb2615534531d610d73e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b37c97580559d7808c42365d9a764651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b90351af8924edc32bdc3cab50bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190adb735f79d8b11479518dd77bb43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd267a5a9b6e770d511379e6a73c8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbbfa2ce30d8cf75c9dcb376dab688655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b05bbcb979c7005e4a2a9f4363f0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa4f166a4992ca9b76f29407c204b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2909f2fc6b128ccb105266c2d7495658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c335e19eb8a6b7a3dcde3ae4f701bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70d9cdeb033e60174e7083bd452bef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea8c80cbacb4b85688989ca7adf84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bcdae7eac8fbed28058995af44fd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2449a47b163e195be0387d57166f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c434b40c4c426dda1763a706dc11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6b042ee3f1d3d983328d1c60dfcb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a742b563ea680913598b3b2a935c92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec0b9b978b8afe0e36bac16fd88d13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68680fe87c15d7a0a1b9c2b2ae8ff0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1862c0b62aa4b3bd9a283d9204b09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2ae4f53587e2e705b5a874858638b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78351a2a4241f985b234028b741b4bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1f9ae35a5748e3e32e595dbe72423672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab7c5366592ad5bd1867726ad61f91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139ed570bbeb1746c3756c80af57c10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d2b6a16d62cedadd90eb139feca02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45e0287eac903dfb8e3e8330332dce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b1b68832ef57d46819dcab3669596677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a6a01a833d61ee0784dc940d887c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab96e78466e3f969cbe2fefc72922f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597da93a1e834ebc58e55ff1661f881680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34e8ab9b1e437a3107f61a0a619ff0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e2a3a63a4fbc7af026785bc4c18c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608f322110701b10e46036cc020e9e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1038821694044d1e350a552b819f21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5703d0bae40f1a1d9f87618ead667685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d144d0f8403d98d2997de32a767672686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37811170e2051e18923303e6b2058398687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e2d096810411a15414cf91c2afd71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781217fbf1565fc041527b5f1fd5edb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d51172c6fd604ff9e8515bb738d30c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2919b9860e559227738b38462748691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd5436ca2cf4cca49a93e03fc07f95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eb1bd51786ee84a2543ff77ca84b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e48eecc54d3e5bf0491a5ff3782f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9195dfd8aaa3f18c2da438d8fbf92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3b1f6bce0607483bb02c8a25cdfd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86929773cf27adcefc3bac2bd25ce8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82747971177c0c82449b4fb272bcebaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207d7048439d73221a43ebf6ba8247f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b497e0d289a116f36185c09504f597700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9143e5f1b68a50e485d198df6b63d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffbccb56ca3407bb49e999b88110a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cc3a24c466e482878a699752e4d35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa459ef8f48e09cea6e9a390cdff963704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244475c9fda2234e05e2003a6fb41997705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a85be5d6b30943730c9fd4f0916e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655dcc576f968a5a72d4f0c1ea25f7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d088a11ea479b03d91c4265a9c2a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d4855170c7f6b0980acf73c7ca4ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea666ac50c44f858b1a8997ec45849710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfcf99c169f6929b6e7d573f55d36a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9467cc1ac07b89a38148a06555a0e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150762f0270213db7e7fbcfad9d0670713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c23abe05438a923528aa84fdf0932a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434a0274c58558054a35844f8fdb9d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe29b6669498b9326b37bd3a5edfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f2e5b11f65dce16e865f53e845817717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd016dce9371332e39423b3403e1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68416ae66ab03c934e63dea808d45786719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226df3ed81e8b5b1aa3d3a910bf725c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf34a7a57899432636e8a61daea99c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e598e6e833932633e655126ed505038722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82104e036d3548bbb67ff6161518b0ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff3e7de93ebc6aa8b3ab2607709fbc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81081943e5c1578f0105699c002707725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efbfca224c1f35871ca80f54b887df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9693968af4e7272f811d755914adc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fbba93944fecbb4d95abb2399493a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbb1e1ab082adbdbc2c06e33d9f5af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb972d4bb49ad62f6281cb6628f996730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238680d9c6db1bd78c1c73498704088731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea6b88a4e7b2f87be8cd398e757451732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366db4df2155761de36962114900d4d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9c6923648fc1d4b379f186cdae45e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ae0e856fcf2bf1afd8738124c70b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f607118199dd1e3a65817315d03637736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ba9cac79dc9e0198049f7b5d885d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c6301561d5ce1fd64922b081f314738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ec0e6722d9131cb0f42939915dfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0030481bce6201e50498270ab4e77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dc57f9ddcdc41ada105590c930cb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31490e065c9634a38e45fc1d5e95fe8d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e088b29480c568943dd9c6416a45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aae61423957acc39d7953c404e520744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d2a677764e33c1c05830186319d1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1492074f67af094931e6573e05969746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e59e0bdd8610b1857606bc8f5aa19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe8820535c299338a20cae3d860319748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbded97ecb4c0702c5a971366d33a0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfc4224b1709cf6b26a7079362341a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f8a8e15fc34ae5d5012d277f7d591751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648f4e950a28e657a2fcde123f61e67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aac187475e6af6e472b5e99f88f98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aac7ed512c0d130f12936a2bd2242a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b254df904dbdbac2a8ca089c459eda7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db79870c88347dbc441d40c1b768836756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ddd8efb1471e3f114c597068f8da6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24010b542c285a5444d3d62500b1dc90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390fb09589e2277bc246162f0483782759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ffbe2fc8d7503a6f9903ffd91be70760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3335983dbe9e3c978752b3c099e2df761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26182f4b060cb51cabbcf586f9c51b8b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a05c9bafe23eae2e0b0a5fdf00c63b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ccc665c6da893a09a15fc0c9d23e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f41ef88217e3c9397ffe53db6cb3fb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967826b03adb96a05d4035542d8024c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc97ce8e445027691160175582673f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd7cf7349d29065e3794d665d6ef4b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e664b5c64e557f100bd13da56758b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b0dde4485924a0685dbbfabc6d4a1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb603e15448306f4959aa05c27535931771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d741c73044eff7e098b346b370997f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5ce2eb10b5999bd0928e2f3b505c8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0501acbe036d88b0b728fac1367e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00814eafe57d91479bc71e704d8ac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f43f6c0792661899701c16eade89776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d893bfb064d126fd989d091e2fe7e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ea8f9e23055c0af428c721d6fd93b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0272ee6704880259cfcf1e4568be46779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230ea7f4bb207190ecfc80fce17b664780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed9b4e7e239064e65ee1a864503cb6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3939514128c92d93db001d7b46c0fed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7446e74fda015d252e65525b3196783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a8a0ab030bf75dad3fdc8fd263f68784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42330bfab896dc1c4a1d6f3f5114af0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3d0ecbb58680a6dde19ed0054ef03786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85d3cc7b66089cb7f22a9360e3cc8f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324f05eaa5b73181a88aafbec5059c6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c2739ffd5a56deb2aac6ceb050ccc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e630696ae3f72de4d0606976f5f4bb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375151f18ac0484b7708a54d8d7c0fe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024cee891ea33df8f204b76161aac9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57b7d7bf41e4b9ffbc2ee883b548ad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bcc39153e688a72a18f5b0ed4e729794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5bf1ddf9dc2a8a50b956e6de9cad795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe73dc4ca78fb15848f759fd6028b26796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11ad963efa432927c15e845c09630e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b7abff3d6ee5a2dbf08b96bad62f0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926556978b0f0f08027527636f3ba50799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac64dce6a5503e61e0d7f9eb8f681b5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68801a7a6426a86850dcb21e49579b4b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848088adf988c4ddb1107e34c7be90b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b6c553dce0e89a4a8bfae333053fd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d82f547a34735e0e2ff49e52cdcd3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b961f668eac0b87a39da810afdaa9a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e551220f02ce40aae2d96beca535a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c69187f6ebc70c53f7661cd2af053807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc28346009a80c2646b015b8db188e9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7581c7adb48eb0ffe854749e20bcc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a8e934ac16217b20af5a29b157ec810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23f469a191f6df46eb73b7009b00ab811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb264ba337b70e566e577e9649845812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd044ef7e88eb6561207cdca9c0eb97813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c148c7619f3313be5541f477f7ce11814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952437e14dc28c07384ae30ea0bbc1ec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c0ab67f4d7ec69831e04df21ca110816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbd1547d9c6d8c967e7ccd567b6e4e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2879c82767c7dd1852e94b443e4323d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36bc0d3a44aec7a344287025637da0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b565a8c1a5f32ff5e351408b10990820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c39952459ba9514ca77fcb2045558c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eccb2fab4930ddea9eb8f16da3a03822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016e5c9f50f05f0d54939749e2a12e3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fb69a7cf8763435c3432b2740d0e2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046eee74d1baa0223b8c1348265a27a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f67c16a17364960eff5f6579b00984826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578da415413514e630b9d13a344de4c2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37d34c864e1670fd10c6039ecc8022828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f6bb4187b5e762bef1b2e5a50825829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9186ca1d8a19c055676911f6dc695830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22b8cd8355d69316883dca9994400a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3bc8c69da50b4eea5603b89d59c2e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ff081289be309c541b83391f2eba833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3b2429c38dd325d2c0fd05aa9bc02834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93397a2ac63ba3ef597dd0fd01fba835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ce374c9849983adf73e8e04f2cd58836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73caa7bbb3886caec9b4939e5d44488837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f992e2849ad92dcb69a29f82b9fc5bf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34d66f856bb4a1b5394839d8566bfe839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc7601d6f4fe6e75c7fe9c8fa16daf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006ed65fa801af0fc8405c9a0de0f6a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df316b55877c1a0a5bdfcb055393380d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a4bcd8a79cedc1eadd8a16d81d018843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb99a73707947d1b4708b08bc4c9e3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dbc8a680eca68ce49110fb34750b7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2240f78c1e7d77719d5f955d7ff4c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ba0c2e44cdc9e054f6d849223210847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fe03c4b78f6de15f4575f9dc84d23848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a426e255ea435ed6a6892a2ae8f391c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132255f4911990a757c2a2ed3d46254850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382f22c8161cbd6ef1cd9b3f4d689ae851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f97ebbab40721314871ee704353d8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e784207d4a6459d0868030aa1ca4fee853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58ce4a53c87cacf9b1beed29d4c669854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d837723a2f7c9eaa536095d463c9e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3780eaeb809ed5e4c4813ab51aa4a46856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbc7b5bd905901090a77911fdbcb5b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865dcb90a73c8efeb4e4eb05938db66858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982912c5568cb081cc0151b02ff99413859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5299ebd8a8892cb6f853b261d971c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1f7a17fc6df7128aa0fd09a1c37ef861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c31c556b8e67fab28e20bba226a5ff862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb90875a26a27ae8b326a2130fb888863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690178cb6b7a6dc786689525a09a0c9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebb67720d80b92dd8231b24b3005b1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf1a03afccb61a926b2709384e7a3d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baacf8fb5a634e75b02b99ff049b30867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b2e306af7eed27139299f50517de3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5714af905eb967b6ad799d005669ef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1587e4135949a6a73078340c8523c74870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584198a09fe0c88f18f9fbe3fd8b6b6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce0e5e9c79082bce5afdd81939d7d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d85bef712254dab2accdf6776df33873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ea0b2d93d46a756ded27a092a430b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa668c532ea88658a7ada931070db6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce56eaa0537523cd2a9e3b03d658962876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeb29d29064d9d516ccb7a3ad6514c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92fc3c66150f90c91c1e4d253057f0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848613b927099cbc5054ef3aa5ce6f36879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f952315be2acdf909585473f386ed22880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2840780d82bbec3cc764885e31c056881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e4f1a979137468b16b5a00929edb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0985cd9bd289f8b94c77131a27cf3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d4ae02f1857058c644656560c90a9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423f5b28402212e5e1801147e41871c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f540f252c21e9c23e86b9aba862fe886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4936baca0a55f08f25956f4e9c37b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0db2cd3b21b3a26f936a4d6cdc2022888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ae2737038ea8af66aed2e12c95e40889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ab8b20aab9f9923ed5f05efc5fe4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5316ff29e26cb34f73b8cdd957906d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f59d905d2d9ba97ccfacdc01033d06892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7ef0304df25935991469450b371ea893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a2b41787b0582c2ace1cb2230cd43894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb95eafa443fd1216e5bfec3808083895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713a62428fca304c2073dd4180e7280896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b345cfa402a12d0cb619cb1322f30897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e18e5f79c0cc09aab3c1c989f7bdaf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163da32d9aca0b930177fae1370cd59899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baa668829e4f84ac9beb7240e26e5d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa4d9306bb44f5865ba6b58fa6b57e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe92e05f9871218309456e770cc88f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a416e71754184b5e30fefbf07aa7087903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36db9f4b9f12cd67ce293dd69506f2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdc45112b5feda8882cdae8296178c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf3634b915ba73bebc0c697e3c3a5c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c0b9d8ee8ab94e49112ef6e107b27907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7198d59ceb0b8f44bd81e98683d98908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8c0e30fae9251dfe822e85894b865909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161f8fadc3e6609592c9e8e081d9d7a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d690fbefe0e53e52bb74949be611911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd5613331b0f57e53b93db52f3c8d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab902c516c10f369e05875e8e33bc8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e1b29a9fc79feaaea6c4d5c117788914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a95312408ebaab938ce60e67c7535f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a018d5110ad4fd442fe00696cb86aa5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe13986cb72d8f8f08465827cbbcb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845f62ef64671859fd1e499e870bbc0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc53b6c3a5667e53aec1cd2bad617aa919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ca6a877c747bafe07e9493b560444920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0266297ba0743a65feeb856de5c87921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc738915501313b039149e2135a345a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b47a44acc8d574541161ced18d497a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d63abbc8771ca404f60a52e6a9d09924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19965c93efa0f51ae1b4c529bf094b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ce0dc5d2e775aa414837bbe6cf835926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ffe8bc457059696f0c12f5daebd5e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e0b1b4dd7709ae0bfb69819c11cc7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc190125e5806ad18cc70ad25f0da0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684859d422e34201b7585ee7d69d5a1e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad94f9e5c84e11b46c55df0ff33af0f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e598fc26433e1e44b99abac78ccd1d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f596d1bfd9d974ca053675b17d25e23933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acefa6a1edf874e82f9d1d95fb70cc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33301200716adf044ed8db7e0f4702d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d171e49504852fb93dec4f0b48683d4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae98fea721bde4e78ee3f3e6715f0d6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28e70ac6e518b433aa55fca91278bf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c64741f3609f69e59d55f983ced71a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b5ae4f9897415d127acba223fe285940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10150bfa4042bcc3c025fdcf63b6f3df941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd17ae473b68c6a62e4c10d3432600942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f3e21da489535440639ce750b07a7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ccfba2cbb7e5674069d0c61816e04944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae4a87155497d0c6ffaa5865b1d391945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf658166fac343ff42e9c0eb675626946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d534f5a2ea69ee849bb9f0d5370323947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603279b85f21d0f6b69137046ab1c7a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c75666217137c3e61ace0cb13cf57c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49260ae5da2197a5a41abf46e35e50a6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0aa7d4cf0600b7a1d72b8f79dd2a5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b292887849f4aeb4bc53589d256426952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a8aca5e59cc690351814f008a0d91953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d99ed117191e27c1b4adc97fd00c77954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d5f3731c41673d71af7cde1f420d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd36d1a06980f6f126b239bb2998a4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e48f59ef73682fdfb67b8fdbf1e741957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464d8a4d83a1efa8f4e79843764838b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d505733ab43d8564f5c28764e71c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643f32386062a01055f9bd914a7b9d0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f38f56eb2f8b8d7c14cdcc275a726b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98b4c2d49c26df68edd7f25451de6d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ec04b0ae827b55f75e4eb82c41897963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ee587531edf2592c3b6bc93f8a827964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30131fc6050c3642f1484030920842ba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721615cde319671c17e492d20cd01a8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cd2cccf0aabe0ac3578c0a8efab19967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97dd8ed91ca18f912e7975a57433df968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a64c0679acdcbd1e18eda705d6fe4b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336ab84c5dc220a6fcee1e9ec70942b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2700ee19baeb2650288e73330afd56971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53a58d5808c5115c9dec20252020ee972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23cd00eaf6c932e05fa3273531b590973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15e745c95b64f53978b8014cd5f1e3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ac14fa1f4ffd8b240112f9fdd74b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482379a0458fe10c447e3164a60ac9a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8298dcdab64a5ae0a7ce420b18015cd977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07acfea34a7b735fd35aa9c011db8d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49366eaf6caa7d50e395195337b1ba042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13e1e8d81fbdd139485301ad9dec543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6fdcf080424b9f79de4a877f995244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b89b7906cc72f216bee38758b43b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936d4b745ccb130a49a6ecc1e0adc036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f07ef3c16e3eaff7b226ed837e71617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be9e9a1e8ab40856b4b4b86470353c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dc07c19436ff0caf56db07128940e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a00387aae4456f4e2fccee0c9e05f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117da1e9777403eb800c53c44408d1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca35357363f2c975db66afbb979358e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c7a21e4e2554eb0199c7e65d4d9db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f9f54556fa78abb248b12b1dc2b7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f2d63ce828f46f999fac2bda0539a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136af2044aeba133e8623d40b8b800fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1fb3af8e37ff31e71a5d7e21a337b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110696d3d30a78ec2e40c4bce04a02318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ecfec870f97aca52a0d63ab2f12519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2a7543091b49be2ebe2958542dd1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3151660503659dc8a400adf8ec4b1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd7d720923b7b1a73d12f277d035a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b760c8244d63cb513ed72110441151623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2f1d67b2e2ca4374b46acded790bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe187cb6646d9bd7af1068866f1a7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee1e00895bc67fdd31e11ae6e4eb8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bec8afc53a9d021e2405d03b9ba7e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01287425d2030d38c83a1ed2d3f5360128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd747b82a48fd9f1cc51d1f3f8a310129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d109090a17344685e7e7ec770869e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59221d5b9c634272dc6748ac689d27631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95821dfe5f8f64306f76155797376b9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13d0dc126e1807da59d61f3ddd434733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675bf953b0236b1fc03241e0a5db16334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f1ff1e577ca0e716684d0cebadac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966d4ab4087526827d0df9f06356d9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5db015e8d83ff39c82d1ed261946637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b82f99470ba7b87f362fc535de83b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d54b8de7901a4b3eb79dc4382a912339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b7882aa3afe5fdebdc33b1124e4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba992d53467426274b97aa4d15b067441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e564589c059120dadfd6d89d687d7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131e997db1654976365d57fde6df8bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47679862eee7d90e4e1459b2a5431a3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b5d6c5cd6e47c8047a341e3c5c4b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968585eccd64b5f3cb4cf302b84016f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041497a1f4828717e7b4cf185500c7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9946fe3896525a428f0a9a7898474248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3878c85d6df74c29fa9fcc3537006149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9e84824111048a9403859e8de1c0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe2843cfecfa516fad9815ca2ec5c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498ee558606cf5fac88084589a4fb7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0ba591f8a2a909137e98f2067c47953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f8a82301b40a3d9b0742b848d1fd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aa5f5b8d871efe76522cc63261d1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49437a435191b61ae62a8aa806361e2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb277c7e58ee927e4eb286871716a21e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d39f7cfd1e2b301b7706ea87c14f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5cca4d041bceedd9b00aa2e9321cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aaf4fe0b68e8a24443ea2d09750cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf3a4fb3d6ee18a0bfb7c27b8dc6af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f723d70717716d44728a0c39fb052da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84756ac538da7ae2201a2795769b1dfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa5e3658dfe1cba480db6ed872a39d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1797ed06e46192444dff30ffd5ab9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924b26a34caad5f1a3398363eaed1ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af7c7f81b5a3170b5fc3f393538ecb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dded39d46f6e8cdf48b58c958ff65968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991135a5396db541c2ea8236de63beb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b308f3e36cb351497a20315355b0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6bdcc82fb1bf921354d492219551e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeeab276d867cb8f0e46c092333d3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba28045e62b967a05a4de8a5f6ef873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5415cc3b460b97ea14a2fde5e346c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cbfcb1644607b8aa3ed0b74ba7ec075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25f0fd1d2f6f3bf3a067d469027cfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de89cd65832a81f3d5ad07099a03b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300c86749f4caa3dad14cea20bd674b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472a0d651650049229ee9e24a196ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67552e85d1653dd4b2699af8fe38e1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcfdcf0ad0202a8c4c70cb08d51ec581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a1160da9922b3e789bc27b172146e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12119693fcf0d0d11257e8675e7e2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8431028006c601e758badd313bd762784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496a37b000a854c3325d6e64366c27485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7655500c51aae4c157924de2d6e6e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f071d5b998a54b5fb1f73807df26a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deb197b181f78e1199ed51ad81708788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a644f9928f8833250931eaf7d597d4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0118bf742921c551bce6f2c59274190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106935b2bd389d36ac22ce93b8b6c3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a55284c40e28a72d57997b7994e49592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131b7c8d87b63506642edad42881dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda49b7368588770ae05dda9158030f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d2d62922f87a93038fdb76039058395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937a1df39e99584cb0cd55c8e132e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a71d9ad15f0a82faee04dccdf56e1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a681a6fd82486af469892dd97bc12398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bccbdd081dd525b2d1f0b5eb59e3dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e43af5e31ac9c5a1d47e31cd807757100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2d85ea929282ff7f8bf22be55af4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e19ae5e6d4cb23d925a37908ca0f8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49676c8f07f5379a4b15d10358d1ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48e2ab6820114f5bd6d4d4ff96615104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781399f28864bafb1bc1ffea195e2b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce69ba8ce380c335c36c69df6a06b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eedddb2e729b48103b1fff0cd9fcbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db84bd2db47a4bc5afaa8acb0c820f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a760ebb95632147f06d8101e0f610e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0072d07ed55486caadbc22e0e7a9fb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d7f3af17524ecd3c6f6a1f35a67b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ecad9cb42a1ee29b01a5048c5eb20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc4282ae0eabe55deea0391675855f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bf289f7075b31e76e700a332cb20d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169cb5a62680d9e35899111875a74bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a11ec90c9aacbadebe0ce930ee98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa39d49c1593d7ddfe4f549e5b5614117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437b4d3fb7a56d4d546c24028bfa2d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12d2e2dc4dfb151f5aa881c8f50415119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332116640e18db31174c6f1937c9a789120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e28564c395681ba66898109f264b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3df65c267e28619115e32c3f7d253122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd9f223160163af19b4822adb25316123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775e8d9cc5a868c1057b89d87ad114f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7406c11f2e89e08426fa81748cdba3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb6cf20701eaf1405468efae8cd9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f307639bd85ea167dafc7e253247d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4fc94ff66ab5e23e645e7889c456c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343873f1631009e5ad5c5ca420e9e602129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c28ddf5a41f342d5837e358201f6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7fb64aaaf70e1f0800274cd44414d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ace8c1947b56b67f5ad95227341ba3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f25c12a47b87a4bd53c299a60a8df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68100a12716f5d6f2bb885df19db9020134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68ae6d57d27994c7212c99b72b260f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc65f59f02dbee0dd4f81d0f7749b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ca2460efede6fb8c15ee1be5bac6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a60595b7a8e87fb7011c6263740c37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39135fb82019bdfe140746802300f3a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b83981284022269725b7006e05e132140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17a259a0f9a4db256547a07f18573b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c59d2b355fa97036839d11870813c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044b121c5462f14c16c12e395d18d95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405a8a431b712fa6157ddb01c82ed7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a87f13bdde7bda2072d24375ac71ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e76e7ec7b9df48ccff25e495ab6340146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e0bdb8ccc688d7c28fbcad723c89c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b6444d6c5138141950b97b898843b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f37a0b3c3195eeb27089efff7996149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7599d6e2291b4fda49f2fb461d2e24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b9a1a643973d07871fe90fcba6183151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f079a6c25ee69db8bfc5c0ac732fc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8ab2c2a29aa73587fb2545bf6df1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b6a55bbce88a90c932dd99608ad07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6915fc5b32a3954e0476ac3823914c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf671d2fb3c8532b59822828ebc2b1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd58ddb86d5bea2bbcf9204f9c61324157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef5426c75e2e3e10b6c0d5134b1db8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e31bfcf9befa416a748d74da3a63d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d288f23f8622722bcc3c3c148663ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0499ee78e4979299b14457a0d68cc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c552c7d5cb41ab06173290c1050ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dc14a007f4463f6bff2f2017ec975163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a889b754cefc5c17ba63726ffca4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71dc6c9dc8da58aa9fdb588f5fbd8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07347e5070b50f2a779b623d8244d3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e28ed38c15c09e258029a8075e37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a12b2c7b7c9a1bd368b4489e2a6f88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a83fcdad66c831684b3244c98e0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc91e803b11f3ddcd1ae495f069613170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8606849c99bb8464472aa33a1eb2ba9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f9921d1c5e5d8d29ec7929b9ce26f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191f1639c6e5875c86a2697a7dc05ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eead3a305bd88f656bd0b0f70b0900c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed348903448f1a8152620b92e0c63e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76479bcf90aea93f01c2f6a571e8a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44487dd1437993663a75d5d5e251d861177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6ea6de2b2b4a5be1c13c95f9e762f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802398a85e581e8bf2c258d3fdb9698179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b1c5079ec22fd18b9b664fc7d11f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4e9ce31acf22bf39a5930fbae7226181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8725201427382829bb42080b7b06b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b138e1a76a88a909067ec30ab4130183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943446abd65c0cf6782c6827dc57f2e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331575bbfd7e8a971f99bdde1f16491185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee305774e3538255232171e962bf364186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e008550d7df4bae3ae208e52ec7e6ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511692472246c8d32eee86106d4e9140188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07bfb0359706ae0bc7f00f8258999b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfebdc6161cc3936af1856b21c58e73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b6027ebb1082b5dd7f2bd684f00cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a64a188cac091b542fa83d9e0db6ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f335da6ff3f371eceb2dea265021193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7aabd2eb05b815ef0dac3ec7427b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cf848946c022e5406e6b7fa9e6619195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e914fccd0a80a7cd7d86da8660a0fce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858b3fabfc485acefa0bd4d6d1a8c1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c879735f3f620d867f1efca8a1edd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86594f31a4e51b23d6f528416c9f1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d51b1f963c29459de4229789657c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156adea0cc2328aa4c3820e2ca4108a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed1168bc1091fd8a5165ced73bb35f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7a7507a753f24634dcb74ba3b3675203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a825801bffc7e4e366b875960259572204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419de821db3eccd45db4d7a0fe5dd0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a108fe946f37099c81f7b4970c6fba8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951fc5bf3136e41ef28c4f82b7c850207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf2dcdc3bb687f90bf7e69a8567a7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370caa24c405ef244b7328c0649b84c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7a2e883ff2da8abacc801a3e4813f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fcea016c246f870111db201198d77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e551ccbb6a4d326036046565b2b728212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc39ab94ae74bb5ddff1943dd1f82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb923952cdd87e5febaca475ef35c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14091fb04efe162c80a39df87738aec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd232cb107ddbaa87b3f37867b478107216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bbe86127f12201d4ec89974b5e840217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fda5055e9cc969586b7c4da67f3b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27323562b89456a95ddecf6434591fa1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e4a22dd7de2a25d8dffde2c125ca2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aff5787acd6b1889ce0312d6baf0cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17247012386e48b3be5fca3c4197130a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5418c32f6f21e0f030a6eaafc71c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b438f90185a2047abd660555a3531224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71d55edbfa19c007add05b1fd90e6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caa95c2ade5c027fb082e729f95298226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821d68e5c6392fe70cf2998ea423963227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c9d8f18c7cb0bb0f87dec24d52b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503ebe059eb92c400d4742a26a9d6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b6fa407f5c018f2ac94b09bda5859230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f079854a1035888f202056e88a403d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a0ac4334ace747107fa91ee8fb25b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736dc5c6e73f960f980a2937f16f338233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562182b47057490c54f048576a593546234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed888ac1b4594852d86ba4e8ff6c7f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c3a6b3cff3fdd6d9c1f1fdd162ca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177b2b03d88ce0f7382f881557ffa4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221c29913e561889765f33d62225624238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fe4d5dc38615afe014f056dfeb232239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749302ea0e43bd25ba8c991d37d1c3b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4c5073c6d1c12ee2d96ae8679f700241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120339e3f03d2cf1f596a674d16ca73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eaf65f08364d7ab8c62d60ff45864243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d8e99125dd1a539310e368c6f27e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262beed7b5508121859d28a5265427c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec185fe97c1ae96ca473759c7c86fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764feeb3f94c1e33831e975b5b7f45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae665e03f710735a9f7144998c9cc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac60a17a08b28d4894bdd4383bee84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67465cc5a2325986d51a4367a20453be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb31b8f0a6076b75217c5fc3013c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4a11335a54d4f57752d85ecce0517252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50033c4bf1371396e970e86d927ea3c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073bdbcb8d875f5b4d04cc1e98f2945254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229bef1ab1010d68e0813ffead9e58c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdceb2fc2ed82021879a78ad159f99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abe7b9c7abd7249f660379236c9849257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787636f5e08a961c99d5f2e6b691eb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b57e7c9e8a277b98dff28d844dd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8eca114144fe4d860c7afe2e8cae2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879e06b6e0afd2bd799995843fe701a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58be2df4e637e4b86119c022dd79c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8045bd1f4d510a816edee4f055f3a97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eb6f41879720865a906ca4d6e7115264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1c01de44533d70f4b7a12cb9968c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbae308f829a0331a1ae8ce4855350266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3553eb966e0e6c48e6593adfa10646267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324529f7e074cc7f903686ca137ee3e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ea1c7d6d9cfc26948e6e73687f9f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfd5e268bea2043e16ffc2bd16eca4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f76d2a28c31395eb8b1307d700f02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c7027b0a6ad7122c186f551dda712272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013e9a821659308f99d79f916654b7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117316043a76056df0be749ea030205274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b82d6a5cc7341127f614340e1547bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d55fe076c773941224e7ec41dd9e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a215d2790abe785ac44b1da459664a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ed626a014e3ffb3ad947ff412d017278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8bddece85fbb4c43c682cefb9f350279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a80128e8286140fd0854011f442c29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b5ce578893172a6e3d196c750453281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5aff84beb6196f232a9b581e4731f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f61581e62f919dfc5422cb160bf09e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cc305edaec39bd73bc827e61fde82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa27e06f68b2d227e7fc6ee15080c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22959b4767bea8814f43fc86715283c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52825f1fdc79fc056b6380149d18836287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81835dbd6883069932adaff4e95d3df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833504d9ab8cdb915453c2dbb05bd90f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11fbf8564107efb4cf46ad40c12713290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e5ed37be811881212e57fdc8647ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87695326310cb390ff364c142b87d9e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816e26221296dcb8bfee07f2e659fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d8ef5eb8d4cc4ccadfe3794efdd37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97ab0f8512fb91c391bc60c9825fe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3b911cfaf8af0dc9aa180f8d84d5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8f14dd2210c4bf4c7e374c8a8554c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f10beb81eaeef514ce52a972acd692298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba90d5ecdb623f26085dbb01e0bf74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760d4b4a15f631fd973267409c6f583300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80015bcfa75b622ae6c74e4a6f8d392301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13328b92c08c6f397be491af820ed0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1767d94290dbfada35a682ef078a6fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1093890fea5e91c8c6702de4fb59d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeccba5738cda36aeae8aa4cfc785e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af725cb36bae77fb8884a03acbe5f9fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab3682861bb9894f06fcf9ce18c9f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96214384758e40ad1f004ce34862e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036696e9b2055f8e87bb6c05bd6e00f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350902245e3a0620c283bb1e0990d3e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943b17d2031760b0621744b9a93fb3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bd59b744dafbf144feb4751fb712e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd62c25c4e1afbbe0359039b46a30fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910180810366748850d14ab1e4c72e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5c35eefd445d313a4d7d0a06be8d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e9f79c6ec1fe0d29d49d98069d5fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990917e0bd538f8363b077ffe0f4348317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb5b714e94a79d4c934b625afcaa6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2825a66a1a59ab146721aafa85cf62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33f071cd444ba32b0b3b51e2ecdf3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619752f09023a6e2cd3e82569309de3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525456dc61fce2eddd81876cda3719f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8aec7035ddf771b40119c01084dca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4145db9f54b927eff43bfcece6ce8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e427ffb69b671824e3a74f0772984f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d3368725514714ffe9aef5a2f7eff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e112bd8c1915c99b671688cec13b5ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb73c9f8b4170088e1f1fdff2c208f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a129b81b84f84965c816a6d834c61ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e913a99dd8be8d2fb1202ed6ce883e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeae7057b54c688f906e36a1a5a09f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1923be7f70a8fdb7a5ae80805347bd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca3eb5ef671afbb4371dabb8d4621333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cca2065ca41e932b6857b98442508d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b219c0501caf325868a50c7c0b93209335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bc5491eb7d51964d651d05d39ef24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0367928361707e107b9ad5e3ce521337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382628e4061f4f7e64d83bf7bc2be8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79428b205311e9608724433a357f2980339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee4c6192e4aee5a9c9ab060c69afe1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c25511a0262caedf7169c1588e119341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb0d17f57581c4a68d65c56629dbd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f01588261e687249a3fd7666d165fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca767ffe77ae7fb6253f85d6ca29dc25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6efb2026c0bd9f0e74f431f26a6ff4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40736ac2b4ae2d7e671d0c4dbe36d3f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dfbc2cb0072e36b74bd357e830577347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509316a91bc8efddd331a136e4af486348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b3cfab70569987b1cc535016d7225349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e137b783589c8c7852c0a3871e62ef5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f102887de83350120350794c75a9272351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd008bee319a9561417a1321dc2199d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7f6f1bb7b4515f623738ef7f2869f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67604b33bba27430fc53008ded9c1423354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f96436b5dd16d4c80aa7e65a9ab5c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d7146789728b0a97112f3f9212e00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e72450c7534f052e359cc6bd80404357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3028ce7f4f7fb572f9e30cff4d8547358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d730b557b575cbd6a195fdf2fd033359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e1e1dca4636006bbeff2ae8c135e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b359aefe8d3866f2c6472889b2e7b5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa373756834738cebdda58c10df67f01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56bdd274f0f91dae2704353b213efc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420c4a058889aa6d3ae9959977457b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fa7770553f19b3ffe4052719d8a78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652753f547ede43648e39832ea1e0e92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53118b3f9565e4934a44a9212fb40f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b859e28bf3b99957f0808caf6af2aa1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406fcd46392af4fbf535cbfb36d1fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d72f804d519c55b1feb3b338752f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c620c165013ab43da6d0c4496fa85c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349caf496c27edc76c1cfdd6a17ec1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db3249daab23f4f955404452cb4082373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb11bd27476e7262fabdf2e08864a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6052eff8846122133a16e96e3b70ad1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b1f821d06fb358d394c1be1f72ea5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812928f400781cf646733422fd3b530377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4418177fed044ced50e0794af81b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e7acc07d876e839a4ceefe3b2e375379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2f489fa571b4a277c31a632bdccf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522034730b56c5e59b9aa669d3e908c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7063393b7ec92ecefaaaf7796c1e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e39e8176f3a3622930545922d01665383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b472a67a51062faa6505d8debfbf6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539820ba69485d96f8e5d1ae298e6fe6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded96be951dd65e53f4606441ddcb57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0dd192fe492292dcbdfeb64438996387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e736e052e70388a89f9efa1ff5515f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eff5346958306be075c4be7e38307389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f643f92bd4a85940bf1af4c9d4653a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181d8bd108330c734df03c51b2dc771391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9536ea54c9fb6fbe3e2405bc8ea0b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ca01360a858bba39fd1cd517b572f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce442fa94d5c1f5deddb87ef63d19c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2466ac527ff0714048560c4cb622f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aaa235da5e60181770de22bffff91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba960f9dc3b11014fd6a9592df107a6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656f2b39335364307f614c985d04311398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e8fb4903c716bb5fd3db7a3a2d16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a940c6216b707fccc3e5c62665238400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f8262f3941dc903006f8a2657b1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a25782570fd205f95f49502a63234402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f14bf7b00dd452f920522f2c2c5052403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55863aa6fe53d81388725ac1792a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312000c99ef89469d4d922bc8da19e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a3c7b89ffaa2e33005ad44543e3ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59471649d531d60c14185ddf811a13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416446874ee8f88e5c5eb60ecfa872ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99c12be2722df8237be691c4d35feb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64bfe22a67cf6f4b67d543b2fcc54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8ef7b68594577d3de33c85a587e5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72dc82193a1804f7796dbbfb9a7060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4728c9d22a338ea8ba2d8d5f48caf0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9c58137c7d6b1fba52dd5b7797ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29e34b0ba82196e42f02ef6dcc4657415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b6c237fcca6b36dd03945d1330dc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f804dcf2daa161975209d5fd6565b89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc9696b67ab2597f6e342786623b1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8284416f8c73e25e7fd13201a8f0d74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d86b8aa9613893d54980e4470e139420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2294c561ccf3837fe7641bfc81e4a62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f7cf6fbf402ede4bd2ebac7a59255422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169e857b3c68e1e0a7c4465f0f63603423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeae2c654786b626ea434e307dfd11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24c28b80a31c1e2e57b9e2f45a42f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853d35db63a0c8ea24e96e72eac7120426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e75ccf2c21bc0bcf4435053b6a63c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c07d3ba99dd75d393efc8e9a527522428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe8b333850b648118abe7bfeee2f09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e02fc7e89ae9bdcfefe31a4172977430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8dfabe98e3cfda4e40d84c38bebb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492f345050b21d7ac0f5b5a3311a507432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7922dbdbe75f17555e7aab1a705e9d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4644090ecb58e2fdd2becbb424fccb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd09139a0c55a0cfe8ac852f5a4fa0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ca46d962cdf7d83fdd082776c7d70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e98dd7aeba0a39bb325534ed9cf05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2a7facb6ebcb76485c14fca137903438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb3abbf48565becb76d769e7b8cf2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec00eb4e76565044cc8452a4f821a4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a5103df43f8f48bb5acf2f11372fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0efe2bc07fdda3d8c6a36300d34a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211885f9a8a4d62116ea8d425fe93a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69e6e89f39bca5cc1cf50fdb5b9088444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb1b855a6cc6fe2166f3b9dbaab474445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417659ad37f6b1ef81ce8980ca33499446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691e3b5705a4efba44c9a921ab0041c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410657093b0214481ffedf1f1b680de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f03d10ddcba6ea1f8fd691233d3d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13b59a9fc00892e063de0ba92ffe90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d06347d7b6bee92858b74c3fa52d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3a60eb415c0761057cee2b7e4bedc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bec32f89a37333df0c6639040c0a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19b4f8a173e7b90d79fe9b68ec5f03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38918b2705a5e75a12902f9a7533d041455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23986445a22d4c7904e5c78e0d631278456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ab1728a411f792e4ef8b707419201457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2646c78a2b447f72d33fe9eede7e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbab39cf1ac0a43e773bda4ddcaa85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0041e8441cdce678aad65d1445f124e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64873f46b799ac6c185ca5f55fd42235461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcc12b70d9376f3cac18337c8302da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6d5e7ce78238a734190a1f2544cb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a80607daae5162e6a997b207380f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be194f88ec6c57c403a92d9dcc84832465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d34915cec7218402695cd6464c0ea4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e407bc4c41ab5bfce8e081f4194ded467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf146d82613f24edca3a9adc0c602f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c963bacdd56942c4e91ce0e01f12a62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087739fdc8c12d27a87ba8d0feeacfb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccfe029133f5827b3ca9c581e3c2a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6059a3e9d940b8f641529d8f855e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f9039f5f1a04e40b5046d4b49f521473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87313c0ac86eb10b1d8483386f01ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f9066c18616d3a8cad0fd99a42ace475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1634af931e43998526511963ce0524e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639e9084ab020d16054194361daa0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb5589d87857e040b8cfab7b5191f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55eb0e7bb4088a1b12a286c567d431479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891a2be02e3ea18160e9316dd650936480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5984dfd6cde21c5bb6cb1bb427605f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ae6dea214eaf2620a44db30f82c53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecffa206cd4ebd40399a4b8c2ec0ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf37e597c71418aa6b9708e3c9292c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0fe310b2663b567210a258806c33b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ff2960ba0aabf0bf7ab02f20e9e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0b6e86c494c307a420204e205d0fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5fb79b2bb5a685eebbe55d706764488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba086491db2eb183c44f44898af5a0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cb0fe8556129f7da3091c6e80905f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312d395fe94ad041271373c608bb79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515d8c86e13e954734e69e7001255c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c2c3ef118d752128182bb9770eada493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efce17ca99e623d8543e156efe034a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c99669ea226902a93b46387508d00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca26f2fd52b53d5c388e3d66952a6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e523391883ea821f7c0ccb458f67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283853ce097defac20c3378a7e8efaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1fb67c50b59df09202d7511b0d5e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22db99d6d727a498523a44a136268e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0947b158d6608c0bc30be27100e546501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbceeee4692aa83dc5fb4c00105e491502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e0b1f093bc5ba41805916760920fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6c27af431caa583fb9e0fd92e99c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324b1c22add20f4ed645011330fb4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423925a5961aa0438b1f7b20c7144e67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d602c0c8890f00f05ae1c8f6f9fa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5cf95e9d43c4db5218d7f6ac3ab62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd279a9c86f019e6b2fb066ced687d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca193b833845ad4087eb48cbbece69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f521f3331f2e2ab09cc85da8c6a1f74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ae0c1ccdbc1b574c85c3314cd3ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d923bd55d28d7a44fab8aca14ca545d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25b6f7d54dafece81873a8faac656f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4159c5d396b600a62b1a995b15d2e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbb24abeb3841b3af60582c8bb3586516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b177d6e42b8fea461d82ff5640eb27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192db4a0fe549cf10b309f32ecc4112518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d04498ef4f960de1ecc4a729fa4509519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9967deecc56858567bffdf027075c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b0c3bec562078a4174a0720201409521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fba048936e585e5389d2aafc551b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d4a4f9a476aa84ddc9db44d9d45b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe00984cd228a0b52718066c4be0ce5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8077880ab46d43fee7e9c93902d88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9aac1c83b1785a28f6610bae7f871526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e794290ed5f5b91b86f0f98051ff5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8fb06132e26ddc6c8c0f49258855d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9657731f69543dd3e7bf71be1a0b91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f99478829650b9dcaa446c7891f1a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606010e03135ea124c2e1ed80519fa6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954ba1158ace4d8bbdd7eb5e5a1e566532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5106eaac6256212f19b749153321e0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfbf86bcef597bc97e4396913af267534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71eb3290fc4e04c0cf72b1950359ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433de0dd3c4e61023d302d5a8e720f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef862d161d90e43971c25eefa1836b53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd94572f86339fa588204618eba14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a3750ef55bd0750506b2651ab0e18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41439f8262423e1a2120f59328ce9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a168598fb7c43da290e50ec29ffbd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e83b1e8653f98f4059a27b08d49257542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6b32074416d9a40d36332f5efe05e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dc239f0a3d5c759b0f3566ac4a18d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a287c97b8b803b1f304c18d0c102b32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b81bfc5e8c87966b77c3fac0f7ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a595c0215fc3334bb3212795dc56a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f034361cb0c2121501a89fb00d7d46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bd7e5dfee08aa39d10bd8fb2b8a43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e191d347b9a43828f82d3e4835f74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f053e075e80e076a63649dd77336f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0437201f7bc864de8ee738d03b583a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84ae78c346c86e042d0d0a30d61c31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4225e4517b3044bf5679a728de351554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a054830bf126e53924341f6a3e4e12f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbff50cea633f85030010f0426458b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aad17274c1c114d5cd5c91447bab2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874e1e47cf0b1c14896f2a8b9263d42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc660a51373cf645183e4806a0ae35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172fc9d68ffbb94294b9153a6c227ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219c138b08af14d84b728d7d1f7e54b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738369c5423d83a73474984bda1e87a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6afe610ec2bb571f4476c52c8541563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f063e4fe50f73b2a62145ca0e0f48d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f1476f484162d6b1712dfbeba2ef0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cac6cc0113ef6b6c85866653e07ff9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbb14909258e513fb3a27cef6f1251567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe40e8a97d740ad27abe3dad91812b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4abedb261a27ca6f4d99d5e6a44c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116bfad7d608e66ce15a96ae03cbef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc880ffccdd1f76fbd550b055e8541cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7b50b0e9c07bb1f1d3fc86f7234b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274730cbceecd1d5ce85b8e8fad3376573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b937987f7f1fcea3080a90dd79229574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb62b300b805a30e2c19e45bf8763f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8fc437a8e9f28ed6c61052241c29c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66ff8be987cbb6f4213e773ea3c53a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52489d3cb891335edfa3da71e648a12d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5656b5b40e436d33d07ef4313ecbe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9ec995c58f8362442c5aa100f5cd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9154ca4cf9dcfa5bcefc5017bf72dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a7d371c558f5055f14498a6261452582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b105060e7404b9ce210dfc155e8c0ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782fc63745533856a57ea40029255cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40001405adda0dbb72add7924b123772585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786eeaca12f7ce6837684f37b2eac44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9655b084d8c6159a1150aa5b398235587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bee6a9058c8ca7b12819ac3f538a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee089de3d709f6332a22c2da48684d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e483e6a28cddde81d7508d55d380590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17e460c1aad7b99bca55f0ba26eda5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684109e70989ad11decd2ad35a76ed7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd914d541068bd4f0456fae1c52159593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7885da0e0fe2ea1d2d52674cdcc5fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea3a28259f62df09f7cab77acecbd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bffcab7ea9d03fab31c103dff404d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191970d19c0ca54637ba63537b40fcd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7a3a705b1f6d0335ee7a735d05c64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72044a73b322d0cc794b3acb601f2fba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd962de4291cbbbfc1fc36781ab03a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cc190d3c97c7d98b1501df1443b50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2f3731adafb77c08f6ab2b5966006602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df82c57f427dab8c7d79e3f199b5c7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb7c248b68e17b1587d556c5e75b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dcb08976bf4755df3465afb159bf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eff102023abaa9f8ea14c6408e0264606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba188cfcbd00f74e6148ae571bd6afd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15385cfb17ebf3ac2c55bac7453620608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a354e2853239256015fba36dfc1e43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5584333c6051de8c5abcd1ebc9c5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3bf14c1cdcdab9046a66145af9360611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39208e2b01e9de77a20d5b67fe5a78f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbf90a206ede9a1d8ee4e19d5e2f4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38960bb02f0c18a244d7e798ce1ca6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c509fe3d74c3fa9fbe24181b3bd1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd0aca23b51021b1057e2810e26d41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c79930c8b6a3f2b49fe5f287fba698617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107458cac18c01560eefa4b3f4c160d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9030e958c5793e934fa86c0a281f3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e894f5f0a9cdc9ca40f49d9ca5d327f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094854a2f1882c2028c2b87dc1ab0b15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8870e70eeaf52fd344db26d926061622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88041fbe0ecc69a306aa1c7568a98f47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c80cd6431923b9076312de9fb21b10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33267c4d0c01202c9e5e43bcdc33ed33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729c542449659f1977f699e6a8da8a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649434cc4b31cd73ab6816be72d6ede5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428634e067f856f6cbf0acba6f2c85a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd72e65de5a801004b2e6b301357a36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a485a17ee2b25f9da126ad5755bf1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a304bbf78c35bc69110f96027084caf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1036254fb9975bcb6a0fe4119cbf726632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5491062905433406062325f163024633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04190c8e305f54f4faed7139b632c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709844eda047c5199783b30a3633876635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229abf723f0fcafd9018eac38af4fe1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252e01dac871bf53dcf233e878db7c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46df4783a1ee2a9c7de612f44d952b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c2cd447a2356177215a469511280b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c1085d2c9519b956accbce022fab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f16936fe59a4e90453ad23e01c085e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a17a5dc9d0720ba354335e7ac5993642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d98b539f414d07cb98ab563f1b98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d9ea5609c42053576f151b96f221644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695dfc36662606d1fbc7fa90464ce4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d383782cbf917d7142c9c544806de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460183b7aff0e6cffe429c9253f2ecef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382878866ea57077c543ad80fb4171b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe1c5312a4bfc8b4a43e3178cb41c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d57c9b4a69837090ac9f637cdcbf8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cacfb9c2079fc049f28ff6be12c61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b4cbee3ffd72ad34039ee2f00b85a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f39a30858a10da63371bd9fe46e72d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7de031d90d5927d52b59cc5d8ac72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486296a6bee11d585f1f0671ce9e5ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411013e77dfad1f4431db68da1dadd22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef81b5837b31e0bab4b489063189678657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f6cb52dccdbac9156b92070f3dfa3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43198fecfe6f3e57004bd62079b6a41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcbfd61cb7ffd04a70b5384203e641660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f313daeb30a9d2e18b4889ec97739661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5cb4eeb636d67a6420d19ced2efe9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd45a475b7aa8181e17d2be8a9082c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334a37824c6e995b0ed7c1bc720ec71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3000ece04be782730b8837953eeed50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1fc5bfe4ddc0a48ee923341de5bbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5f865c814104225c73e600f206dc4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a9205f0412f5c48f91a3f1e64d128668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82abcc8cd0b453c5a8bd21e6a05ad36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a1d3d7cf1f4f283c93124317bebd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cad59d8cbd707de310c4e0942ef3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe297740511f85c11b726f8b4e3bb6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755d04f5b2beff1821bfb665036b286673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825a90ed28567036f72e2b3d94204ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f52094b2aa87ab1fa7b5cefca98758675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830457a6fc2944561b1030a36db6cb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8647dc7d7183540236f6f3b0757f38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21ba6cde56e3b579edcc958173920678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6658c7dd718fbf8f0097982061af91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39cde8fdc79fa5e7c2fb4f4d66b0ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a6101eccd54a37ab9ef87bd931da9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52b63090fcafa6a72627212f04454f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ada3a700423846e7c080dc8d292b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c162ebf16732132b9d19435cc4b8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80284c3dc61731fcc4093b50b888e0b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a912adde916e8024c040bdc9401d514686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4952a3b8b4b280bb60dd0f51b903c76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb70cda36c3b4811fe130bd9a0e46fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b5aa45011b3f688f3d196ed9cde16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d93415a073cce4defcc4790f385d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f1dac5368f2b01a5d4e16954d6ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057828b15b79919a6dbe1e154bbb156c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523c822e111f7f330676733c1751372693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903e263ab45d694a8bb11093c9560cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef95fd85e30ce92e31ee08cea0e96c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e7d5a7c3c0a564f21d63a26b8502e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d57941560b02eb93e115ea4903fca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a518932bb260dfeeb50e5c9d1a5ed97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b571a2cf67b2f57cff48a87f412e524699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e0b43c688d20e1d1917eb9ae45224700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7c3cfef7e0d6e1e9ccd5fe7edc9a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f861a94f86d36b559915207fed6c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc724bb9791d5fe6e64dd19c82f0167703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0893f6167d7678e903eec052d0cf22f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a87ef7d53f3663a1ec24aad834cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998e0d448732b2a38eb54fca26011c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a5efddb259940bae766d2d470a5b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef789e333d6d92c3d00cf535e458c9c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63850aee9edf527fee471857eb614f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec56537d757cecbd30d67c28daeb72f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07821cbb494edd3c79835ba207f3b03d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185a36a31024a0c807a5892589d110f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3efebf76c897201e6ffe67adacb5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ab8f8e37dcf0232f1d66a360dd10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64c3eb27949e215b16aaa2e7644555715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9fea8e4251155aa7b7a6acaf9fdde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc00846802319385c1076cede3b0e68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01159bcd0697620bae14d25cea86784718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e02a5a001d7d457d033abcf0c60e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674e7f5ec1561c2178fbb87667e3a73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab00fb71eab5bdcb53f8abd059d5e32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063002a8d6300858a7f8a98e81ec323722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db515009705cfb05a3457509e5375db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816170220e16a57a91e2027bf3b2584d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b894ff8d46d2cbbd57625d2a5deec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73f83975f8272d395b9f8803a83f6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd061ed0b37c812b9eb3ef9be6d3d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e9b18b83367d20058473177777a38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e16e7e85c6c6398ddadb30371abb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e3f6a05884566be8e369c0cf4d595730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff49f49fcc97bd3eeaa69fd4c9c12e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcfe2cac6a57e9e73fbe5f7c62cc7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b78bc0cdd5f4e91d7704ce855bc2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a554de1f9ef09431397f2419c11ae2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8d482a27d7a92f8df3ef227fb413b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d82a631b96d1cce6ac3f82ff70b69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682920f50764964cacc204688e7a7599737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af3b5123b17a309fb906986ee16071738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdb3878c8164c4aba483b9463a3ba9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8c3929ef3287949e66266cc5ec2a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d70f3319d72d61a1a1b0f348a286c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41f9344a8002863062f27079ee4d13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381be1f624512c8ac858135ba78029e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9949a88f231289b56eceaa28323162744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e25a44a153cbbcbf971fd1fc5cc17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9b448d6009aab6cc530d814a8d96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0f747783b4c0bfe64f50fbfa7d79d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15e63fea6501d8b9943151b1a2496748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc69577ff2d42c05bf3df8a3250e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26507d013119893c0ea08e9cc9f4ef8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e03c4437ac1a459c257dd55c55981751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b67acc6ef7ffeaf186d10fb46d4ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce358d1de034a8419a879729e9c461a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4a1a98b0019d12246fc88a1fe1823754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beb3032c0f5bf5724518b6b7fa49a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096a0e2b5a685e3676ef7ab87124008756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15411813fae9519d7c4f5a1470bf4f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efabeb173e80eccbc22de23fabadfc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4285566a1b3f0c14ffe7297402f652759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371383a37baa9b9d79725ddd089adf0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182a1290f1f03a74828714890e1b62c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19705efe8c34bd3b24b0b3311bfdfa2f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236eb37355e9b0d6d2d23f95c8f9068763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df78c40c3857c9d861a8ae391f5cb5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33888b67392fcdfa98247e58d4e8c765765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459df323a188f5980c6882b7e02359c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd2fa6d1d7fb908861020b647a5044767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774549795b209eebcda546719a611ec5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949788a4a61889e7bf4bd3193d8257b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1efdb18f09ac1c874968be35e29a5a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd50542fefe948c0a48fd60a21610c4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207faa57ff354d01195181b7bccf076b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc34d8c0a2351200406e7f05f273f70773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15428b2f82ef45a3f5cd8b6c2eeeb0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b44f04ebf4f2b36702fb5f5c4564c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec763fb25cc9482e6935ee056643efe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb776a315782d92c93526ce8d1ec919d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8992a4bb82eedbf0a3ac1f156b5918a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95f23ad612c6f5c453c33100d7bd9a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1110b6ba9d1155c0ffd8b16837825780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ca91ba499e20c905923dfd9067531781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649dda76050360cc2f12863e2234157782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb15777e89caf43a29191b4f29b338783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaa86a3eb0f3502200d9c99abee600784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f7339dad65e08ebee5a5d09b56834785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241efbf84f81096c6f897007c1dc15a1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad998eabe9ef1214c7da75222315ad787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403efd8a632e92aaadc99ef2c9057b1d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8166d68fe0a79f06d2472c3bb7b7b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2564deb0504aa5a6631f6f928659f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a72675f5ad7c45d32a5cd2d0178f9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034f7d3303fa8306f6ce7c6e4036201792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e31dc7a9a023728e0d9eaa7e5d914793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daac77aefd863244398943da7b3d46794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a725afa39cd429aca6559f716049b3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc415768ff0890a2b1a63aec6d5da7c2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9bd15b898ffc9482b7aae09c2593c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dfb1592c3866751e1b060dcc4eba5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55933ea73a00727d02f2df9bc7035df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea43eb88703fa408fc03b20573786800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc641648120490f7f1594f79f0ccb5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccffc9e39899470d8ceedf0de2b8b93802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3de7384a5f96b29d04c067587abaa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c43e2f3fd3160b0171576a8549db0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf61f320469d12bffd131ddd1a414f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0aab28e09d0848348165949463ac3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c184d10484b21193cfb5b4b00c8211d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8a9d495aaf4cc7a392fec1c157bd5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36acacf368c60bdb0e3ed0a68232492809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463f4572bc714ce4c788b10d836bdb6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235675674ed0d5b0699b95465dfbe060811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308aec62364edea4c4270b2fd4a8366812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4171bcd87b0fad0d54a56ee4fac92c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b0ed313c70029d283270aa4337ccc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d081fcc80e357f8f431a1a34b78d239815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c9d12f28c3198c06d15efd7a97a7e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5248a5129b68b1aee1a5bd08434b52d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0131a546ed0e24e5d345afc9aead7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb95a0edbae272510623090ded0b67819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473350f2eafc034ce4029712bdc7952820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdce5e31ee0fd8383fae2c52368a894821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084c106c291609df6346258c1606ee8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38843cf18afa32f624e0d5039153e8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51a66c1d4bf27f7fe4d2a35d4fc3fd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f585695dc5fd75f27d967f9a3cc214825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238b06ceeb7a1f1cd6d8afc6ac250a2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0144090b0e4dead9b6493e28b742c0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff802b952bfafbd08986b243e49525f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99766206d57092b1dc7da01f6e17f5b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d357cb6b1b298a288d95e0f14d778ba830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70ec8d08a3cfd0b3f2ecbea5fa46f0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333244ceda686b04366ebbb87cea7f00832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0f57ff37e2874ce9c6ce36e3b2c31833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7cc1452764c4931e40f3f3da38485834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f332d688095220d0348cb2da6735ee835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb34a53a7944fb1157a270e08671c49836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f360030630812ba3e29c5e7088b0a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ac73b1438f8f491059b723f67f3a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1335c0b98be5d178673e8811f2bb011839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90735f1e8d79a0bc6f0ff4836e64adc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbde40aa24de1685eddc6fddb87e26b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddced32d65edba61114793508c1b0b18842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bcbddf0a2159d65445cc054904989843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f0a7c8758416f80cdc52ca44e065844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42453f903e9ea03ed59b08908133af5a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c4e59ff9da0dabc657ff8d74791e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9efc21ae06e6f0d21f7ce14b39eb2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40efb3f8acd49a45d512e08ad3b3b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffad80788133a2c953b5ffe98f8a277849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85f020e841534433161e0de551393c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baada713788864bad846ed7549df59e8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f559bae466b53f40f987964f71ea5f5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef82d18d5ad239905f126b0e73c5ba853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9662413afe6a31e47b527d9e5ba15a1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd3334d7d677044c0efa354b4ef19855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40783b26795627874fc608f725321e5d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609be952b2486293232f947469b5f6a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f93487c125ce6a1d1078937ca6fd21858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe780fe6b327aafc834ae437e4eb7ac859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d81893b3e83b65f8c9eefe0416da8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7f1e6988de6797431e570a128c4de861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebafea5dad97ae57473651d784aa109862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da488d285662001681cc09d9cc703ca863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b42065212d35ca09a673f2d068f7d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91703d9216a369cf31f0f06acb7afc0f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e3e12aac5b2a6ba76b0f3cb527e60866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604362dbeec5244dda8269952ad3a686867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e77fa2330086ddf3ab2a12ae0ed6b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e0dd33ca32ef74f3f46bcbd046960869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d566e4961c4ef7635291d2d3f6741870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab9a4a96b5151fba10137d9d266469871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a477678ffdd332ea2831e2f60a98e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1be6250b9d754135b16d173dfeed30873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2927aeaf14c815329f24dc4ac0c80874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0908b6e2e291584a2146d9e74b23a5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c65eb2287c5fe8848baa256ab50373876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca0f7aee76435a25e65f3996cb74d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc4155e8a5eba8c841b9703831dfea878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c880e9631d1e93ee46c1a81b0283879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0000bbf67739c37268ec926803a55880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7e671fcc7649cc070b832e4ea1287881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185d1a69e687fd2c51e6c07a2f48c60882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54d2b0ef9b1b7caeac3895d9b595f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b33bf893bed89093411a6605b60903884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714f53604334b240578b00c491c303d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bceaf042b7c73ad8ec7ba9e3b0f68886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e5389ef6e0193c7ed6b40ba16aa63887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d632b445b8e05dabcbf8c4fc179b2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2c27b8b54e4e1dfac75753f591041889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81564696905f8cd377c6a1142432d9f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967372d0efb875e42fbd6a020387c367891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ebbcd73563f8c546d263d0d45d904892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f61ebaa092a5667d57591363c6ef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6500bc41a3d8ad38b366ee7930237d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b12a33b1ac5bf2d4ffee83f15d81b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b10160ff83b711308a432ec4d71b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8071ca813b09b3a30a0acbafead2d1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbdc5b00b19610a66c64f5039304c1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e64755c9fb73868af4f5afe9b6402899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a05a3a44c0fe3a23b2584a6428bf5d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81afa559111e8fe67ff510b64fa066e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d9561c85f6c209bcca1233799a8c5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9196b304272e1376f4bbb0503b1d961903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f149e50bc14dc8b9ec017f36d6d98904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8514dc6c9609b5d27a2ea6a0f14ab10905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090550ad7a352c4822c240ae62749243906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c5dd8a0f59307195b1ce6d0ebf06c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d59846d2f44ef0a750476704c611a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b36143b82a821ef5e96bab9438efb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474bbb43ded8d2ba9bd1cfdea86b821910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53ad2eddff8e891b9ef5e74b467705911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac0010e3ee473d0c45fd38d6b50d1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31537c6f6b60e61e5718edc7e3970e58913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b30962e14ac078da1c9e3eae1e382914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf46aca26dd764a55ef3691a0be65a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6273a488fdeb5aeb49a5183ef724e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b893aa4d0669ebb493540df97a2ce917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970305e768cacb6db3792f2586d5192918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5b0c041760b7443f892269c32cf36919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060727de32bddf9ad9439a96d321a01920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3ff7f34f7d3d2656d3ed043c25732921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d564f243f67730524438227df93bf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4eae90acac4be23fbed1340b26610923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cf3c16e9f1d3aa6abbb548eaa541a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944887478783daeb897cc3b52f0b92f6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007824ea03274bd027345350a583d81926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74539590f5991ce8fd7e3ba2bbea99927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4297991273fa9c3a1e91758e899ac928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106441cd4ae30c3624c6c8a4e75aa63929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda5f104493f580aaf0b9e495cf7cc1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c9622dbc08a7442461203678b9459931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2b1968b3939f187afa05bb6570fc9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35569be9f3298f11c3d2fdf094689b65933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90335b096805e81b4dd99ed9e1128ea3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3b68ffb5dacdd08d339e7b9e84591935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2758fcc0acbf4a43795bc5c646a790936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca97233439f1787d6f9218f4a6cfdfd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75fbdaccdac2111190018fd17d2b5f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9760af6d24c21c4fde55b3a409e5c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338956180de018b5f07f8d1968b0efdc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef92374976dbed7a7cf6b065623ff9a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e217660bee93dfcc1445f2ec53697f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9edebad6d720da78cac2e0551f008943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64098bf42b1569366faeaf471bf401b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c147ed3af02415aa9333dbb143fb70945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752300a5f1fb4cac8578c5202470da77946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963411d371bf42d9f23233970230918947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336775883b3e16c0029db24aa9c950a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cfd072e8f07c086dd8ec4a4a62836949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872fa889cc785a9d2c0a82284f81fa6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d6fe814c75b8acbc099e09552eb9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd47758042c3ae2dedee0e460d72493952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db955d68267ae98dc9edeff266df62f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ed5083fa42bed79f59cd8fe178e03954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345d565149cfb35f577a49d76478aaf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2380819b512b7714fc35da5ab0594956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68942176ffd967a966f3e23d1b974c28957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612a233d2ff06a30b3f0b974f7019c6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cc546ef8a2a95b26bb90b85b0412c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9e3aebdbc20cb49aca20f5847821960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa809212d67b5052e13f8f56b87e58961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799c3fdc1c11782119a34c7ed94b02d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87733ab0bcf19cac1ec7e4832429209963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61b1785b225e71b9fad58afa8de0a1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cefd2316724248115090abd34cd68965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad727fc015984428b2c8f2c2592b00c0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c485789a74a506fb85a13eff536cea967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04518d7ae8dde98aecaef806d9c40968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c9ae113169220695ead676675aa65969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c201ee597546f1c74a4d1875f60d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880cc2d282980b0410a7918b31c1573971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a300770f74eba0f76d9f9382d6ebe58972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eff93f64fbce459594458ce0a80b2c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d829fcedf6f7a4b1d2a7f198d066974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619724b5da05c9c03f7460ed7816f57975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>