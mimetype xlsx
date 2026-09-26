--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3082d4a2704bd6c17952ca43b8aaf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c288c15ba200a681ce1f70fdb9f1f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a656859c7f0f5cb2ddd8c2d73162b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44014315095646ece9e456538d8d444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc072033e1912537cac9a765cd4e54b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a0030f2a1affc7e63cc76699be176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028b40fc7618e484a193df868c4eb9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff05311d31f1579b3e78b04867c32998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926324a37ed70720b706923eff07ac6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60582637a49e859e54dbac22211b784210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8dff1b81bd14ceb12b455846127c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753fedaded7dc923f0bf8e3069b53d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f6d139d4c1275a9f1d90e0705f0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fca024c92a3f658e6fd6ab6908470414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f45b5703c4c2554f6dfd1402334c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b2a88cb05252f216d1f9d062cdb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6dd23eba25b583832af53eff0bb4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98927ea200672d5b8a18d2dd3bfb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bc99679e6bf55961e161468e63a7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635763ac28b39eb840a42acf3add9faa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d6e0c7d83dbc45cb7f444f7a821e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22466e5745ad1c76ef8ee10b6e6dfccb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdf9ff903727c4f4da01481fb3bc7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca27acb3c1af22964bd6eee5598a1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00dc9a346b29bcc55f1067658e80725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf4198f40b5f74986cf7498a89683726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6974d499a4c50b637097a83959d829127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485058f52506ca6d187897647bfe6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2146b28848f25804d66b805ea79956b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2a4c1614d477b9a239d55751c996b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d6064deac66efe45aff226101e8ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dea48810764fe18864523c56b942c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c9d1db6d2867ea61bd9707e4007aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e64b7b672adc654f3e762c5affec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9506b756ea0ff895ad9a5b9bcc22cb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014f81ab72dd56654453b06719e0f4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4b8a819fb0b2880649c7033650c6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076cd8a8a54294e374421254c6065f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee028dbb3429372d3e26a4fd385e8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7696a8ac0aea80519fd1e724a944a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cea7635ea1072dffc927b95181930141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198b9aa7a62269614d6e8c39f1fc35342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f2b1f038cd6c89a68e62a4c305d7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc4c98d5cb541676d03d86baf29a0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616396462c9e1e04b3947bdafb70e59245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce834625a55a48e133cda0b0a45db2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab8ff2cb19c5245084e341ea7318247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c201228167b64a2f93ced7786ee548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbaf6fd6b1065d8b8ef5cb11aa3d0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc67f4c5b33f08d2edbd00ff76d00cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7815ba0250709acc409d84a67728e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a5f4e79857884565e28a6db80947252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773757eb3391ff9f492ddc5011e9d7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb8f4d2803e21c2845336d1b18408554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5529909392bf3bd860ccd308e03455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca4317d3f79a54c8768892436a07156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711a46ab490eaa7f74925e3c1ebf19257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd918e798363dfc2a4e92f34e7e86a8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a2bd83a601f8c3f62b91339ddaac559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a41f371eefe0d30f23c74844745a9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a05830eecbbb22318144bdb7c4a4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a769e58850b3063988b32df647f21962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58831ad759e6a766ba95bd7faa6eb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87d11e551aa5ec1d2b0dd86d92282764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa207bb313a0f950e21063638b7e2eef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ab74a46e77df9e0022af0af47bc4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee300bd8dabb13c7da94e190289fc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f89cbd52aec3c031c1a63369808df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef2b9e84584701faf3a6757a5b450a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8aa161bdbc10a74204db71f32fe7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a0470922477dae53954d2f8ad9b2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b4de3ff37b39fd2119556501f91a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e65b082c22fff1f9d0b5550dcaee7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf63659dc32aceb981df13461af7e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba49d79ba390935264d4c76d67208875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c345c7aaeffd7cb39d935f6da16176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ec4f4d17bd8547785954c93fe24eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6357a402f04bf48a8db760243588f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d901ca3d4fece874d427fe57ef81a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012587653cc5e9cc57ecfb97ef5a463680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eaf81654fdd6453ded7241102777c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ad9735fd35a68941b3e261f2aafdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85397d21e31950544f1ab9e8e0cb6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960533a6f010851726809892ec0ba6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34277555d9de721254db817b7e1d2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b0f1e57cf2c6f629dfd733421a60b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581071831c159831393878abd84bd66287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699697f9cd4d018debfe7b87a2ec63a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a04e8e50ea25c1282c9efb8c88d7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe36da36c743eebdba3a4610902a5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0a0de52104746cff430865b0467fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324fbc0e64cca8d4b254283bce3310a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b61e51d8d87e10a186ed6830de424593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9519bd34860a1a9689f1f7c1f123694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8483fcbfd676b74a1673332d60d555c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadefe28c299a73a818e188e75ce09896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82853058db25e97c93f43b82e1391197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ec203f222cdf8aa11f8c04f3a8ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3816b6c77f5847dbc40f8e27c8e81999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98ea8858c300b1f6dcc4e850d203d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48cd11b9ad353dcc01e5e59ada62b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae180605698f1214dfedc3e0e6827cc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185207df3b5102e68586874757344ad5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e3f1f66bbcdad17dc4f28458565d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd86a9f1e676a65055da20764575f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b602fdf61157911a689399399fb7d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b85a1d12a227d4e69ebb5545bab8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4a39a18330d136f1e772efad1bd7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284f10650f5533a97a4cf08362b9e7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc751eb7436df8fb025023461b3a16c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0f5cb26b6884e8071f0018c0f0489111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db8e5fd8b7e1e996904d66ae8cc1f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135dd801f2a1bea525085ea499b041b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090c096417a65467ac5ac34aa9b2e60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f62162037de2f328f42c02e3f50ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af46dbd51987f3f3d95fb8b8c0f276116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a06095cc06b632b2461b9a4d5db3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432cce9c89e67408590183b1e8012d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3cd52fc810ca02079ccd3146d0ae5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50282ff19053e73660bf8b67130056a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5771a0db04ed767b9f409178e3f38a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a635d8f217a2c5ed9ac80dfeac3fd47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37632b65521ced97fbb3422923f2c5d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10863896314498f1289d61ccd25f81b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5b67d06b139d2aa33052b49dda41f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3c42bb3873084c3d6ecd439d892f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf49c17cf5c6fd5ee8416b4df8da2dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c604c48f96fbbe913cea517694d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d138fca213e339cfbebcc86b37cb9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30263cbc27b78a71bdad584804ee3ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd87354bcf073967539e076ad4b7f29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee573392e88c436e040f3b6aad25e8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874437179c8eb1b31cfd183d629daef4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695992f51404f8a649f6cc0f321117134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dcfdc44576641e7a411e76dc60828135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe59a125668b847fd0ef40a4dd3311136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7024eb0f4b2c6ff7f88194075d642e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82a1be35840c265312150f4aa740ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f6d5324fe7e46f129ac9e3dbebe4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6c061f504830372a11cd565384cbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e6dda26915b465a3e5ac3facf207141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cfd197f921f6f2f2a9cf1b4a87841142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bdb7438253f558381ddbd2b44bda2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13895fe82deebf102f0cdb2c3a9dfa54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9e313326d94978e9a2a0998569590145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dab07e220a68171b540d8f33ed35b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0e3d32099bb99ed83cc4d9f98db1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f55d5d75ff5c249216edf23437368d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1a43282512b15d54f993c3bf1173149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8031c047f3d14ae68daed9b4e86375150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7acab631dc7e23aa5f185ca9eb6c4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d10962f1918461f1b3248eae8a61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b6fd3fb70c85c3b430948b8d56fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb81d341e1e65389f6ce78ea5dfbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ffd9c5256637a6bb23056f440fa7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb9be61afced14f9baa05ff3621d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f4801f53cb6dc4c411be87af03f24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f767223a7407d9c0d1576f3f4db84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a902f7686165b45e739511ba4778fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599a4575c7ac7376334a6731a731151160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6da16a0e15b4ba5fe6e29c7594eca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d9514871512ddb574e8b324c23977162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d9ac5a26cf106e4f4a96a152474b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e89f492007e009c8a3cdc445f1a5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63b6b9d0ac57f8974a7698e4bb6ff6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf928a2169b2c7f7f545f4ce1904ca4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12589c35189a55f4f7b5cb9df42b29bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db28d36430e10a197d70479c37a5e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b03298434f488a13ed37b2943c8f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3ee1cfd4dc7d0a8906fe2d5e2c2de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26706555838e1d20427c61c4c587cd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d32ea40c46e9559089fa5a0c38e8b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede256806f681c310ad29c9a44825d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c091a57898a36f324328f9b70808be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f07c71fdbba00fa1af77c853bebe58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255bddcd3bc423df57b218da0e7434b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef795cc92c4c6800bc35c4dce34c02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97576da1b0330ea029acb67897afe11e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d681f201d4ebe00639e30ec261383a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d09db9df3ef4e223fa8d1e2c1d17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b80d3ac80448c3b2f5d6eb7399cd5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaba9df153320f6f9f3d591e3547fef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158baaa5fe7f111b87b3f14cd1fb2bf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb584bcd62780ac013f13a2bd9ba88e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739fbfc5268bc6a6905364bc079feb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e796507c0318d81571c25fee64bfe7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393edc2f6f3b73c09bfb011843692db7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043ea33ae3500821eff49bb7c4daf59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ccc8799f1e6e0bd128a5aa79fdebb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bd0d89316bea6880af9ade4c324e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f1ce67b8d7b0b57589cfc860a579a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb98bde724b4597b60b79e43d1a4cef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76944cec4a0c2833776cbd747daf068f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe8b087261ddd67ee7aa17d7625b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56f900b16e495213592593f25f7c4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302575446fbb1c6f83ca465667ef789196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a115db8c3b7b81db44e060f7e9b2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faa9ecec0a07292b033c9804c3a184198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc406151076e5cd0f6a6f2a4b49d4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e0a77ba73670b4e2c86e5ac5886b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e813d0725b85d1276d068af83a5c11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fe1cd61cb9fe817f1b45c71adbe16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d874ce5461ee8f1e079b35814ebc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb940f39807038f8bb1b6d436138f17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77197567e37350bcaf808858ca2f2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96f3c3035553b6afc1db3cafb23cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30d4dd450a971c08b2fca28b50072207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb4e7a4c6345f62781639308ba3b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930345b6e7a6406cf18d5a06f6d2448209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b36c2fcaa134f6552f1e8801af542210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a53468007618fd560c60fa2597758211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799c1d47a55feaa7c352b8a6258d638212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc5a0e038f51241cf8d90de170914e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadd186b0ec21cd4ea78f34e276b803214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d318a3027019a2c502d83f0355e3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e41f909f68f0ee0419334b5094f357216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629942fe41289a2bc9a66c0537568f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee5c271c93b94d37ff8ed5941e7f3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e11ab13eb0f7f2a6d7a1125e51f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fcec88f9c0c197b91af0fca27eb55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f37a0445ce6ddf3c5d77221459a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b0d6898f2dfc959444a02a932b653222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0670a1c4e1ba772fad1e2a3b6097a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92128936b3c9810765669e96535fede224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad48519092950dac763a63995a357c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83d8b1f4b3e4436007c2b18253a760226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc98e8525671e0f555cc32b2d462f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e103d636b6f2173165134c6aa7055228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f490166addf9b4111521b2972e474d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157734621ae213d5fc1d5c0e0015bca7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589db369b665d5d362c2d22fcd1f650231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d30104a82eea9f6172d9c65c6dbc2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2f5f62f4d25a1b6fca9ad362389a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9405c46666934addca663ec887887234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ed77e6d0c229d9a2b9e309b4283c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cd5e7e4dc6964c9943ecf77d0bae4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01112eb489377ed2d74f300500f67aaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb06ea8bc602bc5c7e45ba97cd4b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e338adcbcf777071c5d7a57663ab4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e11a7d3f8f3416dc4d043e234305cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a180362d6113dfc3048e37bbe65926d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b057b33f3ee390bddc8addb1c4e4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b96737bbababf8184308eeb683c7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686f56830ba2f90c606a7da3bd787a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948e582443eeb78800454a0fabd540245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7e0a1da48d3746a10e2339a7dda2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b55871c70852f3ee0bba816f1394aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f5d26558da349e92d8ff8969db2a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27ed3b81b703e02b62592a4978b24c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c4dbac529866081aff942a676e917250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c384a2f9abf7dea198f2faa6566ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1e6c0f348a9515fffc48a10142f78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372318de6c3b42b613331ac553af71b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2c248a28f7c16e750249736a28b1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce903c23299fb0e2ea952e288d319f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e586ed113c24d4f0c520abbd41043f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c2e3d18e77a38f14e087d63305199257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12d706217cba7c8a297c4aa7b30696258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34613b4f85e75b7bfb47dfea064be109259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f46589a58593320c678357036fdfc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b9a645c8455c1281171f734d07ddc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13896db1aa323fa4600fd731e6dc7a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921428bf03a0780bfdb030d4f3c5476263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3a9e31d5c4dc2a052969b8d95bda4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79570198f882112fcdaa17579ff546265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66de4da277d4b328baa166d6eb47860266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88a001f1e0bc71f290d29306599839267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e616941070e34fc881bc868e7ffdc36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ec58e917d3da2d8f6cad1dc287474269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c16f9b2c8a4e18f11397625ac3357270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3bcc4e836b7de8648f6d2e2219238271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aeb0bb6b91dd73ea9cc87f30f448a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba87862c54983bb90afcaa29175b15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d0d0587e1d902645dedabcf36e6b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82c58018d76b3fe612f67727f2215275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4208c84f5bbb79f0a2caf9c9a95c7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf2076a13ff3035ae7b526f93eb6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a18c0ad0b4262a595f993741a347278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff900c7a7c65549d5e54749680b712279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc050173a573d37642fd246976bae588280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ebc37099cf457e2f58612ca885345281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fcb09aaeafc98fcab9d211013e318282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813037f41a4c3a987e6595c7fba2b46b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb6811b672bf52f0e99da3c31a743d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa10fb4c95fed0255c7cecef17fcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60757a3a897c8e4287e42bf75417e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae889e90d53ade4f457f106df22d4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe3ecfc51c3565afef1e94c273966288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08900e21a9fac82f3f6545096cfaf91b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff68e1d24fe213ae819184f4773bff7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14b3669d4d19a404ad6c84491e1389291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef3ca1f010c81dfa76ef6c7bc4169d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee970555b190ccf88cbfbbc1ce4c47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b761222d1766618f24916c285e1882f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f450d292fd54dd87876b3f62bdb43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9183d5e99613834d90432f2568f5f08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b287f09cc1fb90d6423cbb0ab0c140297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bc1c506c71074b23573ed44ea404c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6cd4a7d2eca24c36de475248241ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255234fb6a9786b7adf78a830df2841c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe39b585397a68e22309978e6e73c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561c36d3a65187e697715a2ee11798d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6aea3242ae3df9c8456395db75cef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65fec265594434d9ea02ed65b67315304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6789c94825ff1b668524cd133871908305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bda82cec5eb0cc1993ca8fc052e56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86d41552b23df87f3942cd47548d23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf696502492379ef01ca523a3e98f9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b55f33d74f2112236980ae2aee8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31a63398741e4a7f330df3f3a6b4b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31a6d8451ddabbe18929493e23d430311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a977b48013bec783ce8a9ae89c972b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae6796be3d077221a0ef474a60006d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf91a730d7b26f798961d92a4c6eaf4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb5de4c652db70006626102a8a764c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849d03fe52734718cf56839698d77ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103a3553fc418e479adbefd59cf383317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6551a81111ac79fd2bca80863ac75f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140f44ecfdb5760095ad3c04280fcbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92201484b02552d6bb961fd92619855320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeccd5e22f7a066a9571fdd5c177f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867c1b5c0263b9bf08e6432affbfdd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20c2c124a7c31d1f7a7bbaecb6c84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabe6b8d114e31b63d1b1b3b1ba8279324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342f0a584369270187cb40c11d86446325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dd914ae19908b6c74e878ba55f773326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8bd1621e9b73d2ea974091c890b23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d008ec25323806cf6789b0cf334e35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33372d45757c800c0a6a8d484747e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9664094de6d87fdf8beeade91314bf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb415afb35bd139de83d5ae61f04f931331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd349a192046ba00df1676101209014332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ad53aed20930a87c05f275f7c3ec9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c339b579689486a0d9efa47c553a828334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd30a49f66db7f45416e83d67e30bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191cb8c5a625ca6ab06d9a396cde166336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9abf3ba071a0a159259aa0b3089d13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828619849d80b37d2493405c5390016338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba37850bc54dfd39fb505090a3199b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba323876a009991b9a8a04163bcdd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052ac961dd892e0896ad426363ddab4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc3deacd301356aeeedd89bd98092342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5459cca0e832f78cb923323ab97bbf8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8793a581de804c32418585aa76afe46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67907b99ced3c172909f971784a5403345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa596369c0bfded1a8b411fec81fcb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76a3cc52d54f38b9af461897988949347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbdc79c1d70320fb81ff94c86355dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d257873ead261ccafe074fafd7d68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681be47b018221663bc5c841f0de839350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b61141ba8bab1da08f6d46a93d6ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c57e4accbba4109f1eec6fa71b65cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc49b7f47535e6d542cc0c526cafb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837318f1fb7ddb5069611fd2e33affa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649d1755090b0cb52a59906994433f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb9cff18c90ea602df7a84bfa3f4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3218a7d9d7132e5b575e1efe9d5f83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ebf86110b8db1ff160d13a229422358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14005aee0c22c56c334c08badbf0dfb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be19fdfdad9984b559a12e31c7cbeff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f71139a83074b70d8d110ca7564ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d3752195231d1e1f89cd0370a6a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3d0015aa58a1336f7bfc5e36f5ac5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d99f124af3a599ef52d2fc600e86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a55ea67c0f86d78cde60c0f194ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fc09d8d5510834ead224ff8861111366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c42bb3a4c2a5b1ca2722ac3fba2396367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d2d17c6ca56774ae1fa2e97d3726d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242a8560d430187ac86bbe7ae831ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959a6074c6b56e9a142114cd8c795b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63230026b89c9dd1a3ed868955b7509d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990192b33c798a9e2785c2146d143b5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705a603246249c308436bb803f01b7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e0641ea170b9b55bc0822df6ad4e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019f7b712aa16ae7c17c13526f8a489375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdfa138c146c7919a29c6209a7a83c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5397992c5c3662f86e298eea22e056377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515375ab45bfb24d480e7cfe065474c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6542577c02538649c8629925c46414a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971bc9c1773a6ce5ad23fa68478a5f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf9b433a807ee012be7f48bcc235b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ec791f07c7a341ee3d8cf5bd12d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2e821c2aeaeb7e9e47de4a13f5adf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55e395780d9c0602c21671414d5b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47394cdace1ec530929aa82262811385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95173c5c53a46a1bb4bfffdc1c80d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f12200420a7486dc2928dc6e832158387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de9d5787c8fbd91df765126d2b2041388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079fa8b1797be2f1a3b10b1c2c4948c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5c053381f29898317edf174978837390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d3fb9c176a236b6a89857e95a27b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcf002542211bf5b90496e2aa8d181392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225e1f333ba59e84767d2354c597db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68cb2a2dc864da6591f3182eec49f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2371e1c1991d2c47fc8ca2f9c2fa0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79725106394b3794c7723e3d5838973b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601efe1eebcb46427378d62abb4327e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4f18d50a0bdfef4c2fe62e96c7c6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85767f5e252aacf78d06df68f7f6a19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f0ba46d53f10ca9a855475627072400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5278728ae9cf746d2d5245fe51f30e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f30c4dca91d3b76ac758fc48ac988402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2c80344b64eacd5a6b908b31ba832403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27263be339258b13d16e1dfe28b51a8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499ac6951dc3f8496c64662617390d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabdd1d3f5f6cd9bc6ea142793e4ab2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed503ce7d750560868bb5ead6efc331407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9c77c3bf97736f4f7af1e34fc20c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9725957adb0cc41cddc236e684438409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbea89f367a194015a611be1f1e052410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7673335548ece602288ffde7cf1dca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f4dd73f5cf1b4fe254904466042f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb28eba5dc797910debd8b28bf77849413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b33d8f8a5ca9f96b647ad400ea4139414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f4462652a0a99219f91b4748909b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffdcb48a2a7b8842b51bc14de60f18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f749f17885fac4fd9526028cd0b58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbd678567aba9ca1aa6afc93c14426418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c30c57b9cb8f24eb70c1ff6f683a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b216664bb84826d7a6a008722ec92dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50c5386f01aeda0c940568a584c814421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad347c4280e790eccb16de6376df04b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e53c812e24fb2c6d32a1ddd909381423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb8634fb4d7a7e8d8b33d9173cbc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120c6dd720bffdc8ae7253da3cb5c98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e72bab7a9a9688c382e446e9960683426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d77fb81c86c55b17b5fe2eba69da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756e935cb4fc4e5d88fed87b8801892428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300ab0d84d194e74428a4e9790f425b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb29cfd4930400ee72cda7a8c9c90d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d5ec8aced78082e5f9badf3a4a1f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352eda3e00261bf1ef26b45a53264b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc70c89deb46a2636811ffaf8ddc2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42be8754fcebdfae0c9c973895f4bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0583508bd427e40cf0bd2662cc9ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f29c19ab7665c553728fefb0f7205436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c7fd3923a71e261e296f67bbafdb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec62873a76a84e890120487405e98d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11260e7123ea6885439744fd990de45d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6b052ec3b2cd32ec4994005140998440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53340f4a75a5cef1a434c0c827743441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4ae211dfca7a2a202dc194d2f00d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36593a5c51e0af0976c8b424768374cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea8fd534e64a5bf6b8ba788dedcc8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae321551ab17c5df9e1e385968c7c7c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1b9eceedc792338e5945bf8bec85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b832173e805c9e624041bb38fb6f745447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172244b55c223eb29ca26d4cadfd474448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf307e884e934383ac42f2920f541e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f33a2d009844b27933b923a1e2afb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9256e598e335a65cfdc5c0784ded92d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a1f39385956457fc6c768ee6db160452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e2084f3fc8eadc819a9e659c783fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23beb667522b2728250822de3a7d5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494c8038b63f1ed4c07aa7917f2732a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17791b60b7015dca041a9d58d6ee78af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566539684fefbf7bb57fa993febd1af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34ef45feff2b84f0094db3c0191a7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65301b70f4e195f7b538a849730104459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792333e711cfb19c21b119a7926782b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda214f8a416c2f9ce11be1bfb6d9229461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ba03c4b036ff18edbd891c45c1065462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09b384efec48e1cae2d6040a540e72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae24adece2419e5c26d8aef21d18dab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15371387d63b95a1c8d4bd2f53692592465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf76cd8858ed707fb016af352c8d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd31660b6dce862495ec1905224a45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973cf7a1bb268d62ae62ff6c00b12ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b384a923b7b0d3eb94ef0431b6eb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7307a3bf73097de5077cf202fc5f3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e938f9d3f00b5cf66672f50d8fe3066471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed0315b326600a27b4d02cb3504e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f21687829c5b020d677ddb1316f1fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c606863be270a94f2272474aea0a3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc69e6d188e1ebf759f723394387bdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b1410d626b408049205b4be33e5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ffebb89bd536512a88c9b44e58b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff27088e13b890e0743552314990494478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d661d4034bb9017bf7c63ef981f401479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292cc549256a186b840f6522144e0a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960952113c1f7c304746b4b8d407961481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769274300ad10e12add8bfa8f84c69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8b39e1464b7221d3c0ae7251ed1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166136e9b226721a65c9c732943469b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2734db7385a5d39fce6031bb1333489485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abd1c1a7526ef8ab252e4c319371bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4aa92c85af774fbad0e027ca92ada487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30155659ee25341a390941ca2d3615ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f7d8b193741da59fa948664824bb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df6aa5a02143e4012b946d3c5776e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215292b3a3b649dbf8af12c82d7f846491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c217d46feee6200267caab62480e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f2aa68b8a7f1dd9a11fcc0942df00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9db4282a4caf012a37311c9f47da1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8140ce5dd1616c18e4ddd67c8e8e0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8081181eb78ba17a2ddabc5ff4b60d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591f5ee8539c40cfa5d8a6398e4cde0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442068166bfd0419c907ab4c161e66ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e09c1b84df825468a6fc8898565a67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4b33cb79bb1e05b66ce318a972fac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db0123eafde7b9b858ded5c6b31484501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943119c4b52b14ae224705c9ce47e17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642841abc6bf333b79e19debc9dfd2cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016d74d7ce9130fcdf006ae29f4f42e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d884325d2b60038e7df52c5242d3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0618d3fd33ca9b22153c32da839e92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74448d00366f0273bd8e06a6d74aa5dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298acf9ba7451a6da908aca05611738508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4d1c7e235ad70977418366729273e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84609af069b44b693fcee12a60e0ca44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091920eb492da64e72a827e758f5fd6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf61557e0bc8d8d7cf5dc8cfa25a3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac609b1990cf351a29aacd715a66f91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e8221095ba92caac0e1e6da8277b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29567b6cdae5fae5749fb467fc718dc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3053689abfe1cf06d7fae4e41b047de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf73b90fa2879029e316f8702869be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa017456d97775d4d707da55e3059a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d959e3e2577344824da14fd19110e7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a39b96ab7bb4e222d96ea18ab687b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6cd73ee90df36df273f74eb67a4d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f290be316128ea26cf00efabbb15f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b7951b73c5ca200c254958b2faaac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7b819f2e6748e2857ccf488668457524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ad6d0c512b00c85a21634a1821a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84c443a7941eb40ef7f1abb96050d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8671d8c5dd51f8a74936ecf59695e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9152ad484cb12d0db5b7ae510266e42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaedfa9cae359b0e43f14778cd4722529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abadc3cea3b69eac1f63ea9745bc070530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4876c1632481f447ae09f87dc26f6b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9648d9b7e258c5b9191faa805e2fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386d80c19a13814cd785735d4c04c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b625ee6d8d429729d60a66888a8d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647dfd003aeb7c4d3f78e0ebe8037f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ae0623477e52c3663fc51f22bf4aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca659ff66c73cb32a5428a9860709d33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067bc5a983e3e7ea72c9a1b0313cf2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca2fa45c0e6c866afcf65f0c897aa9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0570aa74c53b0681d731029439359ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77c7be513c3c88e300dd8baa392427541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98315427b2a1caf500ad692a92ceddd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4b7f560b5800f8339b8ae654f1f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7601f7ca1b0e3b2a2d33ba5494974e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020a04ec75a23b12b76dc897caea80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b230f888388cf7524927abedac6177546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab127752cf00d0235bea2bc2915748b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8702812529d9eae1bd951b8fd769548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086342c85867840d63f1b80e8744f450549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c3804544810fd1fd0af16dd475d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36d68802ba1ff35496dd53ca3bad77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4298d2e95eacc01853894f827dfb80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a3000f34cdb0664a7142e3962ddf6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647977f0f46c86b771b9e4620a05b6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68636ec0a14194fff78cf81c53cee15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a0e96c4a5fb0aef5d14d32b8bf3a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcfff94b843ef072539cac7e086073557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b599200c8aa50b2279fa811471bf1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cbd16d1840f2411281787b427b7b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948514b135aa86a7130be93c4cbee290560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9e43ce04a1f0fdf00de707b7c595a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab273eb03dec892c79ca233b594c73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7900235cbeb82f3961c6995c8f224d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a52ca4a2ab06006ba46d96a805b214564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e9e46028c3892cbc175dda6589ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d3f0ba8b403c8d3c7170aeebf2789566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea078fadff3548b8cb75902477ed0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f3751d07a9de464bf60323a65852a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87ecfcb1c23ec20536dbc802630dea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39a96878c19dd2f180225a38048109570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734835888a3c5fff9f9f6145da544650571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04e0eab57705f2984d5338c5f3b3aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256edb67e1530afdffd6ff99c43fc9fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d25d955c0e68509adec61442f39e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09436421c01815ea9575862200e64368575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434f60f055c6ccc03517181661b8c08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac498943e2054df00ac0c1a7f31b2d63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44d43325f636e6e803f22f783c4b33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a79457b2c225e5dc476526b4a9340579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c8445cc68a2a408410c75e2b4947e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcac3a8e2ffe19dad8d08a2eb0e3e55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6e6ca73fb821529dcb57916a4516582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed9a7f2bb1cc4aca3c18a1f00d2236583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca43f73639d5d39ad6bdf2efea63753584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba18ab354a20d49f7fb4981fe753c3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219e84fa358ab32d4d07309511bb6f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f7f39bfced2b1e8fb12ea50120c62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df524b8eed6a70399395fa8a693a95a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dcbe104b7e1de6aff7f4248e4384c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50193f457e12949a89d3d5ddd9f60d7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ea32ebbf5c4c6225b5626366dcbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536da3e329f8feb36776f7a9d0d4318592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b7b6b6aec25f5ef5758a7fed314fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7945d438e658cb02147cd8d0c1d3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95922bac45b0d9a23a79d6a600b4b8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a5e0c7d0092b80a8294ade530fca6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87049ac8fc5a1664ce5b36b5e555693597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b5d6f3b3d7cb9cf52951686dcc123598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d400e30da9786942e9eb0d197ba4f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d832ffac4f70851c3b7a611059c460f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7ac9f118d945866f88b341befbe3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7af7f20a747c3c16252caf8fd2667602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca621c581208cec3318c95496abb6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c53ec0667bd2f7d212d4708e74a4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc2fb5bbf8cc4ae332f937aae203e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced63b59157d8848452c82cc1a239d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd07cb423a4df98a4e8fe6b3f0705f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b1e91a4b8f6eafe31f1aa533ce0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e4dbb8859b068ceb56deb1fb93222609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff939f7751eec4ffc52b13df5a6fbb13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b70d8478252011766ccc86a767fe94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d53a468c45bc10b2468bc61f7f1d78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a550f08aa8c1d0da4895151941748613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26ae564faba888b705da3b637ce094614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0055fc1b8d60b87b0eb007d50f581e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b6835a51992c58a8dbb5aac570451616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea4dcec2c0eae87d5164e7692489b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec78eea820cfaefd952bfdd08dfdaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f38fc764e4c2c67fc649aadb83b8f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a3be0f1b134455d71163feeadfb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474d7779cdcef664d14f1e17a53e254621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762559d1f4a6e48391e87448f585e1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182845618d3ae6c9307b2d1760c3c52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d85de656fe3ad0950f92788b85104624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c266031f2539fdc9f9a62b7f9f38fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c41984e4bb7d0e687710516b07e2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa04d6d913b425305cfd3af4dbfe189627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f92b05a1b5c18cc433b6f5c2a3f75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683f12c554505cd717c85d207c8cc53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499d643078ca4c3daecd9ac43245650630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987932ed095ab81242764ba918ba730b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72318134609037d6f0e9d32a28c0287632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905b3cc364586594bc0e6a6d4bfe090633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30a1b225908fc14ff61a3488d2ee35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d7688e379228e922e7bae4e1fea1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46a6f970a64a160e76352963615934636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d41f70454711906029828762a345dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfa48c6b8c88970c0881f668bb3c01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d8d49eb56b9cafd2d49242bc79ff1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1481ca2162dde7e6b7a5ffe20e699f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374bb400ea3998d0ab1e241b421c732641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb179c6e6af7c7a4ff2a25a2666c90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25f7146259056c737b5f13ddc5a4d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304780d1691db15af664aa6efb34dcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d40a7064e11665121efbdd48761e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f4a22b2e589b9430c89e987eecec6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836484063114b62a7b90b68f3d7e5ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ced6b8e312ece96b9a7f2bed097bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febee02e29d6912ffe1b176957d8c97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794916c9e29976fb6a70d12ea3cb1e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69124c51bc24311379ae6f22af60f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d3f7aa54b5d7c65cc00de3d88a871652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509a7093d8e3677a3c1c76ca3b41920653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2f21df93f2f3de1e61c5bf9aa0765654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818be628a17e9d4eafc3a30ffba5432655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f4130f966e7a16287ff3725839b58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444dfe46413911ef43f066cc099156a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb7e678f0023ee7c6d8d21c734e280658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c521ec27410635e2fde1c8ddce6b689659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ee2587113d05e6679e4a2fb84a50c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7bb6fd53ff5c4d233ad787734c486661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21ccd399eacf9c8366ea0df05773e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb12c4209e448b0cc5cabba46bb21a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1b2956e266c340a4d9b571b9b320c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c695d9fdac1cb2c499ccef03d35ff5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea4178f53eda7e1558333a96cc39e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab240853f26b1e30deee62bf113427e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be825efeb0589a07f8c9d1ec280d45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced59fc44a680f5dbd526b4786f2dc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611327bffbf957326d5573577370b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468ba7934d9028b919f7cdd3f24d9dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc218192a8c2adfa00fa62052c44461672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e1733e64a6f0557fed54038bab490673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57959e661e661cb0c38e8a704fd1627674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94a7cc4794620c1df197043bb3ae72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f7425fe594558b6a1be598a92e949676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4c2cadb16b49933e0ecaadaf1be29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f0afac10e5698f9abe1571d1899e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f667a9274fc13bdd56588079d2cac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b611a21e745bb0fe52f0891a155765680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb975507c4f22b2db6248c77dc939f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea44e981fab95d3f0da88899e0404682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adefc48716ce75367cd4b418cddde8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e0fe06cbb9568da7e9b12cdca303684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cdfdc306dab1d0a0b21cbf2f0ae9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804378270783ba01e30dfd8efbc8451686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d81426f51cf08f4fd5613e3bc0442687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec854f2ed2664f137f8f61c227e2883688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924f257a566bf14e4b4b0d207b88beb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed90291f65b232a2fb2258fe383b7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd18d24b3f91fc71cc691a2dbef335691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fca87fef6abb7f9257b3cbe99c586e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8f4f0199bb06fae0ad5c21e20a567693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f067e9470cdcd734e84a2a0ea63031694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e7dcdbd5667a0f5344ca674daf75c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0051f790735677683bd62728ce51255696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f8f95b0655b56eff8f34c5948afe0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972552620c14bcf99b36c89d0986b5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4df201d0bb16222ca4b4dcdf464f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263678bd0fcbc3172a829df31d5d31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf2351aecd16614c6ca3a0a3ee6602701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aa37af3b3c261a9c8af983eea39d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dd50fe0d8571e42675c7ded190e14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ac716af36aa84870110bd66c375f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65d4e85b724d4bd5d14ae511755f7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a59202b74d72fc1f718e7da3e62f8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b254ac0a224c0b3876ef0ec1221382a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c4edfdc54d2422fd39b0821223fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84879e471229189920fd3a395b63a87a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede28dbc909f71c9a7a43b4d75f4fd24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbaee5c9cc79197df1c5386cb4095f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e5ec70b96a8e90cd6b9b4b7f9cdf2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549f12cfc27bf24e24db9e31df59a5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da412a30d552eb9c72aef25bfd60f21d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2f6afff79314ff0224e1bbd850fab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa7e29c74817736cd71b7129e899b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f130d1bb32a151e90664bf1514e409717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb40f06bd4ab7fc2a61b61ba1d8ff87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34628373089a0d47629e59fcd15a46b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff76191b585d481517b4f71c9d0a9df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd36357e2bac60ad2de007ea3c5b03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893945b563bfa7d21bc913f168ceebd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a48f90d39fc702db281fefb499a794723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d4a0b4c68739082f9eaa1c6875acb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d44570bc2ca0dc912cc63880ab0a2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e651040a2c05552e230e7f3712ab5fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241240a70d4af62cd95407a638eb153727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324b75819736f72ce21a4ba59268d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07117741a58bbcce631ce90ff25eaf32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c270ed3a58d38cc236b93259fee57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c14330bdf19d4d852766e49d6affca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336b17e38ef75ba4b822daa9c683731732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8c0a83532eef9ef638b86aeefd740733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0acdf34f84ba88a9685a708c7a4a6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0322bb74f21142d7218db16f4a24c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aa0a44ec4ea028e9eca01135f834b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd511598e841dc990479c4e8e40d487737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04dc1395810be7b31c45b64bfc84ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bde907de5ce2a74251a1aa0183c32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe248199c6daa6a0698b2a876af512e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc7e3fc5b0f062d34264ba07d12f4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01f8f571d7b4cb624f3edcd0ad3528742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c75d38690c1e89c1128d6ae51a7276743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba103f1acab9df3063c947940e5736744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f7edf5123e9524ea112b6deef0735745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e1aeaa39da92372198b37e2d48797746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cc7e333e863f84ba3cdd2be1b69f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a4ea1ec8f80c3a24961e6a976d5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaabdb7bdd5cc7715ced4de70edc902749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428a1d83baf1a35903e90ce1ee8ee6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ef6f9df00f80e15ec9ba4f160b817751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d09471a81a71fb862f426a2526b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8169bfef57fa871af39d4d22a6a2c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c372a4742ec5a54f8a5a8620ba8554754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc1154044d1f4b9b1691b78f6e17a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d86de1bfe57099ad6850e0c49478756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c246c10d331c0b4a864ee217ddafc27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a374badbe8226f7ae6889f8c65ccb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60831122319184ab814180246fa844759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43018ca1bbba64f75fdded2a5e776a6a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81fb390b959b3e03c61d1d1d6b1d8c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566db7dc849406950a19733a94568ca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ee35770525e17e079f6d1bd7db8e4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d46a1dea365aa8b3b6731de0fc5871764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45184d7dd881ebfd6434fe922d46850b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19d0039494107ecb06a90239a4e0a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e11fcd3772ccd7825fd67a845b2622767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750776b92a49a837e4330daebf072b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd2fcf9ef1b28e39048a0e88ce813769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2fbb2cacfcfeaedf3f33e37de487a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e47cf4c295cfea4cfbb26f033a8def771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465ad81d0d8d92decd607532e8eadca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c61917dddd66d6456a54ec6d3fad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6202b74347266b3c23b9fa48a247e8f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e447becc0c79b16fd14377e49c1a2a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad220e26fa13bd041377c76d2e039a5c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aceb88aed20a7f537f7d3fb1ea3c7c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3679062ff67d17585d2fbbfba6aa59778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df63425fd3caa4ecc252a1b4d544fc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e53fb067ef8685b0dd6a7354f1cc82780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c66fa48476310694b774d586bfb7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aea463f9379cdcdee76851394682c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f877462de3ddc067cd211732f43792783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615477d622dcbccadef3ea88ec086870784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a8eb38a9c9324add6d43f7004419b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb5fca48c3bae7cd272bc1caf6bab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e0753562ae22d0558611ce8332f6c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183929ab3f6a87fccb14f70a894c6f7b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db487dc5dd3d93ec89f52106315902789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6b2282366db3c2d163e556125c34e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5092ad9d1b047d39cfe3e7812a59fc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9a2f4584ec24ec23447200c5a52a5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f2c13dd3bb0c74ac73a5ab8ec5e5c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961602a2ddc35fd61c1ea65379216e7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e417b3440c663f189aeb6ecd2b871b6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daffe5f71fa35437ec0d948684cf3c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98accc06b1fdb97c7a3916304b80311797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd342997d72121be4328abfda5d4851a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96e70a47dd5309f1058a75a3f0747f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475d7ea7ab968fdb6d609f40aca111800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd801768a15b34d766796262a813e8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7cfc31be611c91a1af0eca78bc5ff802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae9d767a4997a8b5e048020e979cb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31152d45bc10a1df0217084c4ac8e3e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30f6c6ea62e0c264439252f774740c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754de7da56972d4b549305854c0ca81806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae60b6512bb33a282e70a6e429c858807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19486138b22c562b65fd4f6897cb50b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf88459f3b71460dfa382bf8a9df1b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68b8c955e3655841c5c495a1ef75ff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061da723a0555bd3b20830073dad9126811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e434742262a385920c28e17adb6a514812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5dd7b7f76f861ede7d0d10f6092a4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ab8149b9e4f3edb8df1d311a684b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62022c81e0901807a2215424a07f2bd9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5421f4b76f52545745bc31c63d538ff816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403d3f300fb0a28209108ca5856e9c1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd6a5fdf9d0a4829c35b263dda59e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52217de9f21030cef8e7b33c4a95132e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51efdfcdc3f50fac4b9ceed0290d0d2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2decda081af42251d4fc35d647aa3d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abbaee477c415557b16a06d2a5d28e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c640373bf2478482d71ce1a4a65fc2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0f9ce9f2427de1878fac62da4d20a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f49647d09f864660cf54939d5221a7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda562a221ee4bd7988133d5a2116067826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb5f1cd469f69523dd81aa3c15db3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628b89a54e05a3bd5ad40e3f4b1be3b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3c24cf6fa6e06df7427e2ba30d619829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602425a87a247daa96102e6848f4631830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29abde27c63d5a06dd0fd29681a8c7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f706f0a6ae65296cdcfeba34795229832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b31f4160c4517627233ca07605517833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782627d7a1245c49318dfc3626fa2f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef38703b1e8a5788020f3826b7e41835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7419217604ff4daffb40f0056bfca836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee48b916968ba9ddfbbe6201d8e34c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2585c038b5572f9cdbbfa5c4be0e9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6dbfc0e92a2450f8879c2ec6f434c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ede90687b8163479afb941abbf9b7e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2b8a0d688d5431dff0c50470f848a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff7e0d7918f3e470e6560a18396467842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313168ef274f4c057ccb00b992a098e3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970623c2c881fcb2bd87fe3809e4f37a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be232b919eb7ec7846e3df19b4ba049c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63974e5117d24610aee3bef12e1c19ee846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d4ab1fd3d0e8ded67cf38667859a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94845fae17b52c7fd8e3cf5098363a52848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad78b113bba0f9af3a09c72a837654849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f05155e325563ceb9716a939662e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b2d26ec0106f297c3be7c489c8bdb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d62c51ff82a4a782e2688e7cdb82f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c3adba03ecec949bd7286f0bb3e94853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c73958a591decb211de572b0586a3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff18dc7a8d9e1339a733a16250936b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464394118c214382880d42cf1bda99a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7461af3a70b7b2cd4a115c5ee2bfd1d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527161db51249d702423d916033c7c04858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fdab231090e941cb7cd181c5a2ee3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e608c82deb2ca4d6e6a3029fe5734f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db85094d047080f3664060bea59eef8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efb32d66d447a0890ed129626eb4a1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc8a6008e8cd4dad1651efeac201c5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941fc788dfb642f67c3b770cb07cec3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d89ace4808b6c68ec29fc9f9732b8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dc10efc30d60496ef2215e96801cd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2e6032d735a13655a1483b2b31ccf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c8799df0d6356ee3a53deead90b9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef337177d7cd45416ff63e37cb418aff869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a33e2322b2692a9f89c20be6064420870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2fed78fbed0f4ccb4d02d85ac44bf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee4538b2bbcfaa053cd883ea241a92872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750992b32c8cf2e7c9297536d0934102873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74309695127e11d252e53f0bb342d8bc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cff3b39d1161c24661e810b599a3a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf270c85251995adcafb1edc8dcb4a4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd5cae08b2ca61ebede23b56fbd901877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4134fdc75cf2cc158882f9fd92d6d0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792f7b6594524cbb7b0d9ee2d6fcab3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e286dcd95fde1c6732944b30d8ebc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6a9046c7330e4315469e368535967881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd2ee2a482e8be887c57ba0239e73882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17465fa112b4eb342cd39e35eea405883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72221de5c7490b1b744dcb96d07890884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117eabdc902198f09cde7f45a1a5d4d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a0b14e1762138a0178135cd2baad886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e9b6a76e2ef899d9fea9cee405309887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc211516d65693dcba4fb072fb74042888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dac7158ae04f6ccce6d3c459870ee889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28ff42716c1d40fb89ed4998862191890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42c21c9b3be3539c8810ea34aaf31f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375f25b0e6c4f7aba9711a1a43fe8bb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da03be934a9e5b66bd9699eb1719f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c74cbb8007692d974e4ac81e86281c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4962614026574e55dc6ce6b8e99b14895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9bab43dcd1d0a38bbe0f719fdd700896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f0561d7c89f43b9dacdead465f62d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc0263ffc52dd788e712b5f008a6ac898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea5f435ef9d28c9b23c740f91ba2c3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0d4d96ac52fe0b2b2c7e729590c4c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76116c356a4eb298b8732021c5f553901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f76b4f7eee51262c85845a450cd92902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c60c9029da3bc8bbd8b636424dee903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b797bda69cbe082f2ac94627f373904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4cfa8b3f9d4de763ff8d0f4e7e1ae905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6323e44ee5f49a40924094a8d4abb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faa15c80f231f8931fdf8ad4431e05907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f4c9bf78711a692ef7370f20a7a60908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388127c2d3e7d28e91b2244bcf225d1a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb4c528d05cb6fb047abdc1fb90cc3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eae9518a84a79e4a2d42bd9d18534911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04c5325d51a56b09675d3a84abe2f1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88082e9a5fad8e45bde4eed4f37cc1d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c39050ee4108ab8788ffb53ae1fd18914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a033205b9ce23ab6ad0e7ccde681a86915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdf37542b7826148352fc1d0272be4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c5ea45ef31ec2d86d0e44c3e183a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14136d7ad39b4389bca1ceef3155752918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d138ec7e14e5da5a7eba45e6b0d9f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae37f88ea6361a07497bbbda0e22f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d9748a4734a560f096b7c71fa8b39921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3734fe89145c4d506376a1bc2cd5608922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4fd6040b11cbb8ba036638e2c9b16923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89719de40d63dfd90edb177fe2efdf7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c7aa0682e992dd1dbc94e1828dd2f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01345bd96a27a78e8c70cd55c29c7d46926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f35abb72c05cd8aadd1ec22d7032a6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7b0a5dc492e2542236d571ac08980928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16000ffa1a39591fc048d4251f8f70929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ff891dde3f90fad8c22b5da665f1e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe3f7ec527d6e6b8380e6e15979698931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777442f71f7d87f2739b62b7f5a7119d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224b04fa178925254eecfdde4749766933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a307c78ff410059b0103c28d8e42934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a362e7757bd6a2bf6b7da5ff93c660b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f736fa21d87275fb2b41bfc4ddc7336936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44145e57c48a7c95be36f084f9c12b2a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75427d60474d0d336acfacb299b3c4ab938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f28287526845025949ac4d96706ca939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dee39314ecf5781e0232c82bde7b2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd90d75c55c268de5932fc8cf613f45941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4e26e28e8b95ca05a2680194b280b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d5b008b1dddc9b422f67cc8987387943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc84441ff49d95b5dfef7cde3f75395944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcf61104e57a61da890bb5102f3d9e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d2cdc3acf8a08b68daa56a48cb6d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da1fbe2ca8f92b911946135e05278947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff31235d2fd4e09fa6440a3ea5d5ff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56b14fea8c7a1ed9e00ed667edd2d8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3237463e5a88a83067ce1fa3be87ef950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf299041b6c5f9c200484def564def2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0578ef7a58fdf9b4a8b4d3f06c36ec952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdff6150edfe0ae596d567f15c9bfed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f2dcf1c92e77bfd3a8fcbbe0ec398954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ef7d9b049d8e2caf5da534ff7e45955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e6702d0f5d6e63bf57e17cb98c44956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46085a72b79b599fbc613aa210cdd623957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad63f5c928f4693bcc2158d87f8a70958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8575162af94392db25f808ccf0526f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47cef6d30d72fa0464b6a3743fe538960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c36139f1e5732c1ba4617507f720e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444b2d0f1acd57c336253bf8e322f3a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1588c780d5171f6ed4520f529e5449963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f4d445ede962cd96de1bf58dd1444964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c779ac697dd869666c5532427f3a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a672e37a8c72dd2edebd15adf8bf9e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828393c2187a0323a0acdb3461b9c38967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ee78505c9047b6e7045799bff4f92968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc195ccbd9be7c01d919db016d54c3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425262f91038d6159325cd326ae7939970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1192a84037a606e99078801bf865e01971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77d244e8dd9a5f07f1dfaac87e587972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836f31fc9564c928b504371f755178b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1b5bf68b36ddb8cbe6b11a86af262974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0178ada47aaabfa3ce906464eb551975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90a9e5560c30c3e004995414a61291976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f732ba6b7e59ed2cbee2084a3753980977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaa047a22ba3c521976ce99b54c2171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc05e2675c3e9d7fe7b89f7c6a05fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cca0c25927c3635f3b50b1f6f50a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c527ba6304890e3d92921b0c380bff34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86404094d0bd15d50fe717c38c5f1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80c1fa971afb801ba77ec98b614d1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdf769ca6674ce6fe6298d8c6a6d2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37030c16bfdf766f41c77ae7be8484198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f406c51d5ca9bb36c669df3333dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577ff2f24b5ec7931f6167fe3b3189710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba88cb9ebc5183fc444d09c70dd0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fced06dca5f4ace0c44ffeab6d85212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700ea93e079b17339c8d3c05e670bf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9e32d83dcecb8631c01016d5d522214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae5e21736ff18d4d921b4c145e373f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75380445cc5c1de809fba80c8428d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449824ee2b5a3cd8777d2bec2d1187c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a3208d2b82425216ba6d92f239c6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed47671f9ef4e8dd8da0f0d017338c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350325df9bb9c5f404110b3047a3c11c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3532be2d8887ea052ba74096fd1ea1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bc90bf4ced6e480389652513e1f4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b776cb12b4eae267500c1cc473b49b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3f2c8d0ed37384cdd627e070aec3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635366e5c13799dbab4297fb7703a1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f82672e74d6fa6687e32f8185b281926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab39b5ba1c4b27c12655c3e28cd0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d78b160ca45ac1c227c22251d3698128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2616977b397cd9acee593d1a0b7d6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431cf00fcbdd2bec279c71d8e66d7a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341e7f13ee39cbc99509c47a106bc1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da58801648698d88565bd3ed228a8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbc8a26831ec3f2bb1c981fc94bf6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a0b39b51317da7304327835d4265734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6cf73d62a7a2e5a2efee9d3d6000735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f83eb0743ceb62aca2e1af666e37836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82443a8862eddc15fd0bf5f9b1d4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e0df4eba896f6aeb50aae908071a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c851bd358bc0c55e3967c8c0a59739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3e45b7d8aef8034177448dd25750640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f17ac2565564e0a4a87c13bcf6c43b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711e0e226e28057c2af14ec7737473342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b95a365c7fef77ed428e3fc552e56543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6893de711c01916ccefdfa190d5e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdb99f60d2f6abf38401c70f63d82645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad231bcd8c836f430658c59863fa6a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a2a6d2f1826e3e62700fae4b5b9b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccdb533d49de4e60b3ea2c8d898b3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4e202198ec1dc81d180a2ca75838549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645833f7920545cf4468f502118c3dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecd2eea3d4e1ac39620b1a9265bf6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1433165911521833f807c8643c621d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd6ed69db2ca9b4c0d2631a07c0eea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339fe1a8ca71f2364b6429af8518e1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92e39bca8c39c9341eb1bb5b2add9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821639d8cc9ba88299cca8e07f6830556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ae7c5393dc8d8d00a234400b97b5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81577871347173ba23fd09eaa5454df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866089e58e794ba75c1f9b5b63567c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc546daeca8e2bc2acba7eef5a43ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce7dc3c9460d40223af5e3c6a7af2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb222e080a2e1273e4202b0ff4ae8bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96354e2ac83fff05314909c4fddb0ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f5aec4baf1daedfac3e4f34ba3dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba7534a63b5be20edf5a1aa734480365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762568065921698116363456392bed4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b636bc6a245a2a00022288802171e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8056e82bde345ef8e6963b328c27e8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cd2b3b7a7696b062fe8e9132c646369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace06ec167752a3a9854309ea6aff4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805394d38a2328d869567f9dcf3f80871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ac4297460342422a7484216ac37f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850941b81c8adfb889b48bcc1652bdf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa58757b8401099a8bd28187acd06ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c184fda59bae264297ef68aa527d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6b9a60ced2b32867ae52aec7cc6d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae111871443ee8bd322a4eebe809477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb500fea50f8018c1adbe18a49d1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf89d48ffd928a3dbd94b9f43e962d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3373ceafbf99269fca2f648cbea7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec3d435f17b1722fee55dac2bd7c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593c2dcfe193f79c06e54e1e1b9183182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297205e8eb16ef244f36bb4aa3eb559a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06016a9be60f4df51f92951d12432884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d7150881e64d5d563a78f6e6169885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b470bf599b33f228612341e26a051b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dffbee94952ac478c51e238eeff6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a221e61886cc58b455476caf212dc5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039a869e505c21d63e16dc7bc1b7ee589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a43819c78f188642f96361057291790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81add1b2e4cb405d1cc13d0c1304032a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da005da5cbcf00c05c6dc6b765d1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef61bc91d694fdef079de4d451d0c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddb7ffb7b10f24d4eff8aefea738d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e443bce3e09e7a692e35f5c0f8bce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae1dec8dd3f5acf1846cd6b4b2c0de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c81d338ce2d7f1a7500b8c9c931b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d8ddd29e5e3f333de7bc10a5a6da898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2298de1ae3f6a1b5c83c590d6ca0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900ed9722a18e9ef590c7c20ea38fd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31b82009ff03e4a9c5832a20aefdee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b83ff9bbc6a5344637d71a12245243102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e42400ba1b5725bd96d0d1e7dd40d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874cb95ed9ea3536042749423aa002104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28003169a93f444736719abd381c2529105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e935f3978d7e68793ded2ae51339a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269b82bff962103cd27a0dca4139177107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609c3d6ca75cf9cb25ae652f67ea39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f2d2de61f04f576b001476c3e02e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a4a5800f17d53b84c4bfda80e6817110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b90b54cfc5b250cf7966a1ca2ffe49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd02548cc585476cefbfe620d2703112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d9b152890822e6bbe3ee57a18c89f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ebb020b65f19191e8e0df7dbbca4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c626c5f24da7c168761c7dfea05bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fae5ef395d674cefad725af3bbc47d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8ae1b3b7efff9554e9d4f0ac7f0fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a802947bd600d8abf2a54addbb53ce1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314903f2a7e211cad68472d92063077119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b5cbf6215a6ed9e7c50ae6314dc99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe0933d8898c278e85e182b18916a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa490f5fdacf55f202371dd1c02b5619122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd2e4f65728cbf18e8381154e80c91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d342e8c50ec510b1ab3fe4c2e7d9e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392af8314619a8581013d581781c4fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be411cde8d2f9e33717afddd10316741126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0e5eb556aea3f235d09d31f8bdd25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0b73e4990d6ff55d83bf56a4aa178128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4a0878f281d9f314fdb92a83c24b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f3ea4c55cf5133511417eb9a9e071130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7275725451eb5beb7ab676ad4b7d209131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92219818af78eefcf6fdd651e21462132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac90141a1c46b839e885f735fb65d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab43cae3973c79513b9d0be055d4dfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02586e0940a7a80dd19c72215109cad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d6e6c4ec6777400fc6f7b5d1c0836136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b393406dcbb4823d6c18819ba7cab2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d61a9920117b796a4b2a6d0ebb59a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74eccb92204503031306a9abbd0a0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b7760646f35265056dcd367b0737140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f08422d930d612e37490964d6c12c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4fd2592c2f50a3217f51b962747b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ab3923b79130aca1f48c63588422143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85963541a6b85008dd66c8d97b706550144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5caa92debefe73da867ab838c2208145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34bfa6f72889cbd8955c8c56f3d673146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaa92951ca130464ea358d8388e215147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedda6025b17dc857e4b33816c68e92f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4a51c905ecd34693b51f6e09fcc99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15554273b64f67cc3bd413b4b9b656db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab121c1563b3e2b12e871f00dc4cb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdb2bc3a80b00d69ec030d8de3811d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ac17f5e10872c52fbc43a44d2770e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc359414ecb878fb5636008ae98fc078154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1f289f47b2a8a641d64a94b852ea0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d5142383fb3bcc7f2a40c6423b3b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86626765f1738042372b9b8b7d35bdc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca468e2dca500d0aeaa10e70f65a975158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6946921a15b06458af0156eb93e3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeefa76aa751271ebb3617a986c5205160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc73ebc534a6d30d63e51b1713e61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44965838d78d04b608bf3c4d182f159162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1288d29f22a189b6a7aac7ef075aa02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd73e5e13de1dfa622a2b1690de80d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ce503e1bf5030cd6ae2b13f01f4f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e9c1f7803633877a7844e084a7b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df45a0976468b3ae9e93105114764b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb6e1487332a41c91a0a7b7deee0a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c65fea15a6ba3ac47fa321ad626bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f769b5bf42c47d32b1f8d60886702170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28bcfb597decf67eb603b4a08349f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c358c077bd163074ea54f76cc03334172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819e73d7593fab1d6673d8b87557a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbfe71c7daf1420a0a320c4e5ca3de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a2035914caf1dd1a4e189180b0b39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edb38651af82f3d4d9b9eac6589376176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963791d5ce2bef3eef20817c369b65df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688e724e44efa382b5bf64f705dd1b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ef2ae2755c026aadd7738bb0a5233179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762616e60dfc70f5b65e6d2564261a45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa92ddf0d064fc15b11f8873cd68b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418271a433dbb90051ece4bd6d9d8676182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853473fbebddd975c114303e43dbba0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca911f0236db056b56b502f8248236184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61a38901e1ed65362fcac119a624e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c216e4034cb355e5627b501c8fa80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305ca8990f7daf5079bb7a47e831d7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d97be261644e10900a81d0d0d9b7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d878662d23632d2053dfc1823a1c871189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a8dcb030273b1210de98f75640d69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f8a26dc597f5e7329ae91eef02838191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fc61073f8a2c6b97fc8098a0a65ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340895302f34d016b83b7d097730aa66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275cbd6ee1eddaad069566a835879c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0ac9635453cc044baf93b87ca8fd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4feeafbda2081fbfee6c01b8d998c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7ab956b33bc2338100564e3e0f3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7984dd7cdda874670dd4468c86c7ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ba8fe4e6a455fd6599e1a0b7c7d6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b23c8e7553b5b58e35d42625dd23a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea47e06f409c7516d60a0be25700ab9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb11b0941c05eb46cd79be0b2c7e789202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b05a6fbb0a55e2d6243d02b550506d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b9e5d9b5be21d9cfb2572f5338000204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebaf0b989c910a7659a44a2e639ef6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8585754d0dbf364f8f5643573dda48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602237b32f9c547c0890d458f2224af8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dff93fa2777887456f1641d03ef44f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77722888e422efe035d33c0266bbd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af3ce9bf83a222cd2d75c3c5481fdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644338e58a74d44d5b75c81274e5a6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85dc381813937883d4c77222e3656212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c3c75256d58b729c4ee5a6b649370213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff418ee6487af969136e92eaefe85ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c28a76676f357acd8a3f0c4d1c7a5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9045ef5008457283c92ac97e34f357c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96eaa54f1a2707aa9804bb7aa44e5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4dda07262ce8fbca4ccd7336656bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a311b519648b794fa8da244ff6b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9fea44ca5d28e80c63f9f5cd30d64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad273be27c59eedbcf0e4460fb421221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61e50b36135cbc6d7be2c17c10a2ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d04e6e44ea804267b630551f0797223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ecc02238d7377a87ec3ff0a69aa6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18133b21ae89d27786eec865a1154b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed09be23ec3e629cbaffb57bcde26b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa69ef1caef9a2dbcf09fde38e82d95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08113177a0af22af55116a5ed777c285228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d918757c3a23181be017582608a2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edc22b25114440d62073de57eb21c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ebc4821ad14a82fece80017997368231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d7ad041c3cc2d44e11b0571fd6b89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0c0b8ed8adf27e42db6eb3b1b1e0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f21406430e8297d308f29f22da574234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef3e6a0d4c8fd167ef40c5dbbb2baa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a97561337409d3548d8ab1c0b9c0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271092dfa797a67d7a0aa96a814b02be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c80e5560397930717d54a4e2bcd3cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee952cca21a608411ae09573f09689239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb02b8c6d764a03873a970b0f89ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48119bfe69e41ff201605d59472cbd2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaf10fc1bcd2cf2eb211ebc27c5ce2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebe7c216f41b62d7dea79957e9b439243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc4666dfd9772d668881058d9f9e0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eaf50feb053f6235c0e8ce844b6cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5505df06b0c7eb917297e75d38fb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcfdad657821f0f1bdf483f3bfc852247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12b32f32c037c9c1ba776d3a403c31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea85de837392faeba782153767ace9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89500e93933868af528a56e0c7ac71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194a6435d0a18a24a7567579f2a068e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6779fbd6dc9159735d0cf052bc5250252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368bc90da27bb0dec0b0934bdf4619253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad282a9a974671cceceb9cc572e629254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd7f037e7e19f8b431c7c844be846255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a01854f42e1ec5765c8c68e26b2e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43a0ffca575485d589f900b836cb5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59bf38224c35453876206a795b8989258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543c90b81c90c9644c020a4e1c905ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b49e77893b10ada97ebc6fc28e7e83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833fca75da891ff1446de2235e528bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4464f66c5af08747c61fe913c3a099262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f7a6cfd424685231ffddee2365ecf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da42fe570771d25061b7bbafa38306264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159014090feb59b916f2aef8082e9817265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc645199e6495087647e560eb43940266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc455dbd6a08e631c1d11a98c65226f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bc8b552f679434fd55ab644bbfeec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87219ff91614f3cee9be0f0eb7926c27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4006a714f71ec260da161bacc32e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ec8f5f60e4424b65a14e93d66dc5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ace2f96fa2c127f841c43053ecfa1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8117e5658388db67a72404bc84128af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105beb8e862a6a37285466e3397378ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a3afcadd1f4c70ff902be50da07a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5dcbd72c2321e6201d88770d49af2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b2c8f16c637d01dee96d84a49f63e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc68224f4d9cc2a0e8beea56747ddf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f839bf91ffac34575caaeb4f29e92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d82c9bc5670232f5af7f05898d323280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b8c61b75cedcdc3f8f1dbeffdd25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259665960b03f752544f7c2a5d4fbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e3520f7a835636d8cdc45420d83cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4945f8bc0d6b40cde4fd48fb0ca6e62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917a2bb49d3440edc986d3d989cf84c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5d5792937b1e4f98ab36df6691115286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a71f015c81d87daa634204018835a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd01f777afef967de692cbc4308447288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ff1422799f1bbff390db0634afcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a241604434afccee3a031064dd87b67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83f5b8391bd5ae3d4482a1e4f9b04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544d2ef1049794bf0bfdbe7412b19c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b18b9560eac5a7d61f5b1c814d171293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ad891deec471b1a67ad02f09afccb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4bde48031372c7e7e9e3fe82764b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa04299efbdc100919881a04ed6250296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bca6e6c25cb7f37f9dcf29cce3bcc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ab0e28a824c82dcb638c1608535e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395076b70b50de41b534ed0b30c5703299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db433688e79d34961eeef52aaeb2630b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb1171ea3e526ca8887c32f0156042301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72d51eefca13ddfc7c73bd630444cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc548833ba34180bb04cd0d4c8baa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d534a3fbb364853d2df42c25de903304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049e8abf0f76151e4849db49596916d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9f1323dad7ba785319d88da96107c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6fb77c9e0df8acfa3aa8b77a15e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2979760e201d37ea38f8e973df4a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378ff11b3d819e644d18081397577b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe35aa830a6ef16c5ae22fbd522429310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad3ea17bbfab40ae787aae030ba99e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b09fc11635a1b7c26dec3445b482e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e88bc13d1a7b50095473a56d001aa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbf034619cf6b72c926789bb5e314f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cbe2fd4517396d50ef9c4294111d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e2bae2a894a628ef1fb0f2056e918316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e707da1b5af26af284779335baa8546317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a52f4c497b64dfaf12723bbb3aab8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a562d1e9619eed1fca2e64db5290319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e9cdd3e7f0e4a1f298c60719f49c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398494c067abd0c3fef3ae536c2ef2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef8748ead9d0b70d3151df99638931322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220378a19758622c6b5a33363d5de29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501bf98eea9c6b142fc660394b848b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4f99bc7dcbcedf56bf1c426fae471325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de57a23e760efe8898d25a0ca5057f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f7d3fab54a52749f9a44ba0e8b15b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9094c67a4a2f3599d1dea4b568d9bfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaedf0ca04461d7b8ac96d8829e3fee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8c2364d7991ac0a1c985bf9e5f59e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f22797b547a62a9fbcc68ef74024a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb88c6d8275a57482d5d507fb70b98a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cad7c3514c3b4bd24d226eefe4ebcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22df5664b36010ab27dafe796741d24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd30332381b5344eea79934c918b08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948ab1882f2c0061a65b1721b60a8f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3181e83394226141f771312558f3cc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcf36151e046b470139370f1c5a6af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21a7f8b179996c1514ce113d276223339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881af7a1e012e5c47d01b3ff9d9bb5a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb111fbde87dbaa7d2d71a0c74459f1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c84e2574d65d5323edda974a03f1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299c931faf365c1e2556f194f3ec45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3bf262e6398c9b0b1eb466a24c153344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef57a9702445014cc7ab0db6bd0e22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e81a7ace611ddc8aab2e90c2a9bf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbf07dbc4c118860c5e2d4fb194541347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f59955a710c45b0f6153066581c16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b1eba9138e5d6b4c50aee142a6a64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0cce9763721bd1477958faf601c1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5db9f353b7164e90c5610df904a789351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a56afdd956dd5ff7e8d5cb741de90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d59f4b3131958942b14ce46ffad76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a68e0f14f4f6f308fef04bbd1dc6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae3f9cab12b1a467f93b2d7518ec5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf152c720b6d3f634e0e59d231f6711356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f48d2801df3e4e328183de91678ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d58f7810f7bb7ec387b1324abf96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e0f0f3cf6bd08933b4838357cfc08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e9c867ce0933735a3b30518abe2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5aedb0949429732833ac6c7e6b65c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7eaef5ce9895cdc0dea90f22871eb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0024996b7cb0b0b5b4f2ef6afb0ff82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50df869e7acbb5056d7df82fb227f41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084aa79d153a67a16f4486a5859af4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352b9d43441154d046c18368e5e72cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a53cbd27bd87df79f7d51b8712aa17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea2b00de6dde328c3c388a4115fcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672f411422c2eaf7beb78eb28ab39d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a66182176f736c1a9b1ad7ad28e49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afeef932595a4042f73768da2bea65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c653a97705087636b9c021a458c69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6f6e65b11606074731211c2212dc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995b16c2624d40d4f5f522920da210b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37679eb66e14d7e7157fac5631ef0fee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6404a7e7ddff8d96e295556633c0c54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac1b6c234e6095f301a509c2b145bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08130f0af0aaf3e51ca44ee779f17105378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44892edeb9225fa5b930a66b6660285379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9957ded579e0ac1c1bfc3ae2c59201380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f32f55c8e1e56a2b5c00bb1d3b40da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb883f640b56660fa63b56741542a0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809cc297ece7be38f8fa2a0b95e18c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633510f0e4e6a0ee32c75be117c150c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff4e5976a320fe827ade99acb8cfa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1872ec51601658c3cbf589e0d3e498a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4e4c29900794ab31f733fac28a87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26916cda9041308d237535abf4561cd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5011ed174aadf64cae58c5868d5f029389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bbe7b7f828f21fc6d4c9c0440c5de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ecac366bcdfc4e691e06175d8f1ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4da795db4cf80da25b0449619cdb91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a99f5d1674b105e15416c6e25571393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a12b3be73e34a667981425456689394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344619f957eb64effe9d873c78ea3030395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f783b209449a7dd8afdcf106ced90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730b22ad53e8e445c9bedc7e13e5041397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1137f2f81552cfe2b42e39663758d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba8f5b9b0c00458a0bf4be0aa4b21c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed2dcea597ac0a6590144c4db8337c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9985bc4874c9bb8d58ec9d0824214401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f2fcfc88198c0a58c9216864ed02b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2d22151f77ae7d1afeac59a000361403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e962eaf6d5566bae38f04bdda13c78b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d99c7ded58c69b45d7583c962de56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34efc7d9ee9434908d4446ad5e24d8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182b7bd0c3dbd966c8652216c82bf8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e8e8c14d3d5d17541526877dae955408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64f0cdd7b55b9d1f81abf95ae4ef91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e11d1a8b86059a8f574fcf608c91b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3effad35d000b69f1bab10a9563126411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a771e8c76883141a6cc8d6ad0cdc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59cba9ee28cea8e3641f44f9b62dfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46e221afe9190c844dce2719c85919414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927f6580db6787b0e85ba588a4ef73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd1fb2d024d198f35839589b9a3bac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796ded4ee3ac89162649bf6914255d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111277eaf4a1a016ccda29bb2ba1e43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a0f8170b9efa1851a71fd167aafbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34496e1491fb8a6f222b5222fd5d34ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e32678a4c018d34072ee3d3b0f2cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234896816b8e2b2d2f1020fb18d54a4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b38e3c7494739f94d18be3f1cf554423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c95720a274f696096fd6574f50617424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4a1ab912aeb7abfec42eae0ca8eb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc540b7aaad88250d1a6678095d3ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed95ed3bca5c179e0670c4c8e5953c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a97b7280b25eabd742199ec69a67f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f88d332bec7394f62a7f385b39e60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcac367629a9a8164227fcd2b2dbce7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5f9ad2188fa83eda45a9344378183431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64748a27acbca8f4c928e89ed673208432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d22ca73a852fc176284c6d83be38e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000108c46e2c9d0bb0f378cf44f25845434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c6460e30b80d8f5ae84ed471d249d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe204ea99b3455eb646a32f7166a814436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fcb45b52dc38a339cef0037d370b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575d99b9cc7de607efa5b75b59e2456438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33967c4a7141665788d557147992a35f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b6d5289eab450c2e32522cfb96fad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a5030c79b7194baa4130232e96ea6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e2a57d2c65221a22eb7ccea774ba4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093fdb463f06d8886d411a8871161b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176d62ce324222b609b0c7567cac561444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf51d7626f277fedf183319643092a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757ca15fadc03e17d0ad6e8d64f956f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175423abd67fcb5a95e3c541847f059d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae03f735f0427c69456a432b39d89e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b66f4e5f2bd53c0496703af19d860449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e42a3c420833d8cc98f38119b21c80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9217b8536bd9c7754e68e1fe92262f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94e8cd27b6d65fe02d2a0f08b7a024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441df6c45a6b82b73fcf9d157ad0478a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c12f41e1a4dff443eef0d512e8248d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68113cce828b7d97dc3db398ba9a7f78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e24f9cdbe2a4a51e4471b7fcb75cbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00672818cb581aadaf236c322568f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82820f87d69e9470358ad5d7b72322458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f845c8541e5bc6b19a5e48fcb7bd22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb446884f0e05abf991a1a9467514460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc97ff2ae879a4b986fb9f9a7c10d1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076fdef30aede0ce4e61a12592fe6b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87223303fbd68ce30dada165d434705463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd17407569a29221e66c9e1a89e41d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cb37e3d4726a7523c0366b15de060465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c55a0d5a9df8a9526e3d55ec13c89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef5c5d284f4d198d6c369de2610c17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6c2b9c93d4a6b97a6732247563342468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e328f11388a11c7140e32830a5dc2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fd19b7bff10502b36970648e1d154470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff3b2f94d74fedba73d1bea83495c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c556194a2a7662d6543d9bf76ae4760472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237ee8d0aa1e4e771d5b0b5ae16df9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfabdcbc541cb8e67a7154f5c2dc59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744cb9e3ed59aec6910560c783ba0af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cdfcea28a3b61290ab3024744a149476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b858515c5d06f5d91c2f985029fbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8c5ab58a8d8fadca9bd8ca9b75f3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42785a10ae89d2dee5c111eddf8593479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8c2bff279bc21b3fbcd7c9f85d11d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca17d8879f5e622a64610e9a2a7f3dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575362d82b5fb3f7fc0eb02a7434e720482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e497d532edf125d5238a14212f0b917483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd14aabb79524d428f0db2138f8c19b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655525cb6d2c7131002a1262e5e536485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb6751b8d5ff4f36b468fdd8e4f586486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae434c5da583a9727b9376e0cd289487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34ceb6408648cd02cc46710130f448488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79738bbe9e8838c985945f0c85eda50a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e280bff279e364d29ad8c48b1665f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d36231adc9e126c4f3c7458f1bfc24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a729847cd061fa7d153390d44cb12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4d7fb60ce559f26d693148162ba3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1576501ccb4924f2e41181b336e07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc339ee5da1310f68c8e42a1fd0139495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8ceed414ab9ad33ea81fe9181eab3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dabd75f80cd1d35ed8d6b969738be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cedba8ca0186f3aad30c7a60270844498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20743934bbed2e4ead47436e5abd51cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92953cefc12313e9e5225fd85151a931500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65d1821b93f05b0d79436885de70af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b6bfff1d7d8a21dbfd8d7bb33502c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddbc06e3cf179d044c0e0b41e9a20a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae4d93f2ece02ce996de40ea7a8fa2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40858f5c82351f4dd6893ac5f9decdde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd2aa7d07a6c4bc8580ad93c3cf125506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5032f9eb18850663e77fc18b2429bbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b68869483b393a6f58d1a04241d6df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd561f9356542c0dcb6b07276d39289509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b823009f1cbb7230c9829168eba714510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eac413a7b712bd40b1a984d2691ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b2ef109612ed4e7f87ae46e5f0020512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e12cbb759599afb0ec5e855a9dd5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6831048c4cf09733335766330080425514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01486349de57325f601534932e27b1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13b456d518cf83e5a88f05f5974421516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83653083bf8d4400c47f17b2d160d32c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dcc15def20c2c8ff4953c881d88f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f796282205d24f06e851260e368c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0162d5a0b00e2c7677782e27ef24af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b01b957fb656ddcd4c350c98bfc70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5116c683ed4571e43419c516bd40b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26695c69e414eb14d45460278249a33a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4642aedacd89eb103f7b197c72bbd7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc530594af8a11491491cab3b357ca4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138daf8a5dae3c39301aafffce7fefb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a0e578628cff0283795f2db8336e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030e6dbe73754060f5c15af51e67c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6162ae28446a390255ec5aceb2f6dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a851fe3979f810d9a01e27d1fa74931530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66246a5a463001a970dfc5f2a05d8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba30268b9d696234446238abd1e9406532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515bed3886e8243a5a28bec812992d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f14e609b20888454ad0acffb87285534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbd4b8cc16fe93fdb68d81f350047b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c3cf358ee7e2e9337c77cdb32c4bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c0cd9a86ff623cd759969b7aa1c37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da67cb9e2ba42d968e413b3275ac5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa4d728f53d448e9ff1cfc9bed891539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53ee7a1e4c9963f29b30f2969d2e3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab42dd61fefe99f893fc7ae8e491b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f40611ac7776146dd0f42640b39ffe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605156fbfcfdba3e82574a3f41d24051543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26de31baffeef9803627e27cfe0e38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701ffded0f6554450ac6c5d173b4727545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24be9327b78d20a10f26c13587b5457546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4833313f4ea102b1e5f3cda35d238547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dd454554716c6f598c2c1d4a16146548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9366e5e856d7c4658d27a279ee910549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688354e96b88a0ccad71837df4098206550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48252b8fbc68289cb4f92e61f4558bc4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ca652fa5c16916139984fc3139fde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f5eeca03d34c610a35487d3acd69c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccad53318ac22c12fd63f4c55327bed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6fe372627ebe0b6f21b11e02fc7ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb7970a7bb1113e470b87d739f819d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6016f227fa6d427f4278194b1d527557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf82648286c34951909a56d91925df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4231dabdd9dd16e8798668ebc178b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcb57dab29f735c22b28cfc108c3d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad78609a6a310f0fb85941028a22ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ca4f978fd3b9237cd3c8cf7da8500562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eb88ef46c1ab350c02a2946893171563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46f9b06cda77d6abad85f33f74463c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eddc9800e6d35c770d3666f1c8696565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b06b407d1e0c122ddb7cb8f43b773566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1771e1712241b8c22711eae0c1038567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36329c81ebf75554aa1944a53887f527568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7528b07d10fc19a66381508749252569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7d2a20d186da03d849c9ae5d48415570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26743537cfe78e18b0b4bbc7a0368e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a47a51baeb33c9457e35d0446a6c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b8a1a42b6af88e09c1cc7b29ccca7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774fa05631122a96512e1667e394f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d098be470bd1a07b99273acb04633575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594635281a8110184db5798cf1c332ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc120b55a4ba2f255b92aa8514a58687577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74945d36be5c09e3356c12f519bf23c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb06924f596c2446a7f7bfa673aa08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c935a48095bcc09ae865e77146683580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9194c6d00f8fbc329b2de3eb102da2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a5e350a27e2a967242cf330f558dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53bef720dfdda0758d5fe1ac843d42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6c8c46d720fddeef693c6a9e2e191584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b65f52d2923a5e7d5326ff7744d329585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e950d34178ff771af9d9b6533f4369586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f5dbc994301ea6c14842318c96c53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199161259f2a53ba3f59ff82cfe8053588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7468cb83c415ea003a3aed78d61e5f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824ccd738fd09b9d7cc55c5ab63d420590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0288a2a62164237727e5d7ea94d57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb735a592845e188796c0b0cb4e499592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b11c2c12665740e958e128b625eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfe9469c68ed25b782e77b7923b1f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da891411496a7b20faea390e24cc5517595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ae2dea854ac76e871850c4e0d5487596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647cded02cd2f88f7c63b264143184d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ac46495bda3c10f76105506b3f877598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ccdef38eb0b3764eb40c5bcb44f7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889702f3badf77ef3dfb75ce0404cad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d634a4eb2342b89d18fbf8b37b4eebd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ac77a83f33b313d695afaa798324d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b8838a220930d168c34dfee9de9a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b06f0d5237d8238f4e8978cbc9fa5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e7f65d85fd2de1ed1170f81c121d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f15a55a1e260e19a57268293a19a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb62db63b29d3c32bb0bcd9d48f59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1be18289f3ea218602e9d34bb453ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bbf9cbe7cf8dce727d82053c9823a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00254b2c346d5bd7feb53b212d6c07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842042c38f9a7a0026ad98e137641c20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31221b18e1543c3f0879536d978e52f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab7d5f75604f56b716756ccf0c158a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17686011dd83c2cf225201dc0b72cfbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761d2418586e731ab4e4da8842c9960615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaddc2368c8f418c93470252f68dcb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1448cefa9dcabb78cde20ad8ad4411617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8b088a86445dcbd47120f420b0de0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9871164bc7928a28c29f9efa9ec3c88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5d0f2fd0d6955f6d1fd7d903c835b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0decbdcffeea6b95bdd435a52f2b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde41d15a89bdcd06ef84fa47192289622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c392694b4863bf6e82f2aafa30633d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b901ffb799ec8cd21e04451c743a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff7113dd8e77d17ed5c2a9429f639625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ea17c1669524a6d5fb578c2c9189c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17240505d6a3347b38e96b340f3b9e35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317f677bbe0b86a9b47598351f27f46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64f78c9b2d33ffa84a65c4d2f7dc55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945abb310fd371fa356111cecf6d6906630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e72a3f513909dfda3512820c2d245631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184436e65ee9650757f9de0074746742632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ba3715932611873f16c67a277388f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162da34c2fd2b2ed656e8b723942a2a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a7645191c7ffa6181b007b7d0047635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77cba3dc7651286070951de9a852b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125287e30bb6b7e80c4eca032ddab5bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e3b9ba94bb6f94675f8c587fcb92f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae5f3dad76d21092932bd67df48045639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63259c0a3f34c3822c76eec81ca9cad5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f47da3327cfa1e5f827bff21154d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622823457a51659b68ce4933a55a420e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77c668ceec80dfbf917dca674bc5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961445a7a619f2222f59dc0aae0ccf18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e534b3be6c50a8a185d9ade5d2ed4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7064dd3f07966935b424165a4a057646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10644450b7927e2f7a2ceacac0449719647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0496bd10c135e2f6e871b91e05f01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebe75266dec684bfb54486d69ba95d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400455b99df875addb9fb20a89fde032650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c12fd4ab5b81f4ef58b20b4555ce9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611c7048d6038b57899e52ad71a796d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb69cff8a17191753d88d5bdf9456653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029165d764b2d944085cfe91cb84468e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92f804497c02116205c3e0a2343192655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bc83b095c6e24a4577cda8dfb985a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e330a2b3cfc6812b3b920fa95632b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce2ee142cd4e3b2aa3637b6a7b09ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca753525bdf4c7226286c1ae8995a15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94f876f9b4f753569f300af65fef21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87630b88142fca96e213155a5481cf53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebf054ad1367aa945f6a3d4078696c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c6ee61ef54473c312d014cbf0bcb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8af2184c0c5ee4fd857a935cb1820664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91825557d6d28d0571eee80cee3cdb18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2f24fe15605f83c172aa71411c688666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab3735b9b4e9f0ad0d729bee7c2b4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656e8468835ec1ce9d717ae39bc6980668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270ced236c4b567e4d07cf28af158dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af54f869488a17b0c9cfaa02b8e27c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4645a30083927d85a2af6d72d9565671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433904caac15bbe4e8b8cd14a4b58dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ada9917a8d18a2dfb17848e95b4066673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bcb14ad7083030dc7e293d46f0e52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb16c5ad20b08e0b94177f7dcbd15ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb1f2ed15153db2248d48ac0bffd85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1cbb85682357690886920bbd4b6c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771b75fa794d5ee559df8369341a8d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b126e7d7d8a697ddd8ec8f980ba6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb340d874adb2b2f7609ecfc269104680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651821724505b9ec1760bf1669870f61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecad661f08e6dcb5e3c6f31b0288f6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8694cd29cac1a2b95810011a60dd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efd8fa7d4327681745d9537e4cc64b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb099f250566e320166fd4c8072166b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edd78183a543c824cf143848770c7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579564d0cf3280e999a376b704a5c12e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa25896cdc7a3b2920005d7511a912c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0d33b4afecca3ed4a32f662bcdfa8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0173b4dbe331c6e2afb15c3c464457690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c6b261100d6d89556485daf8cb09b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce250b12714064b9699c00c82ad355d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc970c4725bde9639fa277e6e6245d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725584e499b230d635d1e0f741c669ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138d098e33c6bc22557c45987784a1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da2b08803451a6d43d782431379a40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab0b1ef3d13dc89fc977141ee69967697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460310190a2cb78b1fd5aad75aee1ce5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309acf7d20e8b7786f4e781c1fe2ff9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3e94d979709b507b05230c39e0e00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cca2e8468fee3265477adaed0a292701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec00e02a870056ded601f587a553278702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43db014efd4eb629a8c6619272d6e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083cbc5af76343232633de8e326f8ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58075b356e1cafd535f1b4203cbee670705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7563436b0830707a700de41c7fafd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deae3fe05ea68b848ac416c0781a3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c060641c40994dc84223f531584ee4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca200743ab8d92e9859fafe35cd669709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50627d74d7f59e75515dd8c37920a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7251accd505dd76110bbe6d74891d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f9355546a674bfc20511d839ee71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904823df78b2ba967d6371ff1866a73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4160e95a7706ffa9182ca4c295b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2213377ca5552d7d4f8c2d4fd8e98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e835ac912eefc668f6159a4b107cb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c94c3f8cf8c3df6085a7122a9cb9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e15939a667e61e98b63984eb19139718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03a33cee4c82822d9a023142c05d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426b192ccdfd24780030fb8b0713498720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df10a964f5c93f7d29847a62535fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36250c8d1125c84624a92e8f188d0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49680efa425ec2b3e36b4418b7ff030723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ffd31dd9072c0ae912af7a2f7abcd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb049705617793b78eca752027f580725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b7f172008318036bbf5d12b9769d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73bf3506ac3719d4d77453414c3c72727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e159d62dabd17f03e5ffd0c58d67b8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807acc842496e896768832d52a64724f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edc95520b8974bab9bce01015b9062730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397e73b69ab69d7de20e2b128cdfb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcfaa17bff5a9a587263e682e051fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4419c4e9e5291ba6238ce72db8a79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f12fcac32cf27b6025838913585103734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbed96d1ebec824374f7b818ad431af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76990c566113257ce9dadb93541d424736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e475ac6bdc59bdc663f46be8d8afbdb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a3594928551da2b3f26a891f2e36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e264087d1345dc33fe781da11075f95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f830d5567ec60df3255a9f9dba79d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1e56fd821866f58a0e148088bdd6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c69efc9fc06dd45be9bb7db73bd7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5fc4ddae2ae13585e70bc02dc6858743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb771fe5d83a3437004c23c81e1830744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1123b3bf52b87e5fbd63950eec58a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c224e0a2237fd33d16b106d3c1be4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872439aa5dda7215c10ed450c2909c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73458dc0236133d1225afc9dc420058d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d5fc9221c71c1efed94c36ccf752e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ef64f7bfb7e0cc249ca1bd87e7567750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aff2d835f76137f7fd9bbfdc29993751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a08f93977975078b97f175b40f05a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa67b67a37ee06de24b7e5916e11ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679a723eaee6cb906ff27d7f95753b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33ec6cf593def26de9417d6808515e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b573fb1ff4c0400f53db2eda083aa88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4ddc243a842dc357c1e9b0b1389cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28bfd785e1f49d0eabf6478a299a42758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022dcbe11df76ebe3e7adfbd1c8cb3e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc09c60901fad0453a1267136b54c8c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573849752ca2600b142f4615f4c4825b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6209d1c38e4e58466b0fa209f6b6667762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d43bb787f60829fdc151db3e620912763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4447979648d2bc4d1d6ef6a4215eb9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c11df7f64c06f7494ec4ae78195c92765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283142cdf986b391b20724e500fd23cf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812cbf42a52197cb381653b7c8f392c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aa5cc24a8ea7fca084e96f1f68c8a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547dd0ddda4affd0eba652c5ff5ba0f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce8b2693d1c9bcef6a6322f9e064ab770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7f292c4fdd360a1977bfa7e05143d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550f1b7b690ab2df50b11fc94afd856772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216a400ba5f17e860de2d0d90b78727773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123dc6072f875e8223228559db9b2f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b5209e4fa87fe6b82ec902853c96775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9890fd87c06aaeae8368d597a4593776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da470c02685b7f5050e059957c19f8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888524f6ed60e99b875653a1c06d2bfe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662cae8805f4ebec6f7987536398cf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9f36b9e7446ed6e2672a061daf301780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890baf66cea6d9a7724c6332382bb3de781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f53b2a6a57b19ea8a6c121181e9f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca62f1c60b8ca2ba01a660ba3e7eaa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f4dfee8dc1e5f406bfb790c9b4c96784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d79664b1f2e28bde966c54bf5c8fd0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fdd7304edc3d1cf92fef25401cf8a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889aa714029bfe435fadb67ef7a05ef787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b67a9034037919ec3d663374ffb246788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86597bdaca09bd1e2e58927dec8d6ec6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880fcc16a5b027cb8efeef079b45449790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559cf43550265a20d2ecd93cc28e20791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826edaf43f627ff6f52aae897d8415b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f22097c28577ac46b9c0d74eafba20793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb3ccd5221e51b692e67b1f41ae2b8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61584cbdc069ec05a471b8a48c317fd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d3ed76b9a1207e1336945cedea997796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638205d6050996f208e235d3c55907d9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a6b5b755849efb2ceee580740567c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1755ef16bcc851178b99e8245eb2c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb804f55f6d4ae52b27e6090ecff4a9d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03643736c139728a7175ad45503485f0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69685774942a3b11c55ff0a93a8b0001802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac803abeee044e18fbd59f4eae0ce9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4a58edcfbd9ee1ecf9cfc57c93848804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd16a8bfc526346c9eab73ba3e6819805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c42dd39a9540fd8898824f407d8c76806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072ac959fb2ae66043878d71855f1b4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c720aa4c65b8c74c0d8f701716112c7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdcaa5077e0931d3fce5364b222117809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44161afdacc87b5f49fd1d5c5ae23897810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e2643374fcfac17b221244e67b6b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab736d28e7b21c4476861c867d593ed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad17fe177634dbf121c2c376e5c2d58813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d187463dee6c2212fb9fe022b188bfb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415429b1a6c44c7d68b9145f2b07b70a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9362fb154961773a0c8be02660cdd6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f799f4a486ddecf55ec032a5386a0e3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50976b8d8d032874217677c84628a1d9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac048ca37c8aaef0096ad91f1bf1673819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5b47cfe7e8c87a39cb4a73b7622d1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00710e89542a9d7fbcc19262d0bcea7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ea2c4ac440cafcd4149047ac72515822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381988673f0458ea52344810e08f0fb0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da107586116feea4f1eee4be9e19a0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366174764b1e95b10853c7ce69e308ec825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b2d91220c0594ee4b1d8b3d6947d1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887876f6f9f9177751c37258a81e7c6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46adea993dbc20c939ba7108011309828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7dc94ac44e3366740e3cc5618a1bd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac68704caba29fc5c4265f473ccb806830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522cb66f8aede941bd103c08aba0877831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd99012478ee70d7b44752aae33881832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43eddca9818704dfecde0ed3b08fbe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b20e2f62ed608397c436485d8816b1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fe176a15ceaf870fcd23cb4b4feba835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420849b2e27d4afc3b64460dab8ce66836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f82784b97a00679198d1d4eed8717837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d43a85806e3a633ee9c4e5e189d9a0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c514f6df85588d1b95e10d9c1de455839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668bcd11a79d377b62ebb3fe1428c9f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196b54aab4521dd3017bb2d593b9087841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c37accd66fbffa7112bfbd313ebd95842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770f4742fb41dd5b896e8edaac4b131843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44bbd04012295560bf53d88f8ed936844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543338f6871ddded82ee519c268c5a6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000b9e295ddd411aa8d83c6d32a97e3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb45b36510292e53d746a7d4bd50f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18b357a3b589a1f50a5a440dfc646b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d230fb8dcaba6d53739da061e5217849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139a659d752f2f5b8d202863251e3d5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329f6cb2dc89e3ee3c128209aaabb89851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fd48e926d40cf2f94f1f28e5aed64852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244cf45ffec0544922940b6256f6bac853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a009af728fe50a8ab6e9c106bc61bd1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3418e9a2e6edc02c20acf101dd44fe855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867205b2eb15391d68c671b065f97ea856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2543b29b116877ddc336e2997ea15857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5427fe4a4ffa5c5b6bc8d11f9c422858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caae46dedd3eb0107686bd0147feb7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb535d85f9cc1d3ac4098ec832a226860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ecc1dc8efbeb9036901c8f0afafe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b0b5865f5cc7d9873bd9e48391ffc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ee437d5c506942b26127a92e850c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882309b136851339a0406b249ccea81864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d7520b246263afa332814fd172141865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee6c8752011f6e7771a72e36b1f5b3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521b8951bee1ec2f1f192661f1b1b92867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06cc57fe48e2bae17821144a71b4a2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6ca384568b8ca3055a71ac83687ef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d778ea4a69f566cb31c08425df076c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c043616b3780e6705b78d03b95fdbb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473d8f5badc86dc79deccae43b87bb2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b75704c87bfb343939294196994bf9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1268280d4218ac73e7845f5629056874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a430e62dfd260235ea13776207b2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7612b622eee5f854fd222dcd3236859876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba8339f3a97230d2008e569edcac72877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db96b61bd90910597b56af04c964f07878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d971aecac11e572b4b4196c0e4a62a5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4f3337a761c6ea6463967fed22e10880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e511ef09a54d10c5ad85eff6049850881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1a2c0d31ac9162e5e523ca4e7d86c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af59cb9080b11cbd9837a7736ed71d5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3837d3f6a4dcec8b0d9f370a38f31884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c2c8ed6487e315f6a33f6c113a61f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d10e8fec8de3cc47b064ee43b9403886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373dfb234f4e82156f0e321e4b788e3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4c1545a5e7efb626e4faefb594376888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b3b353d9286448ea9ebbbfca3448b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafca5033e1c9556fe8e5aebc0b11f5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964653a67263adaf261eea6dc063dd9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4fd013654fe722ca6f51adb83a4cf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cded1a4d89692a69d67702f28dc5bf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51855be3cb042d5c0da48a570f30f2c4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039202c7ecc65c9618af3bc434009e4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0120f9aa3216c2d951030d8e9fe06896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec9c46756b7ebc4109bfa6058b75b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4d91bc35a518758aad98ed5dd155898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ca3b6bf1ddc40e5837fb59b2b09b8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a6160c6f97969025c0d5387ee0701900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed58a06615d5c1d1c95cdced8ca1f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c743c6a3bfae08f76eeaaa118422ac7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f88e01d90b139749ab9b5b373e86903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47402ab145a3240dd40690a514ea11a2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94926a78b6111824098c022d2c966b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16733bd6cbf3ff816676c7ecc25d9898906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3f530f85f6458ad19caef91675141907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f5e48670b2a07568751353aad7b1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5ad1468040a7cdb139ddc3f98f11909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e3a532d4dade978b6101de25cf4b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de278c9043c7573aa081724640739c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48e5537f2d4fd77325fabc27ffbb0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae511b18325b3410c6f692695fd234913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b32a7a9e0730c3d2f781972988962914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4608fb4c41a2aa476513fb29c4b2e37915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369289e8205e3260938768278103bd8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710681b75f5572e8a887ffdf24fb82e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3194ed3c9765dd8506f8e27ef6e63918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca7776db572a00f44f02dc91c07125919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2f1ac0007b9fbaaf06122e4018615920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293411dcc94258d62d1c23542fdc28f3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34e7406961578c72514d41e0068c51922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926d29b9759bd5c9c349c150df91ec2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dfd6bccc6522b5356127e03447649924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc9a6ea61e957a333b4953a7ebdc3a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fac58880f042565c6c93150707aef926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f1c73895d7cd21b699ef0b7858a72927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e7d5acea51132a39661804f8f5f97928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5669fd012f4321c0d6398ab9a15ac929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35223e021f700d6535b3343f53343c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21452868fd667440ba60b67bfa892b5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d84c8d853b0eea86cda3b7cde8f34d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de0e0d91e8027857d383968c0448a6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e7970f4e75b7cf81ef13eac86fed3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081da7ebbf1ac4c4ab47cb924de1d44935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac8120e0ac3bc8d343e8c84beaaa2e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097482ba3f57dfbb2ea6bf0af92eed99937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d6b8b1a28b8920dbe2265c214f697938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee261c6bacebeb28e367f88e8d2b2f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8d7086115458404310a9dadf709a8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f4b2fb02ee20e0217fd26b2da707941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a44cdbdb1e34b59f635aacd96d1a9d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3c9b639cf59f1f656d791bb7e3a99943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc59ee9560360316fc08cff4d94f1ce944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d1f9e620c2022cab14f9545b06e64945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df383882363e0c8a85d4aca102071946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a15e3342d9b57c33c0be0b084680be947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1310d62c0d9c3251c73c533448e1998948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153f93e3bfb2591c1898b53cf8e2301949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d907d5378dde52e6853ddfb8408b72950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd02587003d76a80daad65b8b7d0ee951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264f19c404a90e3789a5c12eb58140952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159ecdbfcf562d47a21ca02a1ac5d0a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04862ecdf63a18999875a6ee982f9a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69d6a2f085a334cc0e47ad7659e965955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4547067bc5885d2a935cd295b6458956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebf2dbbdadd788e7c938c19fa602c0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e6de7c9e5c2c13d463f2d881e393e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140a03fcf9a30f86dc560b7ece6ada3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f05ae313cad705aa88828ecdfa100c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d298cee754a1da02c08a88251de5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79a886df58a3f0c21f1a8cca359f5e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf4a3897347121e5df16ce7a54725c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954cb205bbce194430e665b2d55afee964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7960d7b54d97041a8172e113c015fa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d35b44daea16a7572029b2d1dac5e0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1091a6b5f24f57491fc8ac18b6368967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c755d6519cfe644aa7da8301d2ab60968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88f4a1d3a13922a39773f6e7897eed969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd81255a494b886ffca5d57b1a8c4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef97de2ac83f40ae78173672c68214f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd0d3246d0ab72527c525c6ae41db972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29233e35670ad7aadcd53a967becc9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e568f851cceb97382a577559ff975974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f9ac64c701aadcac096033c2ab6c7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3359ab3a08aa799479b8403db5a120e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb4a545118b2b7d527989aa416c25c977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>