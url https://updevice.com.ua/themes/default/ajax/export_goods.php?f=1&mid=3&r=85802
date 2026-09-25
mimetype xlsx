--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80673d9dd9063bb4b7c2e28810c4a161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328f535e1968bcebd7c31964196c552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5da1576808758c7d2608d150c3a883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bc88c13ac4b47378b9614649b03d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6613b0ce027a646c562b21b1e923f315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16271f8612626f833d106610358b3fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a087f5137d8644c960a12a8929bbf17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966dc37ca56eadf0b144f100d2b0cdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260939190d4c69ce3a14cc2d94c2cf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90f5bcaee1204e45ba27f46b8f957210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27bd8c75592df8d2b7bd0ac62c858311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e00cc495a7d4bb6ce08d62e9c34312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e95610bee5283191c26f18b55601c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88284463a8eaaf4b99eb0b8b783043b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae35e2c8c746d9ff3daf6ca670f36f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1ddfea77e3126cbc75e6307758fb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf53dd51607babaec335fddb4dd0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce463f51ce0ccc2360ad93026ecb559e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62769e12263745354b02bbab44d466e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1248fda8a07069f6ab2d8f7fabb73f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9dbfdd5fb248ba03e0716dc6d255121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462238df73139280b1115228991ecb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe85f5a78a72e5f02b40e38b81b80523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907239661197a7c70be33e436d960b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765f0258663e12c01d2c11d5e013a6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33731045b2cdbb018e9de12a5747bc3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cf6911f96d96ce307bf855ceecfe227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9ef7205fc214da0fa2c81c41f19e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58e5fc8e16ef4ae5cf5ea37dca5eed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff3f58a0610d4848c77b581027d9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609144d19a441f4cbc7b1d13d30d6de731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fb340fa70a8061cc62b0c6090d4f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cebd4bc2f52d81fbae51129344d8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4193b49af712a15f5a5f95154764fc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608cc6e6ee13c50b8db81a0cf28cb9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe52d1215d8327ece6208bc4982fbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b71555c2ebfec6f030ee1fbb0ff8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158cdf9e7507888c6421519b04fb23e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23b9aede42c2313acdf29a5b651b7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4189c1386b19f6f5e3eb3d57523fb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86ae8c95e1ef4a2a2c8d4c626b25a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a90d1bee959c98175f475d5f5581342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ab65e0f673003ab63bd8374280f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af285de7380ce547e6045bae787dc72b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd168473d2c0685467b4eafe21c3de2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be0d54a078924ae8c49eaafe432d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61130d32929760462855f7760b5fc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f705f17d9a2830e1ddcedad606081248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb9d42607728a32f5df75c5fd1b1cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac09eb9a5731097ccb308a9b728b1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f3528cf7219e2527f2e46e1e7126c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f649270c79eae07ed2db232f7e11552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13679fedc7285edab13192f8b1f0bbf153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9ce7f9c1add09171337dabc64d6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db96bc28f4bf103fc60cc9502da50655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514dd6f15df97afbfee9841773decf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974fb5a210fe6ee0c88d7f0300abcfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857111beaeed9cebcddb0672449814858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8afacb95dd197970bbbbd642d1f96b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c8e9fa7ff456a1ac624e7a0c97dfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c342fc1d026d9e6f437e2c732d98e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66117394bf37e724c778975f4d795762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b46462c9fb74c7e2ba3bcc99fda3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda2dc60550d96261ffdc12dcadf93364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab95b7b4a8175374ff03d0f2bbba59065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c609c8f22d747b8f10dec68b8cc999966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44d959934054f7406b0226cda71c6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af61e817b12db9e4cde724bf0bcaee568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f480bdfddcc680bbe3e241a95780569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4a50fa2f13a5f11328b579d596c3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb642fb7d000581deb53e162d2c9ba6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b2f8c19c131ca086207d93b9ae9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76059e5512167a055133a4536330c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93708b640cdbe3e403a0d3a7a6492b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2935398030aedb504b791e495f7e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62886e3b4e0cd4aa15b7a2fdeea665dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fce504aa2a806adbe3c2f04149693777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0be58cffe1a0af2cac746721cdd3ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668746f1a5064f5fd0e992d5ff78f30e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a242a42a5abe33683795634cd502b8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e3520c9d4d7dcf06deca67441294781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1207bc9874f9a4028c0d2d74eeb3ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222907c900176ad194ea2838aa5573c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e81ddc3d01888999727eb3b75dc5ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2ea2f02382983e9975a6a2a86212b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a1ecf8d8ddac64cbc7ec1343081ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384645386a448f9feb1f125c422572f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71d38c3c5f7b6736b2c034e7bb8cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe4203b3b912faa4be01c0570af8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdfa32f4e7ce1e4f1bbec715725bae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823e8f97803cad1ec7fa49e1d5bd7d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8fc4e23a8d90a2d7d3fbec20af76b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29d1882801848d6fb6b34cb2154f1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0e54c385c1e4692a30b1bd832de0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba0a72afeccc9d91a3bf562494b1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312da1eab199f66dfbba63f76656ac396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cdfe5dd2056b3f526f612dfa620b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d049db2a4d3075066469d15b7ae9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be88a39fdc77120eecbdbeebaaacb1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8c6dfb20f589e759fe6bc1f07c804100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef901e97ec6ab1373e2d960ff5f0b3cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67747dddf8d7087aa4121ab90232a80d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e924d75a3511e725c2cebef438209103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892af1b14d9685725880e35a585b473104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33582f34822a9379695dd703fe37af9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014298b4b22a6d16a061d808f00fd124106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a064a148a70b9c4784d05faa58403b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cc8019cf0326b7c8b0337c8d2ee26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5714c13226a8a6c22c1cdd1e872a1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c44af33033e0c45c1d7d6cf33c359110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badcd18cadc8bf3c8ee510aef60f32e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6381a1db902c34d4eb29ffd434abc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df15b55059cb999b9837d94c480a3b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162989a380eaddfb5aea5a2d4299d53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161217768ba3aff256a98dd8358ba1c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b03f75c9d4a5e7e13a5e41437e9bc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c596a476eedfab758487b14dbd3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d3d4322cca7a68255c3cdd44af423118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26100841cd3f7e052366757e94cf43e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92073a97422171e7636b71bb10f956120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4dc24795c182cce465c48c84ae8d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d47e58c06e8ca58c12c99c791c76d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23067e28245723dbd68c1f55073c29ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10b6a52047d94acd2099bb72c4a192124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322359ce5530468388e9817cf35e4fbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff956563a49daa46f453112ee7a2dc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb9d6ec69e510b398c28f7b7f0b5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c803ba98ee8b309b3224daa812c21a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144d269941b572187366ad7dfcf1cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a29acf9281e21e4fa73cfb8d19ed4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe6a6a6fec032f7b49c81bf63f5ec8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aaaa9e92ecd3fe9152e7a53d6bb04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735ff3a8074f35510570068f635e5f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01fc1808261c33b023e1007b744f50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4f22b09c7f3040edb27a81a1844f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4351b2f8873962dac6d4a6364ca068b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe634652e4596c86f3d66bf3df689904137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcdfc6d30309a25f054227e6f2bc64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e055cf2745624f3566cbfc8362daecb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8a18f046e3995d06e39d131fb1c49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc66df9b1714c6667d56ce35a13fd4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c86cc8ea1368ddceb4fb7b127c0e08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9244a19d35cfca81c4df604755b94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a9c7508e7dd6e9622ce735b458604144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e0721f2b88041c05d81a94a7178be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a4234d8aad533ddfd3feedce20877146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89453e5a63907cabb5c51ec8564444147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bf9ef5ce77d454bd87e2f8a49f922148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0b1defa4c206a8efe7dddded8ac22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d4008052d1548d99e47f0990f1e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfc618445d49ca6f796b2c0c5926fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea142e7463cb3c321f5cc8525638b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907c32dfb64c6c3abaa497ba52bea6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d16e690807f4b01ec6f80ff8e2681154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f629f00745f86bf005a5819ca298d67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd28daa448ed382f7678abb411cfba4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dfd0d507bd52924b127f87c2a3993157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac979dc2ac4cf561796818e2ef0ae0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af442ba7d9c7d909b9eb9a7fd264ea9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a89a131587687791339968fae9677b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9488ec3c68b54efdb064d1ab762e11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0528e0aabe14826de625c7a2a9618162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9dc46cc66cb77f1def49dc50d8df4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a5ec6af2a87e7283c37002982636164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd583673c4ffc344e43bcb75521d917165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a3a741d85dd693a777fb320ece8a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc625460bf0af0f1554e4d72831e6e3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a5b4d1f0fbb0e3d39d04759ea655e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e8ee873b0888c7cd041c4d83e79f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4684673a2656af44fcfb5cecbe4c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6b125636c09405062cfa9c09ec4ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ea12177112142557ef6c3186e4b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867ae9622969ccc447a79aefb2d34b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22c38950ec27265fc2e15da3e336ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c729c73cc3b25fd52e983bd8990778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207eef2fddc8a3dd0d3cb7ea459ff03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36061713a0a16651f3847f4f9f61cfce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c47641cd02bcc29a31fbe244445673178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1868101ad3971c39f180d5dfd0641179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a156f0f801fa64c217ce36aeed3f4d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b177b218e2ec25cdcf98197ec4f434d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3fac26c123949f312fba33207131182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d85a748630b71e1e6fe18c424392cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64836e544b141d3d7a6e9a4a32911184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d8c42051ecdadd4ed104ed7b58992185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4117db2db9e5265e6947aab209944186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250c004192fc6ff20efadcb2b05488c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d045a04b77e0e84a21b966816d45a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043047e510dff09aec8b0f36d4a141b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530104ec49fe3a395bd6e24bffe952a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880cf497291947d2bbf6a22dfb23a66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1069da6850c933704f5e717438a30f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0132fea75ef9b13c617c6fe2ffe74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537fddca0409b17b794ead6256829e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f950b06d22b0d86c25fbbf2355458dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81140a55c310643e2e973fdb27e5ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1ccf1c16d5e55ad01a87ef0c0b5aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6df513e26f6ef58ee71ca96a25c1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14915f93f352bebda3490a04eb97845c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add6e686c58ebd6865e25ba0c5c25c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e1b1a88454b82d66a453c3355a2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a56f9064775cda414464fe5ca0c4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b202643c242696f25f05d4d4ece24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03cc2f1264b3b2db8553b6c69673eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a4e877b4a9d4c0a13f38f67efe017205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d436090589f1520bd713ce4df1b3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ecd42d3d5c4d0ee2b78be1704a335207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446b4e5a08d1620a7e39f522f120012208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b02a7ae70240591de094daf21c0c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c244f831e7a4a2621e4e8e7af886ca9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877c75b15b6a7c497ea29d3ed050975211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90820501b8ebf738b49ff5a4bb5eee98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b10dbb2876df7674509ce908d252213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ef119ffc2a8d8b7dcbb62dc51a61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27169bc42b4f8184c1ff19288b4c47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc72da51be165ac5c1de59aef6815216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bcb4ebff3684e42300bcadc53c2af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c2709a43cdeb36a21ce292a893856218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0054a4cfc268792b1d9f31265300ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fec7b7124018450e9f859d744aaad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d36c92fe3c7fc3e2a1adda03ae4f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476886c2c27372abe6a4555cb13358a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67649ce97c29a4e2e2c8854ea597796223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232423cc3c46c73e3bc3ced7ce307d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdf42be7e6d5fb3a2744524121c8e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57ccb07e7c898631795ba203c838b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6abb5ccc82e71d9b6958c4bf853705227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb466fe4d3f2272bb92a9844d8201ccb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef4d4e4ae1c26d8e2a90d23f19f37b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e734d40ea2895d0f42672a9cb7da8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f15b62ee028bfd6bd3d005ad680ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610344aa49af179f23799464e92b91d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f79eaf66eb0f16801cd8a4a1a501fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae75f5659446e4e771c993224433188234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec5002c0745484c1d8beec92bcbf36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50498b0ce859e66997329425661bfe7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0c307e49e155ada8e3ff08f227bb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640805fb02b8d0e39b0599e7eb61f47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481307d9b61b0a03504a85a5a014423239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfce65328a5a19177eeb8e41162ea52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b5d3ce1c56573b5a1ff0ba409900241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e6d472f0f9dc6817cc9e494c96722242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91235a97bc95db978403f2a3f00fdcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f075a5d4f29ba7629473a4137a63e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849db5da3e6de7e1263e6a27621fa70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6baa7007b466cd111eaa066c2d086246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf1ab7b7ad40b03335ea8515e5dbb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59c860e182b414157bd211d8d5697248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf7e11b259c9140329338c9ec97e34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5acc6d8498061239b1140f68b75e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d04ed8144d6972bcadcd003368e9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b0d22538d859ebbf76cfaccec598252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c68393582f9a00b03de153804ab93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b04d7bcc10ac97f89ea2e1cde62c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1763b0bdd657d3a305caaadfe51b977255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b758bcf5497f868317899697cf1e04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10c243e39de27df939139562ba9a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d619bf2bfa9ddd1870cadb07a78ab92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a0a90544cceee1a7ad61cab6124a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca400dbe833f03d13a7a39167ec43f11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286d8dbf0cac45a4e396680794a5a0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a56124c73d6c2d4ced47bf042f656a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c413a5be31841f455844799d59644263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96820d7c602c9e0ff56155c6e1e9a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fff48e3087dc05ac337212cfa6d6b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb2f69a5cf5d53548d7212e6d32132266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b09f81a0fd0d18e64276050bc48745267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faae7e487709c387de2a3134790146268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f08e46073e5bc0b9e429fc00e00f8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bdb546cd88349c01d7e22ef2bc0f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b61637ae2f7ec5c5814d70745d324271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ded8e76b3c17433c5382f1584e741272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b8b7ca7418d38863b4c9fd595a414273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecc3e3b12040f72feaa26d847187d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ab21f97f95629c155a2d19b139262275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1d0a173f354fd57e8a597863d2fff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75429d5dead17fa8a4a0e041bbdba7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726648017ae38d00aef9dfd6346c8936278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d474517ce44701fccc97c9968b4b75b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939337ccc09ccf42cab21f21b616ee4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9585cf5fc406b99a2fbedd107d10c8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76058cd71848aa51f3aa2dc84224694282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726575e0bccafa9f227250546a44f9bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380b80c4373835a6a17a593a1443a09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a165294d7684458ed4a7702e9e57b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8efc8243fc096a55806107456c64c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296591e369dede213ceb923a34088e9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980756560d62e09a6940b11bd9b3986f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f96452993574b2fc43b56b9d7f1b8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022c631378bbbbcd43be9293e27b069290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f9003368966e430508193c63ae4ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b62b950ab8388896a3f8f51633bfe4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfcfe324430aac3aabb61560438b9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fdb77c6b1187fcaa0a9a271222151294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706140b351228eca8f632d1e423614c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668281d524313d23699835e18851f34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7084eee29f08319d4346e9f71f555297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88841ea9c0e231b2233e0d876577501298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934d9748b7a2283813911966a32bc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895129d750634fb2d014d4adce5fb38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb3f167d700152b076295c0646b1dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22594378c31a34add3aab4329b30c7b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7f79568a7b64e9c2278411b7d039b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be0443545bfb198e47bcc28669229304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b198e86d672a9ccfa54b576516af4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38ba7a1bfdaf545d784db15611756c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7755621ed144fce0384e34b117aa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee293904f0cc3c253ecf7a515be51aa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe618ebf4bef4549ad49895276ea02f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a644b529e0bb2465bf3309ee344d383310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd847c227bb36e881c93236ffbef0cea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac6eb8ffe5033c8f515e343545b8bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96bbd6a497cb92fb66fac9b5274c46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f869ba3a064bd7b8af9582fcbd603b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b721880e743bdd7d3ddd97d1a73abc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec06f1c033e84c85f3f9800030e0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4927750265374fa78fe95ec13766b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0f0fcbba100cd42a128beed51b31d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6686da8ad57cb8e614c43c05a956d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14811efd699b59e0c0fa236601850690320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedb40cae1032c00145463e837df621321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7fa460f20d6133fb1e3a20549e72a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964e95d2044fc5c517a960744351569323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b2d81ac4675b8e4feb021b3ae378324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd4ee6095d31f634f55840dd3b847325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d07dd2d52adff1f8a6bcb48fdf3975326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd008b3bae424762dccc3bc5c2e7fc6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438d00dfb21187714a48c8651674baa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc82b758e4b453cee06e2d90d55772b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c27294a1eb8c00536df96142925406330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b94cd70af6a267f1e8322f0c5f0b6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452b6df190c097ad4a513cdab1b2dc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1988c06993b0c162016586c0349e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead75c84cc456b9c0d0964c6d7bdbc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9d08fe1e757c298aa5891e718beb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab71956a9b43e34ac39a5936db5231336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d9c031a2099713233269a556a004337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb34da8c98b5b97d6ecb63d154e62e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ae7de01f6fcc4b8a74be58315aade339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c057606cffd3785d316bb9e35bad0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958be5f7b8884056dfe1dcf06419e8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc60396df851af7c2446fbffc086ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9d2d2f652629b4cf847de98edab5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed01726738928726f636aa0503ddc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c944fe3e419114e99c1c0a0cb0eb62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5764491204b55cecc1f86ae0c669c7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758b5ff79f23cd9a297e55bb21fce4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a232fa0fc87ec277006bf8774bd1d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ad56446649841aba9d4d62c34fee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc236cc70107573363748751f2b45874350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad44f585a367b50a65db3fb949a59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad48f0b35b101be4072bf9bd13fa01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bacecdcc15a84c3f2fb7b6603fbbe8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e093e8c0f71048417075f94ccc4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd3a983b3e8e7f907dacbd0bfe8fe6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ad4a7d18e124c8a34ac2efbbc0487356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d7ac9669dddd105a661cb1a033877357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524cc85f65e8a3292a15256d32f7eb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153b9c633bf28dab9659b794ee97495359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7e50453dcf83f4bc96e8cd0cf7b10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0b3806fd11d3248cd31cd55b70742361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a218c58c7141ed6b8ea7560785d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99340e4eeba6b89a1024ddba620c0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3df36ec08e9e63613044b8b3cf139364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47cd6821fb95a979efb84b1407f996365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde3f7565cc4eb68d3c6b221aa1c878366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a15e6977700b7ced0e7cbd3773f05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc3be1745cd1eeced4017fcb5e0cd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd8bb575397dc0aa23ef802f532038369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7695bdbbe13e382548bca40b11630d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ec26f46d295d6d2f9ae3f063c5ff1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f07ebcd611148a57303879f66b5c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b667b67b78947c64e6fb2e6728c6c21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5308af89a0d98f482db514775185e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db1f156cec3d417a4c1d3bc35d57e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11858441b5dea76959338cc673c48ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fac750f392d3a235bceeb0a245d78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92638ac2c668ad6c84ed3c809086ed08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f7d6521f7e7e79843219bc2c5a05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68579ce74e4b3c02b4c39b5dfcaaf1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d8bbb6137cd5f017694b0f5215397381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27d4ca26b3a9c49991b241b99b03cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3072fa147a3bcc6e76d0b27eeff1966383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238ca34b504c89da121e57eaacee314384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f09ff774f678d2e39c0bccbe8bc25f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355930dc9df9270dc71fdeaf17b1fd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1cf0bafe08d15ffe9e1ccac7c56c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883aa7a377c1cfc6066fa87697da277388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85ba1c7bfb714ad16e3badb6a643f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162954c296d9de9dec844b872ebdce5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00651ac50e0b3aef386dabff511716cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fdc7117b6847a0b2de7bf9a57865c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ece63c08482ad1f25f92954d77e1c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c14f7d0765ac7aa9fa36e69a3cea5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7bf66f8acbce296d983eccab2076b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4dd5d35948e19c8086449b84c0056396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012bd89f059ea23b1850857a7d7128397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3775580c68a922992500ec3a8d7c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4154d7554e8d445a5b20e2289ae571399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7cc460ff5defde7315105ae4cf9d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c8ae1193ae25d821813d3e36df162401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa842fa37b87800dd8ed81391806048a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a150beb2a87a451a208a6a20b7d2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60435c3403651e1984056f993f81c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87326b3b2391ef3cbdefa48be7e2db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f07eafeabf2469214ad2c4e3a73d01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591183a693063f488094009a6f7fb7bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cfa82dd540c2221dd091ab851e4b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c0ad468193225863621114378c066409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319ad1dea1c5a43f3d74ed8c7e34d8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff97c7ca341cc5372267d4c915e9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcdfeaa512c1869ff5ff9afd89df2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15483f15691c525780feefd310aaf9c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600539d4999167ae833e8fe3502a0a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa74972c09aa49a51d7c2e7a956b66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0b2abf4627e36e3d095a402ec14af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af2a378cbe4ff33b76bd5e1db10fe9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01069d467c5661ca7e942335c20a967418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27735c6a2f62ea81fca680fdc3999666419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9525e28ba31cc3aa44d80d2d3cc3d58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530fdfcba33dc6e42cd476192e37130421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6fe1c5215255d2d385d360bade15f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8fccd09fdd97da84c9efec05cfc04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eea292e527e85ae1030d0296d13791424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679216df15c0ccd16cb953065a19c51d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b22ce0ec1e74753df5f057e4d3d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b97975b3b7fb69928952b93224812427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5367b5566724161aa009d94f657286428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0762c8563a00fc7dd4098bd29fbf3bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001f87cded283ba5e6629386157b1e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65c62afee61e8eccf3561ff3d8a050431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d342ab56b9c655474cae7fbddcf07f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c16a17e79e707e1013dbb2320cb723433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c048e52eab959675a728704228e01b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221630bc88e4570eb054258ad144fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4fa14c1d463a0ae3564d3bbb1b83e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df958db10ce9750eeb03aa90518c251437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098afc79ad5692bece2afcd64356a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0bb12571b2e4dfcf2a08ca12d5d2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d70f0e6b9e28ec6e99908dd458f1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37ac3aed5340206acd07db5d42e6bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593dfd31ab94977af466b276b970145442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250da770b9d63a1f4ff70a2ee971f346443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2deab8c876dbeb32828a1249d4dda3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c602d5a0bf888ae2a4fb80e04465506445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca43ad76648bc508fc15268a84c5d92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c373909d3e6e6e75d7b31c3058cb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805962a16e5b0cc723a38e121bd2fbc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c325dd4e006ae3b59a7d1339131d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee4c78a05197f44b1a21f5b0a661d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626df05448b80a29cd0718cfdab6c46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cdef1a306d937d61c2bdc411dd5d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af494fd82fb2e45bc277fe332162b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f30daf2e2a29e6c2de4f01ab54188b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698f738070b1cfc6c8bc3887114790f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad637ff79315c4014091dc45e82ea8ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7af672938a24ad72013c858cf487b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f48a5e741688fa2e7549307e1c08b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72967ac584f94942d8b1ffe6df1f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9517063b0e9e63ac27b5bb7df50565460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1bfbb6388a5e9b2e5089f4e26fd75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54c6644fe9d4c424825e8f61087805462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e615dc69fb616da306b4911792dc4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af922eccf9252bb322d81ab84142d94e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ad953f60469ff59220e51fe6ab54c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc037bfad325ed9c52a98b33ef3b278466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b493e66990271b51125189c1bde1730467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78d703719dbf4eb443755e3927d6f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761b3b8febfe676964363ad9e350aa2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c98f62111ddca52f7eeb14fa149d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865fd56fe3b2cd2ed45a5896d57a6c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77019c3baf1d53a10f23efd17dc460d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60585c65cb05138bfa03d027de502a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf35b591337b64b3b3e7a11b8a4a7ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015224a028428e690eb4841de4f1f4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba59825eecc3cdd658bfc61546b28f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f2687f2cf1c00250a997121800fa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd14ed1223ef80099700e9de9edd0d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3cfb757c168bfd9eb4990dd3c7c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde60c5e13ec241871444c03519be7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dd1d9bcef5c833cb683fb2a7e707f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc0967b4359c99dc922e8c7ef3ec8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5177e247dd79578f715d3628280865483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee792afa591b72221c90e25424c488484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c34f8bca1197a6a70ab5a891ec9553485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b918da45575ba768d04d6b96dae6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998030588ef01121d348b2dd4c3b85e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f92d2ccb860de775b9fc5c53b43125488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86596015c671f18312af1d13b18773489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c48aac3efccc0450853758ec54ac68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5180ace596cd8a78bbc89b2d4e1e743491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a531d2c6a1c60a3607c71b27c243af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c42f47eb51ae1e2d862c3ba4898dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306714c10de605f992345edb57224434494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90311449606eea02c583b3b569353a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d657697c0c5de04b94bfde00eb6c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb55e9b48a9b73b41a3b2a70421204497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d1f4934215926125d89f003c2de2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377c499a87e64d79b901a2d818063f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdfa6a762f457fddaf1fb0d07d404b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208f5eb21f703e58674d05e171a8298501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607849a335652e62318cf11f56833b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181968d8bd064d8a79b5792a76882cde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46541e3b4795b58bd8086f7f5096d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f1daff353d74eb62ef89d9bbc7088505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8db25dc3fd78e19355787ef4e6825506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f4f26e97d43f766c2cea7cb72e096507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a464bb16c23963df3c3f69f95253b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2857c5c9613f6a21aaec15f111311509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82870cb45255f0e5bad77768dd3fac56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27e90e338630535e74ff5d4d29bc35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13c7be61d67c5b50b1fed998f5add512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477144270e86d37edcdeac1177c3d89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58844fcc769e3ad8815567655df6bac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe62f978805779e55d22daf148255e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e15671050477190ff49c7d2c343bed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec3bf5281d1ba50c8ddacca7df45c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d44d88a6418bc473c758efc4723d4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960fad3b9f194b86f5fb1881fb8b25a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140f5697fb9ff0ab8881a7a4c405fb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ea5229b1e997deb5cd691a0e8933e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bde71ad5c93d8b4f4de3ca81544a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05471f7edffe0de6e029e8eb6c677a07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18aab44c0d1a0a36003dba50c88c4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07b9065d238ef87435a00261eb9a89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18215caa2c6b214431dc068e38a02b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2fcf67b91ef58d23f330e39c45597527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e4b9618114e61f445875d5e0e4281528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44792aa84065f332f84211a4c7f44781529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8d563ea8482efbf7df75a418f3d67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e319a255ea52f95a15215b58c00a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6664e028e55fca8637174f90bb73ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f552ad592708137b5119e229455b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80e3847fd71f5d16a368ba9936a693534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a5aa397df34c220205b88f676bd27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7586b6fcfea3729107d95d419c4744536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaaf1316ffad37eef0a3201df74c7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb7807ac2d4e6f6b8a5b9721f085a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d848038a088753151948b1cdef0d70f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc77f135241677925feb1663da01007540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689248361995b060537db44b7025614d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a367c5374d5f7c53f95c3acc62f02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf07a59d07fb18be8972953496afd96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61689d8887a857a680bf131b5d637fb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506943ffdc501a1f264686d8444f5f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a0d41f9b8b724b6c315db5ec1d3c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877c829364402bd8164d2094f6d16d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c0df10c761c593fc368e3f615b147548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1a1af2515efc2eaa3f8f62b3c8f05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a57140ab8127c30af3ad05907dcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644f05ecc6b13487dac11cf4de94fdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21141bb82895ef784a222095ed5a7207552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137c7d1db4b8ade07647e762071329c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cffc75922fdb16e6e7f750ef1bb96f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f51cc781c8401aee01483fe8d1dbcd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35540958b02a28eaf55133eeea4536d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79453fc16040db6f255c610c75dc4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40be2d64cb10308325cf5eb4edb8840558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc0ac785cfa9f8f2c2d8dc19589cec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9519578a5892e29c4b2ac0a46d9843c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f04ce5346cdf064c6c97ae6f97381561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc10bf8fea4a239088a17ba27e77e4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc95fa3986a126042cb65719477232563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39360aee7bab097e15dcdb77b17ae0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9818f51ad52251fb8baf6c26e5c8bcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a59f8bff8dfdc8ae6d6fde25e1e9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e101866683fae1fa140e609c5c0acdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d055dc507a1420524669e65bf1b7f01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214286d96609b60742984ada06cf07e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc20ba830533fce7b27f754f74ee7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020222c4bcadcbef48b4b5440fb881c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253141b811ef28961847392a0e979e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e22bf9921a8922b7ab18255fe343573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9c4c0c2b4e23dc25d61e9a5535ba8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad576084e45fa6c5aad600febb4155575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c4d02cd237a3c011544bac7e4e45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc248fa4eb74ff248a3ddc0c6eabe0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa4eae3f08c9bdfe8f46b0f42aba5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9eb402e0c30e1528d2e1100097a2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835e98d39ec157981f66727e24e19e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755068dd2df5197e80c918fd854d1f54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a23dab48f3bed2c93325487c0c4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4840c4bfd9e888706aab9d94aa8cf81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3e885c7d7da43b693a830a4054904584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e75aa3358e8b4ee6ca09ea133735f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4819edce08978b846d63534a8e4204586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05153b185f51b3e3a8fd33e9f511e015587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75732ee183a8b840ea81d8e9b2ad01d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca0e6771d814d4f9d98585b250dde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6d976a78956033b6875778ebb6e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033711617add411e633b744bc15cde46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9981d9facee9e46a3c47a360c2021592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f8a9cd90eeba5634cb6d620f513e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed04597ab49221e847cf8aaa34ecc36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9de28a4e54224764b2b0fd00ab9e3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad44d285c1906d8d2668ce3dd517c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9fae55cfccb607a37fb509e7700b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaec204824ee6a8eb1b744790f3479b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643fd312bd150fd395a5404d50e1d2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4122d2e284070e92405aa7becba677600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0f04b91eb99df8791536d9a5f4d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a837a5371056922bbc37b09c98ac819602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473d724e7783b9a166bf1800579ac3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecd1bb6e38935e83ec24210f2d419c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469aa417121f74668cc8e3f64358252605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704eb45616512f61b33af54fd389557606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e5cd11d792c7b090aee167f4d2156607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb133f795a17a380076dd60f1cae6784608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ac19e25aa24fa9e0dd88bc9b488bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380709159e7aa8d0596d3ff432712790610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3232df519d786e998c1cac4a9542c41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7f9a04e2aac62b25c387b97ba00d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6644a38afdb98fc632cf7218bc6007613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d844e67a607e6350faafff8d250d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cc5ac731d7a4f510643ea12541d76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128b4f8e50bb54517a18d8f77a6a879616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115526af83fd33a4fa14e3cf0d98e75c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806a7be6ccd77c74adea20c20c6cda7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574e11e90bea88985298bb5fec7b86f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461202f7a9c1843f21f02137f076378a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b43cd116bd136e092d1a32a9bcd889621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090193de7ff44377c9d2c1c31e356e3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cef49ba73404eaa282fd34b83054aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868046acabea6b85d0a979fd27d7fa8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c36f057f472aeebcadaab953f5c014625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090932cb6c34513288103461c9da6af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50c77e14e27ed52d915a7327ee8d38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835adb8c68e6b6676c99fe3b22f530ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3863697a9483d763de9a5575cdbd4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc513f0c416ef35d901524f47f60a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0dc021268dc301e912861b954707d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ee32e43614a8f5610458ebe76829c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96704036b33452da6e31cb44e54c339f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662253feaace761fe4bafbf6a0ae180634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202e77ff23664aaf33be939b5aff878635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1034206c95342a327834083ec50dae0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21724b86107a22ebd295fc71543acb0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021d40357924ffb7827a30a2bc5acc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1a94188bf03748d7919922e02dffc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ef809ef75d55450907fa169bdcbef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef854d51ec53ce1f5b34d1f3fe2f4466641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66610fe394085b290857609a339a93d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d5fda8eadcc1569cef926352179c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea81613d171cbc901edd51983927ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b3a8f197d861b490861029322dc89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2166706fb1e4e4eddbe98c2bde3ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c86f42af94d9bde9401f4c8648369647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd012f18c0e715e097b01ff07a5b5e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ff89e0d9eb984a6e374330c9c102649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89410c706a5673003df9360271077d7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cdbb0b4eb9a941eb358cd3486cae4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8adbe16ed9ed0ceddc457de6af551652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc29886aa4e3ca764a4bf7ac3d5ea9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e86c34e5ca8d25f3778466f31ffbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ebe295425ddf32785d3b5c37913ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bcfb31cd645c42877d71f99b5d7c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72913c541bbc4a46440030ac8e32a676657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e01c9d448eb3ff1ff29b0a007455f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24ca19c205a9a7051e0f9f2a3427f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b36e59b29bc44a00520565ad318027660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb07c1aed108ad4eb6afc7d75ad742661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052f0b73e148b53f2fc8fcb20ac4061662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513356711023c0bb74cfbfec983e97e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63974400d7ac7ee3373071587f6f5e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b71af31529bae1f563226c55c2cd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a092147e80aadc3a78e92ce64eeb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721efbbf6fe1d612ab77cb7710a6c16e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a93fc176d2275d6ec8eda36721fd6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0ee57b2bd230019502d8f6dd5ccc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843599008354c07573fecbfc761ef7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3e349ebe362f953af99bbf3317cfe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f4922eb15ebd9cd34ae09a504cb2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c236106f49d189ca517430ea0aa298673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b726e4eaa5d4faab6a3c693db362d13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85097be41e126bad068af9e87f79cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76af86e1506fc618d001e45ea8a22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa2e1e051e418129c17efae41caa3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bce96daf525e51161b10e3eb888c42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d501732260d5d634f7a30ea20701f68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37def7358eeff83ea344e8d945ba299680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15178e57b8f3e5a039c69d4acd8b8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1511d182d750e065b021aaa3a539d42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c15989789523c5f227f330cff60921683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43da5cbb65dba290ce7b486b12fb237684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b463d8f7248f00cc1fe3fa270740241685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e396c64c21bd7c5d49925e61804474e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544cec3aca9ece57de8e35e0e02b59e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd97a40ac2a998bc5abfed2036223f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230c407eae3b788af7f03e977eb987c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6459e677cd2d9dd1b815b6eb2db0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7e706cac03984f4307d564730896b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c35e0e82b90c3b9e25681c467db1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfe8035d4dc280ff22b8d1b9531ba8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71be925f1c1af9ecd5595654d97086c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bd6ab044c2b12cbc60ddaaf7307a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711fb3d11eb0cbef67959cfb4bea2ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70ac973fb382386e9c159773dcafdd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0d126901df3b2ec56f773c4c38d7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09936bc851ba9a6431e1a24ef5785694699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b695195d1776a559233e13bb5b1aff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc240b8b4a31fad104a1e3741368763701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e355dc77aae733afa0b38125fedce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e218ad3785cc9ef448eb67524424c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39490c400999d061726dbabf24c71c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cd3dacfcc39e926cbbcb5f1e56cdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151e22eb1c4c303c61672a1ee3f0683706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f9eb672548b33b416f0abcf73787f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50ed35e354db109d85b3e15417c4c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3140bb834612bea128f01e1d913f22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c86eba3832d5201730a28e94c4f6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf179fb93b23137b297e81a624589a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f919ce18f25ed6a08356f108cc42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710639791a9944928e107a7ef5d2d55c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc7a7857114c53736473acf88b11ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde2667de2c47f40b58d3e3a0c5d1ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3a1612096c453a35bb97191ac9bea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e6893f3aabceea1f4c31a182cb793717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e8fb73ee1da920fca3ee5a308b00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb81a16c4f2fa5e01088fea8c4925719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b0e43901cdf7feb422c88cf6fd283720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe0c0baf9976c9fc7e2e8a0efb557d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6e8c6e5312550b69d49aab1ba372d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d008abc442bb5b9027358efde3b17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c046dc6eaed74aa486de27366548724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043524fd4982979921b989466d2b1629725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9f2d9f8a2a5ab47d7a0cacd496aa1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698dcc26553ee90735d116666700b99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdfab79f02810bc239418ac4f49533728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc45072168d2d511df1aebb0c2cbd9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ce88c3d374f75230f55196e7baec5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ea7a846e88e331b8a1b82edcd7861731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d0341ec478ad963004e2c29151b89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd9a01533adce62122929fe3cd4da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8663ce23d0d9b5a4de8b9aff7eb806734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e401fda49999606cc34300fc1974ba9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfcccc36ed1c0abf54e48a710dd737736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14a2a76b3b6b5c40a99a9594801c9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d5f70d9b3fda19fb3dda25c99d5e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e884e32c3027ff82f5bc6d568f75704739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5124f8d3f0d76c150fcc3fb3a659a86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923062aef727584c1649bf8eebac273a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7bd80327cbc1c58f0b36b8bdff485742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52096d146d448c40be733668a3f3c8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37023af534fb1d34450ede1129e9f889744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64ec9033fc4ac19be3a0b8f202fd15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740370d741f7f7279d5ac91119b2a833746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df02156bd37e18cf1e75c2924599b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00435d9eca120a7cf09a40eeb62d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc0cad808e65ad0767ace16a0dade5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af073aaa05fe1836b554b78d28b6def750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8d2f5a8c07fce1cf5826fb057d879751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5b4db2675d4db939654a63bc45e03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eefc0f5710635f48b577478fd7a25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dc32a465ba574cf2857256cda3604754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec586e444e39b2bd2cc6f54ce54e27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6d3d4eb7cdd6d486622f48ad3d8d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59609761e45fff52b371d271ce7cd1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18427bd96e7ac653220094698eecfcd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194853232546bb804d8579b3022128d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68866a5813f17b718ecf459e584169760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e8ea9be0767ea9b40ddd0d37f2037761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f892f324b2a42b5bddabfee9bcef5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18898cde525a0835da5ae07dd12d07763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c70ed34054f385b4673fd57b55e3d7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64f83c4c911fcff4675f638fb38cac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0604fb43e80a238c6381b7e7ea4591766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bf022b35b0bde6f05443e520f07a0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fda1909312b145c45f766c0653070768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f71fb786efde3706a3a65eab69c064769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827212a0b495d5f19a419435bf1dadbe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d0565e4d5d7f8f6312341d8fe0472771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecadf60d6c53bf1e5d653d827b17aa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ef25dabaaf002052ad1f46811bab2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15701b98ebbb5e1e8ec867ba38cbe6a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dc3828f2d4467fd46eae4c093afec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a85e50493150aeec6cf0808dabb3b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3849623dd1ac84f0b819ab1552d09777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8786a9db039220b20a18c999cfbda09778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a414cff5a5ca2e7c655825c6bc3ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a5194c8d56fa0405a3c9a7bf8c9b3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90780ffa9dc362b734ba53549c706f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9ff93f17bbbff9e5a34ec9ea9a02e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16badef815c399fcdee991ab3b17db13783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921e9a2e29f9de49a01e3b0fd48007e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a358d5084f943a3d522a1d53f5306785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16927c0e40052dc2860abacd5ff2c484786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09299e05a997f99f58b82f4f07a193787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db85276c8eab10e6e22b2a35ca09301788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f31edb04b83068b73879eacfae5647789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d0cfb64349c70b6b9cb589a7fb8b8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6972f8a334b14bb627c37e02fc776791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36f345d62f606d1f1b0308209cbfaa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4761a64677e6f1e643f5a1255f88bfe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155e156d6ded223954c8f1dd167d27f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c584729e6137cac470b468b141182795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e279dbab3ecf927c749a4f914d17983796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160a1c4fb012cd93930387529db82e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e730a7caafab6a862d35148d809a532798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876a609188f02dc4c01a09d0d072d7a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e86b52ce499291ec224edbdfb432dd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ade1ef9cb322e984c4f1e0129c8217801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71623dcca1c5e2d76b434dc4606e0d3d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ebca1fa6be4fdee52e6b3b5158627803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26bf0e59fd02fd3e81e158adb90693804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f643f6e3102ab4116e22f75a685ac9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00468abbba904c26a588210c32b4b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b1f216fd43601874a35a2cce378f0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1318011c6610cc69324783c2ed2b3b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9671720f54ca360af79c71ef0be0cc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124723f4311c1dba7902f87f98e31ff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664483048e785ef1b51ee77a2d49a85f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11701884d336c70d5d381bfd5b5c5f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe2c765b03aeff9e26e9eecc6aa341813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eb17888df51ff260208a4caf50967814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c22bb9727ac9add4f90b4ab205e90d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8d72bc703cc4fb67a9d2b360c0fc3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54daaa20359fdb421d2c5127ccd21f4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64dc0f8df7e11adae440eb576deb6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6df185253628d4fb1a83d3e52693b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bf800e64f375745314f7d11964442820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a5ad7e914b32e4f481dbbe71514ea821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b423be8f32c8e2b2d16e699d764b5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf981d4bc9f24837e835c32d2efe28f4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7242f9e33f2a5e1e240b37d616888824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505c1d93a2425eb41034c8341e55bab825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190cc7823d10be2fee4e4d2d71afbd4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757a0731f828b8af967b51e3e3b74e9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd70d25bdb7ceb8203fcb4c25c90ae828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427ab0c7f7a36c5912d362704959ffc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51020ec36fd8f7157ff4150b7b3f9c1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841d29f50968a2b0716074115ccc71831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6de467ce171532d69f9165a3aecab832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda63c76cd19d662bdb25c625a0a825833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e46dfe214f93f95db78a713b5670a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5000e5ff3729b397de92cb45ef34b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b48d73ebbc1546bbe1a92c053a8b1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c157a825f0a7947a6d18e295ef10ec837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a56e4d6cb9c526d9cb731604cd09838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d58f17276987ac2620c67545b8909f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd470b30671919b498d2a9cf5e5c0d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f4b47e3e3d522363a378a68d604c9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f280e0e05ae91ceb1b9486d5081c060842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134664a9ff30fd58b60abcd6138c5af843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be1a8edaecaa8db91d23073a919ea844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa198b5b580cedddbb95c15e786a24845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692a91a6f7be19bfe3c50d4828bce6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b29ae3d73956fc107a35ee474fdc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77c1181a4e8989e0b3145ee98b891c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcf24edc136276ebf810cad7e676ae849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5abdc283e4960e77ab36443f80471850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617707079c5442ff07fa16727c8c7bd9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd6135d4f9549f5e9161edebd09bd7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47979276e2606dd64d702701cea29e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bfefe5eaa681ff658b0719115c813854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d19113a2f95ec88ad801fa330ad08855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e0182e8d627f6aebca7069880b05856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05a0fb328a78680060a7ff5325e9c7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22551ec20a358c7e2806666713e436e3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f7a753abd8ddb9c79415ed95f7fd5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea30cb7d9087e95118e10ca8dc2c879860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25aebbbf677f614b9e85bb7bdf2b32861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceb85647baa000271386775ae1d599862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf635d32d2a415ad609c86d4a4c9d6a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9644dd93cec8eb8b9073b82c81d090864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b394a94db291e9ead69fba4aaeaa5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4773d91cd9c6a296d05efaccf0ecc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21daa01d526dfbb7c0fa0c70b4d790867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cf56c03d0fb07cf359d270b128434868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779376a72b1cb24b0145c6147f99ae28869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319be2645c779501249aaedee0c7d5c8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75dfa0e145b62f3c57d63c87f206fe871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf408a912537d1471568b306ea1321872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e39da4891a7c810ccbe2df9460e03873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa1df99c2295bc6e50ddeed9f15f9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1ac7599d18e0c0ed2e06dcb271631875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4774fbcc2f78ac94a442b4a955a6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c5cb66a0cca180543115d1bf102c9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c35b8ce955fc5f6c632e7791006dd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9efd655bfc878d4729d90099410d5d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905bf7c9313ae1c52a2bd49841b9e1e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cc1a9f138d47c71c0edac8846a701881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ecd973b909de4333dd7a30bee48f3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbaf6cf456e2bc8fc2865f57ca6c4e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405654d2983c141928bb63c5b9ca571884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186183e30c00c6bc87aa3a8ad75ac0e3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742f9a6818fbe5c729781c672d36828886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561f3bd2d5b8413ab2eccd57b3d7508887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc30d98a1f7b18170f61707122c97ee888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773c3834996f3b8ec975dd9e2761b3f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8947b6e9e190376f03b21abdba356890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac6d3b04e04345be1041aa77a7b2ea891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eeee6c6556b5f7e5e28cefb0009a4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131d512b79fff3711319439dfc7aa43893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b683b291b523f76e625024d67337cb5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2260b318b1d124aa60003888afaf2d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ed1d100242b47a6a1b6a222d87a57896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c08e6775ef4a42a0d1fdd10c8b226a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4442199fd634d50369766014edcbd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f09485879becc173d7ec720a20099899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c69f482487db4d4a5ce642a2c99b5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dfad8f86fb1954bb781d25719f208901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602e4618fb8980f7675b416faab907e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23781c13c909b8fe87053510c24ead86903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ed8ac2aa048c7ed01982d04aa3aa5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a05e08f2bc656ced4ed0869fcda4f0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ebfb9287bf041505bc211984234e3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7dbeaab751e393d498e26ffffb55b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f16aad00ded017ac61814c38ecba2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da874532fcba1dceeeb9fb174a8657909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576df19e2158b39ca16f2a5af9b5aff3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb50731fe86c2bfaa5008b054af5d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272443ea0c30c23d7440671f09c0bf6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86414f4068dd81b45f99946b110e0a7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b38866a4a1cfa087aac012980e5e9d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0208a3fe3c780c4e54423469294cd3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ebfb89021626a36a5ac41e700f153916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c2379a26942215780de8eacf5ad54917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741ae58e556281f87231463e71a516a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa04aab02e7009e478534dc51d79fb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437e9569266ce20ebff5682bf982319920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea4afe58f128049826253a605ec59e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c39922079b08d58da7010fb6eedfe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf021ae58d075d27690420c9264fcbfa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e13bf36dd3110fc9b19f3068b9ea924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8747cccf29769f966acb1c5f0e2c60d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa42498362004f2e8098fb172430db926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebeb4ae1d202dacc66165f59f7a5a3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702176b0e2d11fcd1121e648c6f2def928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad406ff046b1dc7c95be1d74fc5d21929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bbec2d8a2d3dd0a0a00cdfa5ff06e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2adb1c1cdf65340648736046304238931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883894ecc47e9218b14a78e55cf3cd0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0024fa2bfcc8fa9ed2fa7b22f1141b0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75320d6b1ac5e816c27df13658cb5b5f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01f9bbdba22ca0cf5e5202dda64d2e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c01b89c3c14ecf7e7cb561bceffec936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d992a8202689eae05d79c7ee7091205937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23435be085a0ca38232d4670f6e10045938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e52bc6b20ae8ab9c30b3f1451ad9b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b2538eaceef61fe0d98234a8dc6a2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b253e4820395a5dbd300321af084e96941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0a4ba91151d50ac21c03dbce11820942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dfc27557cad8b9ccec30171daed70943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e989bb3695cccd48c22bcbd4e018489944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe3952917dd8e739cd209f70b4ef7e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff63de6a613052b8b7a0fd850e269fe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40908b01446413a33dc735a6bd8fc4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445887f7a4ac8f739e2a8577d62a32c8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d063a52a1f7ad13b4348f51e94fbc95949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbea36bfb893253e91b0b2ad7ad0f7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8158fcc4a97dc45798e9c87c0455a26951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029a480c611b0b1735b49969e4376a2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d67ed58dd8705db93ae6da573ec23953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca61d2054423e7827292c2ea9906892954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0465572badf11af645689393f3e7e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eb6a206490bae609d76f446fac8fc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aab68638417109e739218278dbeab957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bdfe1cf92b741658edb47f121e627958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5850ccc377ac4205ecc35af15f752959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5207714065b8eae7119a57797843d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45035935cdf40af420c5d253d904b3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e2b5fdaea7f1432e57fe7bfe9dd9a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882ad3a8941d0105df90332d51c367c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083483aab7515dcdfd6b3b06747c6d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0db75df7908f06ce80b9b016a95df965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51d7cec9cd3b8d817921203da91488966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71c3c490000fe07da11b77966eab75967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af341dedd55a1aa0b8d2eef5b37849968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e754d686f3406fefcca480cd96c4be969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb37d315d5640558e57bf30bfdf08cc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb237db0928a139144e9ae6bed2a74d9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d0e1e428d03b74adcba9ba424a33972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952c1f685a4516a7d4bf56844636a2e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d555aeb44cdb479385956c1ad95456974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23372c0ee0271ba2ccf3999b33e677d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77029564398db3b7a9eb54b34f5a4ba8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278260e4f9c1a84cee4f16d69031144977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19103b3d568583696960d36780855c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f28bb700e9de30e22db828a26f84d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d244eb869514542538ea735628875503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87bdac86cf657032fc31e7d98275974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbdc0ada1e589aed84732f38aee3195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118f070e027e29a1cce7131faa570b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8670e1bef8f50c60dbf98d8721d3a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85cfbbba2b77203d7e5d4bd8e1753a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b07b831acc23c6328ee74fa1d7bce19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d72ffffb4dc538850eea3ff153ee0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9f1b97438d2966a2c8c381d327a4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28415f5eb55e4965f938001d58fed912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1d6fc563f2b37444e4d7a4ab3561713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa8eec761005dd6cbf29d51e981e7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafba99b6414c54fc9ee70f154014a4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6362736c3ce49cff02a2da31074b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3876333a6883883086f5d1f263853117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29afa14af87f4aff8d8a10399e000918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d13dab92ea90e1c4166d8cc2db7cef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdfafa4680f6f3e81ccd4cd72e0bf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ab2e80baad0ce1d3baf535f2d80ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dbb4166d7cac1e31c3e86c295bbd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607343e105d4a7530927cd3bee47dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ccfa5c5ba76666d946d8aef3ad7fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf9a476bc5449ecc456ee33142163f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21034e8ef84799d08accacd27452649026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e07176b811aec1cde2e387a68d4d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96609c71240878bcc3e237b5b92c27a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43800897b2dad7988b8c9418784d5ad829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851064855d158bed5e7366944ad336330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bd03103d31c4b4059a80acf8c107231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0400cee445b5986bae5d3f8db5408f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efe6b0c8ff991a15294c20be41226d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0040ba8a1882cf0f68552dce3318734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d190ff4f21ef7d35dd69b5fcb4e57a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b706fa69ec7609ce47a5991141d9a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7722879386c3a3bd21d42045181f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8871e4951a1df4dbdd21d3622dc8abf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f4f1ef8c5e31d4963366834a803b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4a92e1351c0fccfce2cfa5b92af1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9470568c22e53262a189e45f517acf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef918dac371940d445fdb1ec8951485d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f272da33f43b173d2a12359a84f871043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88f0597162b2858872b786880f6a1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f0df687fe96bef22e9689e3d28c2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3e42f38d26930fab08bc06de8a21646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50082ef8c36c1fe287b252231360f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bec8fc5effa4bd66ff85eb808d8cf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838ddfaa2b4278efa90c38e9720a19049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152721f9a500d987b9f44ca2e46380f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c0fe0082f50e801121216bb9d8b2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ba187755b4de40727b18cf370fa5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89f4ce5ed7d6cf9afa42eeafa1db3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e4dae20f5c9c48762e7b20dba377354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a5f19dddfe4610a08a6e89a0b6c1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2edd256eec77182a787212c2ecd17856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17a5d7326b858ae4dcf821caf728ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a557d290d7f2282665fa1077f98758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9fb8141fe2cf7367bf75798bf8dd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f7ad3dc1ad1c1edb6989aead238b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84d88e4fae952511635514c23add7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da8abf45c3520abfa4e0591d3e8e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed007abc962a11811137241bca358463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd554581def45de2e1c8444569770364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10f2fd03af1d301a19665003a988a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138787cbc71232abbdf87c192a4d5fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c1aef0d8be47bb52a8810e5ee2dc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb5b5ed112d48cd53e7c03bc7df1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942d30615e275f0dbc9b4a87e59b63569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5703fdfa8c668314754d9d125a5ab8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be07572a2e36db630ed47ea95e71cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756453fc88c04fc8d0dfec8434c739872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099ec3f6d8d287a28cc120b5e8b6edf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177857a57e048370df16b53f3dabb20f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a7af84950ee4b99e8ee35a119893175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7093d485594154e0156c3c3d250876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefce45df45c8bc2237a4266754703977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe972cbe8bc0fc65cb98664a96460dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbad7451c118a654bb83ed7afa0f0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9d37c54fe265eb2901bb3e29643bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ed87f7b6be5179b3154c712984a1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57105ea36ff5457e371d9f26639c8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac10a89f5fbfed633c44decde0b66783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc53353087d6bbe9af2198371e6d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cca7c5904981342510e3bd02d86a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b230e400acc3c3b5cf8749787679786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20114dcd2e57679b7e285b1f922f724a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b1e47bf701f9ab11b96564611e7ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d55114f044020ad9ebb033586b59089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2490b930c6f41ac063a859a8d91d9bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9084449f4658e48aa1a5c0d4f1d8b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fd39abcb71ad34db091f23e0dc37e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bdf4b467eaa03377049a1317b27cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d3d6d0c8a59666f021196eab930f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbd165b2b74293f930b0748767f04f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d737f03e71c0896c700e8e70ea389ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe666d4e276a2d1d2eace5d6e0e5c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eb339456e800fefc74b16114f8d2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31788d7ff0011a463b7b5c9f6b2e0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c59314a1724281a5f41f4d30faac1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c860b0575f3ebba5f99924c279471f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0311e568fe223fbc54980a1d363fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0377ec1d6d4d57c579ce3a16e04b716103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03903ee0d543562128487d99627f15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd45ed184d88fb99cac796a953c184105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c20f4d18edcc3995b8ba53b6830797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6952949e69ebfe9f64b1d48956b7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6e63fb78c72bcdd9d098edeb9dbd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811781a30dc838bc0a0b15ab92814da0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a614165857daf59228111cea094d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2adf843340c0d4a41ef417a07d469111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5115c1fb86f56832aaded21ae5766e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed4c241d1f6f30881cb6fdb28612ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e8db26ba0497016bc62eb8a2c6d2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f126d915f08931c237ae43717854115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6002a119a9359301fd6ff0b4fa5ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f5f0e08ac35d2ff3d45840b0fcabf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dbcf26e176e18eed2afc3e6679075118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9fe89918dd7b4c05c4fcbaf19ec9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c5894051d8b47e4ca500824020d8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581273ca9d72d1080fa76dbe5635fba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32521146a0d4b51eb4313d262d588b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31211d26c0ea5537f0ad6514e2709b16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdef7a388198184d4fc69c91e3dd443124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c845454d1cc82c65f62dab917423669125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b964fb2d9325270b781cee0b46424d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48229fb14213019f8a17f8a7e13cac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b495d2140148cf47bcc1a90d5b7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b4bd7bf7075dbef68b9a1cd69791129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd6f94fe5eba9113d32649868014b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f608f9d2cb2f7630651ca2a0a97269a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212aaef0bd227b5fb6195b54251824b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315461af2d5606afbb79bc5cb6c1263133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e94bd7853e5a2c5b83c239df909c0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c18f35df8c642bd10ce633811c88a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1741c95c315b6f93f8962835bd97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ca887bcff7b8abbd5abf3d9fecfa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425c79231d183929e91f11ed2a30fe2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01132bbab0f2c1cfc6155788fe3194f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca234a5a1136e4643879ac9c31e2d63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb9de04f35c0f8b8a377e45fdd7c34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfabcc55ed723bc1dbd99b065eae372142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243385680951cfe1ff1e9988536cf0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f12a3ccb1e5635ccbf5a3c7d67247e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf07ee26208e1a3a438c2a4a1e23a16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73654f43b6994c5fbb9836813ec9fc89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edba53bb47dad513fcd72c31bc73a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d8dce613013af395e789df6239605148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ae0b4702523b0303554ef5704142c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870bfeee69fccaad01add6b92286bf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e76919834750dad5a594c2c7b3a2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2590695bafe0d6f71d19442f6e03f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1196bf56966855c6f6e5a60ea8488ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac831c12d0a1b46b24101dd149cf0ca3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1931ae4d226babf35699257b37802d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2f77ea87b210e2ab478638dadb662156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c0b3c879f506989d0227920aec3b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51cff5633c0661066d6022e9e885c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f13867f32d27c2976e1493f62abe7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c997a2589b541942db4ec815d38d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882d98b1bcca3d71c4c059fa57e4c9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca67e84282f9e4ab634e046fcf717de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df1a324d39c1c6203a7160b6efd40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a8b56b4747fd71e8fd31ebf0cd977164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d48da1b966b97e01bcc5ffa3f1f470165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b856daa622453eee99fe4d74eb231e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba73e8d8f66db52e385f1967ba9c877167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0787e49eb8689798ea28f43fbd1eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fb38ec914f7b79ddbba41cce9740f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310476d116686eceb33dae3695c484cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306584750c37366403caac966a912322171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2dbbd2dfea4e132ee3894678d53ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d53723f5aeae3bbe220649002bc634173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f68ae5d05df5708d5b80d2b22fcd0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012cdd7753558aa6c49997472322a70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2c5f9dc5daaf0f80b87fe2f910fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3c85ddbb61f141b100388c8b3520c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94547a8b9179fb28e4391da95c2c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf06b0fec5f08dd3b341abd848c1168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e991881992055fca58f851f176978b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db18023d2995fb67f41bfeb73d558181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ceffdb38ca24811d86c9e13ec77fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33d6021532b279ca99abe9c7dfee4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eda5c33b780f424229f9d7b7be5f2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d12c5b869012f5cb4800d4fed1c0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6bf2e1c2a9c6080c7bcbdf7f47b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ccd60b347ba9548d9b7d6b1790836187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f65b24c67fe20ee10a3b7fa2eeba3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e4662041750bdf5d6a6c5fa01e8f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50578c38963b1b888d6f31147dc30cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b9cfdcd4fd932245a71a93bdbd0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bc93569f02117a6fd94d3944e982d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbbefe534315736fa058700f30a7f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee55c2a200c86e260d34b136c9d2fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dcc2ad9fc71625125ae4759464f6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b271f0937643aeaba66609a8851f1a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfed3d5554ad0893bd4b4d93e1a8d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d264ee91e07ba5a69e2107c042904e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea7650d7729e27c7251a0a4f2ecb87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03e575639d19244ed0963ea90ef5e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8439cd3a5acca39a0b2370b86afdb4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93644ab56c234e1f26e4bbbe558c8113202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323caf5bd8f5cffc7099cc481fa0ee4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f8378ab31a8043c9890e8be0a32a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689418e807b5f47569a6291ecf42cdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde95d049e545b029a38f52a3ac563a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f87522d4fbf5717df53fbe229bcaaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b33f6c5c08df70a45f5ba4dc212719208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7cb23e01298f3e9e3a69ac8d941ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27487406671fb4ca13763b3d76d7a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7050f9f2b169191794e6283734f505211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90806918fadeb435584b6c4181706b8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642137c988743fdd292e7ebc28a0b338213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1ba68118393cfbe10a0ecc3860bdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27231290e9d76930d8b1f19053c57d3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c6ef707cb78b86c8ba6e71b7cd1e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ff24dbcc0675467346ca6f3d88d31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8582ba8bed4f2f26a473189b06a2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310de9e4d0227fbb065afafcf7d33fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed130a71048ea0fca3ff3d85dcabba3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a749e0e12a172d04c393ae82dad86d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b907e6f40cd188bf535c7f897afa96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe60e46c7b0b01d8ad25a566d809b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ca071c6872b33f28edc70d9239cf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c06d1d9c026aee3156a6d56657b829225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c239e02b344e0e8cfd60c9094516e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee85fd98f3b3dd24d2d1c84fe5b55c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28608b89e8b9b296dc9a230f24cc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac62284c5435fd2371bb0e679bae5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc783eaea4e44b5470d7a2a2bfaf9d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d7a2c8a45d7b79a2b97693d25ddec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd82746b0df89ef31d3334f1286e47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020da508109c49041f4176abf62536b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06354f9c926746823434777f7b0bd13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449896ed85142c723e9a7c022e9f643235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7d062b2e6156bc09dc4cffedec387236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b689633402fdc3dfe933d97bc37923a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc04661bbf1b9d47974511a02a52296238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08402f917a858e2f6cb08c426b8bc948239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a480048d740a12c2acc4a073e40e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960ef1ccb03ff519aa0cf1757189d32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced0999c89b4254d97293f65d630534242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f13516c02a20ebf53a4f8abc4e85b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9099b327695ace2b564a3121d89139c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed2f6ca1bcfeba781d348d4fb9db1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a368b29a1eec937eb80026a6b73b6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82646b808e3347ba852d605158565a6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e4ad7d132858be0e2915649f51ebc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716877fc75f16d053d5a5e975fa5e1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0fce36cfa94fefae6cf392e26977a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192be5648a83f5a831b5be9509908c45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3655e81c3a3a9869bed1e4976e0ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce19afb41ba0f451592083f05f17e38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e6f71fe0a73666130bc97e35593c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843999fd1904dccad7ebe70dada1204d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268f4391543ea18bc228a346a472bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4b22504ab90537148e7e45e45650a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95baa6ce63047cdc3e434cab811e099258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786885ccb2e58421a97bf4b71593d40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375a54e996332781606d14784485090260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bca83922fad0cae5606b44676a22d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fa225fca09ed126f9658291c1f8de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8acbc8c4a29c4909848545e3989dd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a86bfc1d1c7467bb469099aa00196264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a90c93041d0ef731a975555b31a413265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36536a411261c8d5609514c59372688c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbfb4059239814eb217fa9c8ee98fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f97ea3e6a3123eaee18b4183d765c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aeeab7b7a42c6fbbd9268fbeb3163269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc153f323df02b2bdff195510fd1e972270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126d0da1e1cd7bfe37028243b9df5a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad7474097ef268f3c1293480b61c58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01560ca13d24c25f9cca66db6479622273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecba5817bd69d1769ac6cb5a9cc9a73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc82f354649173756a5d35a972196a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db37b23dff77ebc137fa849e6b4039276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb6cf8166f97a2292f3d0c277ca3b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271535687ab26d8ea12a53be40d3abe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf20feb604679b146fefe9956d7c79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7360a52fad079e79db34182f22623280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9d9540804bba2b2cd88bc06e96d66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d00fa4e018440d0b49aee7c73d3092282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a7dff48149ce3be26105ba850147e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfbabe658e6cdcfbb1b613848aeebb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8a072d680b4f17962b3cd290b5cfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aced2202ed183128fc0dc6e9f781b71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b35cc22d750bf71ba76c9ac6b2f2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a237fd0d7fe02d0c7159137314c5d2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413f1883ff6224964ee1f3862140dc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c91b58e0de20e55b6d13c3290a6a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6ae3b328a267ccda1ec9077507fa2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e51e84351f6d65274d38cb0b28407292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9328561dccf4e4924c40ad7f87933ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75048428bcdb7dc6fc29a2d568ae62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f8a13cdb95a18ba342aad62f11ef3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb67722288a9685f13ce83620cd5f92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c941a611f2cabf8b028ee5bc01ecd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615703cfd6fd18186f4fa6db3d4e7b7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a63f2814cbeae3a9569b54abda2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56556178f752cee9e6df302da7f5800f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaf9d82ba011d7500d95bdd1e00bd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a512a76a10e4dd2bbfde244087a43af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c6687697240f27b446559e8000ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f1c092f5bfd81734ca4a08510c79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8415d57413c0fd77e48592ed6b40234305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fc8dff50adf90e6c45adac4b34b12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04222fb6e2dea03c8e5a11c1a78058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3ea7c76a607897f170bf369b35170308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9817d932be64249a0d7f1c970296853309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890dd0588aeaf82760d8398ee1f8300310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135fe3fe4f928fd5ed144823be943a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844995d83b9d345efeef9e9d884dda0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b66b1046c1f701e929b34d69bf4b3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3d748196e17927aff77b1726c6396314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ebdaec796cf1c315d318364e535e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5db420b6cb061117b049709ca6e7a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974dae9af5bcca1085db0e43241f7bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed0bd2e09e66feec178c767b8405ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8b4ffeaaf1b989871a34854d82f40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0056cd6afaaaca43dc44b5fd0902b73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c24ddfafdcb51efb470f29237aba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a3070e12a165fff3808c8f3b65f18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95080d5340ebf665af3b7f5c0aa4169d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d8c351784b3055724688ec08b8e03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869014b0453740ef1e6cbcfc09c098bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946f829b763307a4fb8cce2c63cb18b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1045e044c5580b6d0feb7031df6a7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4802c5b396a60a1963217812b571bdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204d405edd989fca3fdcdb7c3dc206e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2ea74e0ff456fef3d5cae7d0a99ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572a2c99cfa18bc8e1b3789fd74ee67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db7a106ccab13dabea7413b2114224332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbd53c72775647c7e556c4c4ac8be9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fbd480b774425f94226b89fe9777b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64605ae7a60e0cf8199e53d5653ca9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9dbe5c720a28e402f51704f220645336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cb688141d230eb678a9b35abfd835337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dfce4b897ffde69c89d5da342facb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29d69391c162051e825965fb557d13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5096fb2d2d3612ad580d3db84a1848340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ba065a9a21fe498a6b94780a9ec3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51593d86b15c8e0a4f822200faebd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229480d28070a03ed76148fb7d40244343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13251e7d7df3f38a2f5d717db13873c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb907a23d28946478828a8cb4a9bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9cb2efde2c2b032eea8a2fcdc8c34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83df3d4b21ef00590df8fe69ee56016347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08e33ca4d5feb24b57c326471d2eb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ddc075e4bd739858908784b90790349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de2f173628fdf0789e4a15ae435f7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef71fa9a27e5b39cee7e7453a26d24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f80908468b1de3494aef1a1a05538b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721472d7b251221f572721d15a39bb2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab817416e3b6cbde860d08853dbb7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5545b5e1b2544937612c081290b3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d5d2a8943549d9ab68af28e29448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08099188df8c3766c815309ffa075b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b45455422729222e707adf793ad61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234ca91ab0b46893cdb29ba676b671359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc612e77970259d8575e5f9067c33e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9135585434f791bfb168b45414db2f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38caa2a72f146779641fe3175052f7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f1758c2fce94763c4231353c801d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea07193108d5a7b917b6f39393b59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ba7d1c6de0d0469f790c812f786bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e1680e0f57c39a4552a06d5007887366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fffc6e187f6ecfc009aa964502755367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e5bd39d7e46e99dc9132b7174ba89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a9ab8c7dff17f54adf18ae8243d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a5910cd0cb9c84eb1326c9804503370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2335d1f44628f529ae8414214f011371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d81d3913c62522be1d517c387c4cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c46a1c34c7c2c7005be4c2d0802f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e447ff2f6b44a3962471d1129f92747374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bf0e66aea3a30a658f882cec3daf0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a54c20010c7fbd8bab3b7430950b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac9d5c46208f662302c3fe96509950377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa493244e67c3c9b42664ab904350b1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefaa3e6a40100fd8f1b91cd09f2327379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b8f74c4d971aaa413a7508583d9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8be1d9cf7660620a6a6c24f58b48c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5ac0bb20a3cd9397bdb68d08a5e66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3074c57c332f310fa935cc8409628383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe7fded0f08a0b66c0a42dcf0d48c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c01f40a7f8cd72278d6b496f90d5e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef7ffab65522e6776d2211be825eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e12abb61af1c884c35287787b3ad81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ed957c3d36589eb77e37b6e10443c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df242e1558fe1e140b2e38738d1f2026389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2280fee4c52e86290c9d6c15c108b36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325134e7d8c67649ba0e7ca5224c719391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30537e1335bf6687929c98a749b7cbc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e330c17e362589946c19b9678bd857393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9822dfc07c726772affd4ac44e57e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c933ebec6549cca4a1c7ec212f72a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfba78be209e2fc502e32dea5fd467396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4609ff7341eff068103c516c1b49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe2a4e0b94fce019ed638f517cc288398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f6b3295d895f1ee5b4bd784968ca8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a1942ab79acf525c790bc5061093d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244550b0c43a19ed7c85ce671efc4ef8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15b2e792c985d7139be0b71043984402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac6deeefc402b7b955b956fa4ae830403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0be6110cf12b5b696b1d8b5929cb7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf98061be0024ccfa8a21a75d4e6f50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de50a9e41010a3b429f337bfbfc44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7830d764b039328ca150181dc3c1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384847bd6a37ab19ce91f7f41c3051408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260a7528acdd91956691f5db3a8296409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed7d10fa9bf00a8867295e24bce229410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04b8fa2fdcdfcc98f619b4adea568b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19edccf90d791ed1e2b4b2c5907d5ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b28a8074240ac5bd9e503c9aa4b869413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de881754ce1078d7de8ae0a6cf6551a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdf8ab4bee7e2fde987020936dc930415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eca0cf5cdd2048e87f1442e063994416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2bc0ad6e4e91a754cea9e946c9f68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3037f1ef0ae0935fb78b60162a6278418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf072d28ff6bab5e24f556e68a0a4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccc0e6f222f2f6d770ba51421b4442420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ae2ea3d9b53aed359fd47dd527f78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193d28eb1e265db03e0ffc41090e9f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c52eaefca2164300d413565bc6d38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56200182ddba63d293a4ebd371af3608424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899467bf33838bee45ac3f0a8923aaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e95106e7d8680460e24f501a16854a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8675058462c6f31defc57dd54a461427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ebddc4f21367cacecef3a819dbe8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237688335b330ca19bc3016c58398b1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011aa9bcfa4b277559ee3d9702cca18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f420de892f1986153e3f0b5869102f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ece366a701ee7c461c56a3cf4c374432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f992ae87614df4a5d7c8310b1981433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61fde5c2a141f86e89da98c9e82b4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c1e7266d2ea0e483c6f812142f14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29152b43435cb4a6a19a848c1d8a4300436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098c2e1942a8058521d319aa7ca2516437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2c8787b19feee891b1a115d1d1749438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bcd11b1f81561dad6eba35574d3ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2881279c2f2c7f2e86051c962ffd3b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1c12b6348b9ba4b4c0065a4f513d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e6993145cd6035cdba94a5dfea4dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf65241633f76eaad686cb0409a96f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138463bd75271a31d46212517b5e1d85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187fd60b1e1786b30814b43885be7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0e18879b2eb800efaa25fa48f0689446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110cbd92d2574e8f8cdb816b82d5fac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f837677b5f498c433bdf3fe5c40aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563f7f2e6de0f4ebc98293ab618051a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b060140c69a57e836612078e565016c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9f68671187f7e823296c14ce9e097451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c681cf7b7fdda1f128cfa2babeeaf36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f343650f9a73b0d8f8b29bf6c77b34e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebcab47864ec6827166d3828e23096454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3f1e34d44ed1965847e46470c7a6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94388c4d29e29e7070cd8ee863ee315c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49bcf6011ad81e1f47eb776130f35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06cad85291ea9f9ff711ae1cff51bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931db4297c2661dd07145b74dcd0239459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd1d5de2d7178e98169082678b71a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c678987431772c4ba825ccc6c79b49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c4508582216582b7eb1085c2eb6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6436c4c01a6224d9d90724c3a864be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d93ada5dbfde422df6353a632783fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1447be2e70648f8e7e05f3bee6578b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16d5249e8e0b37b605f2340fa61746466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33441e2a4b3d8cac2974b02594cf985e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cc19f2312dca55aad40996eb410df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d615f33926705f8940dc6140b73b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92669deec1828f301b5a28c0c4c6a14f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c0a204d0274e16e1ce1bbd03d81c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95318604b2cb993f6a3a5ef3299ccdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126e4e11be3ba4eba194bf4fb8e582d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3663f1780102d972661402fc8eaad21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac3e34c9a1ff7520a6297be14e038f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7d928587ee163ed6d23e9500243ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe6c4e9da14c971fb6e8d9d1c1be60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160ee4aa7fd9c83fd4cea758c9463b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed44c1687498c7454be3e9352a341b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e23a8ceec0ef7c58a18ec15d651f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eab46c720f1d903e29d6cefafc8c99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c6828d277f026d7daadd9325fead8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c46c7186a7de2fafb4057a9c68d8aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0870b7d62f0d798963bd682a34b19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476ef9fc87e5bcfca2524cf53bdb99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da747eb53b9102c4ae6b59885fd2fab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8188e71092fcfee0659fe2aea58fe6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563fcc1971f325b8c7aaba7596366d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5deaee5bfe68a716328a288ad4ff40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885dcd3b0656f6c8dd371b1c5245a82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0361f6741a391d5ad96ee666a02c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c67994180f595f42168e340443c44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff69faae63c2f53cf8b8e2dcd670dcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2ce463486a234432523649fabb74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8a5f07bf3a93cab56a45beb78d64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295872fe7981e160da712565f21d86b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0404563a971fbf0e82c20fe6743925497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c4e1ada96167af754ccf07681483e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e18beedba307c6e92936149304466499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8ab8bad682e4e1971d41480cbed45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4b8527c5becd1581b3a8cd3fd2114501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba85a075418513690e236b2dcee8762502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fbee7b2c7c3920940b147984cfc7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e31f2cf727ba6f17da93be2f39517504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea2289ff467e2f837619812adfac7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b18c618954a82241631854a7ee406506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8507b3283a792868844d78a4dac45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f9ce0edeedd55dbd806c5922f37d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff047054fb58516da4cb235d8e0909509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2989f95b0441dad1c0ce83e597f938510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fecd7890b750baa7233ec6b1a6df14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed201e384fb2ed636d2c3550fc7cd788512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6a916bab4b952a856fee98730dec4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac32e023fd16c7e1651b116acb488f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5fd834241ded38033a1c3a7a413e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8953c268777557ff3e35dd22b96d95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a930e03cc2769e23523111d80a8b3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73bc449013893542497ce4630bafa1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a9350dfc6252c80eeba9cfaa9266c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd9eb742f8274bd2da319d1d117ed9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855b145d45d0b2d1a583a89bad2d01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b814ba84db1df2feddfc0f38be71c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af831ebfa7559d6e05e7066f24e634523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0084dc0020232f9261ecea79bec3644524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d91cef5184b43b17760c46a8e5ad34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510d7b4afce1d49d72eb0b55d3b2ef6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502209222889530269f16400c7d5106527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fd10fda5023abd1348b9dc8691805528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5971be1f5c4572fc19865714b4a771529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02aab7c6310b2c9898eee915c8024d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4275716b77fcb3a3547aa55b61f5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b1bdf54a9d2eba02135a5e5e86bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ca211697741302fafd31e4b230d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38017b89c427c894bce486d3852bc8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc333ba913ed201e208a08e6892954535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f92dccbb205e5ffc22fefde7125ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf215c119acc1de05882bee88c64541d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7115d0be22eed74a4628fbf84077ec1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51652c638f763f33d6102fc29b4567f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf83a52534f818fad10a836fdf8525540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eddbd5b3ff9f9594eff20525a01c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a272f400f11d4985b9703aa3bca30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ff710461f33af875300f31454fb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a372940af06688d0c7de77977a0877544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee745f94ed1886196d54487e03c81cab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c16118d8fe81e2c55bf462f6cc7fa5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf7535babacf511bf523502210921547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b805494c124b4a2bbee4ca3c1e887548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1fcb99e5b25093188f1bc5de4f1f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a71452a46b218428d3148896ab8d40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdda21c7e8547e9eb0b6e36ba15a0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e21fbee85b4ef1792b8e71080fffc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e26957b88b7792a93239098c877377553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28411b7783cb6b47f29bc128820373554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7fdd65c2ed66f3834e873b10d9385555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09e85dc8fd322651a93f27e0452646556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a604a910c1205fbb56ed4edec5dca60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b42b7ee9958fa838faa1208cbd221c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343c06fb062cc6df2bcaac1a09c5b58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe730547e4915e857a401de1625196560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a847ff12c97f79c65cb1ed1439280e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f212c67dab3717fcb370aa7b8744b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2941ff244fee38ecf1e09f7c551e59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e677903b05a9b74605e7f0f3b69e32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062c8fb1d38f304783399df51048aef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9c20bd3f373e38b3873f7e9eadede566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb803d2722b374d7234c278c3df849a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1776fdd7dd302f6303aeef60f991d8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2b916d20fc5e0675394aab498b2d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e13769c89e051785d4dd0a281ff6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc82b9c518e70fcf46619e3f4551fe3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7206168a80d6f1a0728da992b41b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e05f2f4a7f34bbca2d76209893e3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f4c46d2e1ad3c1848ca9e27b9779f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3690edf722c660665b7069cb1666d6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffeb82ab302164a200f4d603adc67d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c96638004d4ca31235b49d66a7972d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec89757d3494ca8de49ea106d3178e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e5b9baed1e2a8c9533c05d9b4949f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3b31596dc5fd5d807bd78c2058c93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4049dd9565fafe0c9ea3e3f605222581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49621cd8d2ff1ca02261e854d7d055b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600fb374ca1ed464a1bfed34b3bb22f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67b1e7a5683fd196578e725ff698c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdb89a5c9e90c98da4873c92f68c0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe849afdecc764d4b880dcd59fefac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba749d19aad58863a73ca3231784ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60e73199d9599d75420512d45d1637588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a2c445f11de6350154c81f0664c32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654e19ed97bd12bea5158ff1511091590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e0ecc59c1391ca3b26897c647ed60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607556753baf68d1c3fa49e0d90295c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec20d24adda7df23bc4f09d53f845f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdafe5f2b49124d704774209b5b07c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abf5fa38ab04089d287f1f89b196b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c67d577dae1161fe6b8d68e44837b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c48bb3c891221e9172492639978f18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d022b019d37f95af7eb06ca7abded2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1355d1353ee58a44f6800943be3892599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed006079942f1677b319af9954e5de99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed136be007d4c0baf21c8cdf7d4447601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea942d3149beacd4eb2ae9dc5c275b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109fffd23faedd60aade5e64fd901ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd774aa7c76cc8f9d1b18229119f0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0925ccb211126af670e11510acd03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c177abd5b0101614b8c6dcd6321f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2480525d451a54b7d3fda66c347fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a92e67b15dc3cbcd7b6f76afe9f94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8babfa05c3e82a364371a7c4052f383609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6bddff5bf502030cd68b9fd223497610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f090a98aa62ceb1fb28c83f14388611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea647bbb397111e3a3c573921e829b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38a21a2f542a7d258c2bc16f424d3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38bf34954ead3d9994c04d3ddd80f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d26e487f86507e83aa222316a7193e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc08de43c7af7adea5202a894754f21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36220a56161f9a2754c7ba9008a0ac8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92264654ff90fe613245d94fecfd6b49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96214e7dfba195091655089077b057619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc15995232a2625ff8918a0d7488cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1907de22589b631bd0427e3a33351621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa422e16afb96c28476902ad2ae85d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e73ceec1f202cf74732a0aea0254b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bda78d7c8262ad5e1e977ebbc2b64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0db1d79929c5dc834d833f22e0c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61c54a8c9b1765bec5ceb2744437e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c6186d5997ac7fc50d6df028a6232627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1930d3d829fdd06820c4d739ad1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eb3171e78ad1d3b3c185f31c37f83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bed46a63a56b48c1a7dc9215476b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed21b3db0b595bbea8e60395a27525631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976111d14e6b9f94fcba124c157c94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abbc5088dfc84cc949e4f7a40f7029633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f76888e07b419dbbab78e4d7fb842634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad5c95e4b3833a7c8664b21030b95a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610c0024d04dc2910940618ff67ae2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278609fd24b26c726600de084d2c300637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12589558db268f1ddea883931fb54cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e92ae8da39881bd727dc50e9288dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a3f0178369b4d5368e0856e974c97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb226c87ada8ae41b5c15150735ee54e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b5fa11498069e5dfe175bd341ab9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db7e1f3586c64e1126326ccedb15ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8759c1d2f8da7f056fd18d7fcb54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9223dab87f75c947c46d1591687864645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a40fd9de24f8e6dcfa6c975f8699f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5557fc4b17616b50b21bb816b6b1b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3a251500bd30066cf036f9a9b704648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d7644080c069b295f4ea5f499d8e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef896c23e502868b5d3a38e10e10036650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b32e91b98f647a3fc5992117e44260651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00e00ba28b32a2281d838a2ad034a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdf9dbda98ab7ec501316c4692b8ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465dc2dd1759728cd3ab2f9e2230aeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ff6f46bdb4fcd034d52fe40eb08cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4665db61987d43eb7ded57c7f6c34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1415f2b5e6a46ddaeb31222a3d348657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6bf75347197ebd4288ae1b3907c21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8f44878719a775fdda337c00c340c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba2d298e583c5988d77099cb0cf5af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f778cf681f1745c953c43ee0b4017661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ade0a333d2fe5edabe6f48967112b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398873bbd249b2c9e7153af3a6ba2e46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a863c102ee8fb508b7628981ce19c23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe926e48a62a51737b245ba97bec502b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0b54fa1231671e0aab9aaa4a93c0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d175ced0c8481a9cf875e5b1ed9d25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e0f9d14ab166f0976a710d192206668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f66dfe2fcde28de9d59475a66290c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a46c312b9d2e49d861d8210e95fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34649a1c78187c01705ed7c8965a9a0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0fc538fbd1e15dac39a5b7efc8670672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1b686176f429f4766fd94016694a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de159fc3aad17d4bd9f257fca6dd6e4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36f592a5ca5ad00b9ce10170120224675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b7bf588b0b32f5ce3629c98b7c2ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6ca0240b6580ca896ebee03a72ce2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e5b5cee643721e000c15f068e6e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa85883dd3bb1a5c479af6b4fbc446679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398eb9d737dc7e96530ef489b1e5483680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0746c216a4acbe42a16dedd9ddbf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b850cd088f491756d7d6224a1f72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793ced22932cd072d5de790cf7d85fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f66b9ea4ff706eb28a803f3277afd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb776003c805b48e1e687e001f765685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5820e32daac2f92ac76466abecc080686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17b58d5afce72dee63ebd4e5f5974e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b309220bcf76fdcff5efc7c030a52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be385d666e3c4f6405a9363501fb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed29fb548e32ffe0de1dd214c8b6f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b268991ee6a2743e7d5c61838413c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a954e5dec1e6e9962f85e4a9f9a0c61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786b1c1750b5a30791a0fd0b50faf86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d691ac9919e77f4e4fbaa538bdcd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c6ce95862879a9a30bc118c36b1f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0044fd3c9595c065c320873582e74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336555fa36f43f7358e2c2579411f41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ee6a7a2cc689b61ba997c12fbf2cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4be541dd5bc9c135d15a83cf2c491699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964cfab2cd8d4cdd3cb22fba7c725e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654fe44a77cb31e2656db378c5d880701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d34e601bbf36de65c7616fc2ad634702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0800461baacfa37f1f8b292d67ddb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69ed87c9c0e6586aa91cd9b48eae95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587a6b7688f1467e8f07101e372dd5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2e4af40a1185a0af5a2c5748af33d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bedea976c358290f0e7a45c511310f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73928d7cb553eae48df01b33ec36bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e6191fcad8996a58a229b3bd16710709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c928abf920a93b8140e62031a0d7bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055efb8417448b1a0d37aa5918a4e8c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ddb29ec9adb9a34a76bca42191505712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a7f9d36750144f59d2d04a85bd3a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1114d902e13cd44654e6f1d52dfe84d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedea55c134f5ea177dfcefae9f6482b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c289a9535d163575e13c38026b8f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540fc8e09df306b794e74e5d16c17a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe295b78387a0f92e9f8b254672767d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a272792a4c93d05ca2e926156e08b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79879f1f0f0c3a201c09e3818f53ef5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8e18255f3b77921e1fafbd6e7fe8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d758311499c9a5954bffb8f9a3815722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a52a8b93797ea4e658eda18b8e2a68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094de29963cbf877cf4f92868e8b968724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d37b3a79feb7cc3b91ff3fee49e0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53320b37c9ebd356ed8f6f7bea7bb80a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e585f7d9b9ba161b06c3f83bb0811727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdd6a8d0b9cb32a8a4eb8464d4b3b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b6d90a830024ff4890499ce9e1dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202358077a38ab61fbd171f0e8e1a183730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e56b17fcdb58a7a68784d143db52d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e904071de2cd6f170c67120fbb478732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6d87dfabae2e8584040614fa8f45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08783169759dff236ad18006b40ce468734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f7044f3c54d7dd89e865d32193c4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee354b8c8486e4f8014c115b56b32d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e93721fab363a456f54c4a0698cc65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a5e742a9a7956e42d019943f085ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a6274a0853fcd48c89a4193c8514739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64aee63963bbd89984ae8f07befef6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167627983e47d00e92c5f85bad57313741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851853b2e6e4939e63d48788ba0c08e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20084042bfec8bdbf72d16687e82e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a127ad6048a4da3510e0418bff151744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccacd3b04cfe3dda36222bfac0d4c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1526c6e821ee197f8d71191b3bff2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9236d9ba4cd933c9d475b28a6bf056747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b422f4064ba4918c837b2a57728ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79463cc4bf024b3b3184b8bb8cc5bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc59583add68efdd028dfa6b4f8c7c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cfecfb9d1b89985bcd6a9e39d86e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e117668bed022d7c52860830f62a722752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6e6aacde107c142352b7d7e84804d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e1c1a7a8257f520ded20aec344994754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c908ed20c51e25a2fff8546058a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599d2617af527c26079059308143267756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24543d36dfd813c13edab7a9e1e9876757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5aae0ddb21b208b83d9c16ce3cf89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543410ce08512cf32526c32be79f2f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efded614027021b3fef4ee5f24b5a7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927293dfe808d1774a8a08f07ea47c2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ff1322623dc99460def16107557b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a84c424563cfb162ccdbc54c62a19763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab393899d69d0fb065acd431aaed9293764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc619422f708fcf5ee33638a6968f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ad6f41235f8e633271a449d01e911766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc415aeeec0d75233b88a83a2ed19767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908c43aead5fef67cd37cb529542873768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98565182f2b0a1aef26663c4c97cb0c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa19b1657911fed8419b4c2ac67c265770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acdd190d981bc3cf88a0cd97d0dea3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e54c3f788c9c1bb59ae18d99e4651772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8214d3db360aadd6d8c2caf586b979773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e597c6e3cca962a281f9729780dc80774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783771449566de7fde29276bdfe1b3fd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c229d18c7e7fc37bf3b423abbffc6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301c2983980f7fbe9e18ca0fdfdcabb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236b88e58128b298bde9de6073a382d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30814471fa657fc8cc613698306af9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964035d0fd4cc82efe394910f37d2047780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f0b117eec386fc3d5f89d00f0e3e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917f732dfd46b2b664995bcead23936782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e24bc523334e07658de410c0a3bcf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312b5d3d91cf7a4d6b930d01e85d33f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f932ccc8b8375e91c78a079ec53d4c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ef92ad6647fbce9cded1456940f1b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fe8bf08352364e17b9b85e2806402787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdcb3f638aadc13a10451bbada0902788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec937ea19aa0b9b92daab26ca9d303a5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50d1435fb6c6aedfc61932b268d1c6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dab9a857a875673844dafd26d99f8e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff59bb36904c7a5226f53966bd9b5e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8be6abc9dfd70a7c9beb6cb9d5aa3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4828136f03cffdeff43edb38fb555e5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc09ce031563d2df072f1105e74b321795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4aaacc84bbaadb082cf63ce7ecf13796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4148e5c3c740944bc67c9b1b1b4f08797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a654c29028c9899bb07f26e50fafb0e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28abace61d54741dd62292d6a729be799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd1b09082993dbc7f304edd86a4dff800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458ba46f174ecb920a08290dffa4a72801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89dc91a8f508c09ae9329ad774da72802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a3da1ea2d7a1d06547551878b4860803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927adf99ced41f9d3bb78ba9d6f5841804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7b1456f7587af30b8d2191b040d6e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e172bd3562bf40c5d92f0be78d4a7c4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7644a6c809bd9fe3c4bc8f79bc85ead807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5170c2d2f0a87b44a912e35a87958808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547869d9f1a0a321f7a064e21ab8c71809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80900ba9d32c07a772b847bcdae5d4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c608ffc98fb98de11f2445c2571c2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee1b37bdff0030c9712a855ab56008812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8f523e3ccaa9b03d3c81d9941d25813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b0824af2a7f4b806d44d9c131d70f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5261ce2dd07569f4be52a7a922dc75815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f986d63bda69d3fe6fb82712af4bc27816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ffdc03b67032ff62b30d94cbe8e1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4492e828a86f996c0e225804ad1468818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d83e3b580a2617e84737faa8c86fd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cde025cdaa6bf339b57ceca401049c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943ec7c5bba30dfbfce1e6e8b98654821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a94729ff2a11ec46af62c5105945822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b394610ae34ff792fb169aa518963e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678cc54e930d6697c137772b26ba547824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd76a3a6c4b22d323c415880ab762825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7182e702ead2a82185db5cc7b0167a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a34ee9b4d56ca496a5596d852bb6c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62485f28e9aed3e0ed3258223030d0a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37118aa83696f202c367d5f43ad3bd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b5468314e9f12bbd9b2caeda3a38a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96dba02dedaf17e3121d67ea6167ad831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c57f10a493612b4cd2b226cde7f5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5972ca15f3f85f60697fd294a924432833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d25a3073fc30f7bc41786ed2a96f05834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c98f15df094d6d64a83a2e82e9e92835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a15e2d12bdce4c156463728dba903836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbc336a293d881b77546cda9c4b693837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67484ff4b1a29db57aebdf7cd466f54838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1149f2c2b2a714523d4f4fe2516b9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62124300f17f0deb72a3e6bfdca439840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506a8ceb1b81d492f0a95a9f57bf012841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d42f6e7249ae966f709874132d9fc1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe9f5519e6e0340733ac0f42113b55843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4145f32cb5e63717032dc817792d15844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2604031a4601ce0600ad8af26fb0c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860658d61a0b2795f0e6cd70163b611f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a609d6799186110bd4f17395bb09c8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fdaff00831dee00cb322e4630a960848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19fe0e00bddfb3605a8fdef84b9378849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800caab5088ea09e77e3d58f568fe4ad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb641f0876eeb189d1e846a9fd6902c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f260f9e7c45d1fb65b2273a1b8b47852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df83ce574a025c9c6ddbfdb444a573853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad2d8074f7749aab37ab1529423d8a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb54339e03b1519b8c0fb9e947736d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f131214b561b8f9932d55762c6f08b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e0423863f6a7e477a8dcaa5241e53857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d93cb3a29acc68e129db2884e50bd5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b4664a38ec65bd36c8f203684cd32859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39819742d681d3fa49b82d05162fdf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be020975c2512c13a3738e611feb7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68bcac10e0978c72ebf13ae96e1e5f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411bbdb2bf6a94f672d27157c4af562863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2525538b274a4d2b300944347272b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa837d65d071a6e86df1935ab14fe220865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f8ad0de5aa36216fac8914be4eb8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445965836fe0729f6e3a19b6a44fb49867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392e80edbb39dca6ebdc6bc2e780e7b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee837d27d7ba51eed9331cbd3f987a0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe00db19c2817dec874da9feb0a9684870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0037200ba494fbcf93752af30b3d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf44e33a08752b3d6704c952e7fc73f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b1526eba73e3c1763d489a4fddd90873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32305a8218493d13831470688d385a4d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a9841c444850ea777b8afe80c738875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7c704e79ce4766df117290045c0dd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb81a3ef360b4c65a1cd31a624535f9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1700275f0e18fe73610fdb294879f21878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a12bdcb7209af42c1fe60f44a3e45879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d5e9fdd47dbe8fc356ccf5fe6d2e3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb182a10f32770582e1c5e114b8133db881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40f147f349be26e2b28a41ff72743a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3c72a418f45f08857c8eeae9f5d3b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d4d0b5d06f88562fd6b76024cb7a8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b9ec8d4eeee185fd650450315c29c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd767b5feb2f3f5db6ab721660f49e8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc81db83f76e61fd4721793a3b0a9f6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb03332e26879fb116426a8863549c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e3cf6150cadcf27a0c5a983977ec0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5821f4c742b13be555ab099e653a6e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4b89336a32ef502c842cbc45a12de891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19247b366dd7b3353be9838ee39e64892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf0facb05af79a002d658604c1bdb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d56635170b3660fc4bcf73e1350845894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64dd907b575692257f41a36ed9b137895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28550ac4a8a9b8ecbd617b43ed982252896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8258cd261021a6192cccaac1dbc884c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8943e7ad5b853acd9f815d63e2170898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430816d57c0a1fd2c8529a896adddbe899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b7b7ce4901c478a321b10d1fc5ecd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9153501e2abccdc83148504815819901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d33a530d6e6627d5f3c5c00aa3fea902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e2a5ec33ab6f7b08744c865f978dd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93034bd31a003c5a11ffbc4f24fca4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b0789b85068df825685988a5b5b8b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c330974d43e8c55fead34abbe003f9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6636d93209c82e4e2437294acc01d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4142620729e6bb0ba97af41b956420908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ccaec711553c1f8419d68a393087909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aac8c4302e2ef3ac112c2f3ef267a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce44e43fd58dcea82d68bed609e5c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c19300985b2d18651a65e2677d69912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70971a644a623bfacdb3b19fbb97d556913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e878041b8c9e5e038aa7bdb93ddb51914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c08105d4ffacb4cc5c814d1e3a7e1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83b9e31908ee054c12a4bb58bced2e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aaca485594c931c117159bf7b269e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137bae0925e7077a63acd706c4f8e7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549d8d7a0abbfd10513a5995979227f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07cb219086e97d09643d32c73a1c1e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38b433563d8820c1fee38c33c8735d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a96ea71ea783c2695208a3966ed6f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053cf7bfa4eb5cae8b1f35acf10b810923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d46073754c36ebfa54177e7e21d6f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7175e215f4cd39ab23408328c42228925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4337850d40e929a22eeb3f69e3e321f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de006e432c8e6f7b28980a9d810f41927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf576e2ba9cbbb6a4413167df6a423a9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914dfb9a91c530c0cdfc84b4b795cfe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b961b9e0458a56c7460aad7af66410b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce7f911a6b4513bd7dd3f8d51062b8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9c1b52dc670992264d3310698ebbe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634e255ed977bd38a7d0f315aed8b4c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9facc98a93481a9b843aff666c4c200934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34da69947c8c3a3826235c2fb81501935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a66bf2e9a27010fd4989c4addf0b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600741dd03c966bbce934cf3ae441c6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caf558dc216cc4fd3da26e509ed547938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa375cc4fab79daee0e6f252dc5b0fdf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0a0dc91af4e838767a2bab02f31c1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8a9e29696b530396c58eb58461604941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef21a8d7f1b81a2bfd1aa9039c9c3be942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10271bd0d3db6e09a3ab7810b5cb7a57943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7506079639d75f526650e5333a11a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2432bd500cff2aae1aa439e4409f0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706de941afcdefd8116041a39dfe913946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5197d2444b104b5e5a00cd2264d91947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a815cd17ce0f42ba76ec2de997dfd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f742f3dd2b3c2d574bf8426f7cfe4f7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a186d3086b7ab78dbc04411d272246950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23f3bd403e5a38c684f96b490bdae3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122743c72d158ea2a17bc288d549658d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b42980531c79650035db50e785ae7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3313a82dcf4ded1a46529ac43eebf1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b865f0422d92d3dfa6ccee75c7e5f04955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d46cd5b2ddcc3a0959207cdd2639956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dd0bb333e463e870d1cbcdb598fe2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5e59eb122c234b9ac05e1e7805320958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc33be60a935b9b1879d526a375ce0f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91488548285700010c42d884c558ce960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f780213b1fdee5e674124b70f81f00961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e637db3152ce60b591a8c9f6a0c968962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490de9e7c7bd6889466489b52f4825d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3920c5b0d20735863180a31243bc70964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226e34e49b86bc805ce7a7181e36f8a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff2b3d53604a355c76fd723dc5c852966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186ff30919e9586c1a9c04d0bd7af3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d61b3b22d57e6ae49b2535bcd8f62c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b9682f6472182a283cf2e67f58b9e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebf4f0a048cc332de368c98accec4c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056fa64774677b6e80646cef9ac2247971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ea293854e31b183b5f1ebc12dcdeb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ee04dab35935a5e3b4fbb81681ebd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2075e2843aee1698f5a17f915fb4e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72585ce256e93a4ce965c648bbe0fcd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a52cad35b4d8e8eda64952f8b16c6d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaf7cf966ee8cac39929a8026e25aa977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>