--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75bd36aaef50e6f8d27a49d3d5f0821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e403201c19554713b705dea09844e092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623154f9806db5a0f23ca54de76f9d503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3de1144742bfa8cfac79912fc5abb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f247f2b6f3284840fd97b691d1df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f87ba4430d25fe78a5487d34498306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29599262c0518028b658a03ca652be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd35a2221190dd2cee6b5aef62f6668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595e0a180d3b0bce66a67fb975c1ad89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f3bb44ae265468c299bbeef11dfc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e0fd263b5514c53cadae64b85525911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6490054d01e76dcec9f35adc9a6cf1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0406ede81afc52b7412c7bdfc6da413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ce6c400e08172088e5256ce1a887f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89467d86c4c865456b10d2d0700fd16215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9b47fa422fa329887cb66c1bd259716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd6e03391b111f9d79c9bfb14109aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647ac6b19cedd5bebd2df6a2d5adf6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e259fb1a4c0dd883c79df11afec23a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba9b07a607aed573d0fe7e74982fc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e20fa6becf56de0a7c1af133e840721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8e0a84bd07ecdcb8315982965980e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabfdaec81090fd7022915b8e231cd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748191ae4952b96253a7344c97930b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb6998074fda4c37b4c1a3a71475725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60f8cb2aeb6d517f228604892792b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc62cfa7b3a7659eae5d0b17e4f824027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44260ff29f89e37d5657e3fd99a1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf874ab5b54b4afd60f5ff5189f7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5655bebb46924eb60ba67f679dfffab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402e90d78a9c9bb31991c1aadf8be1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaf8db1d54bd756fca11d63cbd6ed132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52b46c0ae3769e2c257b4519034a2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b75026ca1d8d36eba7af60fd3648134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404683d2af9b60258f908a9d7859e7a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60753c72b011a0f8d9c74d501c72dc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28249f95efa56413622196e1c4b21a0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfec60c4ee9f6bb5c4ed7531ec8226438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc06ea3017fdb6c31d8aa95fb9c57739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a42b95bdd923c7414a7e5cd45297740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae026dac9b1bbe796f0e09ecf235a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc555964bb3a192d127a2b062bc3cdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc2cd348b85ae70bec83cbca2c6a9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd25ebd5a532aee9bdd15ea5f8804d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93048fe78e9a37bc3434bdc5fea083845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e5a1a2d07cf5197e7d0ec791e0bfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a1437ef362f1155ba6bace730b15c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64714a43c40968a39553b432cb82ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743f5b8a7e86a745ef8f58197ddf0df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d42f92571b4e5961a647e7a5cf9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a75153e6c476f9a438b07a2553195e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b9cbbb53e12003e57949eb07b1f3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a227c7a5db984be8e87422ea89cac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93253e1b2b9d78b9e047e2847e0ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225cc7fb06fecff00af2c5bdb3743f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b68dda6dde6c58a87db8282037559156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71427a827b5254645c4adc9b50066bf557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6724c621a3963b795257b57f061cef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e34642967e334eeab9f26a3b566c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f685a78085ed5581eec3b5c00d6b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe5b37d9a6e448ecb2d51ebf52cfd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f332bc8662d384e3cf568f332ba0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2edb268d935279a48c04e84d551bdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b5fb12e60785331261570c5007eaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a6e5ec1ca61f607eba403d8756e6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d255c1df8d04200d2ec40545a7e56bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120ae90d6d1e95af6d0384a857d9b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a0e0e85785fcdc9aafde9826c3a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc298b8966f18f1414d6f8dd8e1123b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d8938e6125db168d511de99ae89470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3d7e99fdbe1affe45954245ff7c7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d5f678f8f79b9ef62d92384ea9d1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977425618abab55ba3169897dabbeea973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5701fa946633a316ee1f36968a184f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412693f906a2b9ec3d4c77d73702022f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0134e9894d33b04991786a3481ca82776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4815a51750a8b4016c8d7b87769a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255804d4097620a429b8e08f3633038978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f87913fbdc0f5278cf5afa6d364b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312501bf041180896b12a00d51614e5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de47fe9a8d8e8df58f3c6ec6aeca3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78a9beb38db2a41da81e4152acaf8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a08ee33d3524676d71d66caa16a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0d19f3b027d379aae2c31a8ea10e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06852e2863bd2c5ba7179eb2b0c9b8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c290b979613616162b35f0dc82fc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47445944609a8dd31ceba4b46afae087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a418f39f19ef0fbf054c801d8e62ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a6d04021d8cbfea906bb75299455289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74800ca1ac72c091b057df0052ad8c2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961fe7586f93fb96a152d21079eec8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5876a541de62cec5f0c34f917dd41792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c8c6ab678426ebd9ca0c90b1768d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c072e9a555282acb6c9a027df79cf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167a0481cdde4b557959eef2fc417a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d71105c99cc258cc37a961beeeeab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667e7bb0763f43fef31fd0d2bd2619797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2206729244c2d543bb95a83e92bcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338dcc333837a0b0ad7f355e181b29399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb5b6e5f8e1f2be92e3b210458519100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c30f6681c13175478897436d99591101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b9769dd50ee6b670be619aabc969102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94317684b276d8c6b1bcad16a85e5562103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2cbf6bc5dda9a441ef6767ee9011104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df2186e380c4f7025c3f7a1fd71923105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f527a35871cf35760498217d1bbe1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5bd9590f4157e0493b2257e89b840107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433283f9f68d256b19a737323357a2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347011af429c30fab4bf70ba7d8abe39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89179fd63e6b5672f6e8719e96faa35b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1d6370ab0e4d425a7167209df822111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fdb9c052f81f11f829293859e2c6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b108185906a17e60f80058214ac88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09063e8ce265488028f281dc1750bbb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78261551e1454d28bc321c8a7123d457115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf960e959ba6ce8a24f170565d7a994116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ef67dadc4b7abc4fae9a694529fa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae876ee1347fdaa51ff1f762a66d73b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afcd39578e1eb15620aa8af51d1d94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a8c77a0e02e9d79b2f6661f57074120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cba1991e382686712d750dfef4e27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91046108d66fc7ab1895ea6812a60b4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ddfac61a48d98fe6e2a60e06b488123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0da3830459d71e9a96e9a65f01556124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4df7a22fb4e343e7259360b9560bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0394604b6693777b3221afb272da3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5da5bb57abd2edbf2bd556eaf272a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7550796a080f70615af8c3559cc46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f257566bbbacb909c2a6e338df77c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be466b523884cb30459d9013cb519130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94312321858827496dbecbe323a1fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d67b57e78139ca449bcb9027f8960f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc37335b89407cc77d0e71b9540c8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fac589fbfda454b25113803428d54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d6d000e905b94ed047451b607b7dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dfe548fbc508aefa75c7fe1f3e847136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df4622deaa25cab2e2bef3ee7a7513137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0127a9f71cd85a3a21ab81754087b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be455ab57e26a9354c31e71a46e50bd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2dc19d61277e8074b77c60845a14b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604fd4ad8c575cc291f001e8f9531d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd38730853bc4cc3d29cae608122319142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ab4e15fe33b6cddaa56fefbf164b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917ecb344ae56cff58b27a23e580671144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc26757d5e15fc717355ac1169282e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee470064df7330f1812644c7c36c58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552676def1e71d204144ceccd06041f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8d25b7e43b66fead03befb2afbd7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a94fddd4031db8e912d3ca39ea9a6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbc6448a1c841ad04b7aba460dea5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa1bd146d478fe34f227792f38c8ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245a28cab6be05fed17bbe236fc4b35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd95bbdc352acc2781926bf7cdb9b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699b484ec5d79a0219107b3ce6072c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb3db8e08c67a16e21a59bdbd4f545155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05118c53fb08b9a329795cd5103027156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd0cb4e32a4a87afa9a47bddddcc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78355f276ddc17cb8227f7e27cec2b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423241eeb637a9b80462e1ba69eced8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8070287cdf3983948531ae7694ddbf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1483abf77efd94764a4e09e14696161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae3fd56de67d7c49efb7821f06f034162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5167059da5416ea9e862acc9836940163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe56795327be5695f89e87dc0bafc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773149686c2459ad78c34d8ff68a3b53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7488de3f867e0d379b37825fef1230e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5932f12e6cd3b2b7d1273a43d0a069c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71902d2744d5a17290a96a5957994702168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c077877b023fa6ba6f257b3dac52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec436d1f3115d9191dc850809106e3dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a863c49a590086b08273d544a1fa93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e599eb51a56ec0fa182977be99c34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007be9c4e6ad982dcea7b808678083a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed648fb4408810330a0576b8171ed3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629c8a2e4d9f6ae22de2fba23af459175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07205a5ba96b0530e355e198e234a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7aaa96501b5b1d33dfdd577615839177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db980675015d6533e30e945b401bec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3ff22406a5d7c8e69744261c91835179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a58a85900af8e9125b5cf2712896180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44637c228efb2d1281fcaf3dbbafa3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f936f5b689864ab23e440b4a663c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed29a762b6af184b041b778d25d0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ae908e9ae35f7a5a035209d3316e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775807811cea1dffb958bd695a223957185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003852abd0c722df6051abb29c7daf1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc769683bd727158b594bf608e884ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba831e3b871d741210be127525d531f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c1d6f78b84e9f586b618110f6b9ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f0853a34d93394ec123b51bd74d2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac2cd39feb27d822fbe1c14a6ad237191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e29f92aa182b64bf0cf2eb216f4a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af15e4850b332a5b2fb1ad20e28abd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01446702416f6b17b21fd9bf198d12b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24964c5f191781d99410ce619c96335e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576440183d10d6a25887fa86efe53c4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d2ebaf6cf45e632f8d3e0e9ea154197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b377b25997308bdfa5aaf1cf86eeb79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca202d8fc1bde4744d4c16ed24276b28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16494b375316dfc7695629b66c5300e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e856baa90e42041f88f8c8716f11acc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f7d72dafa9add339afaedf789261c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e763d5c1b4deee107d71207ddf17f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc44517353a9bea29abcf301068add8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc015b7bea78811caa45fa472b17b5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383877950cac2f18ce6813b37d806398206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde7d0c9427ac69a0a56b5b379b4a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a1cd30f6504ad807f7a40ae05a185208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaabc6602ffea104bcc00700a0911b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59aad5c6bb5390241d9be8a898cf1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af074cb056e16094d684020f8e37ae03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d993b1f188849c817a6a12d9a5d16a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13121d9664f1b5a4d8f11f7ae00af07d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89bce8b9075506e1acc3ccf6f66795214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f7f673011484d56e6cf99c590dd81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244dbfbcf11647bd959fd146deffa04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52e7df75c0830b5047ccf137b3fbd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96823041d72dd90bec64ea3af02d5d58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81147fa48829c88777b51ceb933fc5e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32fcde0c227d6b6725516e384c6087220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966a12da7123fc3430b86f0035a411221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3017d47ae2dcaf7bdb42224e7af2be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e505859764dca9233207d94d8a8982223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936cf6dc0885c4b2351eecafa6a7f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa09ed9a548d11ec407fcb184fffc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbd492c145d589bfac6b8f04fe0b76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305723a4eca4f11b621cfb0fbc14b3ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386314c8ecb566a031e835faa1d0071d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015149d89f67c4b4e279446d47533b58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47688f0da25ee658eca67e409295a27c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc752aab69c5e13115a9fff33ad54d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f892c61fae14cbad9924465ddcfab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcab0c79086158527f12e3c3d299e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb81f914c856d4de7d3f3ebb6bc2f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eab699ec2454b278f5cbf61599a0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a6033e0b0d6dea94be60d4d7674be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6037e3e45fed0fa872ead1b9be91703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cfdb0ccabb543d508e6253869e646238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb58138120c5d1b7442e8fd6c072cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a93366d552a241dcb460e32631c34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74565e52b92cf9c5cb82a027b80b3a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f48edcdadcf3de3ec6c015fb0b110d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea977a7a643da69c4196557815dd1bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7701b0fc46c3b325af04262ddd3fcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55e7bc4ef3ef67e7b1662157edc90d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb1fdb1c8035f114e8bd88cd06cf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16073ff423a90d7439b12b8b6f90f00f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf3cf3b8f8bec071092a9303b38a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c812807b9a5dbfb17a192ffb33d285249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d876febe47e062722fadee1ebd30e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784fe6859cee5ed17069defcbb0923c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dbf9a8cad3c265aed9a8bf32d114d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca644372fabdd728bda79144748897253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578de33c97735aa0aa8c9af9cc3c871f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5776e27a71adff76b4aceddeac574b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d547c2a24cbf0233639ff28581988d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc97662686c23c077da8d1a530d5102257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f36401e336c2b10ab9ff72fc0734b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c96e4cb6f5473459922720a043a36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb309cd47e21f9954faa3cc0a8b317260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534470b9b1cec228c9300a2996e2e518261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328d4f8f671f5764e4354cc5e0bc6bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a28db5de9c89cf5379cfd3bf913fa2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8c244fc6f74ce0234e7a00ae54325264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13441deb9cf20bcb86dfb211c3f990e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e9c5f043b734f641383263226cd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98bf24ad17e0f3a86ad01a52975567267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719810ac9fa7bdb2da865f43b7eb2151268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fab1c1b704ac7331c89f676e395c1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8978f8904ae3b94030362fd8086cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6312ca7cc9cedbf203affe2faa87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6ecf593270652bc598ee4742d13d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848224da7eeca0486631e5a2274862f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352bc844d27cc110958f6136da43c03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21ca34908726c68586e586077f2fca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3888728f41ed0148c3f55052c3b99a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d20ccb58d730113031025272ca6ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb277d3cc29dd640ce2b7f3371faba6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de2776b63ef7b16a0dfb760f119c13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4678829631ab30ad1a44a0ab462a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d4071db6bd9bdafa5081eebac146281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b2ac3d0a91ef6d249e6b5b17506ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf9e48d2e0a282f29f3b9a0ae0e8d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef14db62ba9f10feffe979f702ac94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156abc5e471739339a9913167ecda20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd2c5f1c255f41446f3c28d090e2a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f907060f62b8df9761fbcc30606fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068317e778f7950dfef047a95cab7fd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c6ff8a342635c373244ab9a483e4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeaeaa618c3ec89d2112a8c53ced8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c14eca6d46f4fb41d6896e3ba2915e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ecd2cd76977e16c9e029491185064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c28dd78782d221b54b656ee34882c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7295bcb7f360070b168fe8b9f5f057294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f158c0029e69c6db6b0cda3b2f8014295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0bc0a158649fa491ea304a7e86a60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4088f8c00e91601430bf2139456753297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb7d97bfbc92c6abd9c6f95dd18ccc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d86101fd5b6a589669e7e8e60a1f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca9520978ca3f56823497ece5ea38a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4248a0114c74de3b48e478d4892b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c129de32c6c0b327dfed62b5556d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab7f64759c30ced9613320b7c7b5df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc847a1745772a56db800e9a8417cb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cb5beaf429620ace7302ca71227a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e02970aba5814475f0ab05a09acce7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df99444b0c0ed54943bbdadac793b6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fb2210cc73c860c5dea7624efe3a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83b86afb0c95784eddb0b41e0945b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54070b56688be4bbf84c35a7c59d8850310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc1162043da83535b7b4388de34e30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87862c5c07f792f257c83a62f3a5dbe7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9974d651469b528a229fb2185cffc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fce61f50f96b7c40af0f86aa82371314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336d857a0aca8a7e6dd167544458c29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5881fa48d0a02db8123b0b2da24e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bb0ad93992269e5dcddd717666674317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb92b9c1248747f443992df2c32453a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1991ad2b8af1bac67465efb80e34c9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57c649197a263a0d2045c6937361ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc603156fcd668fce8617944df0f461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00159b22ce2946cc0abb4b60a7ce73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48687a4fe8469447f36f788c36f78ebb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c95405a42e5cca0c67ae7f45fc366324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea50895004c6af239e7e15b6e98fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894a76e762850ffc626ff4d6e764354326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0961e373a5e7c685dea6b72e49ed0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905064f4609f0fd95fa57055f619240e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d8789dfd93b8fdc7824613c1d992329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d2790e319c0f1e908958dea3cba28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1884a85056592a9625e81c136f703a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a1482655998ca7b4fd119b596f15b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b136ed19ceb38b2eb3ec16f2b49259a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1c6ec05fdb573b6777885d31f3098334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad9db1ec2e751aae079ed89c1ef1e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02591be482b781954c8615514f0013336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179911140c667355f8becf4a1a739d6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d750cd92cda8c5ce293d3e427e82bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90cac3f46422c6489fd015c5e87ac9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba2196019ba9add1f0b0748c6449d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d71571336d0174faa21fc1970d96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d69c857db8a44caf84fe1716f6c715342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bf2f4e760b2107190e5e8e46592ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376286228a82e84003a5ab7c8eb5d0d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8a576c483be00b913fc882a058969345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e7ddaac0d7f67ac843253c3b1ff66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3581ec68dd15b4551f24b6e40bfdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c83e1e8b37b6989590b53ded612403348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58321860b3be51a59dd839864df85a63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765af831468a22a7f01b049d70f7e46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb013f31b6d4d582027cc20a12673182351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7432c686255935c39a1cab36e98ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0a20d088d13d1ba78af56d49b2923353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c0d58a15e93c10b927d5690550ffe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f586e8704863109b2ab8a70b2c49c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1670a2b5cb7b2de314b0b475123cd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3bf0dd9c6c3151e22c1a5d14200c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea13e33c239704904f0eba4de365555358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28f961e3c85bfacba22522c52cbacd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eef4cfa629a5826ec7ee59e4702a91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f379e399e95785f064bbaad3a1472361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686f4424aa9c4d8f0c78363a5876ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c83f5ef1ad11eae575044f598582f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ef2fbb82f2f9cda6a7cecf90f8e06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426db6255053e70092af750ef2ba8388365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f55e20a42e845a8b1e58f773f6e024366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda37b82bbbf35ea8859bb1caffec60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8fd4881410ae4a71377aa23e80754368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a45844bc6ddf0fa455daed16209a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4392c80f2708f0e4b0f250b5b37a4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14829b6d10efa1fc28595a37132e6bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18894c022a8e112cf569fbe8fbbb6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6865c0445d46387d7ad9b225e343b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f30437aa30837b7a536c028d18c42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318fe6550041a77e1bd3a5a04dbdab8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cf7402cb96c4fe8f538411b78111c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d78ea2088203d1b109044765c70675377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175dbab95b3a5601811f8d16cb80510378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605d68fc4b026fff7ed51c5f100de50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e36bfeec76f9679dd7f2fb638537b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1e57b8b2ff705bfb1f08f4757d6fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163c84153d1714d028d09493dad043a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36178b4764616c6341e32d4707b7504383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8be9ed1863e78e87be7b2439839e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0705ff73a66eae61f0b76904b87421a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d680177e72042266d476b7dfabb7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b0ebfef900d48635632d67fb1da9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede9073a865d34e4a464699f3110653388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4448170756e9880a50fb7438e5f1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3b75c964f32f3b0eee374587d61df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bb4cb8771ef7c4ce6547d0d7b204a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e0044a95665a3b8d3a5ed30b5f741392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7948c421700c07c6b05afb1526a19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617c2263401fed0ee61213d60008f1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3002affa5fea88a0f023f76fa41789c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b077f381ad044d936f158395d7491396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dfe1a97488ae95cfefdfcb1a96a17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09793c34a581bf6a4a613a2998639d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb608b1e2c2cb133ed77ce709a473005399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb843155555d0f4dbe8421a793f700400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c858bec6e360df68f50fcbb37cdd6ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a8cb67b55d0f4485ae8af67c8481b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a97462ef712ec15ffa291d8da8916403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a8e155a9e6b66c8d20c13fe49f7b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52d885fcaf32f37c72bcc63461258b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa54f08b78c2d7a7adb29ff907944e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72bbb13285a18ec7f47a30b14e2675407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf62f631b351e0eb859c64ef576213408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1016be56829e98f2d4caf834260f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a53b2af95b41d58075624afa93b19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0e9b683065e9a08abb7f0dd8c05a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307734a0f9bd2c1585546a9cd8ae7843412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b7c184cb520c4d2dce65fa091a775413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3e1b7a85ed08b781bea994c76a7dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dd0159249522c99ac73fdc6f602f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75918ed3ded9badfb1954a2a037826e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528012b49e3455081c894487cb6546417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b5f1b23344d6ff149d55e8a5bbf67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d4123301befcc1f43368486bcc824419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f2b146c2b9f8e4fe609eb8de138b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfe7b3b3869b1e41b7f07605e10be5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b748fbc428c0864856041dba2800306422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf87a7ac3a7e81cdd5d07dffefbf4d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378651fbfc9e7845159f228d756e713424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6e71df422b4bbda089a3b8e0b0a00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9ab6b0322a5ac1624db83812fed45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4187285b915c022c518178a0587780c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a1afd032e1a45dafbb0a7ac042f8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18391666cefb6989bc5e0562640a51dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2078dc77901f771892d7f803767f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce817955dacdc399433407b7c368d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064e212219408a75ca97e3303b4ae3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b224d397626d2e84da0ae1845bce481433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3d4ba92beac879be2473ef31c1049434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c832aee33b6901a47c754cd00e64a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57cfeffe6197e014ff85d837166604436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e396ded09efa26929d140605801848437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa7ec17b84774a5f4757f3e68dbc0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e23b6ecc66714409c32c1b37dd5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f6468e26cf075b59efbcf4f6905f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9b7cc224edadea056777e47b11400441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672773b8a6e5f517131ca905ed4ff09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c958c9e8c9042237724d31a9b7d885e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84bf277375df68b235d56c9804568444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348752e1cc4dcfb5dec40bb65f77fa31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425453641bc645f60888ca270e8000ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38795ffd1fee024a4935ce8317a373b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd79c54a25575c7ec8784ed100ede5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877a8f18c301f945f43c0733c7b0f00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35764279a2deaf6b97f448c9af58f8bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213daa97961ed365a977ff948ce3f70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dcdc78a9ef547c1ea3bb71f96875c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5812e5bbba573769d145f715af4a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f0922bf549351c592a37ee574cc58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecdbcbbd057c1dbbe682743abf9156455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582344d75d2022129e75fe33e43ba3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26acc209ff968006d45967167e2e6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd5d27028588b7a24dfb1060b32932458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e2e4a88c0f64622b74b7abf373aa1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3edfcc03b33eb7bea3616d08df615460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed055b24d897b125a5f7290e134d40f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e89c8fc0dd5e07e4b909ce0d9d238462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52554f9aa6b45d8ceb71542b6468179463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34b7dfbf27a874a649989fcc6a65c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b9c95d7ff1225249f65bda0abaebe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4af23513fc9279b7bf908a67595340466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fcdec33f43c7e14c2b363e1bbc843467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e9a643e4b0f0f9355e10743eb7cc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f24c2c0ba902edca07bc7224f874c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fab6ef4438ba02e924c50e07d651b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0cd9d2be5cf34c54eb941ca91f0ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ef6a640dc1aa0de77ca95b0bc58e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c0847de9f1ff5944eeaf96cd1b32a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b2ad5c709fb176079adb9f0d605c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3052828dea92c6d7192981080f602d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724a14db14f214803e134c7b1a2b42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff65b11721ad79bb23717034225c3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461525950a55ed3f45c39bf78d37c362478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e432e7f28d3088fd48322436096fa6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fba35bee50b6de241bd77748f0a27c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b401d7410a9ed6184a2dc7dca2d7b10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97196d61338b4ad99355bce8bfadab4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05492149c5fbebe50bb82b67e9e8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f8482d9a91a755ebd10d24b0b2b9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac261df954230e2e6d41e29ed45b71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558458293025b218ae37251adee904f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f3fef7d3c69ea380bbcbf4efa766a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108b60d835c3874e089ad79eba3186e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c05094f2d48900d0333ae19c73df5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c45e95c14a9f98e0a9ebedddc8e0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc972cdd48240ba01333850be739d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817af249054e2af96bf43d9cd88d3f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e470b2a003ee999f37d4f0f634544c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881371b59b2050f72c2432f79fe15811494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eda06c3c83433346fb27c37dd9a87f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ed643cdfc866983759248fd53204496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bdfb4000d5b5e0384f58d63c9a4aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af794bfc7edb4a8fc5c97d6a51970a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d69cdb64df640cbc8f33b874dfc2aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9626b41a6024a98753742ea1cadb960500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab752781fbb5d7c2acb4a2519368857501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b5aecc51b183ee4fe7e343ee5068502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e09f65e9fb2fbe45803b4f226200fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb2d7b14e0cfceb8d83e1a5e7fe43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7fcd986ac77e3bec07a6eeb60d8f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf7ac86522bacdee35baf576e0a64b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01794a67bc519415c01f6e6f68973a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c5c1dc4c5abf58f2d02ffa9ecd8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ceb3ba1d1703277cdae1a158ab7f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6636de174ad37341a2684d0446aaf53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46850d00a874bb3c9113ed682bc76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3ed2d9b56646bb6add8a227bcf73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca52054faa9e26e9df8c05c9d96f14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eff8e55745500b94e5ce4c8509a9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306bb6ad041b03972334675713537b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d117611965623ef2ef3c7f7f76f7dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eced7a519896afb0db609fa365b6ed0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a022de4a4c0d416187a1b56eb55e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d85e72f270837afb18ac9bc0280c6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a47a971e237af840c76c0511f4e108520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f7aea8592b8a0052d1284beb380b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f60f067f685fa3d5a355c2377b9308522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a573cae6c367543a3eba696f13486f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ceb44e19616529c33fad0bb8adc86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080a1f4918cba9ff076396511f0571f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144cf2926e3448cfa538497938e8e74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357aa17c155cdc9fd43a1c29175349f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da7d871e012b7a7ce8941b214e4567528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5ef49e90909f714fa20c4c18a961a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ff7e220ec8a4d5ac589fc6a16b8db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa589f776bbff8e5549b774ccebaa9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99838fb562cbb2d2af4970912b710bdd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a4df9c18c472ccd133bdef0ceba1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea9cfc32a676628412dfb03d500383534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faf1a236efe133c52ef3d8205cd981535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421c8ee692e8b7f7327f06d9101c1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421720040373fb67f7bab6636f0c5cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8253c6b363e50772fb62aee98ee07d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e9c28d3f88b731ad8f4857b8fa2ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139ccaa25d647f0b20b95fa3d7aa8c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac649dd8b2fbca5c922032af33b5599e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b52bdcb5a5ad45ff813c13f7f086e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade7c70418db46f5bafa3b0880dae0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a861bde2785d4fd5b6ea6fae7305f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df43acef40e6d6c7e50185c4a058e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594af5d781d64c8e1f4fc160668961a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ece7a9cc066cb643b38e0c93de8948547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d747b91b0c5ae5dea4dfd916769eaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da64cf0a26e3e386d869e910b4948549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e04e38d8c7389d8eb1f759738548f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb3a10b68f79e41e985ab9ff4e4ce0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbe27b48e273b8d2b297c0941f23e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8273c8e9393dbbf2ac56695ea416245553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c4dbe77f667f6e1710aa9bbf38062554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e79e33ac409e9ae5a5d150334525555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35994f8450bfdf2152a6e48e394bd1b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb37302b44308eaf558444da160c78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871ad0ad76f260c1a1f5d0ad529c339558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc9baa8053b4c514abd2e89e022415559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7722351d71854e15c5d5c17de020f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be9d78fb987a95dacbb91feb83e06d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b36b2da61f31eb1c3eddd95972051562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd13c353e177827a4492fe346cec7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf61f2075a0e0ebfd7ed310acf16ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b28f62e768487c41928027deec1a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040de4a0cd11fdeaf6f15c414d428a69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008cba2ccb2152670234fc7f0a1ec70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47604fc99973ce8d92f0564d4fff24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b202440d3fc5291a8bb4a6771388139569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158867b6d712920faec5790de7e576eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c09f2c9c6692b15e5d57e4a0b72c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88dbc378ac0fde372273fee99fbb9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db42a1001dc3aae6dedece7a92429573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c8b73969746f8914458cc3cc95dc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15cc61d1fc86d798c5ce44ee53841d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feada6a179f0cd252ad48b1f7b0a379c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e09cd4bf9c1427b5e54cb7a51ec9f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b74b642752b1c8fbbbefe2764126e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633474f565092ccc940c96a6747541b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2271b588a8b2c37f2ce1f4b527572f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7d7b5a52d6c2ebf55f8ba0ca26ab4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea3414105f6a1d78b79642774b4db4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a8b532d45861314899fe0baf16a54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fe100a4f66d59fb1fe4d6554b7032584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de637c8e95fa66dea980a8ba75a517e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8996fc45107ce02ff1701b885b412586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb503d6ded4117b3625addcc5b853d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce627bb224d9d027d49e59558c7f344588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557273b1c40b4dbe266361a8a947e3ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563791e23668b2b0a392fc4fa44ccf8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa676e259ba13ba9f06470595b90c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b65f2f0e267469796526809d03f9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232a206401db4dcceb1ac0b2651e72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672329422b6f9b0a4aa1f8b1830ce33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807d92df02b3dbe5ef0198eece6074595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be1833925cc805aedcc396e31c0fd5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5cf021c578e47c3a0fa7b8924be91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3f7e54ffbef06eef9be00aa65d402598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae62bca8c9f0b69bee9d123d3975190599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e2a895193b5c01030cf7cc06b4538600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f73a3817ff1d2febbd307ef2513f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96080f3342c31594a5f7f0fc2508de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220093b41beb8cc9e4ae3ceac3da7ea5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697b49c2f091831cf97c3123de7fed5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e443b4048b33443234f65c6c5144605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b832e2c7e2b338e772111e355a7166f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca803cbac89fba8623780033b22709c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab413b8d9dc086276c8a29b88a88183608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b752b8108c5f61c4b858b45b26294609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e35046e8d443b778aa1e8ef2367558610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c27d2a5b6de27b0be5b4e0eb2ffb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4839bdc8df023a124080845d999b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425119aec0c6994778a7f70d3788f7a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84007e96f44fa3f2e49eddb04c41826614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1902143a4c9d41eecf72caa97e4d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baa5ddbd0a45fe199cec24efe0350b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8da73a0c5a46dee9a9a696c802ced6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa386430b9322a552a1de6d80fdd7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f9f3eadd53f3fc79acce2cd21683b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf358858f2bd78c1b3e9fa0d5bca438620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a84e25bc187089dcde4f9e3ee8fc81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7d70593e07187fbe2f9c13e0a740622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66035b2ff334b7948d2777184b36b1d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0821017f272d383af3dd3e846b06e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e1a38873b1f0cab510dc1388fc6f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8040d12fe61aa74c6ab54e7c9810881626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f62c37c29027cc8ab925ad977bf91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1cc24724cc60259d0a6e520cae6da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da377264ed39fbfaf585427aa4d6f48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b18c7919bc1186329b7893a14d39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042dc97a94363d07278b0b4452dd192631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041dd5b76e5be0e4a2b8760dcf25997632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac499ed1a2a154276ef3f50cffc45a4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c716561c01a6e316736bfcd9dc956d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801a347c9031f27f65a060ab5cc8a4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb14c857ecad90fc9f9eb612e4bbb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba34b167e41388a265bb29369449da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b2058fe362a92f382b83ccee4deef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df600e6231e3b4d8fbac9891c9256639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59287eb85f9d6303f67bd5ff92547b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d38d37338097b88b891406587f867641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b0408df02f924214c65c075a9c396642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de9f81fa1ffb764e62e34dccd780d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778af82446350d5fa595a29749acc98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e1eff2897f193e53847c27eea50cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e1030f4286d50f9096acda0fc956646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4f966dd2b41c9ade6c3708bba07ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9880650d4da295c3cb1658124d5bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f5e2a6b4d8a73fa87313f76fccd7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4051589e320a287e7f41b47a8dfb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06175581440962b3ae53d680248fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d2274d22e2615c5ce0036e75d54b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeaef7108beda5ddcac19742668b39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b893f8cb8de46c59957cea08070765654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10932d67e8479fa3b0a530428ff37d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e785f3a8b8af28b5f6e27aee8562f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f741038d4234508ff55378379ad8ce4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3b6ef542ddbf66db5ed42c456447a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef10364e60319cfc806112b4a64948b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b07125c1f9e0bf932b6f33289e7c10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a87f888011e9ef38d99a6d56ce08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7546fc92836c99f1aff7fbb6fbdf02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeae2f24f2d87c0f616f63de4cb0a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7703c8cdf128a5b3e7a623275767b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91719567d3f4d0dd4a856056c51fe4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965ad7776c1177e849a5bcf415bfc77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59cf06667d21f0ba6b3b95bd814a73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153eb2155f88ce979f16224de20ffc2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf689d6a343e19404b6c85f7a48dee7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eedbcaabeb5ebdadb933cca0b562d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e343d5873c1e73f7632acaacf6e0f8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb56bb478c392a59a1189fbf046e9d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f169bc31cd48cf70c81f2c1ae356205673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550406f582762671c1ac23ed64a633674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05320909c48c57f15cbf20a39e2210e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d3ae0e28607afdea70fbd92263817676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5881b7295bc427f94475782542deb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5b7a5471d236d6e963ffe730a26b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ed63f897b816a0a6d6953f0af1ad7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00d39aecfeccdcb913a6ac7a5b233680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaccc7f349414c8fc99272f70ad3c10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec369d9694bbbf9540834326619a8ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81834b7ec0678fa3279b2801793c270683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c22536a2c2600486e924ee7663fac7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e77cc7232f1f61ae7d4ef8aeee38ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572000293270315f3ecd90fbb948201686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43e957db66b914d07fb97daeb43409687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731141ae172ad6105a5c2ed989f2b5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4780dc6df351faf6e6ffe153fc7239689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181322e7346653448254a5049fc4695690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5a4c66d18129f9a252fb591eb611f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343e31d314b7818f36c1fc8329d97a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c19fb9dc23b1cabdd116ad3c44ef3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e652d060616fefa99d3ce7e76b40b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fe3027101725adcda6c064a462141695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf32c184c5808abfcc2c9049fd7f751696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605d694d460dd38dcddb9338da89575697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c3d85ddb66358e48149a11a2c562c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0383edaa9df19c452735221a0ea0fbd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04c4f5e37861cacfeade7f5c8ba5de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c165d3b3c6589888d65d5ce20bba9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e76df9ff8c129aa1af682be3533ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80349e36cfdac2e9c334a634b36cbcc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960feea1a0e91d0ad2669394c9b788ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7cedb4bf2bcf9500ddbc095eeace0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493be818d3022c915cb4929ceb0ae7c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a52b548394785e70e674e8e2ef0fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4abee0c1d4bae963032a4677c484ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314d85a8582bcf857b6597dadabda7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358eefc2d1167a38ada2fee851282da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df1331ca646ff448510572bf40acfe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc98715bb3811b0e9568ed1dccfb194712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f3b046ae1bf0bcf59267963e279e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb72916977247ebc43e0c9e3e64b3eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71815816a5b490c4de2416df826c7152715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9ebffd1bbf71bd7dacdf2af9218a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb0cd0d79912bf733ebdbcb0f6f629717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73f9999d48365c2026c1bbfece3954718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ae5fbb6fb898ad37d54cd1f987431719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a5bb4fb3c0df58b1dd91b552bdc1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dd140c4bde0ea816861a8df29d6b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c847d91dc8cac0af16ee1f81aee433722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cefc0543a13205519c155d8fd6735723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f957bccfc3cf850f54555f91db2f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbfafb07dee6116ee922064317a310725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ac97a9fb128cad5f1dc8f20aad20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd3d45a9f47c70deb044fce82e3b92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4a97c2565a5c4151ca19edcc3baaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a6aa148b34d6cc25d42ecc3656315729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857bbf3ada65e253ffcbddbf0c962b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62314b12f9a3b6c1ce35cae029ffda53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171039abc9a537054d8958e5a6360330732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671f75656870f2b28b796614bda0d63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21682be43e8848825ade886f46879da8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fd851a9a947a79077d426d39dcf55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac300b0022c0214ba3a19bbecaa1aef4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4094c7ceded2e2f3175e204e5112a26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0dbd54b1e576eb087b49f276163cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a5bee8bda6369da1afd5e4b07d8d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0fef2fd4256da567f1f0f16a752be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc5d3e9be322a400846cff640db67b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d90dc0e9f00833729e2cde65a49f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01487268168c8f51bd763a7e85ad3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781ba46ce082c4246e45b14c31c4780744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8877257e7c0c06fba22b789ef3a620d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d9f16577aa4ccc8cea9d605693b3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e662f5f54cc7790d39c40c3e6a56b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf91433be4f03a4e66eb03a8481f14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f8118871882e154d1a74dbc405f66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6272fa4d084ddfa333e56140b8604750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333711ac285ca69e2e19d4018aa1bc87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0214dab332336a82471502a8d53f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057991558fd4f0771c850d3b9815297753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a274143933292ed809f281d85c8fbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d627cd1fc4503e674c5b75988781c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeadd15f51141b10c2fc88e82c87d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfa25e2c212b583b43f7eaced518a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20b673eda1b8f96b7c500ffdd0a692758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9b1c420a64e9681f44e634a3c9ea3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510cb22464bd25ab04a1d193617a6ff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52952ca458433027cb9e684ecacd678a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823d14aa3874ed79952151672b1466a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b3be88deb16be5e7e262a0067be53763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ec47460cafe5c0e369da7d88ae5fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2aae6963ca85081ea59039c0d2085765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cf6e78fed589e4c97bb7e62b0c5bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd7ca0a983aa2d7d4c3e01aac729bb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418dee19d51b08780cfe842a8b2799c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d27f4c0db27826f52091b9d7c40f20769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f31cf4ca5c774e9d3185008a2bec8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7c6396b63b7bbca64243986fdea30771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9911197d78c0662acc51cfb1a777e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0825adb562bb0e476637221a6df27773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a336129227e67e2ac3973b63838d116774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36c2533fdd0681fde77378f67ffc36775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aeb9b101dac4c7e457c2fe47fac8e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f4cc7b5a9f54348804799f712ef7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc54d725eb3d4f61aade653361406a0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c57c7c301e37805ddaaac21ea1be4a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab8e659c5ed7f67912289e183e87e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e60c78b13f9aadd5490ad6dbbfd4a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255ed0e37de29183a4ff76cd2b4b730782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb18e78d47b014c0abe0705b2b889783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f9bc5b1497e803c467f1509189cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc612b7c5d4de712678c2b6ee3d695785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894695fd1fa8223aca26afcfc8f69ac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea493bb30072433cf449cba33c09db8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fdf54437b0e35a4629df4cd93db3a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e3f46b95ec216fc3c67061981f831789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb022ccacff7694ab8473ff645e8af7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf6e5e02da2b155dc981c0b261fc4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467615cfacde6e3b54e49bf685cd764792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf61af452372c5e6146a737124ef59793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae659bc8371750111cb618bd28129ff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a868d2a3bd20e1036c2b47c7d551af795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6b7198fbcaff6315ebb4df3162d7c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c76d1832c1cf2e763f45ec31d25d5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0e063d4633828ebde92ac115d0c42798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cc1f736529525ead973131618b1a5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb124054d7bbd9dd16aa307e85959c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aa893e7e895dbcbf0fdcbf8a691d9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963c567ef47439675f7749ce8001926802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413cf45f27d220edd31f255287d9ba0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535619eeab0f202fb9447ce8d86528c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff5515f81ce0d82b14aa53afe57a04805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1caf0f7898632ebf3f63fe9322ae7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca896d37d856b5aa1d70d68737f9fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94420b007eeaf9ab08ebe12cbbd0fe47808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c61607083044441f61d8c0f1dfba61809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642b4a2374e103a7eb1f0fd9efb258d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777a0f1aa15be8059f97c2c5b0d3e54811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c952982742d151a9c961c4c4f8b8d10812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e7915d8ee82e8c16562192c3d45a5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb40b00a3d84daa275faaadf210e58f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b840764a5b808083aab9776cdca8d4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b93b50a6a00f89584973d8221cbeb7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89906c81c58120ad798000d9ec21f57c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73e62872ea843c01612561a5e915f2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda5d7fe7f4f2f4c2ac8c32fb8575f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db3e245c2dbd34d4bcbddc5eebe0aa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9925f6b2e843249e3261f6b8757ee6b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73196c4a7cb88778abf44add56e290822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d1a986c4bbecc7e3687280759af24823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacffc08f2dbad9993763c4ef2adc985824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932afbff94e9dfb2c0528f07b26361d2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab9ebfb0b7a92f100ca5ce337708c8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29e44db030bfe5a2707fe26181559827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefbd2ddd85090ae26a4f4043536ffb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e44e3c9b79f1375c56906b76a26a0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce4fca2ca40664ac3ac8355aea1ca4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dff6137a5d8c0b0a716d22e82b702831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad552b0bb810f314cac706fb3131306832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e3be44d579fcb5e6276f1f76bef8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072740cfafc529d259bb531819bea303834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1500060fdc81c42a6be664d198306a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2d1d80aa43069bddc089afa294080836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06988ccad731a303c07f2952812e52a8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0c509b789a68eca6a007e61ea6bae838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8cf3a0f2a562f64e3c3a7ce696728839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4558d35e1bad375210e48875be3f3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f935af4e1553e48fb517f7b72161ef3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801695a5a25b4f9322281269da97344a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6574f1f057a518a6b26a7a6ad79e91843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b845b72c727553043679982aaef8f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf278df75d440a62b5bdce9c103ddf83845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a4116c6c106f80c308b8a6d833896846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb418eb169a084423ed4a458fec6b78847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6407a7bf553593529cb092d75da2a69848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03501fb09cdca757978199db772682849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0a86d7858b2a73f331e2c4411cb60850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2231512203717e8c91861c04544756851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca90452baf6973f77148d72768770c7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fdab88721614af06d5e1b8a1383e5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab601bd8b3d2031bb3ffe60995385ed9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8709bd1f562ef4d490c95ecb564258855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555d5f59f65fe97c7136a9ab010ab29856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ae5335a9994e33ab3ab64f004927857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9861341c81fba6d2bd05d34088e0a9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d798d5b9c46ce10847fc84950e55859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebff9d5b9bfb1f816669c8ca7dd7c8e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6640b9881c3658633edbbedd5e73b00861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8492cea41a7d3a81c1983c1f1a005df862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3301c68286cc0c3fa789c7be5da56863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0652c4ea1dcb0b122b69728d95996e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1573b8b7936cf29d271bfca13b322b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bc1c647b2f02559977dacc7623509866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d44e7055270e6355a1dd0eb779a5a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb3dc30c4edc661493c8c7064384f3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e215ef611f5382c9c2463dce5a4d5d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad574cb051a9a5c2836534eda100797d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02758f19bbae1eb63b707e0922ed053e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a62ca4457a27e214e9a68c65f86d3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdfcb9cbc04b443cce6fdec160828d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47a5b389607112d89f2a7f1ac763bb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669f005d832f2774b3653328cf1e27c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219edab378c070474100e6088b29b4b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c712b8ea8d1295160d26b9d94b5f92f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e59a5141851a0cced63a20055da38a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ba917f7dc8d303b4fc030d23e38cd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342303d7076b8948bf6099eb43e2081c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210801fc53485bb5360a2aeed5f2d65a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe979b6654a6bf31651a7fafbce814ce882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00388189e48825108cdcc2c6a0fc022883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c95cd10d36deac2f43d0ed70151ab884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc17e6043136ddff2b433666bc4551885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f67b34ddaf9f249b2a646f0188ab8e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ae6b6f6e90986f3c9fa0a63da08a4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ceb7320fe360219b7418ae566aefd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2e28ddc610efe465b8ed57ba5819889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faabb725a9500c73f1b248bdbbfff16890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941cc5337f6cdd89ceeb365be53d64d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123047e30e01898dcad29dcf7e161110892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89090e60f9dfaa5315670683fd577a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7cc6d86f553a31a7aacb28bc2bbc6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16847d2cd90cc5b4d2ab69f02bd30b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7e662bca6e2156b106062d050dfbd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46114c5a031a0d16a12448e4609a66897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b38e96177b45c7f11eb082cc29924898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959dba86673e0fe89aaaa1ea6fc3b86899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e159ac11b6f29ee9e293b559ff6193e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456c7288cc39bc532f7d0f4cd59eb90901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe32094ef423402bfc692308abcf29902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdc5fe59374834bb5a655e5688895e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae6729e4193ff3f345d576dfad80f2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22053221a3203f7417f1fe90f2e9f527905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65616ed5bcb09219c464cef7ff918f2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f360cca4444e6a0e3f827797c4549a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6e01cbeadc92d466fe8c377b60759908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b92065da2305ee2c04b47f661f0268909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f2caeb7fa49409857627baad2f41b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99692a6b9b28f26a30e5f76a287a02c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea48ebf9c8b96fcaf5d4a4ffbe5e7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355b8ab59efd233bdb428aae1c0f320913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21e04a9e6a46c2b5e1c4603d3952c7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7179a2a465f2b938a40d27e9d79f03f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5f275ccc9c026e2fdf7afbbec51e1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a85428f33892cafcdc20323852e65917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df4e99edd3f19341d4fdc247ff21e3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a00d70b16f2459af91cc56f4a8550919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45639fd715078ed550b318d71d9213920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913f299d6c1dc435b81d65c3f3d9752921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9316637ed432dd3f13dd0381dd39e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445de8bd30701d0c2fa23a47fd62578e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6aded82ba65a574b6970ab8991942924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751fb3507f2dfbee4a05d03c748d3ac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd87d41a29a5d6d0bae9c9895476c9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91d8c99045afe814766085e213fe95927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e187bafe940d41f92f44b24d30d0852928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a3c18975fcab29f97d952b7a5338c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a7ec818a25cd56342e10f7ac67658930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3023bf3dfefc393e9e02d78b9a5c1d5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782632e13d2b907a5c71d1ed9b217f3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98411dccaa6147d581eac3c2cd59bb44933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045a4d090a442e91f3a51a72a124d1a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e9acd7e444ff3bb87f558879bbd59935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3978cdc02df51f882b8e6016f71fd0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82149bf78eee355997eb9237f375ef3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a901a5fd1113a95da35e370e2e7e1e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27315ab51f0e547b4e479bef2d5713f9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99bdf9d0512b6e90c721eebce6c906940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f534fa3818153baf416e507d1eaf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d2171ae013fa4ecda043ae513cf0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6a356df3796e37640d933cfb49a84943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68418c240752c6b55687fc4ef9f2303b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb93ae330c6981dbed8fb3bf8c3ada4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99810636df64280675e57b446ac99547946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9e69ad6c92b420a5508e9ff16169e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390eff24884ede971331ab16f283710948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffa41b2ff77a36ec7a225490f11034949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9cd22ff2b99cf3227493afc3b5708950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ed4014b9a8530273d1fabeee1a99e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4d0ef941eba8786a5cce7a9af9c6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24011dbd6d981a187f014d8fdc9099fa953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c5fd667fa0b9b50364f6e395d235e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dba3506158200d2b3502e97a237cdd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e752265a9164bf243efb2dccce721956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66608abc635581e2a910fa5c83b7472957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f256070cc46e0aa059f7bfac4a3a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d75017a04528eb82135567d384b31959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf6a9f2002cdf536781dacb708471f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fa1c8441cd104ae58179f3d402369961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232b2634f6bd31b1e49058974bb6c90962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8fb95bf03905d6bb16a71517dd9d7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd2dfc12538c981a03c99d5b742949964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f8b10aa71d85564224691692f3262965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70ab0d61c97a0a0602ca9c07878eb2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d31cfdc85f6582b20846f7dd37e1f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b671092b5ba93bf8ff1fb53a41ea6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98796e84c3fb02119f7150ebaca59d0f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97255b8874f383e66c15dc58b82d8b3f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3c7e1cbe784b708df42048d632c87971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3284a53bd0869be2cfb008ecd2edc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4516ab846c88410ac1cb0d4968e84c5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f7acc7c12d6a4a3894bcd9b6c7863974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577317bae6b762e2942cb250b5060cd2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fbaff1dc138ddc76fbc435c0bc46c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d32a5391e4ddb842478dbd5324c0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef0912ddd5495a277f9b361cb635c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c099abde3b77ae9ee9c17af9581322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f5a28df46d54b890f0d2631edcb533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b2e05a92cd52c77d84eb0e45e8da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70664a05acc3c85d23ae9f9390db0d105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a354ace9599ff00e2d679f7b38756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35da349f806a5aa6a52c93014b59a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9707b8ffd214e12a87cc0f33f565538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceddc05a65ea71c39a501db26b66289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb698595a1298b6c93a3cbec99b2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72a4d02011d94c04989e8216e068de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036378e0c04642a1a4ef6838f1747b0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50746c72d34caa3716f009b9b6810c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e001481ba39a474d87b750442e90414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79f466f5314893000f1be6a5aca2d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e7546836fb0e6e32926d82c06232216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae213bd1f93334333325848b13fae217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfc075ab92b1874aa997392bc6d6f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31285639c1c49cd4a4cf4b8a7a83cc9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32255c2c7be209721c8b8357d71ebb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10868721e07aa87a13210845faffa9b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac7f277e90b6b0b919f083d3264fca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49cfc90605dc0cf9e83c0e2ff317fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bcb263e57b6d9723d1f9285454abc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a4de2bcc283b1411be47f493ee7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898da21cdf5d58b67bc3f7786c4dff3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a1251355aab7f87dd191709ac237d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c9560cb5e8fc9b6b700caaf2dbb5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10b3452740dc120d82a51b1f48917d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e54846d2398da3b66da1ff72966c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078049fa8e105e771dff10f710bf77131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1330f551493213f015e7e47637d4ec932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480bf82d778f8a4d6769386bb21388d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a31e3632b0d33ed49211264faddf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795aa24b24a7803f316a0e55f52e94c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa2cc336150cbbaab48b8d54f642b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d774e60c29c200510e003160de2f5cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682c2fd71d68a75b57d21bb7d410be738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c07ac9b43342262de81f339da04339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ae2b7615599c0af99be247745149d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd1a4eaab21b6016e6cf5f59580e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ff9eb617ce994e240a472972e5dcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc45ee9df251a02a1948c58335418643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac422a206f9edf61683e8fdaf23574444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25e20b8586570eb0b52805045ba4a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebfce7f154d2949ccfdcc0da237e5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e95a9cace499fe939f754af43ea4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac90dc0eb1e18fad85fd5bd7ab613a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e54260595c575780ba6d77664134749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9ffc3e2f7de60580762475890a40550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798a4f1e32a20fc64a3b621c98d63e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e08e8968122df3a8e1e8fa3b47faf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb329ed06d0226f28a146a8c8b962f8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035656f673942dcdb9ef47ae3b44af2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a37cf43ce52776ca6e6fd71a66882855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea56ffe6a3ea278e1072fff2348f10c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87567365062a5fc16721570c9cf8049957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c0d5954d6eb5ded7acae89a015cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b86c68dad8302f30489b91e646500159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2cf7e13f0ad812753b5ce5ca0c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd073123e942652b9a57e3b7c6b2aeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc928bb629f5656127ce6f57ea29e5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5452ec59b419c063cbeea19687ed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c6e19bd4ca6ff419e0a36aea1086164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eb7b41b406e702b3374a1c5ddf24165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf4bfd907e22c40142a77084f2791166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96e11120cceb8353a2aa13a5486ceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29057e280c08c926ea18c4d01f1d912268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df494b35950ff9be7bbecfde540e2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537f72fef9b71f5dd4b288a8c33ecf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05005bc54a40f3c9761fcb9181298c8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d1040c3594d4d4e89169fcfac2bbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb0cfb5c7127d23ee6d0b9ec703cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd24a017b7f8466f1463e7cbea11e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcd7f9e87cf0e172cce3ec7ce640df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40e16c7b028c4d1f4516bbb2cd6db776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a50dd402024e61d189bc947c29543f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f836b642809df4982bb430028c697bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3e4607a4596b744b894209319613179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d8b376f11bcd0fbc0070b3b2d5cc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8852af23b5f222f4c1846e937921481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0038b629a9e63defecf9fb0c3c1d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ca231bbe9024d450214fd786cd97583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb356fb2b268b89fbdcf3e4abb78aa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881ed297aec7010acb264cb4a0c3ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b063b4007770ef1918dbc41442da386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271b26f75b6c1b40ac360a2d677172887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb26721f9d9b3b16122321db370a2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316a58efcd22b88829deccb65a21d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b56bb6d01e78061eee5a264ad814590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f3da8c39705408f90719d2a7777b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6586a052e0f1f79f00f2c3866642c4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df045d641372cae62c15024c2425393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfb9ca32356e35bfe95adb3e0ea4c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ffb66217bfb04ae55114a95d18e4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506330a6a5324af832f9c3fb47b2be996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f679d12aa0007dadfc8c76cc6deab297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b631b0126b7e82cbae91aa7826c89b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846bbcab1b05a9085a49a87ecc9ad4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb50e6073a7083c8df93f59f8bab1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd94671afc106d61cf7435b32e1d7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96271267ddf7e3fb66b88e4fdd153102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e928e662637e52c0044b20e3de81fab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e6ecf53e19bb8ab635ed8d842b3fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e72b112e0895010fcbeef0d0e9b63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214936e065da960191c8892c86fad69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89938edab89014628a508603386b613107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d707c2a0f197df45eac955c4ea88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003dc0ba8c3721bfd09f3f413b019d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81caf6c2157174995187e4569e47346110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d834d271683ce985392806b58542b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446eaa6b405e5ddc6d3c37f0dc2d18e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275071569d155dcabf5560f01bab437113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669deeea576d773d97bc12038d3c6e98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3b7953bbffef882c6b9bbf7754f84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cf1b2d9e199ad9181695fbbf672af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08803a49bf2fca6b06a519ed354dc42a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c595c1cfc9f97c091b830663bbeb348118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d09e4d5720cefc269ef8bb08f8f1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6f2952b396aed9eb77ccab5f927e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54718aedffa4383f1b707b74ce811be2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22599bc4c48efd95b29adfd84b6b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1bb3431f836cc6e0a06eb9371898f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df9d4a71f64a56db8210f3385d116d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e46d7e420a6b49364ca103efbe407c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43aaad0f427f1706f1a259bf9a4a5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94436c0af082830b603bb25839f8b28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399cc52bbf46488bf8db1e09439053e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf29cf97de68c4861634ae4c6dbf9a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff3fdf6720fafa6be187fc933fc942130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474120cfede6b191d0a554046c301e59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d5abe2020533c9e510480ebb8b3ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74501e3e8a3163d8effbd609acc85b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3638f316637d888db237923f5d8782134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02e02f5af00712c5702b3950405a53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66cc8d4d8319206c6feaa5ade11196136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e989115a6f6f58bb99869a8a69b96e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050a17622c973ee5060f15f01658b01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c435b812e741e1da1f6b0e45d694f1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dc3b3dd890fefe5b8f093d27cfd79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e44a2aa8dbe2d33a851796c1196a87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcfb5598461196cf299d6762385617142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd471166a9aacd8b98079dab01f43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cfba66877de71de4e971d016a6544144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d25b69b6f7f434d37e34c6a70e6c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2252da13858c596d51c46f3d9204b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dc4e0f348f7415eb587b6c040f5f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef011f32026312af77cb61ab93b15e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648a871c5985479ee1a6cab81364df9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab03ae073fca8d5a78ec7aef5bddf7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f693175c1118fa40e2d8e9d99425d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12b01a164169d77cf9f36d1651b6b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be72a22691418ce318e0bb6de4d145e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab992fcf34aad88a71e6f64051b77e32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffc4c6310963ffd34588b202bc5e97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc3d10d155cd719df102261e75228156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727705384dd41041bc8b426cd47c255d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71236ba7a91ae6f168038da1c66c3b14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ddb8a6556add24b6d9d43cae40e66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd09791d06b0b5336c8942f908d771160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2cc61283133c8b8fe0467dd224b01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3ec7f0442384a39065ac8d1a04f47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b4a6096272dcd525efede3bc5f4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf476f995d5d75bf4f2b7efdc34e4221164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d449e24859a5a0b22f1728f210c764165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005285fb0ad13904ecc7ed7d6f4346a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e0c4459d6bda023f480df61c7262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127606e0e1b14aed69f9a23c3a6369f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fd2f4355b333551956b2b1d7faf67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692beed52157658e73ab2ae478ff4c13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b0b0bc7a778f13520ae9fcf39e9a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8306bfa79026102cd92c11f108c1e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7320475424da72a3b1833a9983bcc58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe191541e72489c76926f4ba080e331174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecaddd68f58f609a425fe7e7ea7a6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32032e3ed824adfc153d4e07b2c2cc98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23572aad9ad3fb9f62247038f2fcf2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7aaf6d50e4b41a27cc9535d86c89a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59af0620815a89dccc1ebbf01173e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d295928a3b7b92d8676b6570ff074f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dda46ad85204e43398fd522c8917e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a5cffc7ea7b20a1e68fa00e905d5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534665a92f1d8fab7680ec75593b38d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a64c9338934de03ded9f9f75d713e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00ef5949f48184c1096c3bc52319f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd15517661e9378ddad8db2bc5823f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116236e83cf6028d5a5a650f32a8374187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa1b25a51525845990b0fba143f184188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143de928198647c00ef007fa5b3c0d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de175b124732dd6b1331338a9481763190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f6d298d325e2147510fcf07976998191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169201b53262aa3609488da20cb1c51b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a4f82c98921168e57fc24e4d7798c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bca0879cbc325a5051415b69488ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44421a9959c862674eac514146445fb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d51ea0d5dc515b2fc7cb110929551196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb1ec9fdc103751ffa45395eb413c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee339bffdacac6ceb7ac239545dbbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af05175386f9d83b340803e84bb90e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e812302f5185b6945e214c384befd2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045e81c76565375c7eb7c09478ada64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f41cc29a9ceae6e1452f42e0182dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b3d1e937a2fc8afd04e3e0cefe44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c203f792960d6c08f32f542d665c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3d1c439ec6e818c366e3b205f12c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e99bbdc7bce9e4d87355eb94c77701206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3de86e8ff45b21e08a7af39aa2d6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee1b8e070e4f284fed07984d91214208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24a40356513f48550559da54ac54c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a50079c6ab5572fb116604354b165210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aeff75687bd3ffcd42dff392f7e42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3afc9b37cc7f9a391e2ecc201b6ba0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624977088f5891af3502fed0518bb0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74146e6f1ef1956123acdf3f081a7e74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712ba3d498b5e978bdfd78cb103970f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53e47b564988da6e1f46841fd05942216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7d79c7090e18e18e411fd7f98554b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4e9b5259b9a3d08ff9f55a67dc583218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2f8651d73b509ba0a9256834389e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551fb7b44f3415b2aa3c761c483a280220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee038f4feea3e2c72b86d73d703214221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeccc9ebea64bf8938f8c5cdc57842222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df266390e8d34978c9a9c1f5ae2ef6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e7fbd474d73c87377232889dede35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93743b29a9a4337e5a8ee47cdb7ac1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d22b95eaaeab8db1d41b7c382f26c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c587e4cc9dc3e9243cda9483b3c96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd33a6530c4b2aea52e9781d6402e6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399816ffe39cda4e2a781f1bf92854ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b838294ade1a1c0616505b1ff74e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9573ddf34046f62e7331635016830231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a025a4c0731a256835958fe3cb306e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766f1d69b18aaec3e9dc5564fad9a3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896670f41f832b811cc65f564f41bab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e301639e8c9c2de94e0798c295d1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c051211a4a1f200292c9e6522889236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1de08a49784d7f7694558805dc455237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e568af19ffdfe7fff3776b2145fa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb943eebf615aca38148206427b9fe6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee59c84ad99448b67ab05ba24da91b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38b5b34fc51146b1c1bb6ccc98f8e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cbb5f16668107b01bf8e5b394246f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0d9def6b2e1109defddd6cc952265243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9b27f23a63084085e33585cd53a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f84e3b1bcdee74b79e5eedfb90a98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a590ad229f94c05a930c428229afd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1962c6779a64be308a9aae98e9b47a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1010dc24b8ea006787275253db5f16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88257c33570b1902442b1e295ca3440a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882a45d31ca6a47b7d1d459656c0079250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e61925fc6cfcfbc8d63d944559785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec31673180d81e1dfd08108282050252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01875ee052cd8ec393299bb6d67eb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e578cbfbc1862d9eb054a2dbbcc71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926b5406cc4651cc537f8eb2a18eafd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4bbe038a01940b86cd526f1773793256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcd7bc1f98bd0bff3f2d508fa37f0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f7f276014c49ad3246945f1dd724f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb971c246c71c12567e359bc487fab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aead89d81e1faa95410b3d146b85d17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccaf41329c42902bf559ea0161c869261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2fb0e875bc10c9024a8de0fa28ddd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d15d5622f82454f4f354dd95bb3a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899ffdd0b52d1e28d4e924df0fa483a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12acba01b233d7af439e87d35d40e6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da201e1e364cff85e581b25c8c50e1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cd0bf4a13a700d8664b2cfea3ed37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f963569c92637574a94e1e296a70c4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b847a46a2cde5521d2636d5dd4e3f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d836408aecd4942e186c36e74f0ee0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879e0f3ccb4f36e3d443b38c93b0687271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8410d49d20a133daa9d7d553b702d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40418ec31573b53e977bbcc1047f805273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4ad989101258e1ea0027ddeb6cbd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c11fdb6e928f09ec356e63be83ce7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee209663b86d2ec397ef35cc09605bbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf26dc05566f59f9a8ca07cc226cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c9d2b1f5fa682e0335df94aa1d43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1df7bd933c07c2657eb73b6f035fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe7110b16ddf648c9c04fcf84e0065280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ea32fca06e552018eb79b7093ce3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e15a85ddedad10d941594d5e0e648282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca904139381032ffbe9e82553d633f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fe1816e2423aa9c4cc9c46595e764284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302189d114c067ded3a24a4d2522f31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456887369309fc69449b3667c4b72d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f00aeb806b27e4d47fb4b3653a880287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a61ee5520df52b870f1a39c3a5f7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86623cd51a11068b2293f4f761a6292289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75035f66388ff7f33ac2dd7305f04f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61dc375bbc88be32ef750a6550384291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33279e83557c706f9fcc7925eae45638292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b4bab71caffea43f349b83872ac4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d8fe4b977a7701e126d1885650c69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d032fec2215828a8ef8c721d53b59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bcf11da6249ec3121ee4eec20ad6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907b6e242ed54336f2c9bfb57227562297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d82a6fdb6584a875bfd09ff7ba3099298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc656a0fa60669d48f4f207889920e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ef3e78b5633640672b38585c4267d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e38bffcc537316bac5b036115d68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253803b9f073f42d7d5b3ce1cfcf960302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d83d9a3ad3987bf8ec67c391eb75f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a48a8d053d6feda5cfce480201f736304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff7c37cb1d4cd402814b31d21b73d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f248d0add0ca4c56b1300e6366d270306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00879862138abf638e19f7d0a2e192f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580226492a719759c91b4236b884b2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9f8a6c0ceadf48c5c072564218901309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e4550bafb6b40fe7f8fe6c60bf4b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0122bcd26d20e3466beb0930fd40d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5d346794b570a8864a5ea83bec73a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4b5e0b0131d996f97e03d95bc774a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ddf9e8214da1312500baf032af588314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd203db2fd35faad923e08388d30514315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aac050d31588fcabfc9b149d40885316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e740e4ea094f22fbb3c3cf5797a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c08993bcecc5466fde2f6a6beedb92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0efefdffb489fa83a6fa77ba2c6ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76eceedbf3c75e29007495440a8368320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10606639039ad8d8d0cd74cfa4393487321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e3927e5c02f2439c003d2666a674c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fdf2e2590d37139577ae00a0a9fa4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303afbeaf7cb1e70810eaa7119469718324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22e6ca1a47faee9b923ea9aae25c23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299905bd33da71c50f3a483ebec72d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376b04da5dd03d0250abd7ed38d774d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce3613164d3bf92c4463aa54c2545b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620162662f77b1ec96f4a68f3090ed6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850771dd87673d6bb9a574ae6105a8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ad93284b1e54880fdde32c50d0d2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6808f621bd21846289d2e3d7f8d9cb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d34962e3403ad4c8cbdbf12637db7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758f312a7179e8bc2a190011eb4129f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208a4cac03cd39ec80e25e7551d373d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0e52cd4e23d57b1d0aa8fc3f38390336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e121068679ce836bcd591ce220379337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf6a39960cfc82116ea8717d99054338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee296daf84b9dbe83596fdeeec57f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069f6da687986ecf3482c88e9d3e196340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064006c0d54f1dc899adde59ec2bfb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938639a15621a109a87069c0a0903d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dd774dbe3635b6736825180deca1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bb99cb6d869731afed883e36ada5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa3463af63ecff1c7dfb18f7921668345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad314bdce8ed4483a7f1366947b673fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754181ab03bb38a56c4e5c4019acf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69931abd4b9373c65d0b22bf475dd800348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e06be6f3b145576819ec1a4b063dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2467c449ee29a2eddb82b7bd23a694350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff4b9ac9c083051d5ac0be7f7959cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7b790816cf94e68ec661492cc1b82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc8031239485ec34c4ec953d04e45a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9ae657ce6121aaecc7d3b46f7bc20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9176837ed5f5d33cd462e8fdbeb93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8b35961322e9bf4deb2d4aeebd796356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af3de11442be2c7904be6e11f789f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92aa1ac8c0e439dd3ac597e1ec1186358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bebcd3fdace25c52e58e0519f2b85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8bbe3b9b647f72b6e037cf316fecd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20745ba13cf4602e88a03dcacea632e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2b2de3e960e328966757a538b8f8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fccaa784af3edd2b6125af625849f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551b77df278979b56a64ff5e0d0da0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce72752bf2ef42a88c3e070b2c5953f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdd7833bd8550f4010a4cb13b6c42a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32150a8427276604a20b41fe318d5f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f179bdab0a5cd8bf5ab933638b4b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e6ab27f0eb90bc06a6f05beb273e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0680744750480a3d51b6118d1f0e08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a31b52e3540c8569c597aead0b461371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c03e4a387fc1a39ec149c8ba15dd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d077982a0d1319b47a1831ffe90d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73589df27abde79a54a78d5e6bd677a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bd8b1dd3ace177a2a722747d44b41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376d295a66e265ff46fd9c20792a8ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8831197355b7563dbdcf156e47fd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6384fc82161f4ea0e532087a88a70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ccf72253845de195df191db2b3dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c1ff595d4b9a68480a521c4579ab8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8317064f30af1b22b91060efe0c31ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf7737ce9df1904e19760b72d55b6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed3ee64edd8b8423ff79a2f929e583383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32e32aeca26d0aa416939573cbeae2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf98425609124797997eb74148acc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3c1af9f203499a02c8d3b559eb0c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ed8f57c596b5369a58b12a36a8b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ba6faff94c16fad39a3ec8ccd96f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dce2c3536c167c60d6ed94c37d9887389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91e55587ec15600b62c37c2da11f13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b001c215c0c4a91abef30c939fc409b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06500bcf2eae2957a3de11eb4b5515b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a38766d1bf4a0da5dd498a29163caa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea7edd86aeefed1249a84ad7de64da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf33bf56476ea98aed4743b982739d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943d555386cc591c05c17c2ea8d540396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e742b1a192b832a47e714c8236e1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bc2d9e5f25d189e1627b325d498e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740a3e8b164fa8b83e73853d9fb839399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e21d7cb5091c1e8465510312c5f715400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f938b3c26b0dd250c4c2b56ee09f73d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb16f34a7bf62e1ff7b219035047b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a302bc8cd97c69bb07ecec9c0d0a23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc4c36d0d8eeea0cd41a91fd0bcba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa920636b1fc00b2d0ce5aab4fc59d2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629d5da9e5cd971c1525f9fee5fcdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d89aec9c52a6777c6e6ff9938badaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7591dc57e4a4303500cd4b936cac0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fae7eb17d746ba5f2b13b9670c4ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72f3c23e114fef42226cf0a22b82b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241000f12e7c04ccf1f063907b344157411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48adc7fee73aa799edf2976b27778d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d61a5004df3c258444ba5bda23df2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175392ab5bdbcc9c13563ef3e494b36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14df3272fc00eceb0e75ab876822b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dcb2ad07442319f696bb7037c216c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eb635ee641cfba70ba39a7f8c489e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc1bb3f65d1e636bd5b0e39297a416418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c22d679d5a6f3179894be42a6b394419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e730ff3445f41938eee098d1f428cd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271495f54678e997cc4ea0b1b70cdf2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743683def869a7e5ebb909254cfb758e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd80b62aab330683cf11b79a5f4449423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214645f9b3a22e63c59e3907537a083424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c448a5d72e5211f1f6ea2630d8eec9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6437dfbead6bbb48a263614cb59a664426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855678b23f93c4d783a34d4762d10ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264ed56a4b33e01929639bdcc9e443a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4f8c28edd7fb28e41840fe343027b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf0fe9aa9a765ecacea121641507e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a13c55f7f0b7588fab3ce1fc582741431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1301fbb4ec0d0bbcf8680b47bde00f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc614a1b0bfe8e7772f51a2e8865b05d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1de3066bdcedd7823cfcb1cb2ea1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851a8bef076b51bfaabc5ef4a69fb1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeae3cd3246bd5b3bf5f6c62751c9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547943c8a0f09dc9d5dc143ab573133b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da929bc937890b452971daf2018a4c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6ec3b43af6b318a53a944efb4f9ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50184f08b914a5fbc261314a4254e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a460512da5e4ccb234aaeb49187b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589571bb988f4b586c19cb660244a157442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702beebedbfdbb5728c74b45baec0009443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c5350ef4a87237d2c062e56e819c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a575191fbf3fe40fd9d946209638a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290213eba2ce9089e940bb8e3db24930446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09604bc00e9f33c46992171f8479811b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe081210fdd46b326e61f01e5d391448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb0c120253b160c08225c654918efc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bca21afe87f9d5d9be081bf5699ae0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a30fb2940c3c50d3ffe205144a14d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e11ed2a01ed7ae3b597cb9362b4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bb973cba1abc8f3d1fdec44d304b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bb1497930259fd9077cae27fd15f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b007a8b8ce7c2fad59e41e53f493455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54935614ab521b70e26f370d3d6268e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dca992e797395a1d8ec326cd0b27ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497063d1c6800bb1d2d7cd2a2a5ddea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e7f62513efb162c4d5a7d38bf0c96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bed5221c70ed37f8ad64fbddd5a57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b21d5f22033a9620e5ef2c53b24635461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11328de9d54637533dc36809625032462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ac08c2cd7c94600b606efea5615fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddeda8ca61ba3a8379257f6f012d10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf8d623ae369f9a5d3badd9a3a6419465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cac659917dd07493e73de1e9847be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c262ccef057f6edd5359dfda54383467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5137952685a8bc4600b73f4dfd8f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef10dc507d394ccf90097ec89545fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e76dcca83cd8bbbecc556243ff9f52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59c23785b77e7b4426ba36d295c83f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2d4981374b23ea82e4345c29cc02d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caccbae65ac8abcd7b2b99e6763e238473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a2fc4580ca5d76be019b8dbe021b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4806ea835690acea447cfde9ebf02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea31422a935c2f716e60acd9980a16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15698e77b20622ce50725374540a70f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f8489dfccb34452fe996965049807478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26587b5f048a38facd8f32986dfef3dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398521397945851028085480b5b3810d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b4b6b5fa155bd62e4d8e69fa7e7b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f2726652b8d7f132f42df78e1efc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb32cd8c8f15e2b4a0dcdc2d087548e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7dd0c6e9101a3206ca626ec8f65cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7aad4d10d6e7d30a034aa4b39e0fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7e8348806c87ee918a6ef4df5b3d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73bedea607a93a59522cd124c212e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2068ff9b3b3f2fdf4b56f2ea6cc481e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c518439cfae1f34744741f2168e6b5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0ec015d5d4b1659a9fd8503dd34f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afb9fb44312193776310edef20ae5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23ef887562ccf504c5feba3bf7fd17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b42608c7e97b9068a7dbbfc6cbc74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395d50b0e0570553c08b6fe17e6202494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f8a0ef79337cd58cd60bcaa955016495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f729e8f55a496c847f41f9f88f3da45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b157709a00455d52a1f75a59742115497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3989eef376fb3e56cbd60d94e9ca6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26696648e11c923ccab01e8ca42581499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457e7fcaa7334e0cbd82b1f8bc86590500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59723ee0f28d4791a0df1714b1146753501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f54f30747c4cb48bfd7215f470011502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f632bc0fd0575d0fb6a4ad81bf5c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad92209f7e277594e99af7c8ef352f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b256f008e40099fc2e05169967ad3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb7554a9e6f8bcd80698b9f85d16df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841fd7064002618f360ba0cdfc3705507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58cf205dab0cd45a5a3563710f9f09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c9f905e7ae5de14529980c5f389d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22b3a5f49a0c9d0c728c8c44f5af2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b2b7736eb5174f45f36cf31a91259511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66a69c6151b81a52134693a3ede020512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbdb9e657c82f96449adb3267def7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3891c99697116dfcc1d824f1d73858e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9115423ab9bfca7905036d61d5688515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d147777262ef4095f84a8cb39a1d1d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb295c368bc8b6b9dfbc61b3f3281f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83c3517a23f637f26e21318b10c98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda1f4ab0222e21a6830d602dad8317519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89ac15c12b1ec26fd3bab8876b9bc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b55dd35ee436da94d956c5c05909521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052b0a13454678cec9ce160ab6f6e7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3633288be0972c6a9453eaa548ebbd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ba0d13989d196016d12c162283dae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa9a0ec007483c4a9be51184490dc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bde332a9c2ad52804739d4a76c67f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306ce9a95642af56a5ca01d100008c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698181b687acc034dcde1f99a439c01b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4c9468e0a94d36e9231b82c628be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91841cde59237f790d1921690ef838c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a756903d505105778ff7c4dd82ef9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87faf3f815d2b6dfc616108f05a5e45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad3a613bd097a937127d0ad72238fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd602e273ce53c35775ebbdd1dc90ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb4bbd5240336de56d22dabbba614535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755cfaa947ca56df4bd31e63715aae2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa38474773e14193654137e9d72542537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d2f03317a9541302b61fc5654e9d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a934467c84a2a762b51268695eea6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39f8ec12140c4d4c0bc90dbaeedf6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c67c3f4dd9c11c239f67caaff41975541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68b8d4cc16b5ee1c6dd042acc21b7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57b86b82d80532e88e18d680e9c374543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d7318f11760a994df8157abca69e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca87e713fe88c80b99d981928c3e6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f314a2e55300f772d7f0a48cba96b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e43b1f9cb277e44f6b374bd1ea07ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499f6833816196ff42b4bf7c3c1237b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53461e4bdcbd53837ed2f1f3e85cce3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a49c326cbcfcd9b2f2ba1ed660f32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99064d4814b33bbdf63affa865ac674551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b8be1679611877be1f450cd0321f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab5f0c44f90c912a51fe5a41aba0df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec953e621cad057b8ae19c4626d18578554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fbe476cdcc57ba92194eca83999fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11477d1b41a171a0c328d116d4533ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628653ffbd80d82a97b046381ca8062557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409364f4de9ba129e975d218d4aa27bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f03fd3709da76aa12b6982607bff2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab749d86e827fab0913770040ed0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4a9b6960479a8e98777679f905655561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6414b6e959c8cd4e76231383db0d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ef2509498615e91ba15b61a78cad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561e8b8347b8c41d18408dbc836a32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665e315f73643080779c1f1c79dd417565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdf54492e8d9101a1aa5eb43b722f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f6531c6b63dfc32ea548525245592567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bee00219180141d06c20bd15e0fa0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aa9f3144ed1160989a6848ae01bce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3fc9d62cb40013eace3b079c48614570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506f9615f043bb3a85c1f34251b27c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada84ca413af7e54b1a220d915c7307c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5f580331f3068ebe15738fd835c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b9f6f9463baaf5721f19e65d5ca56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c5c2378e57994f5fccde55eeaa04f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eba66992c4e01ece9c26ce8eff35a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c26684b26b3b4dfb6694691c83495577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674234086da9bf88c764fcdd05f078ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449958ba40da1ae3ed25c02a20f5d5e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a216bec9a4ab2535f10c29e7b8c2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37580ab8fde3ef599b66fc5e5bb146f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc5b6a45db554b8ca749a244d3eca9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9e4ad7e1f33609db434c0baa2cc79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0586c55f730278f2ec4327110e51897584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f8679f4235e4a6f968160c37b9f45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f138305c3d5f7667f39baed05710e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4ddaf583ff0cc3bdfb71767fb07f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cef416a090b76363c8c5f7345bd260588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b108a7a11d0e3e4c7caf0b8d680910589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a2632fb50f463b1fc3c4a102c0e2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13539d03054d8e8f7e35a8e7f36ca2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a453162d365944d7a173fd21297e16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c06600cb7c3a7fbafa0803d010ef3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6466b8caeb8b8c724de850b950ab5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4455efe39abdcdca5ae64d4d030c6a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0269feba03c5620a1e153b3a1affd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b275bffaa4a8a2e0bf4a33c06510c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07132f7ddc4a916fa2dcf7c2540ff350598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063c4c6a13c63b688e5fa69ee08934b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ec9e4292ce2e854f1d8625a22369c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832591af80b3ab5a06d346350947d7e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f95008f6a9498402e7ac204cadce8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624e50961062ebfa158811ab1728528603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f720d447ba14d4498e352a0859900604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8634b35b54ad2cfae3f3947f551c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a366763b81fb9bae9a2109a84e3074606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1776c8204f12bada513fd52fc6ea64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb4694f75f85883697f75bb8578c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c4a873b273fc3f3bfae5d2d2ea207609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de23277d4deb77fcc69fdd77d378db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dacade4dc51cd81a4d1c430ae16cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb64c6128b4db5e4ef4f328dec36d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339649208a33a09c22c93cc254b5f0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775660c9e389034429bd57bc3bfafba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a65587d3cf451f2355819135f31d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859df5492ea5eead4223653e409f3705616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb808d01ff186a20a680fa7310427f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e36d91ad3675bcb63b729bd920f51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016ee739af6dcb8fce4940f16bedf9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c9150bfd01cfdd8c6e69f9caee7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbcbafb9ed936574a51708bca566ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a4e63dc74808b2f8f495a85b3107b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797a8b1f2433c74222d39a36644a405623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59234c873e6d0209ae1bad49f3d8c4d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b24d04ebe68138157a14d66fec48c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a53225dbaaaa875ae79bd3a583030626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a55e016b43231ff67406d4b24c39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01a89719b7f3bb3593dce91ed6f914628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef700c2fbf5a6cdd45f69db744fe4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cd81e03d196553c30a68039436fb6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2da60e0b2166052fbc92de3c021560631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a528aec07ad0884bdce1ad855eadaa5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f3e66f4f11ec35086720f7880d0f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c91ebeadd88f6f8765dd4cfa3856b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09671633d123861dd87c83950833c5f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcd99434d698e6d5fe0bece12e09f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc6a116a7f9fb4a3754f97e9a2bd84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923149607342a59c27859bb1d7333b7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534a582f603882ffd5df2bc491d4be0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec2a385e096348c9eeecbda0df1097640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaa9218291188db283c332fa4a685c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86e5a40b840847f529679cb53c456f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778da879957be20944b653793e4fc8d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe410e85219c77363a8ed3ccbe6753644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0f1b895baec9f536969792f782e1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd12d60fb44b6d6a474e0b7d71bc9d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c93629a0fa88629cf227132671a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534239927bb267c48097d0d8800975eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422a2e576f491d47a982e2589326263649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace676566b077f37eb6e14ca46a8b2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdb32793fedaf8af86c31f824418dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62463c3c60d266776215c79b5a146cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580529cdee0ae2a2bd7154ddfd06eeed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039310d7c13eb035547fbdc1fe87915654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79d2a1c4ad397728224122c5ec765f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae23ab329b401650fe1d3179c1deb06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e9daed83eb4f08ce270e1433f3806657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23ab595d2408e6451900cfb57c56e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d8b6b511f695018020cdc43828e3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631c0ca9820bb1db06f5d473732616660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d747777b525a43b7a665c0be5b2b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b07096bfa596924acf242bd8551a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28099f9543b775f2079f4f6106ba12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1309f7780372a5600b64a6eff032870664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe776cc69738e158313f0c341557d49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cf0fd6b4dae88444068958a279e8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca10423c42a6f736b6f11e34175f32c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5b9e72091a2ca4d25f30cfb3223a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452d38d3a9fb7552b87e8ed83689fe1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e354fe17ab4087240d1dcf968fa03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204017d66efb882c4a92f2e8bda2e8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad534a240b02378163426f74b26c6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fe4637c601bcb4163b88773e0cc43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea4faa64130d297aff569896a30e27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd710481b2dd227f59b61c943884f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37783be0e33b31029653a4a2329e08a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355e2fd2ce7fd07db0760c669c44b00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38dcc88077c324637b59985106d86c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9465ae53054b5b9f1bd4c69b5c7918679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11393e5ba6915981e2c9c471cf3813a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051845b122879c3c77c32d1a81849f62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed7ab9334b887592431775e64227ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd36fc61740311129ae9e3306f01e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a426110cc24f621e9cb01e2e525256684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa79d609f56db304e1d5c062a1727685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff34bcb017508a9697f2eae6c8b67ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308f628a09d438514e8c2ef74a27c35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fcec04091ef26fc8634e24a535bf4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c1b707d45ecacc697484b859af5ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d67b3111a63f4a3cfa52c0fe573287690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8ace254215599505dd718b309c87c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ed66cfb838d36c47e7837f5776daf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe039be46b7d4a9796e189d3aed36f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23b030e596caf411e30312e9d28723694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865623348aa7109f88db13446ff29aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbb10daea735712afd6bb057f9a991696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb759ca719309d42e95f9d40200271697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016bd63659c82780ac0d8f90a4f43d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d2662b6bb16e234d7ed5bb048d259699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9893961fabe53b3c4b571c9a3ce0472700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd42022a6cc54b0a3d4a5be7eaf7c8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd11e39cc97b463dc1c747010277a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d213b57b611a4a11036eb282028d7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ed85f55a34a7728e8ac25c55c4732704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664f7581beb45c450d0b447b34b301705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc3052bbf9307ba47d9601e9abe5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a426d32d000428a93e40060a69c8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856bf94edc9bbd2692dab42808b867d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f63f9f9e8402d7500f9a83552a96cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43a9a207d0b2cc6d14c8dba21a1b78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f028b68443442c0ae3afce5385dd2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeada84df0eb14d2db602e686933cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149981fd5a71cb16225bd73e2826a899713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449e40a456ca21ef1f5ad5a385f5633714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da6d6c50674f2d20a5a454bbc50369715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be39da26acc105b47529ae980e06fe2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38176a0ec903264469f2e311dc5a7da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8284599258b73b49087f70836ad37d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bc034cc472b9221c7becb3cb610d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca21f8171eca184e60cc9cc623f758720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261bf1a18dfa5d76cdf57a43a6a4ca7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0191cc1e4434d1a46fc314e8f6111722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc9d285bf7384c85f0dba05f85c2a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84c02d1e2bfd66606bd72da7472882724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d513c35a48601ea2cd15c597a5faa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8252c6d51bb37a9a90d54cb8b8decec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e74f9b956f5341e9d71998c611465727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a0ce989096bf29e41ba8bf1a3146728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a54b41a9d27950ce45ab539a35b45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce7620875fab085a262c79faf40938730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648a9968143246fef3179ad1e861395731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f35142aaa7abf52a0c7b9ee2f12e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c12089580143092769663e0b5927733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfac6e283dceeca41827120e42b9a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86064c7f901ef5cd1d4cc3d9a43af49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b97963b3c591ec903f7d219b7e8de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baddc157516a172f45067274053f7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f9020e22da8cbf98cad94388b1ebb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8255aaad3181b869c7e313549564c1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417362eeaab1755eed46ba4ee2b7e96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541c5d3d88c594cbacb023ed3726ea5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2305056cb64105a5371ae988507a7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a6a615a5daa383d7c261d9596b4b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ad1b4394d7b710816dbcaf9720d34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b682f8228c103414234cdcb85d88cc3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84521ee2f216c13da99e915d5e68c741746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee9103eb711e0d91a558b998e263df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b66e4bdd272757a130aaaf68a36c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfee76f6ad6acfc1a2aa9604435560749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cc97092d5309909014f06a50d6ba3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d462d93ee343aa0384202452f4b77b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec30bd6d31e475cc4aad197abccf1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a65263cfd1ac98d4e04b4c4931638753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de98cd206605e8b34e60c5544ee8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ba2f21d43c37a3fe7d83c5eca021755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349278ecdf790b9c60cb58757ae41f42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04b24eea19008bbda95a6bf3c99797757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d64c0812255452d0b8520b0fb9985f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b502e8b915e1365bb1ccece38faa4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19358c452c9a5d2579e70c1bf34bb693760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c7d2f256fc8303a29eb58d0055add761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29e8cc5754500c7e001f58209ade92762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc716ea5d9abf50e667b510bd56794763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6727e56b3cf21e7fb75ee25df96b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c51fc1d1d943bef223710717752145765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2adbecd650e378360d23748837e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626a4aa29871e1da029b32eaecc1d4c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b25767348ca27ac73d04deae479cc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a10d83fc3e766829d13b6c2a57e7f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc98902ce93bc18b87b3f98614dd2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea825b0719ed82e023de720746ecd2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34daf7c287f583fb788050ff193a6e1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91c1ba178a5ddd958f4ae79f1073fa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c771683f539a6bf9ad81edd07397be0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4327fe90368f82535d4b520309184c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30880cb5bd4dbc92bca41c459c96a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a0f3dc72b9676e1a2b1e5ef22a84777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0f43eecd2a184e5970da0a1433fc7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d76e37a0b3075037fb843bfe63b1f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4250bf883bf3a249f7b60da128eca5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ab052d0357e570b542848778ea347781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fc909e8c117df63578bd23bf59baa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1b09027ef9e26e2956127c490d5f6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a877e7bbcf5d41230d26b4f832299d6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647d9efd8998f74ed3f0f6eb689ed7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03573bcd7c20b6beb3d941f3e5856d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d763fe0f8cc5d7b98c9d196961004787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d2f205c36d77ce835313fd8a735bc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d9c8287c31e189a0bbd6a2554163f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2149d99b98366e6f914f85919c16394790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea76275650c0091433a5aa808fced791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492e66fac5a36fe006b65c5e2fc515f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca038b71a7af12b8e5d35927abac49793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c9336d6626f37e33264cadc9e8352794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487db9613eb8591b014090965e0270f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ea198611f0221786311c8bd39ac8b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac5cbc88038504d324d67289a1366a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8c987f4580fbe29a2e5cd82108d07798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7da0f1b87dda241fa1bffa8b5ae70799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edabc635e9264d488990398a2f4abbf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957824739ce99e49dd6fef759acf0835801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946723dd2c86ea1b868912d9c38351b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e5f766651cc25acc0ed2e8c98d1eb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558aaf994d064aa6187e61ee8dc8883804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8055c31439720daafbecfee978f2f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3488c3128ff81b3fc640992b05b7ff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bf404cb0f74468d4cd9f3d23fbc56807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5c255e2a98b7b81685564898cecb5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac10e9971b51159d5b60395f999d01809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61e0a5979a40acd7131f01fdd3e798810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99db239fc14e2d8c71633a88d94e420811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857c278057a044692ca6ff3e17629b8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bffd8215bf99681f0e790e5c2e54e7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba23b328a53333c8161a9390418dca5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ad8f704ac833576ad9c78054d4bf7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4978068512251efb46333d62fbe4ac1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac165a20f2357d484dc8225a6d96b79b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0e84484c1bc3474576bf7f2991d42818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3cb3fbfe502e6d89a82545f72edb2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e337bfd9223e734b061a913499ff5ad820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f4441c382bafeb9d9133603a186f5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6741212e7397a973145ea35440641822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77eebcb5a01336738df209882ab1ca823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba012c3ce854d967a2bb58bb758368e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c3553dd71cb1098b0ff6e86e0c763825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bca2849bcf4f8c450d605bca58e2d0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04567822361c2097bd8a5c8120bf4282827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f6d4de0c06db470e353edc0c3260828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca256ad01b773c949d4f760e169f4454829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bebd2ae71c86703f7b53f5aa163d6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f0dd069faa95bb976ea03d7a6b9c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b3ea3de0d7023ffba4da0bbbbaeb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a30430d2593adacdf41bf760984fb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6705119e3de26849d1651e5389b6af834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5f5015399ce973d22f16dcba46c6f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f12ad8e50db05cd7e4345d59b2b66836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0f8478bac7273cde43d51bf3815b0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a33ac677ece07c5f5e320eabb681e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd6b6c8041a5650acc054fe7f1ea14839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41930abc4f4646cf5a4b17ea6b5f6cf1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5690f77cb2e03c6eb3d758da251d56841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40819abc315ca2be202277c668a6f710842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9de3a2b02da246740013af71d2a70843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440674c8a68525c8c2d5e02fa8b3e43844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d782f83ce783984968ea8f97d41d2b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793f4aca2644c90658cc449bd6eb9f0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190a48b772455a128436fbfec975557847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1c030c11c72e36821edcc68af8340848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a1a814f4cb818a775e6912f36dbf5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9966749d8b3d0e7acb904538609fb33850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3abe4c741fd33408b5f93182eabf0d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5b3e848d17b120a58f54f618736b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97385ae88d62b0890f2f19eca6b5654f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d16e6d501e48b9ec734b6fa7c3838854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ed007a86fe6e536a57ed743914b6e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cee5e5f00db99a11763f1123781af856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269c2dfbd3fdf0aa8b7c4626cd7c7c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ecfe2fcd19873af4a9830eb2df3d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a7ccdbbf66136c06f8e37b797145c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18094a0022bfb808d8ba23d680e2a96860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1321cceae37ad04354f629294dab66861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629825417a0da287c2490a6e3a0aa40b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd3c990d9e539b1d0dc0755e2ae328863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4fc5cb001988091dec55176c3c5eb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ef335c2ed848374a352364b5e47d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924c55d6c530b19499ea6e6558283e6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba89086a8f53030c1f4f900d1c46d4a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248765b6f8efc87cc92cfea6e76389868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdbc9fdfd5845542e570f8bc47fee8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfb77655df8df8868ac84aac543537870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd101d681ec9707d4926d7a4f63e1ee871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e87b10eed606682979300a518368872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a98afe38ef10f2a499c69701b0fd9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550fd944114fd7d897457c068441a74874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5199a5a572a075c4285055e54a9a3f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa405c25f8c0a1508c79987d667f56876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa866c4c4fa62349a92b1f374230b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c92d52ba7e506b10252b3334e7f282878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a7e229f61d6a8982c450f5a9416ae879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a51b7f10f57835b390bf31c1bcb23880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4bee87073049d5126804f06eeb7de881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec4f902f5c15538c6110554dcb80c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acf9bc0fe37b945ba058e8520bc4e9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ccf76e991b7198561be4f5c74218884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e4126ad8b32a32340ed549bb26c1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37b97343566a110abf51a3b287b80f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b337edee65dd7bfd30b194aa49b1b83887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a102f6a2e876d64747090c7dd6df20c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972c9a2144b896f340792f6649c7f89889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135d082a0799ae105abca56e1cbc07d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b7f8d09059b3b966f1fee6d4ed5ae891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a7ab662975d8ab032c88fcda43390892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795739d1be26074d7bf831da8e55806893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8501e56fafacdec346641a0d94fc9a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc617e4203d6eb70c19585b99b8ea660895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057321cb17cdee48b83205e07454c60896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec3304e2a8b1d5dc293b90004cc751897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b76f9781311bec97af27157dd1229898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce584d017e2af4ae73dd3cfa452304c7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b0c550cf30abb4cb9a9fadc58a4e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc55309ca8a95ab25eb563a6e77e14c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52b4abbfd23c2e38935ce90dbc4d6f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddb6dff2ea83b4856ff0c1f2dc5466903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f9d0670727ca541c55514ce48917d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f4f284d9ea72fa9ef954b4f21f58d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23afb19af81b828a168710552b4e5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf58d9ed73dfd210f50cbe5cf3266c3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412a7738a3894ef01b6fd92500ee993908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dff82fc548b451dfc80b24d0c6aa3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2975590b4876318f3529da0383764e9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc191af695ca2722fa6986b5bad7bcb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a98751899f600f25be3ee5980a96bf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1dd2bd6bd2dcbfb63bc5253e3f911913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0da64c2b5ff60a106c52eccce96c00914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca97725f6ac8c7b00963a90631cd3c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae45e1f6b8671e6016ca9a36d8a23fc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c787c44d29ec08149eb2d5dd20c51a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abade65239b34fedcaf199902e903fd9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fc091070161abf965a3661942b295919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de17114c763f5a06756741f6494fd1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87e8500733834784929c2c34a9cbaf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c44a026d0906a33d6077beac1dae9d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263253d0ac160f06fddd428794efe0e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f941dce877ea56bbcf3b790539fee924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d74c40124da4f34a19646f418d2122925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17def479e3cff96ce380cdcd66ed25e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd589cd5ef1f6cdcfaab0cfb2471a5c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d4c7235ca6f276765eb32f3d2d2d5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f6571cb76627807ad326e43fcab1b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcffcf42b11ed5b803b97133d4f3d55930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48422ffd0cc311ccc23094104496a8b6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6875aaf288ae303d9ba01995ee28b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d585c14e793d607881c7615b2df23933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66def139104e793feb660a595087fe38934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d96d170d79c5e38581f08c5db3321935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215e400e3325c5fc1a5fabb7b67863936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7765711e2cad30db1be48e852cbc8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab3f689a4acb8d6ded244e8c08048f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048fdd288fa31f6bfd92265b6d2a85a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a89d7d4350c89c33a641f319f544f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2bf04880a777ce83b87348d29406f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f0dfd8d8bb810f47e8a2b77dd7c4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6eb65c1b6acc0e8a028c3622040ca943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c579572001c8a9b735a748f8407a2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cff441fa9f9897cb040ba566c8b814945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e7bf7208f6a6a5f8696b23ac9bbee946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fa6ae713f94f8d5832bc8a52c14d3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da874222d94a9828fffa59cf93964948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983171ff38ad389eb8ea4a4039e73b8c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546788f8ca510e05c30c24e01a08a58f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbe7189aeebc6ca1bb0be3eeb53eb9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad261f724fdc52c33986247e1511e9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c0e973b15bc5a930aeca064c7ef18953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588f068a4065d447a10e971882adcd1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8d11f89be16df9060aee85c5a40b2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0947616378a567077f9654b43e06054956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96185e281dcabad27d0bc0d16d6baae6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67c5b688b07f57548c6a2f28ed3efd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13d0808bb901f6b59a02c31cc9797e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fb86439a1327a724d286b29b28e96960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cf47da924bca33aae9d91f51508c8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f0e564f288061dfd5ad124290d676962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c39445666f2ca327843cc4e12f977963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f5bdc2ea2489fe582ebdea7d9d0d6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a76cc30478ac0bd57819ce38cfe156965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb80579ce62eafdd7e641fbc460d8aa966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9db143314ced9f7e92ff12b25eb41967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971dd1679ae67419b3a4684e8334709968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8574411b695f179863f9c42f0e0de2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea0f2f0a7f0213e23c1bf34634f46970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de15c76130aa78b7b7c5b777c300e8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf2ca73fa055fa8ce8e6918ff70a2c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c54f91130cd7cd15809451af73a48d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc860840f2609e4de4244487eeb1d04974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a89c7e556a4aba89fc5acc5ec531b975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>