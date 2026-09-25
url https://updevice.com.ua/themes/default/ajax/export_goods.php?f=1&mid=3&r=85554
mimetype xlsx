--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2898579c72b5eb6e98f4bfb2637601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c918cd6e25db3974b91fafcd64f079b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd71e1a435d3edef69c65ee78b53853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e34844383caed906fd29df7e6b624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1cc7db1e7eadf04484b7470f221f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47d62f1993100b5f4185b96af03ef46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d137ef25a18f84fa2e801b5ae702457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc1e48ec928666ffe41b1525f260bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192fcece0f26e9089a97018a887cf969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224e8611f4dad2f2181c3b0ed6023dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdad73f239d295f87b059ed736ed0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f5b345f45452f8f6304639011051512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51de5d6ac45166193ff60102796f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c1bb81d96a0b3a26dfccd9d7602814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d402d1627f39ccc2bdd2d1c68c4cd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc59f743dbb3f18fd2149e23ff84a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80717381ad3698dc3d0ad6fa66acabcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f038a6abd4ad8ac4c8894b5bbdfdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579726548638cbb754888eda23440bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b5b137e72027a4fb815f558e4b27620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918c9358da7170b070ac1a0a6daa8ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe65952183123aeb7fda7d1a33bf1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd959f1a17b03c3ddf055fd362d5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62b1290949fa94f590ea19a1b6719324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60760b437dddd035a1db36246191c63825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c920aa8d5abae62ddb3f0d1bf0ce8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08169c0505954a8fc9ab7320c869e5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1122dc0ecdf2a65ecd6c3255fed43af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f25342dd3d7ec1ab262bf152e90dd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0d90c613abe6311f81d15fa16b88530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf16e39070613bb5f990e71132f9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fff93c579e5e5cbdda8349c7dd61232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60d0ceb4f62c2b638a22e3a58a98a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c2ee520d5ebe3d0dbfdc8c7ff88fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ed5c57feefad57093b68176e74e8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a71f1243990ba450a40faf5609cae936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4953f059025d6ce679098b7e50db337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e6ad83c9ca0c6fbe196975ddc199b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7de4495f8ffb93fcebec491df9dc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1b0cd420117df00926decdb5027f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d57339377c4a7bb20b85abb72dceea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f4adb15a03a28a8536990e206886942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239572df88986f9d64466ba4b171889e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2091237f782fffabc71e86f96cfc20444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a7935a5e88b3060acfc9dd828a9b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b8490b80d370012bb8c920c099a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10748dc3a12e9db1b4a9ec89271b233147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75929f51e96e2dd2ea95a1fb913222e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fffb95eabe68f7cf212657881b68349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae75d712e4d29d3dc8c3d282dcec8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc209ba8571d07321b02261e10dcd12351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf76a0403793333780de85a13259e8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95c1661d8b5a38717bcd947cf6106053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b16fc3768ca608ee9c251e0f0bc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ccca6400baa9bfd81a71ac44307b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32734d4eb0993893c3075a38827b912556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac16c51ea026ffdbef33c53dff77157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd42a877eea7492f93951c989ca6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053aefe6d489ed5259da6234838c40c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c92d16a7e58dbbda6fb3bc4dfdab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b20185195da33bddf36d3563d75d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602bdcd6fad9bbd7631d1d2e7abf2b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01223352a6989b5df7246229d6bb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d149be3034edd66e4345fc2b5d52ee764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f6fdb135e994f037b70905f7db8e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9762283850e08570f8ede4864480d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51263115205ac6deb399435d970658e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28873a18afbf8213f60535a1b8e91e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4898c0b5e3ad57bfebe300f27193d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a6cd0232b5cff9fda9a02aa698ea870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e0789b8f0983624d93abd30404c8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce249a3d3bef3dd18c47ce162ba35d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f0e03897654b9c0c4436a8cc5c77573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d4f860c1e100f29a6a86d1130630974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf558399c2521e3d901b6844ddc18a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a731b2183b2b0522405b8b01c5311976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bac1b863add925a8d67e5e2b6d58677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2cec7750825a643138b89946590fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d696abafaf4d415e9939429e1ff52779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09022e5218a6dc674387a127862c0bba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47dd9f425732a4c146a8825b6681f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d002bcd0e98835579393564ce53b51082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c854053e7aadea375d2d80de1e698b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e5fc8a824fb1183bfd5a531b1e1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd16f60def5865a69883670215847c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849b9fae46527f1e2ef5f1ace71c3ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cb0206d5ab32116e01640e1a3c98d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3890fb5b9276c46bd4db84249eefe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b41b96df04b24f2d2cf516882e62689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f6d284cf5b4269e8c0534a5bb205b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161d409e84a02856758d106885bcc4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e9d02e2925fe2fbb7307c74c0b1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d19c6d13bdcf2afb7da481b158868593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d25a2db878689420add2bb6d92f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bce42b9d0fac9aca3a9ed707201b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ed4480ed00023981f78e72cd291c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a7e68c6a6231cd4103d8d755fc00597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab71a8d779c616e614bf859d0ae237498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2a0bb32367236454ba37b159a45299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877e00ae0da689e9b1f824ddd8d8147100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214faf99ad28a9b6cfeada53a84a372101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16251d54a74ec3fb3af4322786662e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b92b47254c3bd079a327e7a5b3ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ad97bdc59d5e33063176d6ce0cdcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1c4d0d80f39544f7d0092bce075ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42bf88d6c8130ddc3c7b24c9332b8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58b651283026ded6ff6a5c4d650c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fead52a0c1f92770e6b13e70c54e369108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734e8204b341a352e8fa6b3a148bd06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d18c1763fedee46cdd24b15e5e0f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c18a484d135d895bcc4ee0bbbdcaf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716a8011ac21eb359346e0ec890e540112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875b07e593325d8c81b1095bf1c93b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d60a946f7239e67729fe4025a3d38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3eb5bdc800e6e7e2f75c1d6b29a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373ecf549c38c9f9a24d7b9c73eb98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a97d698c21b6ccf0b6ac1710e2753b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47492952a871e85ec675ea91dccd8a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bd0feea82543225a1dff84446db52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eccf6a21f27ff43685b7ad51252e22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37449854c7d0e566a26d3b0ae4be7c1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8abfe5ecb36f2a938e979af1ee9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f292c352cf9abadfdfd8e3e8965d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c76947f9e3546a5df248a587f13b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9af8f5bd98c8c7631ad02c5e5d797125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca132a307526d6dce79604ab366538126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c058bc963cf28be27e248eb6251f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baf3c2e36193526b8233fc803100e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6273e71dd65ba83a2c572a1889854b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9fefe881a8040911ed3401d548eb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985dd14889e5348d1ef11cc526441ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b110d3c643bd84a2da7a6f26b454132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089f1b5f0fde22be4838d337d389359133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea493a32ce6accb8d83edca7b7ca1bd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b955dd0457d96ffcf60d4b7221c2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbb5b28ece13d9c2042f995e10ef87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1276fb9d998c438268faef06fc525ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0f31bd25be73abc278276a3f2ff29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad91f6ff57348720d5dba29a33ee90d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145a09cd767ca3371bd27eb8aa75c76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd62f0207a8831cc4b7264fb293c45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc44d2fcb30eddf413f5a5bfa731cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b05ec58d35db982f423b06b07031e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb0b5040d418a130ad9d10fe711154144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034916ed9685289c34b48e65c04f7602145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdffb55039384fc17fe045ccf7864d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769cfa84a6f50fb5bcb8cf0aa0b3e81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d48d33b6b41fa267f312b3db4b7752148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6946761a1daee267b025722114253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480732dcab70dee7190bf288f869e05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f6439d94eb2205f225ea6c3d2b592151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c740b5f295c95d78769f1113a1b8305152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a50cf790cd1a45ce6157e65209c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd9876b49fb04e1689e71eb68ab3be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaa327d4cd531cf3e38e76ae46ebbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed43d00e9863e8ec3b03f637ea4aeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb074239efbf7df0db29fadffc2bbf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183297c700d3045e908346e35ccbe7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a870b1baa2315f303a3bb55465550159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3e9ebf5f052b24bccaccc1fb96ccc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a3430634a81a6d21bc1142846c482161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbbb0f404f31d516f66dd342901cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcbe5b1bd5e8d47bf2e8e529a86f9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e476d57476b8f92bb0458aef01a44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727ddbd8dc40718e2a3c7de075ef5cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d427bf12f5f9b7aae0d76dff17453166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5f405169efb00d86516772c79ffff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b136c8fad93f1afacc104e741bffd1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e3abeea847e3a27bdc3d982610b9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc95c20e916d4402e5ffda4b7b533170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a6a0f27f1dfd4cc26afc569788dce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861184dfc00c93db633732643c1ba35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5ce39b5d0ecb189577776d006348a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c04536b103b1bb82e27aa61a45a27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c21af44b6eec98a5fa50e0e093257d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08257913e3bf4ac46fbf62216141c761176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b7f7f65c218113e90e70aa12bf53f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0230b89c3620bc3f14a7a6511dbedf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc425f401203f556314075d93b9b19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6aacefd0adb0afd89310c080e5fbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113d0b11c66c5dd7db6fd26d01e819181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf657089fac7d3ee0ae65f957a67e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6025d85c0e1e3bd55666e61ce76b7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d03bc8e45a9b53918bb48bb455399f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70642cbe68cf5b75861642177ec3f81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea6173e3ef88e2913b7294872e9c94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746a5427fba52ba9264c0d394804057187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9010c0191ae9aba8f233be8252450188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d662d663bdf047071db9ffd5ac31a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54820b273fd31bae0fef32871d2c4fab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724451543f9177dd14015bba6797739191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca142162eec6ea7caf5e860dcaa5c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946fa0dcf499c2c635c361b89c21ad4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec274ee8899c11330e3054a0758918d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833586d1c35f846657f026d4b328171195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f99012ea1964e890d51c0ffd5490e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f8f7772f03b7743d5bb2dd6daa825197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0debdddca79d930e30046309a2776198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef6a2ee0c2efa235316dc328398af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df95c8ea36254d6e358742bd60ce383200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec5b6f609cbc6a7a15b5414fbcec36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd640607fc95d4061e79e636d69a2bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f7825c002c48a4ca89289205def3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fbb345e70234fe34bb8dbd6811cba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f90068e5bdc685e34decd33159f50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f8370b58a0a0f43bcd4de91dc3109206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f221d00b3691e4bb164781b3c5cc65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61792090bcaa74619cfb1487f4a98f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77336d00e0774a36a84cc53d3b862464209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b24e7d879710c34dc22b438394772210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbd0dcb801bdc52406cadf16472e93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c7146aa303a30232b121fba6d3bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e2ec68edde23d3a00b3c2a1d7abba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299593a2040b198a5e9e412b3b82a1fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa03cf0534a6810c68a1f4315bbf77f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19eb9917c51f5eae28070b77559edf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abd6cc418701b8fca42ef9319fcda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9013f13b84555552661dfe8d465253218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d1ea5487f054724b2e10c0a481977219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f608c8f87e96f5f024fd20af730dad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893d64b9c2001cad1681cd4e93dca3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d25fab9289c6c1e9375ae64c4ecc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b97ec7eb041e9c02774fc853946bb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5d59463d5ef1978ce44023d59e56b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b0ca2d6b19504455810f4e943b1c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644b591dcfb09c2cb5d2d862bac1013226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04db8bf7610a240d44038dc3741455227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284577c2b9c3af983cb8322139569014228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b0dc7071f38fecb1e57a190170fc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f0302c9e3135eef4523ec95a061fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50a9ad9c4870b1c7a225769f8ff8a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2096014cdc1a60c39a72589120fb59c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e82e309a14f086e5dcc01ab60afa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd619eded41a5ddf53b6070aed54ee44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df57a81ce0c1fc56e0fd6292d8584c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663a6ad9abead8d52117d8f90cc2d36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aadef8920125fbe7e1c02b56c0d455237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c90332d455a2ea8537d1d49406be52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b32e93231bbe70f4780d702a849586239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2869201cf96814c690fd64b149cbd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3807936f59f082c090d73b29353958241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c917591cc2769a40bbca16902b48a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b9898e4dc7da78afd11a6d0c7f2ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53327d0472871bfa0f002b36e780b6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcefea8a4829444fac5a15b9d50fe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8087b2c9fe7fda9d1eac73d17ecd06c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845504526fdbe2683f2e7b8b5714d2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22787f28fcba7ae96fd71b8b8bb02027248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442a3df3c754ddc004d2e73ec37571249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c586a79c8f9f6c62f850e415db78e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70cfed819a0f3300b8d83dfd99f645251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d47e8b0b8f56c9543dbde6041e5ac0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724b8c3ceb44fa512350268dd0f6a2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b344052bcab29c5d76ba500566495b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb161d2b90d97dab7c57da92f655d19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27932d8750a4d7a78d9d9af9866347256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eb260e8bf4e091bf846902c0f63f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a597c122f51251deb068ef3658e95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8eb95b374a86f4d54b941d0b8c2fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6f1de4fec281853acca5fd5629cc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccf67af94bd555e2bed2f9b1f9776e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e836907f1dbe910fffd17f1370070262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08d96cf4db501aca5625dd477b92cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336051499ca6be1b4fffa9be86b8cae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947b9f12cb966b9ac0b7a52e3fae24b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f2d16f179870a0c403ad196a51d16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cad0167f9bcd4ae70b00c763ff3b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a376f618ca356358be2bb73818d88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b95b29c249ea13dd3c44d06070c9c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672feed2a66289c05e759e274bebe3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89bbcec74c51b739714005b3180320271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cff93cf23bd4a1ff888665ec407ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f421bf5a1580e0c71704f9ea02b220273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2a0ce7b01254a4f8cedbae170199274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697bf4b9178770eec979c1f81afc401275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c1de6b4a20583e2ee24a0a1c06f20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a1525a8b1b76571c6d279b405818a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a31e819a4749fb41f047758fbcfef0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f29ce8ee38bd2678e499c3394048d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fb9169c4d6d0d4921e504957444d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067eb76582ffd34ec73a3955fecd014281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5539b5da9fb95acc76086e6ead3ac44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44c38fe7c420d5dd1bf7b97d88f956283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38abcd9984e94dbb98f5e73714acd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c842cc3a644ce6a61bd205c281950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3b8f82c64ae858a7bd06a3ca6fb1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7898d76ddbec7bf4607881490d263a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819a62314b0ad622805afe7f0894e16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee754c0caeb1fac7db6ce7deac966e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfab40642fcd9977ae80fdffa1c706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9721be82ea740725d66c490cc2242291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed167558d8dcafcec542fa5c2932618292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ae8e6274081603e32f7704c44a555293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c399adb2065ed57cb434ecdbf45de1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96a2bb1cc78f998586c2b384883050295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3130b0b89b993c7fa7981eb82088b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f3da38e6c52ac6fe89355926371d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2386fd32dd326f6fab0e894afe524ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68536d59b5218c0611dd5dddbf748a0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b07f4c8a219b27117e095df51fb5cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac0f129c18f8eaa978124e0c0d8363301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf7036b9d506bb12ebd71b3e416176302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f7fca39d1fe900b3554805663ea5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1a1d07eb709368ced64d7256e7ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96862c0b14a6172a8021063e83fe8ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a09613d2c3f63843141671153173ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240d0043593a7db0628fcfad14897ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960574ea2947a204d3a27b3bec67577308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfcdea2a3bb30104d5bd5e4462f7e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdab09044a563988829a866f0bb7b5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429f43dc29d8b6bdbedcb801d1d4161311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f9a2bdc67c43e10229006c848874a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3bfc4811f476a0f9f29eccd72619313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b2718132164fa3254d0aa7f971959314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17340a8a46f48f17dddc8aa2ba6433cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c7fdd8bcde0b36cd7b2c4d7e23954316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cc6ff83ce7fef27ff328878824dc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d492ef4ec89a66862727f0803e8cf8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a318b150af1eff787173a6e61ec927a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8c2ab26cf1c8df699a34300c0479d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ab5b152f93dd8cbd0d09d1e72917321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef199dc4a57626126954ef2016c8c39f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142780689c9881d896e011499e1c1bc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f341e122c499c25ea448dfd0123af4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4a8cfbccf724ed2fbcc05d090d574325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851d7a9f5a637cbb52b9bc33c1c370326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c2332d91853147e5f694a49611977327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c124e14cd0f8ebd6527747fb1f13fdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeafe1756b8b4dc2fbb048a0e9f1dd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf154ab75c9ec6e610d6fe92137247330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d42f61fea031e8a94028d9e087bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827795ff98f64204159a37480f3ad92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f89e374edf8001c081652b6c0cc522333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd05882dc834ddc3bf46f8e54f0ae5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fef3221004302fb0c2c30342af1c8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45e3e0f0e4d11955bc92425b31e5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81671459b8aafe7dcfde983147248e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c69160c3c94c446c9760e4e8b79399338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063acf3fe8cd1d7f4a9c7d6f1346f54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044d07c36e7943a5e877196727e9529340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d02e5a3d31e8fcbbd258cd1779fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabf044455dd2dae796fd966114b848342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54df9342e9874dc41e9791ccd85e08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642eff91145ecf32e2d25f9af31ccdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bcff1918884ceb1633fd4d8cc7c50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069c581666829a25dc136aaabbd8965346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc909b98f2a7cc79262b3e9219502523347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801fb64f0f81a7f15ac2c7dba387498348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bf2bf40f79b143517ee435877c211349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205876c859c1c31dbaec76a20078441350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8658fd6a069167e4ec44a95bc909a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ea529efc61ac36d36c2f6db886fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d35f42d89722b74e48f732921b35db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b879f4b9dfefe5bca7cad8f6c7feb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba6306a401af14ea5f3389220810b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7221c7c014913f496f3a994a236f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d7cecad17c7c04eb604ca17c3ee03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380688faeea007a8a22dfc5f814df4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6898327264c0495dccb0cc2b910084359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262cdf7ef652356640db216cbfff045360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575b8ee8cba81aecb753ff690f7c433361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287acc9f4a5ab8dc2b0d3ff027d98b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbe9b5e797224c2e1420f2925a3806363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541c902c098750a3ea0cf702a4cc2fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd854fb16e3f12c9587bc3f81896343365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b887f168ae0c3f62aaf5e87bf3f141c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ce1b1a16d774390c57037ddc6ba54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a62f6071c84a39dbaf638042f49746368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8a367437e5eb1a3460e87d6220d4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d42d0e527c200fc9843086319cb15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de175ce75e8d7ecb0115238098adfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c540e423edd8b4d1559123296365e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df4d95c3359f5739a34607fed19511373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af30c47edaf1fab575bb8222e39342a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249697faacbe003e2460a161626684b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddab9a7b82efefbe5e8fa04fe81f677376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cff30b5ba130bf411433a658de907c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03963c5707d2627e62880ae2ee837c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cd9fa2a3c4e61011641a3e7332fba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f73275509b096cf0de91f6f9712a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405203939df6af508d2c9bb7a891bcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b043741972ddc5c56e892346ed91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fbc0dc1e65f46c295d9cea2f4674c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540637711d186aab310eae7faee082c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc3db9b0c7636481d407722a048fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d6f9517b6365024dfdacab4a0687d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794c60aee1f7bc1e95d2ef676a463f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5f1bf6d28f43b3bfe0864ca841f67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a2cae4d60b6d00c3f899f0b9e8b2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a3b3c65026947885d8bc82ce2b3cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f8bb7276c44e92dc3b72c3f3ccaca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca9013f265971f5fbd0e18c8079048392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28788d1ef3780b50e9653aeb525f3a02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786876ebd6942e03e2a5da26938ced394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096f7f3d747b4283623bd56c3100fb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595811650e9218363e9d3e09bb46e5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e33eec169802ac6dd2597807b6175397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc66acb4f877d9c9ed71f524acfaad8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb311ecd821ebfbdd4e25e2f02f710399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6daf6e6ae490953ad55eb62e744cf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad0a248ac6bf95e6ceb5d0cb445d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d35384be00bc188ef1fa129585c77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596f50d34d34b07da0c835ddea638cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c3137b23d78ae21c1dc492997ce0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a1d7f2682083a5d32eb0682ba03c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ffef8b5d10a99d3253e0ca7535e61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8a60e6c73fe9531e4c0bba1e593d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c3f593fa97d501f7df4b9fc1f11b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8841814bf8a2ce4c876af86ed4b65f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba44f5671534acdfbb4ae11c7bdc2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cfe769865d1378fb72272876686f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bef9cbf48a01ab7b21b70d9283f439412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da758d220700fd174947d27a34718d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dda19b9867c43b673e6733b9d57f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08088f3eccb882f7bced4f1d7d0ad9e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6edf8a806740282b46bf18cde5d72b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06493d0887150e2f54e5c9f5b885f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978e8b8ac9e8a209e1bd4ea62d7645418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515a8ff2e5ec72fec8cb37a136c2b26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252c43e78594a9073502b2233ef30b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40759573e75988407ecd36cfc4464812421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0b2d3ec322e725ac33111a303c77a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed836301e83a77bd2865181d34a3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351589f1e9fb90269083dca548efdd83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe47106d51aaaf530a14ce9b39a7fb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d47dec3ffd0e63e296c9a988b6f18e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e336a093f1324fdbb0830e6b8bbf86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001999bba85cc1ba4e1f49df06f4b55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b3b41f2e9b5f24790e67b56b521b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14fd4744920c8544db0155ce7f64f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32112733dc48598a45a76f8ac30a467b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d4c6c6a34b3f6faa7b907fad0e52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc6d412b058bc1ce2415f658402b3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56d973e9f24b3cef15ac1620f0ac35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce839515b50f2cf295785cc886667dd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1fbbee336ec53498dc6af4cc78906436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af108c1aa6d6b3c8b54341dddbaaf12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b687f4f1c7bf209c0b95e4014be4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7e63495027f68771e568ace1628d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2521b03d76edeb101b9012a297f8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e259ae0d48685b5c17bf15f9d7e5db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b9703215432b5ceb2f26b74df546442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8827331e3f8028b73b0ed680380e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476211d2e3fc1b654595332fb17064de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ef39ca86fc9369a4766af3fd513e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723d3a4fa67aab630c9962368fe8ab3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7f036da5cc4d244679ca0b220dbfe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069c813ea685cbe7d59d6352118bcea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6043dc5913021b14a8f44212c0ca38d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714da1bdd47fa8c0f5d9b697f30d629450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d776f9acbaa10f12844d723c9de1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f48b8d9315efd879b9519d71c47641452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6b5ea21c9e8de5e7923fa813a8061453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3d3b3b3ec9ae3d40cd9a758891640454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9d778d436d263bd8f47d85842cea8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc769dde8ff0dac89af9ffcbda7661456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98193f43f41df7bbeaf4c2ac2e820e4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfb698fbd65dd6af365adfaa02f85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43c6ab561cf788f54cf8a3b43361c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5661bb611494103d6037d61df8159460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341ec4e8ec9e4dd35fa685a95bfd7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327f36f0559ddf3522e61e0ee5f8f8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53f6f8c7f4b3082627e507ad5de88d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a3cd07a76f4699cb59f520822f145464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54b707a3701c383e1e9836e76534c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faebd4d64e6d66c7a67b321bc121ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf3908fef1e260a7efc88fc78bd6a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03125ce4f148353b17eb3d7cf2ca32a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bdb2d1549a60b3866a69b637dc3fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33257b8636e7777b5a1455eed073a8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f443f8729ae5d7e4305079bbb387dba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b44b3cad1c5cc0d042065df58c872472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e648cbfdf416ac485642563b0eb8b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e644c8d61d0059bb52952cde4acddd6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe0623f164bd30ac75453a93f078ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05e8ade7185793aa2ad1f81ed3366f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65bd29ee2f50ea5a7ca946ead7654a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba469e261982ff41e56d45682acc46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecba32bcc9bf8847ca03c00b79c232479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c43b86517f3594649249ece1001d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef189e92ab59a273afdd425e142e41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6d12ff6c22ca50c6ce8d43a1f19e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4076e2444ae5165ed6a3ae6432a95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c704ffae52ffd82f819e611007445af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cc9fd8040d11811a9b3eda72edd6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce0f8d9d52206c1ab74d92f14e991b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641edb630386f64190be3ab91ddde04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10748023a70e07bb5ce668d6c634ec57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03815dec4c9759d5009c16a0844e9e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49477acd7bfd1d1505b3652e1cc665b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daeb924af0390bdbb98dea83d59588491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204a5a2c15bf8bdaa49dcf2719cda89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402780d80f602cf388d5a77a79722fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ce4ab504c0b46df7d5c9ed15ae063494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2069aef5ff61340beb895f8f3060c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c64b277f3cd6438551edc5556eb5af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b672138aae1339db8d8974bdc0f2996497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d3103fa18759b8e618f75d7db368d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4592ea29a4469f33acabb4467349884499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8460614ef2450c6c632f24bba01a036500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ed3937d0610b1912daf5be05f0427501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f85d6fbc1754cf78d3bcaf978d209502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ad187f6998b435afdc5d525358557503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d30e3146387fe3467c3b8c86e7363504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd211158ce1c96bc85a00198f3b646505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e949be08f402be030df721cd9ce37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7af0dbf3f7ab3ebc096bb16640d86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f11d8671a7b17227eda1cbafa62c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc534d5161ca4d916b242361e03b99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268506a96c8ccd456953a00e23aee3e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36429cc996b25a6624342177c33889511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05573fdc104fac55bf56175e22608e9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c98e3d02a587fe19696979f44afb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a66510d1d4ff543880475dcaeea566514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f6df0e37a251d50fe538ad1725451515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add5a3887ff22e78a5cfeb993171887516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9e56c454e59276a8d7f451a384766517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb20ad4f3227cab1bb432dcebbc0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467a798474144cf9ec1bd2d7ceefb12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa183f918ae9a66ca5de68ef9aa35b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e0dfeb053fbd399b121a658e0d50e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d679a1d2217d9a3ade358b68fc9ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da54100c1a62e97f93976c3c3f01fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bce75a8bf3981aaf4388237bdaf8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed590dec32ce88df2e2767a8dd6dd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11c5ec3d7f6c3b44b006c426310c07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d81426878f23bc6d33c55a64ddc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e1e7e340696cc5f0b5f2a0700a3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e398d031cde13c3169f54fb2dbcbe0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e583ded8faa3e90528affbab53e6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37800bde4b8ec414b8100ac07ce70f8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9073683395545845476ab6084e0d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a076795cf65af21dbf5c62bf9fb87f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdf0c6d790465918dc91114ec77335534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878decb1bcbb601f7053478f29418e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89e07cd5b652fb6c16b5cf0fff31a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687120beade7d3970525585f8c9a699537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c804b8d0e78e9c18ca3ea0a4bbb7f3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a38fa64575e34a185c0191590ee81b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8123fc25da2b0e5a2b0882adecb1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2902339d09c2c558b2aa6e1ffd486e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f789ce983afcdef177dbe4dd87029542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fbbb98eeb2b4e83e46e883c067401543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4226f23941ffb6182d86dd75d1d655544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e72345e13db36766210eea0b710fdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69538f82673fc6c6d8edcabb684761fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c110769602af4abb91967c8812e38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f90439ab75a52326a1aa0c5ab9e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc6563a198fec13fcd6e9f9ed3371d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063fa75f12afa6a6dae0ae5d03c88a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281d4bad212ff4d032bcf2742a8dbcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5cd1557bafddc4eefb6a02d5198ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa303217d173a9d7276ea27954f66d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5178584bfe545c9c1bd1d0e81dbb5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a2adf78b2828c6d89a6b06e07fd9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec93d9d1712b223a3fdb75623a81f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d3150040cd9844814ba50b37381bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1178db6f528084aa2ef9b130bc085558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c86c5b2ffe585fd8e458625fa10fe4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97261346e01c8e58fe7e2ae88e1793b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c95ba187b062750dd615af014f005561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd70c985235f97b93683403754d86fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608b1e52ba90cc52d0731f43ef7a479563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205413b00619026dca2459b3684b20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d949ffd29d7b5a6f8c1b5f9c7e39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a9420a017d53917382dda40b9c33a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31bff254639809987a90852da559bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0218a2aa7e44884f9719b9cf6e8c66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c37eae2e199ea3ece3652395c2e9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3723c763c19182cd3bc9c90d5f981570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0c686bdca225864f0d6ecd00f5880571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406a86bb10398b0a1136c2a04dadaed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6dba714d755ba082358c5cf449b9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6ce603a6b960489d1c25c3be7980b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d57d5bf05d8505692d83c528c849575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcb96120bffd7218899c8d461307e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9893b5ca635467b79ca644b2c09588577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf751c5ba8e8c810f2e63c898bbefc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8d49ae8abfdf336488111e7134d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c6f0efe7dcb54c119290d36406735580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32714101d75009abeb464c9416dcfea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99cea917ebf0019f440635c5dd8ca4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505df924a26f5f0c2fcf1deddf74c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7457d2a0a88f5c6e7b527a70c09097b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeac5f9ddb454d01216ebc1b94d68a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff3f5fc79d16d514a1bf22a2fe50cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce11eaf6e63838b49f525836eee716a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d75188eafa62a0d65c98c61d2da809588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a03a104f703ffa736f72ba61461cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcd0066348288414df302bce0501dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41ae12f655ee1147c157568e59375591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f06d02ea9b82ca5321a2d93b6e8676592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a90b23c08681f899d06ad4311c537593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7054d510ccbc62ed5d4c8ea8d74a0b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e418c418a396438023b57d9d050adc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a11f54313d3a12591069143896487596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaf6bef8398f305df2964b4e986214597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d5c278186eacd06556c9344b47353598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a3a1acdbc9a6b9cfbed52c1b9c178599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9396d6b451ef1a8b078ab5caa2096c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca2fb8b08291ec5f0c21fc41c5a4ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb7eb94ad650dd77edfdc17c78b562602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29c4b94b56bc3c79e38ad8e2064abd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe842a8b48a8a3c1553aabc068744e6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83205e8b346e3d7e2feac981fb9105c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719266818b6cdc3a935c61e525e2e0cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824351603b40ab29fb90cc23963b44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4070d7d0549bd3596758c0f2cbbb29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8077b860e641b0b242ca7f4b0b78f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd4b936e49faccc38afa4550ef04b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3958d6900cd165249ddc36dfa49187611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec220714dabba826210691dfb4ba018612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7cb395a0d4400d865c7db2601d90a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df9f112bd32750be9d072a0d29c81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d000e1b7f8937ed3e070521006d9c5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650e583d8d51e20ec5d07fccbf275b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c680371fe609c7b044d3ff05d0fa48d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff53bcd5928ab5720cb7f713f8884f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb4aafa81fa7571894185ded227223619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9b2e6b209d8a34a07a103a2e3944620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d8115fc75ebbd30709d4cf928e56f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead38e09ff0ef0b16fa8fe9ed3236bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75182ea9a32b8964c4010ea0efa9282d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef8ff0f766ad52edcf531930997d16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5055d9b5cf55bc4ebf26f66fdc32e15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80592395b95f6a2f5ae833667970409a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f9b47bdcae3db08c7727b7574926627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34953ff4e230a1666c91a3e30eb419f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a14c7f54ccd754fcf23228288facd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e450a00c6316f9daecf681cec810539630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615bab0effd3820221bb8bdfd98b1d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566713500dbcd48fc9caef3cc171e70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a94598824af0feab556ba78be641e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c559d5cfc1cd3bc813ad93b64070634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ac96f6b50eb49d2892e8798c54546635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9345d5a1ecaac2f3aef25d70a007636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51177a6148e36751e4a6505c45da36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb88f29ebc8a7fe952114249bd8d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380485511980104363b40125e5da400f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e0fbe71a5c27a2f26cbe44a1a7b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023e51b01479c5782d5ecf7eff3ee35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6503c272cf4367d0a5e7ee38005d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb14e9cb3596028fc507c56a2054d13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb745afeb9c277e487a0bba5bdcca4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f9215751d43d714cd0866f3803a1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981c00e2996fa086dc9d2a60a8cf326646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114492544db20ba797ab58fba305a91e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949d9bdeb99e6c41f65d47bf401c0ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a36d0484d60d4370d6ef660735220649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb3ed5385d69b6d575771ae48ef62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da646ce4cef559d7ff72358e756dc026651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefc0a1df3740fba3b577e01cd0e0fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc9aa23ecbab55c3d0539ea2e0a285653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8889ddfd609e1714f0765b2d5e27b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ce8f0f4e6575cd0d4d82b46d1f172655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0ae03f2f08be79331074620e5a1fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cecaa7dce21162c7cff7234e82c3f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce626a409bef466791d1f1d1c475c757658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb2aefba68ef564f26b4e82f2fa1ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96cc5d8261f7bab8e1d773562b10d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b44cacef6825a24b470374f4d1106661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac53a6255ef4534d81116e39611ec88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95867429a9123a34ea19a9412f12261b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76384a86e3f78c54c0711757148f5e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a047bbde58b4dcd9a17ee1b37b64f98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978e8aeabd408d0a937a7a51011d525666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb83737dc50e9ac56fa33f645be2ca7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de6229a6d926736b6e42cc2a1ce992668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097563e536ccdb72621c8fbed342218b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe688843d0e28c6b274218f593e706d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b6bb0f7a186f4d11d9bbf518b64d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8906fea68ba18a89812cd18b4e808672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db038aa337bff3f3913dafaec633a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370f366e6be98994f48ce3e36872be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dd2c7afc63067459ae4841caa7e89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21e88c23401fc3db3beb707624e074676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0425de24c209150f9522cbaccec882b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc51528d5f8436f53bccd312257d80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb9ca13f61be0064ab952ed20acf01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204f4deff328507ce0594444000f314680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb764d0d421542b7fb7d9411f8514eb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdb9786dbf27df5e66eb5f4619fea4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616834a4eb36c983f899df96e22c3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dfcd75d4b886988c5b7f12ab0a6ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032972990c1521b9977d4f8ac8f1652685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7090a458e4e686f53c0c02979be544c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7022a5fec1898ed9b8024d34aca3937687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416001022357de7e9ebd759d59d5c50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e29229f467b93525bd11cce1e34d33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d23f7fded5557ad79366b4b7ec80f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eefabae584d82764dfae4593ca082691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb70eaa2ac875559c02ce6c8c04e95b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19552329b9fa394e548709ec95348e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46fe2ddbe58335069d13f12f7fa037694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d48b951de98be68619d8e0c19eb1ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7b1923b7e6f10fb9c0ed07fa81a11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47ea9096c3f08bc793febf34d4d47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c400b14951c48e0d829778c5c751d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc389b74609ec5e4765f6a2aa275a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e54196f893bc01a9cc888cf6d4ac1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f4e3312338adb7cca2a812256930701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b63eef7ae31194276c43c3f6dd39b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553138338de42ebcbc479c4cd54b8f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89abeb1146d7fc010177a0e1895df2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bfb8cd70daa7e4de3a020451d2e96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a5b653d396f006bf7f8f40496f4aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea89315f8845e74923d161607af5c4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8c5314679988368c1d7cd591d3deb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec136d6a03a8c7b630d6340041347e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff76cbf14a3c69375b4cd48680e9d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f8bf4fa1b4b00ae1282b3beea75d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340eca63d154132f4ab73687151c56a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd55f5e669a9b29b4dc652ee51c6db3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed6d9d52ec7b8d6a7fb9ce40f4f03e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6317700ba23ca1b6986580b3c8db3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f81dfbca35537a2f3ae8c73c6dbb0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258bb67ef178964e1ff697eb78917b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3375fc25ec977e87e2230f0e6c44a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8694566d75f4db21c0c3985dce7d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc3d926ec575afb1070e6fb3f34333720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296642dd9aec9f424567bde76ac7525721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd27152de25cedbba3b5ee993a801b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e401f3120ba26ccb33f26cf1e3e1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfc0c62504e4a1fc6bf4d0dacf3031724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257978ca6e10f274171e87b41ebc55c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ecd757e0aeee87dc75ce618046acf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bda861c9a55fa4baa6f599edae990727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3191209dd9cc2f6d52bd8601dc6be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826abf72b8869607dc6cf27008e5310729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52f0b9bfefc569ec2be57d7f7f850c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406cf80a6797e0adca37a62a210ad12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084899d8cd88ef2f09d2bd97d5d97c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9b19a0dbdcfdddb8273139cf3a4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55417c88ec92ad325e81cad1d161c65c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53b8323446edc1dac292778a334a44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9763e568ff860df138e9a70bf966bdd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba596108130c1af640595625333357b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b69f73b77876b42c1288d4634970738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3bca2a1a654ecf21c5e797a3bb440739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b89c30e2e3b5b18b6a3f033967d8ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c42b119e9ff5426939dd63d020867741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8f667176f79a390cd7407fa5f3ab1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d53e14eae1bdfab6c537703598a41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c7f01ddb74316fa57c98a6369e623744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669faac10dcb102c65474b96b1847f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eada178a928006e718cd467a4bc3d83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46854a84d787cd11d3c01d3300975b99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab04ba746aef43ea661b4a4d9132e6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7ea507c752acc16e52325af671e6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822909733ddb4854241785c787b3b9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc702265b05c96a691b7e9ce90c9cee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51739913c273f26f623d4dd59647fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871bed522bf02a5b4833b436c3dd367753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c712df1fec8e7fac6dc9a009966a2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3cc0e79e48e2a4d641072fac5ee12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b537911f88e69b147f9b2e6e14812756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ae86c3cad2be780612dea515c5adc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2effc702aaf62863492cde667a5dc7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8ca7519d57489038a4a7e0df87dd3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c68d584a36469e2a5464af94abd49760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d109c3fbcb65987ed7bb43827648f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06c0bdc67789983a8119ba3eebdbc4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179cee83020bacc8b2794a3472fbbd5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c81369e40b968d5ee44e0a1e4ce94764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95d98ad0d2ce1471195c25d9e036a4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a02e867447df76c4b7112529344b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d96e34957d32a348ebefb3af5772a5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c91d22e13535df0d9c04bfde73fa12768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720591aa0b4a5629131b01380b015baa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279883969438cf1b44fabd95a686769770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f18b6855d1243cf8a38cc37330bb3e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f8c821fb9fdebeaad879b336084d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605706a60d8914afcedf5bb784444b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390a15fe07032704cdf47d444e9d459774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140206174138dcea4568cd2481fd4e4b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1773cfb96a24753c9e74071c2424f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20279d35435305e99ae4912a3569bc51777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9da1e05f9ff1bfc06017fa4fc7302778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724c57acc14c14b40a1d43ffd312b30779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7add9434b2b017029da35e67f32bb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ad8c1a6ac044c7319a3f9079c304f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ee63f667078621fa0463aa2134cef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd573ba36452cefb3f40b7616d083164783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6652f9d854ba7a515674b86dab25f72784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f4fcebc15bee43f2226e9717714ff785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7fbec2267c43616cd0fccd7591bc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4de5e74c7001c93f301dab4e08c1e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c10d7eba53680a69d080e3a1f4d0c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e076efd30a302a957b22b56934a467789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e074292ec6d96e6ed09b6421d256a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea31e79873c4090f97a48b3e705665791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa025d0d4522217259698d4e4a960792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9acbdfe0ee7ef57893931d8ab2b696793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2c7775c190149ff7010c11bd54bc6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5609d920d1ea3f34ea6998059579f7e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8e0b6f63cd7f3fb5245a029b0b6e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca064593d0861fac2cd4031626726e6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abb19363eb8f307ec000571eb31a7f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ec723a4f67e93225f0a993b16f5d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85399b634b480a5c413fbcfc3c23f3f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928b7f4d928eb74fb23e176730a4da6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273c7ba1fe29ac093e968961fb0597802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82076b718d2bc740695762c111842091803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1c0697092e7cca1748e17e992ca9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226519828119eefc87caaa8dc142ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1499f3b13184a720eedecb926d8718806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82789848a90d23c6ba5295255adb04cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01523e5dec297d6fcd9640930a549fd2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7837684777201302dde541ba3431837809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3745ff683ac0627a8cc105b62844763810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afde5a1b960f0ddaf2c344923ecef12811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decd9d37d47cff4da171c57406179b2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da133c40a04bdc161e61076cb1824ea813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d2aff3fcbb7a1352e1df42c681bd6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcba7acc2fec1ee8b2f400aa61780cc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd383e27a378551a3d6d6553ba8c01c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abda9291929a0fdb427840700346e2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8c8e5d7dd2ade8e12f5ace31c6f97818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b38b1cd379045ea236fdec7e542e11819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfadf7b5682821f50f424eb3c7ee596820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155ce3f3bb60d6d5b3651b49317b25821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a543d4ea3f06e8f5f17214a79f27a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77dde1b63b8404a135ad6d30cead6f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ea631c0cdcfb64b50e85b1a07378824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511d3a1e8bfc384c09f5b9012122b8a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bd7ababbddc6ee60028d54d7746ca826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee70223f913e87a0eab9815d25a6e0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963506cdbfeaf1f03a3ec2f60a5918b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514bef1203b30d4993ccc03602ea3c8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9003110d2fed2ebfeb8c4f856109e0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb25db4a0c789a581616fac98337cb3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbc1ac3604f347a189f156188bea16832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172be52031471b35ac003859184ad92833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b4d0614f6146eae6b2bb6a0cb523834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1629de105b4c88377f06bd025628b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500c5dd7223da06a627e176635cdaab836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d69807aa9b4727ef646164bd11e14837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7754d3657a429a9c23313c49430a579838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea1c08ef7dbee3a5454fc33510caac839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bea196b0faf3922743a91f632abfd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373cf36b12ecdc82a3157b734196f6a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593e236dce45c845abfa6b273c57db9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2a44b87fb3905e948126c5eb9ce40843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301cf1039ca18bf78c6c409d61d0e4f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b42291ddc1813072fbb2634da218a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5980e6848157216a50d3009027cf78846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73938c8e72d265d4f0539d9bed356238847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d882151316d9646403c851f3965c3b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ef8386b302e033245e57a4d278d72849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eff3dfb879a5532ac0db1da16efa6a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ebe7ed8d3cd91029ab9ca50be092a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95707541afac396fd300e7cdb70dca01852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39894a055801cbcdb4969c1f34e65cc8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159537d1d611fced99bc21df65c11ee854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396f5d5f73fb98a4187d22fb45bfcae855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f05c49bd9804c1a44332d08505270856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3678e2d62291e93eb43c0a137c6bf58857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17334071eba64bf4e477e1a9fba0b19858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375ceed9b6fbd6eb8d60aa1a86a97cd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee8d15bd1ecb46b53b33597c51fa9b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40defa938be6d2d3f8f661a0fab3353861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf707f95239d9e7424ba1c13b61f7f5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dd8147baedd9df483f50457a0e0c1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a0ea8269ddc68aaabd22c1a87e39b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c50a52b187203ecb3ce06f096e8ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d9debd1ba4abeedf044a305723fe0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bb175c721ce5e7656d3589abb368e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b43a0aacd5f9f6e19e5a7c8a957b09868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b6f5d4dee4ddaa857dfa06bcadf84869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679807d1b5dc4c55298fe10d3a6c1ff0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3184460d6c9a5b03861e4d568a3e52871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf6eaa1dce2de7ec1c651b8a85fdb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c77072d3dac99e94f666f7c04e178873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd5b0a2bbfa261faf54322ae2d69d5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f814f9d04afde226cf0b0de6422ef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dcee770f71d109ebd3bed274c2601876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d87191b73ab8376fcf8028f3e61b55877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68cd77e9bd40e1b9e73184ed0435c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65ebf20f38bac983be0e0d9613f622879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc700d4445c02f3c94acf5b5fc03ed880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fae12e7683cc1890eeb5b048042ffb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc33b6685e9a3247982c1fd38d6275882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2217af296178405064cc45cea7c89883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2adbe120b4e88fcaf629021497b52884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444739398de41e6101038129262e915885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8ecf6adb6424c59f47a63d742a95a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a706a474d930c0f8732a7538b16ec887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8adc78c8c3b0470a186b51b9591647888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9580394e3b2c8730544153d6ded2c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd965323da8439aa45d88bbe614e4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d0976b7c018316c0538ff30f904e1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea2583640f5d8f42037ff37a236182892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a341d61b93545529aea2176f2915a4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969458d8340a66480f92e7d69de1acad894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f6a2b8caa136a8f4271dc618fcafd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c437bbbb68ecfbe166a43e3a5907e0b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c287f30301e97efda6cde5d46054741897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523385c76fdbcd69bb3136fc3d4a0c7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3656d09e22dff9069727a016c79dfb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed35edfda57cc80590576d34f1ea29d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d6838615ee5d9a59e7a6bf228520d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c87b0ae9f3c21243980bad749b0cc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224118bfa128532ec17328a224a5f2b1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6587f97c006f6adc8fc956a95e8fe35904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23578458009dce68027c261aa4bf13e7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4674f0ae45727c3180c7255a4a028f6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9be6e4d937997c2f4bfcfcd4dbaf2c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d8eec4aecffb32541b396a17cadf7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bce04c2733a44c5b20f799e364019909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6aab4bf000d0ccc0c42ff568fa45a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c7f4cf2f27bc57a716b16340ff59911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3291568d78d0c373566c9cbe585a73c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfae45e5bead69afed3c370736a773913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a73ed44dc958a14e834184320268f1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440bb3490485527e8632d3632255a54915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878267083d41ed76edb955a7686c499916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72f4b24b0f9fcdc166a8d3b0626d04917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5e59e71a8797cd68e307ff9d05cac918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0c588a2dc34e3b44955715b685188919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c6706c533aca8baa5fbc2bc48cbd2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d254b3bf89af665615358378f46cf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c5fd05c439a55c973fe6ceacb8b0b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffcd537790bc457b581fb47c4bf363923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797cac938ab8eaeed7e9b78e844a172924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b23ffbcd60a9475460880c168791925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fae141c8dec184671911a253f9adb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05167192ad7fd4da9c413e06ddd8c90927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588258e1debbcb9a67c30d5efe19156928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496441aad00a030be10f5e071cbac5e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbabb75ce26027d404221fdea2e4aad930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2421570babf6aa2c7413b1964198c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7d2cf81ece0c3d6a4a4623bd85799932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af7646d0ab8acb68b0cbea45e8e34933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caba1dc342108f9cfe763267d94880934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576f6d75b94188e560a4fbe25650668935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21755fb1c799a21b73ddd2726d41070936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ff6e05011ba126336496962cd09e3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4eb093a27d8d100eb1360887b1bc9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ef239b5ed99ef927cdc49aeefd7c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52b0930b8ea273a58821ef171871ab940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d6dbfe6a981b701daf06ae1fa2f9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704ed118b0bf50ec6ec50c9145c185b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0f61083f2fe7b1ebc0025fc578b66943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ee55e8fd488240dc644dc0ee15a92944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418198772568ba4d078ed66ea1aaa6a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aa0b8b1979116831b1dc48b4afa75946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e951e9a8c1b45e94f0f51365d2763d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488d53784b50911b843228ccf7190f3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9124187b1f2dfa0e2026e734281c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5811b5344e3b93ffb7f2ec9927be576950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c9706e016a956c12fda88214447df951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c247d0c6d86a33524bfdc30cdd2a6b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2cd10f2f787fbd2f1b9353c21bca3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec761f24d3aed5a8411849c71290188b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec8f1abba950900e3e8d60cd5c0910955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9af0a3ae6cb2416ae60e173fe7b518956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943c04403486d4cf0fc7ae9d7bb8e94957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0f2af556fe4cfd12629e3439900b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3b2b738d7f8a44958461e65f39857959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05107d8c9952f547463d214e43b2de960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b87b838e310e13540b53f5efb275a9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0a097558261a446e062a8247503d6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9b00b3297e4a00cc356190422ab52963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d23b1326a3097970d870ba4511afb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937293dcb71c4523ec4bcc9f89c116ff965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b37299cde8c9df9879c694cb2b5dd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a7e848d038cdfc51dd6b507f685af967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b3ae6b4ff47d106c59896ecd83d1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ce7a2c8450defdca8fe80c4cae1a0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a00dac03844362501d0466d558a79970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec622798ed65a2fcd9ab32ad3cad0ca3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c9b8bb37cfbabb3b1ed1b55d61a3a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67fa5ef6dcf85f251e92f1aff4bcec973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac96f01193b79d3a5486545d39efd3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77d081273947d908cf6aa041659b83975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6b13e2477605fea7dbd479ab8f0e7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675671a040ba7e72c3f7435b15207a11977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ece4ebd767d017862e1e78eeabb4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25bbdf670846568acde3a156997e292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda01852bec254417343a46ade18684d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fff8c195c0295515596d2a11deb454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6261a3f0e01956a9f2d001b84f04e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e15157535d065470bed68fa91df6906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44063ab1db52c77429a07292d8ed3c397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7e59e0212a4a68e75e6de3beced788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813802a75d8c6f9295c2eb1c475a3379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d57f9245f3749afd888e71a6028510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95540094f8aae4beb6c5a5b6906eba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f41f5ef11a518b16c749fda85a787612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcce83b45dc4192f047e199f0a8d5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6e141deb72bce5b1e794f177b65d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bee856367d2312bea34792ab0092015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b40cfc552ec7eb985d1e332fd44b0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9b6885cdb3993df841700ed3624ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1d1244ef7b8fe247c22967e9e3b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242be8636a11e3014f74cbe148d05819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b974571afbf8b5951fe6df4cb859bad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411c41860860ca0fb43b8185db8304821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b5d1b51a5cba2de6b72a7ab336b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e71074ad171be08a84969b1a7f5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1540ba6c2cb8fe9e4dd63b4a08b4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0a07385c293d4f11489a9a354d5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed2e370ab22d459ec3f4caf20b4f1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e31224e11e7a4cce44fb8844860a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b5c7c6d008a6c587467e70676c13b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a1a76892da3de469c103d6f679e5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd177a7837fd2e0ab3fe038ba160073d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003bfe74ac4996a7ae09871b6b50f5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdf9da89f5a9789ba6c1cca8ca1d7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795809f619cf484a54b36c78f03168433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b42b3850550c53f3332080f6ad3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cdf514650397150ce5fba2bcf139035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38210f4ea959c20960fd611ff334c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506ca62733be2c9af4a3d5a0ae7d80137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263c2de076056ec90b4f60425a07c0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b6d6f8f4e68d148358ac38b2dd46d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b2e03ce7e8dc9f6d712286706793e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd739abf2564d65431422969fb391b3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30483cbe4feb1877f2e7daa4a8399c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b5ccb34cbf20256110aff93fae41943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486218e5fddf150ff82a45f9de9158144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceff5c948da90951582a8a7067617f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff104ac265517769967a6794a4129a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5deb5c295298f3544788bd328062c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960cbfd727670abd7b1214ef1b16bfa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6782aba98cdaebc95e1d329128c43d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89a1e9ec3314a1eb41099c69ff57ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e48a7daa38ed6cd7a7c9baba76def751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf19ce30a27dfba6fac29b9f0a12a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e10a14ad31e4f8476ba3825b4baaa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20b8fd3485edc2cb86c96d83cd624254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea6596d780007d53de2295e4eab3a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f64406a9b1e66e955d547499214f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8663200e5f935b5345fc3e522de9b3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adbeee4b9971005ba767d42a1b3b2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d75fd31f6efa7d94c4baa20d55bd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbe1fc9ce9bc06a4c9beff0b989f8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef64680c424e9e8b93148c27c8689961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6521450db1e25ca802742374a1c9ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68246eb47e2139fdd1822b86bae42d5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d68aec56dfc299c2be0c53bd6d6f2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c00d1cf5e88f6ccaa81a82c53925965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb215d6f085874c122cead9ffa05ab366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dac404d08325fcb6bfd5415d19e90f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983d034351980486683ecc568b7b3f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6b45bc7010e7c1a373863a3f90d1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9409897bb1829c70c57c43e291018c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3004e47d6b705a3c288be1c85846c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a9dc5a7e869da87f04c77c74198c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726711a5c8d46887f8f7c126270fc2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dd67aabade60fdcf3d3799e57e14d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d40ff95765bfce4485539db714c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eeae4f4587b4d496d309b7bb2792e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885cb9f7ab366129be10a6bf90f22d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f32993cd06b8ee516e005ed4fb67778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b751dad28987008119b2055f396979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c557ea63393f6962abff46f9c55bfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f30e1259421ec12a673389521c3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa812f4f6568708058d96e92e2ca8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f04d56db2297324b0a8657538590983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1073d23e94cc1fbb8687150d806bf3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea536a8931f50c329519f8925d30bea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca56df9633f8f7a07ec83122ca4f8d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ceff8697aee55a60ed39e6027200287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b39ff7dd3dffeadc39e4e42dc59088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c2b85c63c5ee55b4151b355b6be4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706ad18a7fb9cea0a258302f13389d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd118ed942c75e3d59b09c9729fc2f8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecbd5bc5838474bfb21890f04b275492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb7215211720ddfa051bf97bba18ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407c47b68bbb11bf6d6d73961f3c3a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08161e84bca89c9d93c4a69557683895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b3f0abc81501e30fb1482fb9022d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ee29451ea8da053298b3f13aa8afe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa5de8dbf38c3d4812c51f48f3125698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd0e3ec198a2a200f7199cd7a1761d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4eabac687247ee5bdb39379a1a33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa41f2e78a06077d1c03015849e87a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca8d6999af38c6e2c4a629b3bea908102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a7619a021486153062abea3267987103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88187d5456266a4c7c31352edbcff2b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8098e502886855face7cbe1e988102105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cf392da0ee05896b85bda35924e92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae422efefb243c853f432c34ddb75be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcc70443e5639bcb8c51e32114a517108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab95ee71b69fd5e41210abe5560bcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf4db96210bbcfb9d7fa4216f0bc4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac02890eace960769dea682e21917e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc2b0d724805ca209e5a41f7f96897112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4663a410a3dbdaf56fd7d6c782a2cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022f000ae0397e14c20d3bdd8f2c64d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132d6c0b51b5613a11640d5b447e729115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c78457dc5fff8779809a4e0d44388116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e05d9cfc061456efcedecea0d7cec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f35af48fdd6b91e2d23636faba362118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaf3659903b3e68b8f370cbd454817119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883fbfebbf99517d85b5423a04f91a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23198bec0d0a38bfd4a34744135a37a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c688f89b2c0e6281d33c47a1e56b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61471e07cb2a6406af8c26d07aaa0b91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3983acfe452ab1ef90803b8fd6e3258124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d5e6a59e5a02be03cb65571fc617e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b0df1f3e14d8747bd734ed604c57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022650ba53b73c12bdf52cf6b38a6d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dedc376eb21e61d1d487b54bc80c4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a351b173b9ac67994a413dcd38a33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a573cf5b9c6af3ad8366f168756792b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235f53afbc64fdff1f88515549192b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d737995b2dff519187d54ef7b7ade18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e9063ccbbd3488816c9880188ef24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a9dada398abeb8a2a18783da24bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd96af24e19359d99a11381e67984135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e65610ff3f87c04975b720ba9b2e08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4a719c98b255d1a22e79d754d150137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef65c7e19730908c3844077bd290e66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1726dac08f3ae530f3b4819bddea15e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79156bb9c6a99224c4382b917770f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f20b4d06a492d8692df7f3d26fb47a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da394c8a081580deb8e1bcfdccd0deaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dba49ccc88c2b06ca30fab2788c6f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef894e3e8775fcc5a2d0c2020f5cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079980a27b75d69a2b4173dabf4ba9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5271be69ce57f55683e7de5f7e59a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319e84702c82a1599edcf57fa8e10cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90265ac72258cc8a0fd408103fa199148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4944d033171cfb9474fa9987afb1e5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3db34ff4347e5be01aed683c62eee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed66969d4179be9d4e5ed3a732528151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48130e356f337b15612ed65c2e3cd723152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d206a5619adfe6102b24b3835d8d34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d349f36076a49bfe1f078faf607ff8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a748088c728c94d84a861fbeff0a3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c54c3af87c825e1c6274ab6a675e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b9ad47938531db0ec3c82d01f1f6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b59f5950b3ea2b55e1635473b8add158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac0f6475e666a260ff9d27e0e39915159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06d902a3131f750091ce9d54829b12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa5d91bf72b7620f50b105ab84cec2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345343502ea18192b6d16ad95483db5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707498f4ebc0f6b9f0c15ed01df8c446163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6210fef9bcc53aa03ec8bdbfaf0b7d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af63a792700785de5cbc34fa94d7bb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114bc1f9bc5bf6a02f118c70b0f4dfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60d3020d53d6534a692705e4d6e26f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b86fbcf629d3ff5948a4bbba5b8595168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062f7f9d0db2d977c8c087b597c65df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67b438510feae717c8209ee972ca1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab673b1e52f5117d33db0219dfeef64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996d2e23db44a910a07fb8453889d14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423a77ce13e1c2df2a6807855e9e6c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f27e529b06758cf53876771bed0fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833dae6aa332d12c784018598e2400f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f3631a5268bb298bd4459bb83ae5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416850b45b95d09ed24168f327dde60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332200bc08f3870d7cbcc35e8217d76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db978a49bd2e0f7531b21a84bdf88108179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130b680a96d79846a79d6286809dd33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddfe1d3e8d6cfa7b331f2c36e34428181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d33b8702e7ca39eb8fabadb631939c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f0fbe059357e0c257bdf458845f83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f32ae3f1404516cf8a55b34afa965184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113277afb25ff257eadd32ea12d8857185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf089ed7dece052e4fa7c2597fdb0a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43672e4396cfa489a6a6fd1f2a6861bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700021eaa00c4d3d9ce0ec4e045eb0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5921d713f3dd64d30ab9e080b9c0d77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a820d9e6902e91004f06d32bf8df7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fcb6e313ef1e9ec6d2f105ad6129e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b7fd326e8aac22dc8a7dbe077ac2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f5fcacdd0fe1a625d007e40ecf220193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58396d32f07432454764b520ee84f6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89147e2eddab4f042bccb02326a9959195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88342e349f352b5b60b02e1459bd4632196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668135b4aa528e9cb79f182d4fb85ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5efdaf8c00f8120adcad5d82a3c7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf0514cc9b38c8e66c77ce95aee432199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86798e6d7d76289ac87cf8f51f3e1ece200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f6af5796cd88f8b6c054997cb964a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc247048aa4dae45c6f71036397f86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ecdf21f5d0c831c646a4870158b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27725b455a038fcb406f32c0a21dc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2e8531468e823a535c919a9d36618205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af40ae907906d4f6547bbeb9485e01f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314179871c52e0f3eec304ee4846a243207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24630edb7bc5d64528b93b8edcec6a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfa2425f502dd4bd882b81d545b4f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445090204d0492e5d24c20d9bc0f060210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbcbc14e51d0290b29cad9da971019211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42e366dcb7c09cd33a277def9ffc33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b92c8fa14135e22cbe69c503b74c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305f451e6a262d06e8f36175af3aac3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8872252925d2f92c4f32d218b3a15e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4fc332e5c29e793dcc2460a99aa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284533648c11ced20ef325361798d36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917a6a0f7344484622fff449fdc5bac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8fbde075ef8824a1ad11cc16b272c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685565d23df27f727dc989260dd98bf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd654fcdca4d2d9d3fe03c940594af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917e58fd32074bb9d04c75d517fb0ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ed18f75f824576c936a9889a8428c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c592c1fc32cd55c795cc055b329e82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fb10d03831096994c0f4d27e9acfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b1bce657ecd8994d52322a63f2056226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de272a02b909163f03276a531ebbf21b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef27c45a7635fd1f2f488983ccc0ff9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45156ff1179a7cb0009dc77735560a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469bf699960b9f889aac1d7b8e40a32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96260efa969c9cd964706c9345ebd31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5cbc99b9985d629c2d91e322c27d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618619486f979540d807705bee9afca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc18dde2dbcf8a717bcfb07b278dde6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e62a9b8960334b99ea4bea71851c29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe89ffa5eecad20266ac26075948c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bfad16d6028e22845a701f307ebbc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e14d9f53857ebcf1e64f3847b90cc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257357a0850d69fa5926653e9e93393239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b62b56e2c2a3da3921338fd0588d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87738020f592f7eb4ecb0883f5ce562241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605b92fc21159fb33ac13c5cb165674242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c75c7a5f31c764bb9abd96e0887020243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687747d1a40112988eb7c3cbce51572a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438b0215691bf081c7bdd8468bbabf3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954f77b6519530a7c368428ac7d188246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee326a6b1823a2b72efdddf8cda1af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c0e4e09956b2769ba2f9cac8d4768248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0988735132cbc9fc1027558766b0f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406a26dfc73009004f87f9df869a489250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef01b44a86aca7bfd762dc622a1feb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56244229a7d9e095b562d5866e730e32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672ecf0832ca787b7d7abfec5c75cc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c328876e3099e347bc190c4fb7913b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fc46edf596d34ffb94ff655d81534255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318f81b7ca1ef351177e39f567ae0b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91582f4ae89640bd7437e6a123fe66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81a8f90521fc0c9e0e7e803fc0a502258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9384ef70dbe1ad6cfe49f9545b75a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d43251cf7de278dae030eb75855c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15779dd85af50e174b0c335c214dd6c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c545f1ae04794ff70b5010965628262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3e8615115ed72f251e513695b7f11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2969a0f20d6f656ea8832da7b503264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741606c85e35717c7aef1195eeb157f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d162a450de940f5d6c522c764cb4f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bfdce0f44e4b05c618b3b61f5e7ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd83ffdf937d7de2b340a8ec9923e1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6ae758e7da627267e663d5d15e1d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1371d131689bdaeef3592b2a1beb86e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c1dbba32035054df9e4847ce33c34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca523c131a1af4932416eda6938957c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689cf719e4eee8a3d7b4ec8b0aaaa7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b2bf3f81fbf088af853a69babf6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266ae2452b4330455b0d27dca46940275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1107ced11816f76e30b06ad3a75980276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a77627af5229206e82bd6764b8eb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8d6c5f9d23d986ec880368628da8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f04685e6e943b31f457c22e3c6d69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac073fc5a5eb8b8c987c105d1a72c44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a144312c861a524d7417e26e69eb73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bf64ac13d05d55d9d30d8a9334361282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d4135d5db5885b7332f08bf3a1941283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79fcfa89692aa207f4a0f0ba51b210284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ffb8a152252b396159ec299077bc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f083e13ad099845de329bf543a5ad90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caeb475ba1baec175089950feb8cce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fcbbeb38fe0d71617e2017da13db9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410711ce146ee58cdb27197234de23a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd6b4b157456e1ea01044042f265a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d582648079021a6b249f7dfe2e3c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbcfeb8329ba65113ed02a9cfb3433292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd2307d80a5127547d83c399bbf124293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89753232ba499fb69af013ae5bca9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa7780d74cdc52ca6dd6781e0f2ee0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d80906ee035dbfb1d64d989034dc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83a966a690c8cc44c5ddf1e53447fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23ff9815fab953e28e1a1020c669f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb973e79e69d30b8da08e3208935c0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf424eda869c6fcd267cdd3fb0aacfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d326ecc2e0447bd4506f26e5534d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab72ec4d1924a680a3e68b87f8aa58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3be1a814868d2a0aee068544d342d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be67c7da42357ea97633b92480c970e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1594e59f845e95863c3ede5630e41ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3ced5061ad6da964854f10d20e952306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbe455240a4a362f686ce2f99b3e20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcc1414cf99e0e1013887595b939c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c4317bf68ad2c4617961f588aa928309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbfc59c2de84c34df1924a2ebe9c36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf8804a2ab22ad5ec0160e5494f85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7306572418a7503bdb7e9db7367c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904b68086237ed131cca0e0592c3897313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4340b2e1a8e0602be993e62b59469c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd79358b1e8fcc5f6ca2d92d8d85a5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14109c924522db11dd2da2d9a61f773e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33ef0a76c95d14bd623aa1eafc4a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8047c3ee36ded8d9b2e26b66a5557318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3629ffa2907be2725da074496bde35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0220927c40e276f8aa7cf31780089320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a0e7b1bb231e5aadee2bc336d9b76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fbcd35161704e29545085dc79b3e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1be2a7d96a24a4287575a80eaecc19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0e9c415d268f343092a75adbfc875324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f06e015413cc2a20b584f8b36ab4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf26d1926a2a0cf28992d0162880be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f044040d9c0bc9ea239174cc7273a91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1b5bb04e3fff7e0a246719876b495328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289392949d4663ccc52fbc9dcc2f7671329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e21ea485c0cb164c05d052c85dd6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188eafafde7672d1e7d569be77c9e94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534a0f918491220ac96a6f179a9b523332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc65fd3a842ef06070786e19c0a55cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2157eed4296049710b4e1f64bc03cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57201eab32a523463620a42f98fbb03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab445a91da3bb1f8657182dbdfb55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15513fb6d55787b7c1dff9082c6a722d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b312842c638b2d82a011544a4c04aac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb19b25ccb8947e9c418089ccc22af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e615f4d6853d0f8d0db3d105be821b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efeaa2dac8b3f1d3df7d2c52c71d5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ac3c3fbef5866246757a6455b1ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70ded73555a57998ecf07c732adf8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554a258298f4e94d04b992ff4ec38e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002c60747f56ea2eafc94ae98a1127d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c384bd8edcc8cdee78a64ca17878a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52519313f28205cf2e541ed73ff9a6d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c95f56f7b75129c747a21a22446b03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667127f4744e645618a1d36e838fdac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c282da83c6e477b032a7c5b7307ff58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718ab9abcdcc9b34c74e2ffac8d29d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e8be7fea9ded26ee308576b502d40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12509bfe5508afe032311fb1b9a4a17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05be1f0d8efd6f02f8ba53facdac9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f97809c937cebf7d9e45d9e209fb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eabea2c6730185e5d5439621c96f92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f84c6ab5c0051cad1f37be82013b95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1992719831fdb5256589e82accf1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0920038ae95266e84315af3bb06009359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf41e776c514419fa0e22b3c4b4217e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e0da36156d0663be1499a36f3082f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf4677943da336c52a287325a46588362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245fa273138ec3ae51c39b983457fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b22587c51889cd8450a1ae798ecae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f9176f2014f2d5a80d336339ac242365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211615af044b9107e391bb49a0632f0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a0d2f454aaaa7d891c4d5040b1371367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714315f35737545b77d60a360ebd52f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee339a729319a161006243db360250c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf0711688b1b2322471c96f4cf91d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a5154592b67df129a70794c0db01f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a89c1908c3862813aad9e89fff6da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3c60004d17e520418e712f7a1dffd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dca24305af3391c324ddea576dbf49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd3a36414a61a39142493d7bdff5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f89faaa7e5cd8f0147cc0cacaf2842376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5238eca6b26455e28c1e92d48a64f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6ccd6d5a01fbb19b4642cff90a260378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b860adb45eba21d427092c7e935fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2b4201ca3770af4a8995452817fe9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf30c01b0c64872676de363e9428f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73678ed12333d83efdcba1ad66f3d29c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c6643b5f246d963bd072080ddc3f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec889ccab03ebb7d12a686b999f8d20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892552afdb83f4084d16892df13dec8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551fed33280b7e508c761e839127dc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a7fb78c4325a8aa1fb81fb10070ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf53401ccf2e15e7c24548ef891d07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15309241e36ef4fdb1a9afdbfcef9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26648d3f230ddc131ac3feea375fafd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bcd1985042282a177dc4b14265e95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af159888546e8f3b6a9266817a57aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed755c951bb5b164fde36db1b00f3829393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2e2d12f5e64a6db4cc05ee6799efc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926d5fe7227ce9cb6e6ce5f7708d404395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e820e604a209f78474902e792ce3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b14cb8b2f9f372b7779f29799b4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e43d0176fc2f4c91f1d3eeed5b70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729a7ea845c82b23b8ab72ad0ff5e59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33286e48cbb8b2f64cf76f78b161e6b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dcd4d1a4e8e19a96d1e2d0bd88e0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82584a5a64c87b19658d32e4954c8128402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd5b19d2c104facf0c6e1f1149c78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23146fe2162b53196b7441c19141f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483b259c9fa1585b210ba3028dc2733405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f4cf1daf7e66664634228117d34bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff0520075775f85c594a476a49466407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44031949e44a2192e2ac68a47de44afb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbdd4c44054eaea774109f86df07ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988936c88a40660c5766d2a2cfb103a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865886967646ecc933abdb4b935338411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2798bf1b6c87026c61674493719c46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb1f44f74bb87f68c3bab9476b8562413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c613754e66c75f6f5db0689e4765a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fc48f936c5801654dcf933bd502f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f059406b899e8b890ed518df1ce173416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774f4286fa3e71c2f5d11b3e7f76ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c258204633f1b8522fd128ac02d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c6df247a65bb15019ebc6cc853748419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89456f6b2000a17f7f36891b84a5f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08f1ecca37b97d52dde6f6a885f2d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712122ad3050ef05047b58588571527f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79709388e84b7fc9cec810c9f38936e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e046bed5929869a71b6cc840ddae833424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dbd23f34d776daa45eee05eb48f84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc421a61e833addcef489cdd8951c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c9aa72380171f7cac44521a95208b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7e731cc951a25983cbc00f2f522c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b68d267afa266e741538b4f513279429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd09581e8e0934f58f0d1e99ab6487b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2115bcc420de269461f9bd507ec43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccee514105793dd306e5061ee2aa53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cb8569dfd8a8f5301ec59da88e674433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7010586ea4cf682be6c54aa4ff6b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e29cb2e1a04da9468826e0a2e66c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbce2a1727a68df6f481a118ffb9fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b70b5269579043f2c9317b245e70f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c007eabd1e422a191fada7f2ce4e5b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfb5a9968aacf7926251c09ba8e69c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819130ef3efd213596c0dfa5a69cfc3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e6189f2ed57c521a8bae23c2a4b6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61835fb09a40d0c22c1b3dfe392eea6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc73c8e7637938528197bf280e2e8d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e5e3e43558c7c2bf44b68a9dde529444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ea2d1ea8518674c4dabbe7976747445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5420afc758dc5ba1babc55ecf174b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d349762ab6632473882bfff083dd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330425bd4d39d5b96442e99b26bea3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b6e320e2d11ba0777cd657da9fa02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09a855f0aadde37cf1635e49fb1143450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb0a138fdde9303742dade2a4b071451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b5d27e16ff1f9c1d6b261f17baec6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658189a88b9785a66f88fd6d04b96ff6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32ee66120872ce35a4cd42384e0c26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a871fca98cc1a9170e12d41d56f4d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bc1e5f92c9c2d167a4ae6ba19eb46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a5e0d85dd102b59b3afafaf251b7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3af9addbeb9f9d5489925a63ccfa7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d424e82d75cb6f65e865137285834e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce33534fa0b92499f599c237f2cbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867a1e163ca45af41442e0f9c5e07eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87590a0bd1a03c6e694f4fe6c1e22a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2a039ddb0d897f072cc2ff96c90be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb1c1007dab3c273b676c90b365ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31198b52d4a6a9b4ad0829ce9e44c48b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1438aa98a9ab7c073d570c0704aa977466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb119f6c7f6ffdfd72e40b00a3af44f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1099eff0f582b39eb4379fbdc91055468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8768a606e02b468c71f2dbe7b35b3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13763685e90f099665f87280dbbd1804470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8941b3dc3a3be08f739f2c5fd5c82a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89230b575003f29417631f25023c22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2cd60830895ce936b699a3ecd1c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f788ffd1158ba3f20208fe2bc4f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb012840f8168dc435092f93dcec585475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef4ff41265cefa2f5295e7bea59adb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bf3e48903c9e570821a3140baf310477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85101edd9274672c81beeed9cd73ffc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce51a680aae4ac189965e998d023c95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e64b1f047625a280938e3aab9ee9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba301f2cf344b4c58d02dd305b06cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd821b2e0a6a831442e8873608e581482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f73435d30d76da95ef281d477ebbb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee69ec64697edc5e7b86369775e560484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b302efe10f14564949bc62c4e19d85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1b93d0eef61c71988e5cccddd7f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a24a80110fb34ad5d098453f3cf42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90bb096531f4805d0d547a32b968e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301da396b987a5e6fd5534255487fec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa76eb53ebd05d81007ca099e39c73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1748d5509fb2d74c0d31357ebda07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd750e5547f1e2b264bd63c6f51948c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ac3088b5e7b1055db733b696bb7e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbe4301b6c91e00d6b0ba958ff96d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd09da25f267ff59910775bffdf93c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff39bd71419e5440a49baf5a6da31d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d35e0c4b847b8b922035cb6e32e86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aa30a789de5ccb0d4386b87cab727498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1853fdda563ef0b06fe62d6148b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5c687e28b1c19d384ad833ebc40c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05898d1afbd167e7c94ea0d0fd020b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0beab3d6c2f4b43db33db03126464e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2a1ea5452eb65b7b2b128afcdfa02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512877309b1932c65db805d6782e900504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cd572c9963d7fe10157e864d5356f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17228c4b99ef42acd823a4a947b34a68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fa3dea7ed385f9611c6f09663aa70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae3f1ac165a98da1a969976385e56a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2d7dda39cda0b04c9cfc2585a6223509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead2b13d17d40c8d5e9d91d1128c804510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03de7bf4c3cc7aa27963818b5f1b2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae16efe6a62895870ec6114c7c4f03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df28c8b2d5817603683a40d38d4ad2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0db16b6a7b8f64e3293109b79eccb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839b1b1d5252459742984849780dc63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7924b2e137e92890c6b5430403898516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c43816e3a000ed7e8a4b4bdf3accdb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ffaf46d8e3bb147ee4359004488e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9d0a33255287d74990de98a52d911519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4409f01266d0bea88dcb2878d390ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7543cfb78b22e91bf3c594754782bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440484b52fcf833a6585e7696c3c5da7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138132ee1dc7488c7890471b8f05a366523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566651ac2d3fb4ff0cc9f61a190d56fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f64584ce1bf0145bfd9aaf55f631525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c14be28b1cd4ba6bf0a034082c73b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2237d503c20fc1618834b05e6ea9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268c2591e047fbf53f55f8a68390411528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca1eef259dddf41b57bf031b7425b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23934c43c5a97dc21484c0e5e10758530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb6527a1384f55fe59900080fc3099531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795ae2e4a0b4c24e61e82ff661e8cb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772c00e83ee54b071cb1dc5d3b7da98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72af429c4b2704066f431cf5a58329c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6715b53dea0a65b9a2e336a8e0ba72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f58815f8e83d12195ddb237af333536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7044236f927643e9a7d3fda3d2a611a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee6970273d7ad15170bf739a383f80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb91503bb76343dc60f8f8859426a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70a83be126f1b2d4362a2366a6866c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f4396724f792dd5f73462ae8bebde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfee5931b7d8961510cbc91b35e76ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d349bc476aeb6994299f0e50e5c72d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3caa12c53e9d9db38ce17f57c6d043544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbd1d171cabd1cd73db1e7d6b6c8c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9cf3b1b3bccea376b9f7c8d63d876546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba357b57842f3dd253a936804efd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4b53b6f4440c160607127d43049ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a364954e5f330ab9369b39200420bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe20cc002a0a0c054721526f5a2068550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccefb21ba19e5c05d30f7bd8ab48394551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b81159ada90ecdc98e3c79625c53d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da5b0fb11a1eb415e1b6a1180a992c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23878efdfdaf539de5267efea31ce958554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773d9529fd9853ba9a690b1c57dfdfe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a30463ebb4372dfb1f18dc4d3d5d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c11c66a8532570a303e2c5ca1ec03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc96744eb688bd62d1ce680ab62085e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a232ddb32e740a92e68a60a3a13751f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38547a55786248ae5ce68de0d3d3844d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0bf6b2596a925af12e3a58c625467561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09afe12e8a931cb8f00e3f0b75d2cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ac7663dbe2e4389197a16af46dcff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba791bf3ac002ef123b28a81d7b233564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f8cbc200861e16b4c30db05f7fda2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e319c6e13579c7d91f498663141758f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b07793432343414565484e2e6fc86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a258eaeecb9d93ead8cf10e9e4b5aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eccee3727ce775ea77e6207180e10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab200c21f3d69eae93dfc7c2061688b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85095469632498a36a78cc0ca04d9b5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eac6fce27b29a4f2b3090ea72b9d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf47a2c6561c079447c62493603d72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0662b681203792a940de1c14c0fc1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bbd1b390a2642ac8781922d6907c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd14489ed71224a695c7489a2c0028576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92a0c2fd61b966a0bec0781dab1501577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339009433e055d585ea9ef03c5cb16c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15482d2dd492f2debbda73f8735b0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ef00e5353a6bb234e3713b6ae58d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f665e394a1ebd5713c1397a3428a1b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f987f7a59932fed14d7768131564dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120983f12572478bd340aa98c6e3e1c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdd7c44206d6ccb3918c69dc3d253e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841e65eb0ebcb52076ca1ecacc1d278585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d66f555144965965ed89bfff15bf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f665800c4221925710368f9ac27a889587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ff384e54949b8273d7e26aa21b85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9223bf35a314967feaf4e4a66209a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d61c8cea5d02d61646d551ff5b537a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aef89883512991ea1366b5912d0993591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c9467e2399521eb538086df9f7d8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91723c5882965d9fa27f347b88ffd816593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe294cd6da81babf6f324f8be7b6d238594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe55a6e12b670516e9318c8aa58882595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3197532d4cf1aec326a80e3d77f59a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d68205ec18034f3bf5618f2613fcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58adcb4bd136e4f8468489a5b94389d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329056dad05f88d76c5e1cdec352a9bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31d9c0f95c5ec5e34cba0cdf4a327f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd672e81218d2f02dcad33c4169acf4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702835c67d1ce171e68f010c28ed64eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e7108700506c9b73ebb5f23c477c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fed318356c22186669bc354c342b9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e71323c9494c69dac8b1e8d4b9593605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864043c41b86026309a771b9b5203d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ef15f41ea4c067c1c7b525db901a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85961fe8097fb294cf4abe05e99a6347608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491c5ad548be222d44f5952b1f43d4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0074d913998ede3f379ec4de6e9fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12aeb91e2be9b0d8528714b95ce0c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df2f7cb60b007e36f71341e765fead612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de5af369ac82afcbcbdac9209d1512613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333acdaf08a3d7a9367edf3e5e634f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d6fbfd9e23b25c1669aafafd310eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fc4199dc8e4640e524bc1d43465aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c23da998292af03c4748f9f51d4b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60af578daaf2925f932d4f2831692b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946199c453279c860fac7184a05a44b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a998ebbb0dab28734c1250bdf38ce3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c91d32f66404095305cd9fea873ca9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1ed4248b3cc721c6daf9f01a9332d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49fcde4d155ef058a060c0188b6a79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f9224c2d21800ebf49a006632a8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472236271e6bb8e938e2a02ebb44404625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49a94ef5b329b4136d2f8003502bcc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27178d4b2e4b3de72cfa5b47465fae66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56fadd6bcbb0237b80447792bcaf75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a403374bb953af43ed6359b5a2659e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669245c72e66bc62ae32e87bcf2fe7ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915516295d3f2c6373a31962bb7f340631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49829af8960208224b5fccb79c98570632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e4e0235a440174a565ceabb99608633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dbee545b7cf20c7bba18640f86d1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da679f569192e0be5f621ac7d2fc7c68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c0389f954fca9e675d947c060fd2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031f22ddc92fba29fe1c028f6ac39cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191e4ac618d52ee491689aecffb7c99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9edb66b71bf7cca083eb0ca20240ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb24c3c2492e51963ec84c05aaec771640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ca5856f33e249c93879a2a81ed40c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b50be09fe355d6d9260dc81ca73bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d29df60ec8aa286107f9ca22bd14a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ae7815da1c70fb00b50193e0bc414644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee205eb4f42f843c0f9d6f1e88b6c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09455be93b8ab5c9927312b54601b426646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfa87e04503cf8e4a9517f77a65291647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403adb7e6a38a39f1f094c356a63aee5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9007d3868e3043b392b66ae987b36e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5771b36b9a1699cf60320e1f3c51d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc28eb63120fdedbe220f6d5804ef15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468bc25cee2eaf986528e4157cb60e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f744392a5ba1479d1aa8cd4012d867c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801a4d03c371ed84f0e6bacbb7d86ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87a03edee73db4a92932453c4cba8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b455439ead15155413bd366d78a292656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324bb94219099d138f1f4f66250110f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c8f48e7764843a7fa828e0ffde8e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee896fd598c95ea93897aa024714883659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b97e6ea13a6807b25a5a8e7268d8a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39726a154f0532c65468f3a1cd0cf54a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79501680350cdd0b655022d6de37eb09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a88cdf699f2183190ec2a1a4ce202663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255500c0c66c9934385cadcbdae7175b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc92e52212bba5f013f0e8a1ddb734665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b49b66146a7a37007930c5534c28b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a335ebfe71dbf8c9c0e1444b481848667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc66e7c9f8c3bf3e3a0368bd3e0bb9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74350f5bfb1801f49c732e2756dffb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b7ec52ff31622c0e1f4ac078f16f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cac765051d80e08332ffc177869d88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e0551138aad4e345772a88df8740672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cee9aa70cb1e015991bd34e6c6b3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a123fb9619007b62658549d37e4517674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda526bcf7dee4e33be182cfebafda6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b235303a1adabc52141b977b8400c6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c48398699e174875061c0bdfe189c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21872772fbf7fac64cf936a4d6a98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff318ba84e8c8a2a27370d404c1ba08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e8e521dceb2c7dae6b6ca7fe5ef3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee92c2fe95164758e2fb8ab9fbe87bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00c60f7ff839cdb881caee2ae87d2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199d14e59f2ee71f9fe2706198f429683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a5212a5cb713e258c57f72375a31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b198c98c9dd83453436b7b66c4aff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87244a3dea94e933dca76ecbd3afa17c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf4dc562dbe4b734675ea313de0ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470a1dd1a2f76a07487b4ef5b90bb83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea64e3d50705dc9eb6ede08cf9e0dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25de8bb41bf47a81decc02d385e66b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1bcfb1633b822f832af3b67541f2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679ee6f36dd05dc8398c8d7680a8571692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be138d2a086a8601d7f29f022062f4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e163935bcba0c2a5120530ca92681694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5fc69c3a9ef2d968b79970aa7178695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618d6dc6fd230b3aa921d5fb7961bd2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dabfe37dd6d82957ffbbcf4a3f6d81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490eb7329a4f0d5693697795daad5a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dce460ffbac93843051587937bc40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66358a9ffc8a8eeadfb4639107f92eb4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07373d9fe84f889c37b1292f19e89453701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621e191404526e8760302f86bc09d25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0feb58564686e137da6313341dc0c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea885511fb18f2354dbe7fcff5c8457c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed897309f6a6d6b21d968634f4b52558705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc6980246674d05024cc00e936320b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91f332b0e5366b2691ab41a6fe8482707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfdda4528a2d98b28064b351cc7490708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb6401ff9f56e695dfdadfbd8d630a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8731dba82c23defabd359579801972710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b12a1d23b8c37609003108740109d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741cf08f63e7695db1abd2eea836ca3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d209aaa6b800a00892f6c8dd4d860c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2df1260fc89324f4e33e751017a728714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d7b442b6579d0876b8426f18b05fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a179ee7ac684cf16e76bce5dc1a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd38d07e16be3d63b5ffaa43ffaa47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ffbf6492dbab65ffbad635e8cc0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8c8e34b1d5acd63b17e45235c4d48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dcbbea0428d300a6bf2295de7b61e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020af0790119bdb24cd8af3a7a796db6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9481279b06a7d7892b0310b096a10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd03a814c6c7384080cea59d050cb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65c9b503da67d1dac003915d501be1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46aab64eb62c4e49576abb78fcc95a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d157d617ea4faac98ebb821e773a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44db71d4cdfcfb58b4108417f490f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e044bddf84768163afd783002739c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d34edbbd5ad1fbf8698e3834e4f2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364191a3f02dd1d8e5bf18953cddd0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ece4a3e3ec284ac22dd56d190eb7fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4fa0d9271ed926e7cf8cb44a9cc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543726f02dcd5828758b81c3f6d624a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e33ff9f563f0a714261d371074cec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a526b40b00d4cd3e96ee472e280143735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce71a8492a723e6a18aa34d8366316736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c501e5ff1bb3917e62b2fde18c02600737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba30bb6fee73681f8e92bcece64a43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b91646ceb000a9f741f4e1d264a39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edc82eabad8bb983511991bc019044740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00317c3158001b1d03b09d7aa4e9bb47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de53d9688ea81001b03c91258d4dd5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c16b409ca0667a8deab495df51be1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53edad517c25e0dc7c99104a2b71bed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e346b54d09ab9d82010301f5419df2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaafc27a769858da1b61c02fcf8205746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51141c41b9c02948231010e71e234195747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e955cfa44669c76eae43a94e486c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d529469a60512af2259aae71d87a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342c5d8493990a1a5738bc8b825ff65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6bd8ec1937e4e43ed4f26915d6e22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1387632dc9080a1a85b72f4a0d7e086752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0feb95c5eda91334408182ff08ea2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53184682088eaa32a431c4e0cb5219b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef9810b1f6feba7db7352191757121755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4683136716ba1be0531e02952796a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c976e8c53c2f3a98211a4a036a068757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a8dc518a46e1f7556556d13afaca2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2af8898d499d9387909b3db43c9cb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f8f2a815fa1b4b565502513168c0d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82684ca2b03d33aefe051f173adb8575761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee330144c17d8166a47e5ec608723e9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97856b07ce7d51af79cd8e2717ec4425763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83b46e8132395618c0d37b7aefd305764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced20b63c39b47dc7ed3b16cffcc6f2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a873fdb5434b41c147ad0478ca12a69766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d5a5b013d5c6fd6e03b9015653a0a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce442ade64eedde7a3079878b92e9d1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bb671d3811771960d442bd102e126769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabcee5986d815cac4eb87050854ede770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e729038af6c25ebb4c6b94f26f09f7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684704df57727dfb9bc7ad537a7a1441772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d8ffcf054ea8b8d2f4a95cc1b90bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add93301b3ddfe9640ee75beb6adf6ec774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15215904501f636df074b4868a479986775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd51e94f10f2612715d2b841104605e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839f3e3e870f5059b28a7e07181f289777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a067c58b6a07c9b99e4477c1907dab7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c00aa1ceec894080362d397f9bdf57779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31738b5e54c04aa69b23ea9e976ddbc5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3f2aa359705015326ba04c0e2922f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2662c80864bebb84f6b04116d2694782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8902340458b6eaf79e08f8aaf43ab1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a8db93d1e82eeb5c8a9a5c9f61536784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deacf22538ac660da2932b599c9d476785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229da3a526f9d12b79b6eb7aed607e6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a4083cc877afed9f262eb631fa4b0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3d4ba4966ca8084c70bad1db1d39788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6bd120fcb1ba3d0b90eeb8eb8e488789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d816b72402bef801e5498b6d487d4bb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e26b23bce8fbf753872e0ed3805d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c411a24216b2d3c3162d84d42be9b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3579232339bf57bbbcf4dbf8f379d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976a7276e16b73862a96beaee209dc8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cbfec13a65eb5f92bd0ef8c23cabd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca608244253e33a41ed6f965d866755c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325ce1cfcf1d4e86c039596bd530230797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61739d0f77a929e3a13cad15f0cf9d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449060c84faffa146bb60be37e00ba3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f47d4df5ceff9836adfdf42b497ad6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd5ab1aa5f212ab4020fb4c2f855c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9534cc32ee79c7c8b5ce61c5016f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66278e9c6e5b381a7419bae19f7774b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fa53316db6b186e7a84d7add4bdec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e62a32fab1d9b71f531b8099200ed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8bfb6a071ab3b0a40f34b861cd6f7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cfb64dbd5c3cb2fc466807a84f595807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8728a35bf8d317c559a828f92faf630808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a12bbe74862834dac9bf7593ed0b05809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ab51eb179ccfacc3253c022ace78e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb815e77a07b425ad1082fc3c4a105811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88e3a42f4166b1122dc01c93bf3ee1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173177c44a87a16ab965252a798356e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9eb000e19e13d7ff36d658621855a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15337d2c1652541def625bcaa150ce4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dc3459ebafdeab0ce68dea596aae8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec64328e907cab8a799af4819a5455817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a411f2ec475eeb346805169f3d1b7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8520d860761da85f1c1d53b9e44711f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20003f8e89f70d0d31176450744f3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb755288f3b30dda0ea2c332583616a8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e190fe21b621c34c20074781b8f43822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a35b07f66f02ebbc374dd0369fd29823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ab1ec0f3d3022905faf4f3e9e7824824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be366ce5763e60fc665a407132657032825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a08ceb67c8e55c33f131a0983175826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4d72d9af3c29a1816eec3c42855c6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d17d06785c186536d8de015542e886828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768779d9b40ee3a30004fb282b68c3e2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6e4523a361a93edf82098726bf447830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e99807de75a5fb43ee114459efff4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200261bd5f014e8e3b813ba4e9a4e86832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd21ba7732a81d00477b0b62200f2a1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031fcd811f3e7d7a5c069768e2667ef834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e638b0d7920308b436b7433a078add8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe58f692641cefb97b1e6c3718682836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f6cfa8d03c30b94c92056e0e7075837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad0e5d6785c4db56ae1e624bb2672e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9e7bae8153deccdd922f03c36940d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc02727e74bb8ab10dbf9d1066c94840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c7e2baa41b74636026fb873feba0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aa2717e951e2089fa8affd5987a4a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81879c282d5f5524ddcbb363db399d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda3228158fb75fe61b6f530c7f05ca844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd17cf87ad9eed415acfd0faf3d426845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a96239160a7dec3442f932af00128846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4f0ce8520a1b47d853a9aeb6d19ee847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d62d1d0f2a49d6fe65283b2a36a0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9fe90e2c6b994370dc15d43adbb07849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45103d942807e1782afbb49d82a72fb9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efa5bb45af6f08f4a7eb75d65cafc4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a89ab444cabb6183204b90c03614e2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218adb905a383c49505b078457134f8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed13ab5c1d59e944f5aebfceed2c694854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a6bde2588b1fb6e47b963aaefae1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f660e26a8f608306bdf233ca859385856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7449b3c692394b236ae8bac9a5deb1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a84ebef4fd8c1115ff008479a0135858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a84cfcbf0d70e552f8da551fa0bde859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ecd1e19bc7d58431ba3df1dd4973e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f675ccdd9073964ac57789da7a96097861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5cc8a0625d0577840ea0090b45bcd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a23649ed9880f581bfa2c365e12ee8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ad43b7596e1f59450ac925d03b24c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632132199d49b7d7de542a0d0a7d047865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3375e41c07e9e8ac05c6fbd7ef797866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4bec3709261d63344e68835873eb3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62568d5930622f5260e54140ee52b3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe285d8c53c453cd6b60e15d0485ad3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76771478ad6c02411a411cfb7ebcee870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88543960ed5735204ca4793acf2b911a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bcdd759e56fd77ebefc290ce391b7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06614c350953131136dea0e6a27c70873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb41d9d9cfefc46e732ff802cb7526874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355fc3751cd3958d83704b58225a5d9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198a7769423277ff28241d35a8eca2d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25607c929872b747416898e3bf0c48b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f3a4ec6276d55c309b181e576756d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce97422c2aac00f925139a3b561cd3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6741f4e8b281085864e244ad7ada880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6e2b54aa46b62fd132adca2b9b675881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44707d4bd2cd2055c031ac80e36e58882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791857f7840e4632ef464b8fa308be01883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382458f8972bbfcdd3078ea19e5e6ce4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f861f68c8606b28a244d90998f5e46885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf507e9760fc7ebe69981c21e47765886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cedc97efd411d12e7533d1f0b79cf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc26aa0ac69959f6410f15c0d3c157888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52d5526a6e44a7a82d73794b1f7021889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9727e19a3e5d54dde6bb982ca8cce3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bfa57a65a5ac13c8f9e4ce4b60aaf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d433c55161cfd131e642c99f37ee999892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dacdbf3deda6a0b4d64de8561f938893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9e1330725fb69e31f6b9a1bbad8b8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7af3295f6465b100706c56f3bd7fb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5097584a22a743817e71ae4dab05e5b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea6308a8a34a215e096544c0ee3c67897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3e36365348596af5410892a8c72d0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2d6040f01889c6634e1430fdaa401899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ec2717371e29884ed8f5f7de48e0e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c498b39ddfd91e35aeb0358fc35c28901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaf1d445c0bea0fab30fa50655ec1a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0f241c8be4af9c8a3722c57f04465903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1145249a63149bc61db0b6b384e68c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e89bca495135f02d163ba1cadecba905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcba4d51ea9efb91c4ab5c1895d4b8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e2d9034c98a70f6dd4b3b112b06f1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278cc2ed6a5fc505202a7ff894f7b44908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afd58f4a4a95cd9b0a0f1cd7e39fd4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c25ed2e9d7d3af80cf2d710cd4b73910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce76702dd5fd8e352827ecaedfe276911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ea4a5e5e06d8a407c5d91a682b212912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87c173b9f9315b2f91c2575c5a77e7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad69de104b91ea7932cffe813ac4a8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fb0da77c6012c166aa7469da0f041915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a64226e6bde95c48c5e40d25aef3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620fda5ba2c0ce4f3686c730521bd62917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77886ac2459a7550b2c0c0dcc8775ac6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65afa8f10e5845a7be77ee1c3c47f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f3b7252153f947b121a289ef5d8e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afb36dbad55bb420f0b06f62405797921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96c214422b357b737c68c6f27b95a1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6794114e509945fa0b6687592c85414923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b35b83e78ea707f60a79fcb1dcc4c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d339c54ba14e3a3ef698927c32ab8b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb57b15e7e045459ffb6deff2f82402926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad962e983322e503c3e4114ca21129f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20218c9a6900d387380112912d8789b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a7b5136ae0cefc0dc7008afe0ac41929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601218362510418d43dd49f56333315930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d14b95035563e45df6f94a351e789931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6636f318c48c80dcfb89d24af6be04c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cd744e984f020e482445464c1e880933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352e2408b48b63a6e92615e1081b665934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2158a1f42d69d307de1ef501cd8ad935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fca1bf5bc1869119c5f4d551f4788936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e51aaa16d9b8e8e2b01a3ea43d2b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202343e8c22f62c49485a9bb0d71fc6a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2522efc00568c68ce29eadefcec5468939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546c642339b2085df45002d571d9012940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787da8d48cea4384dcd337afe225dce941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d08b84bcc807be690c1e816a1a5031942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daed74f5cd6bf483a57a42f17de45e8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0329e23eae7f155f20a5ef4d7932e7f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f740407ca0c5af7426b25fcfbff8b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5f07f70549b7c1e9040a6f56e697d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dda8d4973fce29726b39ffd391f254947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c68234756fa26d3db8cdb463c99c2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758dead7ef76ab2a22f3c01962c259949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b1d7a6f55b65ea98ffd144847fac8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d1f165bd9c21af14e10897aec2ee5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e21a0cfe1dc5179f84a0c9dcef7b77952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca281442a7b6f37603be6c6bf6ab76953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef00717e399cb440e5790f8b039215954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f57418abfb3ad4dd785df1f7af945955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fade2d37ae4fd5ee45e94835eeca4f3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4a80b536caa4d14bd3b50e9c88373957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c22795dc57f77fce4974c3d4da78a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ba1de41771ee08df3d750773d0084959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b5c500d35f37b818467391d51953a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c5389aa43f1abef15c19740e58ab0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08039b94fafb529b9c1aec16ac59558c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142411f869132f3017bd64c924bca9d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c78aea70aeb10d500d4782d742858964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98ef0c6f9ad4216acf4266aa5b8be1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5474c9d92f45c9383f29e89fb0e92966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196f25ec6c9ef8c0fb7bb428e5d8772967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad59b3acc1db677734cc8eead011657968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2a48154fb18929d59c13719ccf2d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d0d6a782834b2e41d26dafdaf911c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bee58513ce931e1b7f267e8eef0f6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5e9651b349b4ca6a24f00df29a75972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3760634defcfa8641b3b654845760973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b84f7156f45d5e45868f0aa9a4b533974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc752e9f1ec7ec3854b104e9ec6b3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a9635b4f075babf0ce133d59e9daf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb19c99a0b5e3a1f9888209264de613977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>