--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d09138cd09ed347f317fa4158fdeb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034bc1aaca1d0904b254152e37635df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb0e737533d21e57ec643954fac19d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c413800505e690a465acf51bf41d2b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955158fd3ecc7466d7cdc9115ebfc325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570b0e755d162648cd80e2f3a62f06b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac11507a175d13e1ce2a6b081e46657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0362feaa6ff235898d7beebd10c248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844d2d913a924586435f99e556c61e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dbef46bdfe92b6fce3a478facf73110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d8a9e126c899c03bdc854cd9acc5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a79d65759025ae1f5cec1d9f89fe612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0959c8d1546b3c6d29a8dbfc30933013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04d58034a37669c50a44966ce5024b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af444d80f7617c6cce49f1d018f7b5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9157ea85e6991d5ac067c904b10c30016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bdede96674dea44c5025229301dca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cca2992b54e40e6f6f1f08ca889c8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ac34d634ac726c5087c2958acd6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33b19bc7ece977eb9332625dc5610a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5c17a1b5be347dd453992af3b4f6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457d7dbf809c863e9435f670bda853322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be745dde408779abcf2b8636cdcd7fdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71a5789a6609557c513182a941fb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa62021abd244f144131fdb919204825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4f01c0a6b850441ad9a7482964f5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eec8a7242f679a3136ef3211bab50d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef1fef4f7cac9d947a3be5de22fc2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e21ac2b7c8bcf41e4766ce2d016d0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc91a539bf7e52385f862c839c727a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd9a4e03fc31263ef3ad233e52e3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d0703f36a7d7e346333dbf3cb8aec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af34ea7b39b1ad0890fd46212f327033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f239295645abe35d011e33cc033f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d114bab9b54af094f56b049e20bc36335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b170e20658877ba5926e36ed283b50936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6befb61e2453f1258c486803c8ba7ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a54e40043a9d946f4e8d6ef557dad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a6ad6deabdc693708a8870533981239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146dabb54404191f5e1c891ec14509340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3038d1f83da6ed44d4cb5a84b98f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6fb84219382ba781b8bc267fad4ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e519cde5f8e080bb9492bc1d7a6114843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdbd21cc52f663fa4dd0cb88b23e6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74543cb899b384faa165a4227bb6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1edf355cf501add6ec7087918b0f9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd016a61542926456834abf344e1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6456190bdf9996247cdeafbf3b5ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995ebc4a2a02ae5ed82fa9bdcf376b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cd96685b7b244f9f0bf4b38d49b7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985cdc5af9c46513ab4999667de363c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eafd0721df7817aae22667a84e61152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48a58d099534b9bf92884861ffeafa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddb62a8483f1165e48db805a3653c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7b4bdd9aa8e8017576e82e476e8a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69efc81a3e8ff1e2e0b9e1ed5670f2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07979f63465c8e81a916b52d026d14d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c39b443ba66cbd954622e52def4f7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8084140db08daa648eb3984f17a1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64c8e96a72f633fde5377bb974f0b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb072b70532ed1f784afcece93401c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7fe0ce6d33bbf48ba478f7890e30262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e198af593647c6f8e4a342e755e11f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb527f729e67216ae009582cf3837f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459009e15481a91bf81156ba2262c4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274485ef054bf0b517984f65f8c25b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a59c3aab3fb9a1d760d08cd276e0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92c37f73d3a3cf0137c69d9f5aa3e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265ee075c205808b06cf30dbcb569ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad010ffecde2873a17ff8b40167bf9d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032589e0dcfe6601200fcd0efacbb7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498216bcf6bb777fd522350431655c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad587916476b7077f104cf7c04efb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90594dfa4155dbb6d68bfcf717203474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c2faf9176c595406204f3c10987f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de45d9e0bd0d5c4c032700fed9cb50a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b349f6d52a26f3a83d0163ca20eb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b1d30fc66ec1618cd3f0eaf4db8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe8ac4502d43e23a8855900e8d73c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b36ff5534a63c638b9ff78ac2c7de180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1520ccaa12d51d70fd3af49b4a14181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7859886ac83b475a1cbb5049e57582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735cc6dcf1664a38274977b5523440083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3f7383a3192c4ebcd611521da7e6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b1b48d218bc915435eb8f677eb7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e6b05651e042e3747987391e08bac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd12b30dd060469c653071f82697fc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3213b56f3f77b354c17a33a771c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a41388133c95398bf3ef2b483a98eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163e19737fe1070ded8b3e66502ce6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eade59551354cbc4a3a24becc84c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce47699e3ccce4eae194bdce8624a7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739948b12aa7bf90e158fd0cc9e31e2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b9ed6d73839acc0136ffb931cdfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9bf6e2b9343a50d50c8e39d319f6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cc2319be824d0d64712126864f59896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efee5543b9563fb7b514f2c21b5d6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe62f37e2387bbf564e312dad5496998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294699b569a60db76f19ae03eeebe2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a46d1123386390ac37267196a2320100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157adc159ecfcd728475ffea0983bfb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50edf1c90cbc4f30bbaa33093afe501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb7ace67bf2513d22c66c1f688ceb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ddb13afd55c6b3ae5ff1f17fbf25a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f9901b7d396d0c8c4d5719a89cc4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b19682e4ba5b33ad55751b9e93ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dbe9e219f2fce440df273bb1e736a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecee6da1839fce0629f0488105519d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31120ff5455c783bddfa7ad43b3ab54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b923277457d118d33f29247c01b5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263b5df3dad6809cba6ea7d74a32765111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3be541dad53901740e34e4b85c44e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60abe5075f413ce0f446de302f43dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4358e0b6529b593885c0e1d7340535114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e4573bd2a150e9c6ac6820d4da1f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba8ddeca41dc30c6ea989e292bcab0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860972647842297c97f09c98461fcf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d31033f7aadc684dc263f182b1eed2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a2009f339b81b7fe1e4ee87a470dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46220ba0870fe6ff092d8b1c9ee28a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d64c8633325257f44805cf7c8a3339121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ad1d0141de3abb98c8f6cb963eceb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f4ccff237e384c4defd7a147b5791123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77b63905f91ee7bdea20ecfa5c8181124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f21ca878315caa11e6b7bcc6148b2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddf7ce2f0225dbf39415c43a00ac3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7d2578596f8565ed7fc1256f1e2b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a86717b76ba2f8cad8e58758a2c7b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace0a58e8cc117ca0e556e1cf622b9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2200068051cf282ba3da4cc59fff7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a56eae7be686bc33c9e4a1e37f0f7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e1dd54f3ca5f484e601e44a9da8e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091938394bb9667ee8caa8f081224bbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5769e7dc593ed773b0b799dec8b46b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916633f3f815a716bf3e0f79d96f1ede135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630cd6b185a1d2911333db34c5ad3d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8a19b73df60da535b540b1f0cab27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b27e3c1f44364813e19e9a346db83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dac6357e9a35a79d16c8f6eaac8f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501abc3d09dcc9c1229b64f021142e86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baeb59159fe3a8affa4a6beac95264141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774316b371c7c4b3c7a9a5da6b2c0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730aa0b0428d7f44763d950708ec89e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f8b0c9a7c158fe9d9cdcf5be587c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87f2fd6e4369343ce01f127b8e2955145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d120efb7ae26c5eca0721cd41be7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83145a5a6a7bf577eba6f3d9ee7731cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721be5680fd539e4d3a8a49d93f0961f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e467a996383728d6cc914614ae32a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e52aad936bad176e24804292762ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51451985615163121b7d29b81b41fb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b257aa61d3685132be94ecbb1d8208152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088777b78ec5a38c89e476b6342e5355153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d83ec41b794b14c9461a2463fca1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d83e61fd44fc31d2dc8c9a9bdc98a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ced328f766db9d7cf27ab1adf1d77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9b598fb1b7b543852e76f792e1d68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7c9f800b956bd2bceba16b581ba12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ee7c367f4a76b670c27aa0b0008e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25052894b7af86253073cd45775a42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e593d9dbd956601dffaf596711c068c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad29cb879059c46eca72e78e55d56c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba479631f8f2ddc74fbe8ce87d7ef8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27cb28598e2d3870946892d8d47ac0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b9db0af8fea7e4c8aab79197856b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acb2a2b8fb36921bdd0ff531938a46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857fd9f07e051e23da41e09e18e1cc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d9a0a9d4bd05ec9e9eb3e3808c55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5551bdc6cad834ce0f14501186b061169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8e0263b6a5155e1b7a2aa76298dd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb5e2cb696fd1a4b49e92134c29a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992569154c8db56b7727ba55edae4a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8006e46f74c7a864bd559129d2b0b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dbe5f78d5b5ce5e278dff3d00da5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc47f1f6eca0be1ec76b69b8c8459c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcc45be7a585660cf2adf350dc3a0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5768c4c38c7c18ae681f4152e1af0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd4947bc2a302a2023a28714ca6e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ecef7f3100481a36f07abaad71198179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2dc73f6f08e4cd203ce6384b9c0d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b70c4e0e5fadf33fc8d0b68453e82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49651656e9a286c832bf30ff8ae5a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc939679059e62d34b58c83418a39e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff33da6f33fd9a2d04e714312053f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182bd2ab609e4c54f0df44f39bcb130185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaa133c41537275e6d5206f7196c5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c6d95a2b9d109162244b475a5dc2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48782a7280a3d7aa86c74b4a3531f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e597176ae31f879d4b7116888833a42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6e37e2b0c6a4e2e41ad05eaa4b5ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bbf4606609ecc08484bc31e24d93b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901523288c70086e8caa270d0e1cbf1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76376dc37ee19b4cfaccafa552da4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b269380247987e3ca375e59ecb1843194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0186632d7acef6f16ae3a20cbebdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f17f79f0f5ac3a705088991206880196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c658870e030ff294bfb9c8c09f23e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7ebf10c0856acd4c70eb0fa5c6db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7a09f4b497421e97191ee6b21eb6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f98c6f92cdb7596a9602a3bc25f6df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae575c5dd3f9029bffd8700fc65b1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea929dc2d4ec31d739c92934e39c756202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e00b6de38d85771bd653d623fb740203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece633575c4732123da184e2684d3195204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e3d1376d5b78b654336bee28e8ed6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a70414ca4384946359a813ef5e7ded206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa9bf0d8a8dd870aef68430ee9bb46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4591ddc30d19ef56306c7afb3f06c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963cb2c8fd79cafd92d991f29a5a5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4681dc201befcb52ec989e4fe6da73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946d7ea44906836532eed4dcc39eba2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019ec5caba52ee974460afc8d12a8cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752a05ef54ee206e9c4468404056220213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbb3eecef854a33ae24423c012118d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb0cbec719b1182b5b244121e5aa84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba3d6c12b4358a3561d5803be46a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b379ce45e0c9b77c7caf8fb44efd2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48d2e467b5287b63f5df75638910b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689b4dccd2d84a1fc4cdfe65364c997219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3b240924d52f84795a19138892777220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c3e6254c99e93a5e04275395584da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376cf8aaf4855522f3917ca9613f236222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02f5cf0a72e7cf4497ecc7eb24f582223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160737747c756a26f895e9e550b485aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897a16dd9a66b5d2df7ea51c9377f3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5c3b7e4b26d6c506b869f9a711775226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afba3764dd70f70cea13b54cbcaecce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e01485094bacf4649b29cb1b4cfa5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceda548b3e4aa0d000d3b91424b5f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bd8fabc73a5465b070007b1e82bfa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aab07c91ee06f7090fb9ee3eb64e0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198e468a816c7bf1ba364ae38e2b76f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1737c2bfca97e12082f16ef60507597233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407d428edc2fdc4d1de0300b26a559234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d99fb9bd300c3b055b9b7ce8feb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d52bfdda4150fd6949eff3333780dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f664d96b173f5d9e2ce4628f76cfeaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d28066e3512cfc20f7292e41c24d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b84fe15a26a230ee3770bf83a0ad2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810b31e25e406a673b8da802a510633240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9f361ae671264f67275637abff61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c67beedd16d6d1cefb7a7300e603ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf17fb81c25f4ef50c3e37083b78d0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be14c63e535634e56490b5d3988835244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80862ec84f1943aa9444d9e1acd032245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886b66b18463fca2be921eb396f5f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7fc440e5b3354dc6a7dfb99d0011e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c20adbe752b774d69917508099b06b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9624fc2d34f0d96ed6e2d61c0b723d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3a153bae379208c6dbfee1b56b333250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fd8048d182a6bd64008fea970858b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb080563f4b88f2bc84511a2add7f838252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd40ffd08dc2e50477c94f06994729253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae034290fe95f9b1a2a5bfc92517d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa6cd0fac87f25a2c0fc5c31f40a85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dcabe32e3144a56f67b31d7939520256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3b827979d4da12642888aff85bbe0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f50ee442cfcb18a406ec3c2a96614a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967561d4972dfbac8beb7905f8d93418259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d53336c3a9731b7bfb37511ac94fdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f2198acc93e05e32a64db6b18934261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d12002a8722fe73bccdeae532a499262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233274b109038fd8b331b1a9506653a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4661a792a07582905fcd5bbe42df0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d39613ea778d49e363cc7e99a1ed8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fc63ca4eabb8f0a8852ce048322d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9b31e8a15e628b102a07568e9b850267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46bc80d26ad5f40a88694146fc9e0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b1e3fbece568363f09b4eb335debb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375620af623eb702fc52019065bac19a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9faee0f75719b551a6c0c18f6f73c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749bf6a4f38c926bc41422421141bc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41da4319997a6ad1d0c56e8a2235458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ea6a0ae2539ab9e3c452fb05a7fb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046c18a124d15612f838e3905a3e14f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b756c9240dcb236fe0454107d3c8cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b45b70e285a04ebbefddff9a7ab905277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453a290d09a63d90d21d4d286b55b58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febfa649b3dea24b2cd7af45505fc30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a0a2c205ad974c2102884eb5a3395280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b4e16730cac5c6f9c92701becd71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae6f9c0c36d273a0bdf8bafc9c599282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff5b3fed7e784acf8a00ffdbbe999c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce64d4dd56c982927de988e7e34ddf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9c065bb7c49f0ebb2fdfc10e68663285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d8e7312290831196029bce60c894a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a43d20ab4647adf8c964484d11cba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53101f07384b9d8a5ebfe74bc845f8ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedc80313a7c72eee19a7c9792c25c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1f974b844495ab0617c5798b63956290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3676e618f0992d9be1c3c054a20219e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c5e5378cc7df7bc7397d2eb2351dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05d975bbb18d21a97516e49d18a722293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ca8f4bf1e5b55bd242e7a4b3ccee0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff81b998a543ecec04033c6788a937295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f83f3399efdad77a14060019e2abc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a2cbdf4f6d7f6519148c8aae3e9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6d5da7f859c579e481f52d783d15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07994c70addc7af8c28a859749102074299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017ec648d9aa83cb7fd7c8bd20fda25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e593960ba298d2709b2968308867c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca168a2de0fa2aafa5f8424276e2c21e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8baaffd5032341dfe739d4c5b46086303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48a40056fc082577b69231ed8bf059304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ab778500b598b300a3e803bb2e468305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7202bf16c39078a8feb2f4a943ee63a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3b962ee263b6dc2741dffffcf1aab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f57e04f363f949b0bd2894640b383308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f78c20c929c3f9cf9c237c144584309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90781b97fcf512548d0df636a81cf62b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4bef898247451caae52a5efb734b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a940f2e127e1c66bee84d01642284c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b866bd9f51bb5d634ea5a7829f2dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1526ace41f286d4fca961bf03597314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965d2b7442f4ad0f14e9a97df99f01c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd2133741a55ed00910797ba7b2483316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3fef66ad92a1246e4df70d7fd66c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96fb7325ca5808405d13071ad1541f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b762ace030ab62f06eb8b093eb6a12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382fce155cff5d25bd4c4f110c45987320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00079297f9efd781f6bd0d9fcb622598321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b0f1b3d0d3e0f041fd87babb0122b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f605101e85563e9eb28b81c750677a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9165736514496731f42e85033eb77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98427fab4af9098e9f5af9e5b8cd3c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fab2caf2097b9ea8f8321e6592f8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3686cdc0332e559688b38ab832c24dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb455e3d3ca2212ec66ac0b3fb9a750328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda25ffbc289f5941fca8765132bdc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d70e34f845853fcad5a1c18f215c47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad79174c71d436c2be45bf9c42ef4fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b97be4a3b526f2315b156f359eeec2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c186fdd3923be2d25f35fe8edc45564333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710baab05acc74ce3d704431f083ca4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806bdddb3aa352890562ef9755617e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a793a1ff018c93405d3110618737217336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843ac8ff69dd3d9a2040989aee7a7e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901597c14b903ddd666193bef447ac02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721043b8cafc2da84498fb8b056e1ac5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8255db0ae76acc71bb2392b850e4b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19511cec0e140d73ef9a3fbdfd46ac21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da0be96657878d5fc70982f3390164342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a1ff50bbdb695df8af0165f096875343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e68ef2e5e46929abc6ec1ef3f2a1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd9fb4839fc859013224e16be37c45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dd6f28e8c446dd702d2456411cf0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f68d377919035b22a9a7ff6c25eda4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bab69144bd2cb729702b724b7cb04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f4187637046f675d5ef2ad7ee5017349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36a064308f9c4fb7654b5f15270e6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335db57e24fa7c6ecf8d9e4cd4d17af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f7d75be51ecf28499c3162d0833f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fab94b5b8857ffef43ae48960a8d7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647635589ce4cefadd8908899c32e4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b3c2dab78941c772303b09c159bae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04fa92590c396b6c685089dd381b8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad086ba548d77383e2cd2128fdc567357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f358b38bc7a9eac0b161eef9c247f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7942f442d5c63c07c1f08399eaa620359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e4617b42bdaaeec349abd90702deb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d139190ecb6cc16811933d385782361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eac4a2ddaccde8deab1b3d2a1e83d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549426262ce4b407c6ed2cb40d28cf2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7099df14a7194369bfbd462e335652364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e91f66271720f97bbe03366407fb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a0df5d56202aa8c48c9f15f627781366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d092647a4556ee47956238f93c2639d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a8f6db421a239896e1ab319b3b313368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95204b6206d68c3630aca66f6aa623369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025be8d3de4d245af5e92c30d964cfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfa74963143c3d06b8a6bb8999eeb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea0de0ce6fc322f301e71fdb6e53a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b09f914057f90cc96af8986061bd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d20a480baca4aee49c90b180a0371374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc8a96ecee2040babf0937fc6e322f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0c093af365f26e446e551b0682d29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c95e9caf87fd08d34b5aa586f735fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9333e7b84f1722ca163d6f879b9047378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605294f09b477382394fd7b2b6e3ae66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb370366c348dd93eaf0e529e0cbde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a36f11d8a2edb6e919e63244176242381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1fbcbbe8e1c69312892088b427852382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10517529a8bd5c027e03468d6b799ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba872f5309de44a0cfc7ec089b2240384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a40d07cf6fb996fd96ddb5402f77a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7ea825d62471000a44211ee80f41e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991081c2a5b7e66be1c4ec7450c85c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7a419ae4f47bce586203453ef587b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bfe152a45ad1a6c420259b2374173389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb5fee0e4e2f93d6b6d15ba909fec0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3381e9d465b613bd6371c914604cf41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad277511c4ea5fcd0738ea9a80812019392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1839419a6d3238b7d792f539d179a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde989e1823b018e03de439d4b6e1bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80538d7265165fb14ab4a3ab5879c8c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6350db859b0e4093456779bbee26d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f74e3526d86bf267cd7498e687d74d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ab01f6281d45b5e43fe491f84dffe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc04a46318992046b3cf74238332170399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e15cfd8d8f6dc1346b232e5f5ad116400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6159922373c5d51dc11f37fc4efd41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ed42aebb1950a767c7e1515883ca4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca927102cf118132a6f71558ebb3bdb1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277410813507b2416db9dfd56d5abb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ee0a16d8ba0c8cc78d5e3e4d305b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5b43198dfe2f9ca2e836063454dcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8251151617faa9831d8e385f0fc681407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e71f9bad59c60c98b8ec34ec965d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c86a53af26f06b7778fab17f76afe3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510825b926a21a849332299570214efd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae62623f7779f0d298913a6f2c290de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978a4cadb56d240572234813da194b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e6bf47f00ea2cff4cdf54b5363c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f131a38a5b25c749abb8479a097d86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3942df6a5e788e13a3e2e06111612415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5700f0656c284025cc26674f96a459416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4b4b5622b3f423d21298d1890b372417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85595002ae31b45afd43f39dd990c78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233976de77892585ce0ee35bd3f64811419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1667acd9eb85fafdbb0664173235c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0b8f6a6987d26516156a41dfa0576421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420adf8b2c8c69cc70a07b123f5f9af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bcd3b33f1f0f2b7e0fc8a1eb8feec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa453012517fb3e48bb63c8bc4715dbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df168ab3cf170c7ebce4737626a267425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5af156bcc89320263628deb9859df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9cdedd54b4a24375ec751c464b6d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7b8893c1d82db21a91b38123cc52b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f3ba765f35e58310f3bbbbaba5926429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea47f0bb5d3b9cadb7648a913692cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc0ecc67619a41d9dc84227ea60346431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5ad901ec0b67e7c8c9eec29fe64b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed2e05c367523ddd41f1faea01b963433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94174616e429e2e6031b6c0a11786de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2834dff70d0f3b8797237c2b0cf0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10413ef7b0b6eae6f3c2d80c9920ae5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53756fd0e195aa9b53ca885e65641340437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48560b0d216c2cdc0d19c1086d310e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6983b2259bc154d87696019eff09106439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f111342bb6acf7576980994016b916440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb48d26b976cfd745355a024ecdf466441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b31dafc2650034cc367199b36677f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99293631f3475526dec610cc8ddb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679c7563909b503ebe7a7fe086a995444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07351bfc53ec452b42f25a1013df5b7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f471890307f9c31b602d60680ca2343446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ee4ba440def8849aea6390dc85dfe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f23381d96aa6da1185e287a21cd98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81eed0dba214a02e0e0567b4f4323c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6e00d24f66010e685e700a106ddc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053533a2d261255d7e92f1f6a214fb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdf0e929bcfa12d33e160a60c76791452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d40eba03b2cc8211804e8671ec738453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da667d3a79b6e6b25f3e04f624b86b44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c3fe866889d0be0a409a4d2fc06de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e6d8bd67a641293e638b6fb181d37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab9db18da7252ccbd20ba2f0c10319457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442be44a3db316ff0989f658c15244d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7aa48d692cfc4061765c9c8071e5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6db97d85d837aec0cbcdad390b193460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee3bbccb19d847260681b2fa90991b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92d7885441e768f41fa7f0dc1dc518462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7d0e9363d0e8e5704bda214dc46cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c59603545713f06958b2550a9460b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c75724ae277e67b623ca23d95fc5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58fd4ee77580bf364daa96848716f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e7686928c9f977ee865cc161e0d0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4780fa2ecd085964a8cc2ca75c1c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b2e0d574ba7fec430992b1307fad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb845800fa1a4d137f4c4f2a5f04977470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f33e6c1d375284fab1387b25ee23a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96865fbce223347cc04701a11e3f2dc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa94f3a168662aec00e40eb156d890f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3196fe59ac6f073ad5569f0c33a2d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc415ba4850f153444c2bad41d6ee0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029eac63c44b57200db4d500b43a3d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56475ccc450eb8e7225674d1c727301f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd98c76eb4c811c6a05a66f74bedf8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd1f677d1b2e2daeeaea5cd88cfe91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f562df8ee141d95f0c22765692640480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d37f3f10fa415109aa66e14bf3bb63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300f751f67d1c9b275aa97afedd5695482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bb1a535867099d10e1002f701b0fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c31e70c60a4f5fbaff1997e5ae093484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896728e289761f4f4b4c2bf77a34cb4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f579c47f4ccba487caab0c5684dca4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1163b4dca9d1369d936183b24d12243487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a677759d637ed6f83a98830c4b101488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acd5342ed2060d696e7b0e5aae3364489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654bfacb3ec53cc39868333eb6479e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5da02b2b77fe4a74057c4e6eab62f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a02915c13b0bdfd6b808f0631a2092492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8b5bb432fa2899030e5c7dbf2cd6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc22a7b8eb4e1ad6aabd27ae0f0497b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85e4c5f30ebc9ffd233b987af0f9c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f3b5266ff35eee8ffcca1a32f77d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0739e48b96fdec5b097feb7c52a2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2954207e81be7cbfee15eba8efaee9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f040cb27908a19b64037208a3356e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c089d9094a6f6619a87dc8c39c25a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dfca8ac5c41aa93fc2aef3723d50c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7951411c1b16991aa5e6060c203ca96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c69298077108ec77d9b6248d571991503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01f6385fc848a8b1bd18dfbc38d887504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87960171a5e2c1e4778fdaf0d3a678c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52a83ce564c3cb18b825392342323b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c81e3535f35ad76d5ba7619e1e253507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ec6850c3ebd6148c1b0f45b465368508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab873552657ed7ec92cae01b39c74d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f7aa57ab77874e227f1100a5dce61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a470bd59ca2a295034a2f67ac1a665e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871a88f16dfbdf93ad3a69150460949512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a271140eaeee60ea0e72f8690fd69f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17bd7e64eb048d2b886bafcc8e5a7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898703fa088c10c1ed1c5a32e062502515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7be1ca937245aa629e52dfe6da343516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22222361f2fae3f90e26ac18003b4194517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737ebc701d56c55949a5fceefe4c899518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052afde892427afbd1303c3a0e67392519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fe9ed788a6cd7e7a1908592bd5b58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced62268493bf6d6bb5839e7f0905de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8d104e3d50621030e99a147689241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49c3f5438ac2c2d5ed89ea0b314f96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9772019128e85e1dc3eecbd4e643d32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d182e5a42324c1124751a12dbe2177525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1081a15b5439166eac2f7fb0ec52d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007936a9c4bd4942e1d29a10a6dea7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4ffba0356eb4e7cad94a2bb0f06dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47479620aed0eb1f5f34fe6c9e9f9d94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf392762f0b801b934717bcbc12d59b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea390ee20f570775d36c9b72870b44e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda294d947a8a04d38ba6954f037f3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd296e486fa6401d801a8a73f2fdc59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d98e4e95d034be3824f69dd0998d38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f1141e560ff76415dc1a218280b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d57c8b5e0d464ebb759b73e2fba6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d0fb845467941f1a36d4983779ff2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219df4344a36c0cc25b458c48949ebf1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b0ddd97c78445a1a39c5525302f06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d480aeb398f2cc9650bcb693e5001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296a3ae113813ba47dfaaca9492bbd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553c77a2f8dcc71fa60bea90fee53e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deb17e69afe3c5c60be7c9db01e08f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a33026af1c2852b9db89b51fcef51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15847aaeee2f8cd71a48908c1bb545cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7291b9e5e4cea28f65f0bb4005e937546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd84188e51929b3720c6bc2ff7deeed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c406a4f56a8c446ad6eda7b036fbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32450ec7e350ad877dd6a338869a4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eebf3490274daffb167e26fe16c77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e9bd5731f3cdfca42ac44f94d648b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238abf547e4edfe5dcf365d11bf47a22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb5d5ad3381abf94791b90d8340504553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3691f07aff2d779c363bddea13b3a46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648de603d70ccfd3dc453c01a1d6f413555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc55a7ef5da2aaf55c911eddefe1dec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daad4740b58cf0dee95058c20744822557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a445d6c871f6b7db5d8b9bbfbaf6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d67006f73c2159a45158aae445114559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346e4d392050001a49b8c6edcc49785560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a00293c68ce6af5b63079f6dd549ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75519c5e672664b83454c54a3f738d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2d5bb3e2198493f79c9f03b65d61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0992be7bd82330bac2ab0138622e5bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e011ce5bcb94bc0d4f412417ff7fb88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edfdb01382327501e3760d95ea1143566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72d47c85d0159ad1cbcf8e61492677567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3526c80d4319b27fb769a8f287eb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10187a584e760428a7c0dcb03c2f6b42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68bec00706885e00f360d66ad1823c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeff6c3f7bf58f37c67ac4d71368ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45039fbc62b8a79121a5a6b7f857030572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430beeedc422ae9895e139925d8075c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08877462ecbb142862523ba8d556cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c95cee01076d01be563979e048ad5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28752fcbffcc2bcd0608a11652ce733576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93747b3752f7f53e0ddfd1d8a4ab03c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd7a9cfe6b5b659db4e5dec9235308578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d652c4b379f0ffefd1ac73b1961f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21cf6fea8c1738bd6cfd2b98491fdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56183b25ad9db47842570852a417ca89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5820ff926ef9ed554a349fac8b56cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4653f077cb969b3c97b3abacd4dea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4f2e2433da77b846678db9872f21c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b99149494a0b73bffe734fc2f436d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62f258d9c4a44420493fee0c5c58bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e3b371713fe83536de3c0d92d4b37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066126b7592d0be79e704fcecd9b4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f405978df44a7435a61b34550b48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c4be7d51ca26e7ce3077e306215bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6f2c98bba9447daded204380e4d5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf312b1ab184a742e8485a4cdf925c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cc6979f21c2deec985f89c2e3a745593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b7801a8b653d6d2a9e8caa13a57b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7dd1cc93eed16f0b83c4e89a60473595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc9e928c1336c78c79fdf3c5fad590596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e97023948096b8fd3b0118389843597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d5cd6bfdc29ce755ac6f5c13bdbea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5d2e43924e9715a07d09e9f22d23b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f7bbc4c5cc9edb30ca82d4938b225600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c54067af61abf89a6bc0e660fb1a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6f16cc4363f75fea450c70b9f81f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c76d3a8175a74688eaa983f88e434603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaecc95c4b9b110a4836c14b8fb5b60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac246adc06a543ca1f62c0fe4ab20ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6286c62eff16ad8a21933509fd2342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981fd401d8b5fa6c107fd08b990c602607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3894c7fcc1fc11d3d9d560c5e3130f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7bdcdce9d7d4c5f9882390d2d7e45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80ec8a50a2ca13914b205362fc7245610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14358ce3ad63092f1853341bbd8e9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f05a00daba468c6beccf8635a201c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5354a034cc33f7b5f12e67df16deb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9d45b2f71c9ed9b7e7b5d788afe26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e204b624f4beb92d88f972c8c01035615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f345b897ab03eb15c511583331bf63a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a007ffbdb05f5b9498d445f0f8e6a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268740698b411267f300cd2c9d758efe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e901a6b624e652154624f29a4b0c9c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f1cfa37ad6d67755df86b15fc157620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3f362b0fdc425847d93d7dbaa2953621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d743d2d1d74e60feb6e3bc34248ef0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc24cd7c5fee8ce6f0eb5728e2b542623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bd39da359156e8cc991f2f061144a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55759d62947512c7151646554da6d607625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586267433d48353d57085a17cc7593e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f019bd2758d06911fabf23c72495f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727a151c73be407d1d83bcf1a8db82c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc0aa844a0b91014c10612b29df325629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e982fd04de3ba27acc00377f437b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23098da77a11d2b6692f25ffcf89765e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ad3e2db01599dbea74adfc0b3c563632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea5d96b85ee6fd1bb151e13ddf70ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fc979f0f598be5533c119e01e1dc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de29bc51fd9ed92fee4dca473cc960635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3673af5cff79d8cf89b421b653ecb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2d52829f748917a83f4e0bde4d09f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8c571f07aab9a2b79d303acbbd913638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b37915d70532a019fa1b14fd020a80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d30e1bbba918791f9d87486192cf29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844516304e25e6f95e4832a2416dd4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196f781f8ec15ca1bf0949f307644fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2105f2742f1da6c4e4b01c291fcde6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a8eec42fe9f0eec9f49243c4d25ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3259d9594ccfa9dedf8cceff0faf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bd03d4f86f86785df903defb9c8b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59df47479e9da43ba896653f9301b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce830b7fbb1db540680ea6a112338673648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8370c28ce454d4d96e132d668b9483649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8995d0ec227baec6a23876055f651d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01eeb9432088778b5bd0b6cc4cf091651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1094081180b059c34575802a1c92f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c592bd40a43f51c1f41b895cc533e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a61b6d1be949d74e962a1087b81c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6bdf575e35814635087393e72c29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ae7f6b423086ee73b8b39acb09509656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500ffcfec153c79155de1e23fdd59a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741f0d09ca5a96879efccb155e61334658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a1a838913e7c0374d613f119e44cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb280cfc471ba4fca212b50c528acc0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3826cd6fa052d6f2afce0cc6001f65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d219ab23af1d78652f14c78d55ea0fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd720b6e6e8da286526380b8d6fec4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee3f7b1b3a1d516f558bec579f64e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f115be60e56176aa2ce317dc71a3e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c687c59416e505e924702d0b9d53b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bd2b0574e0492cbfadbc9e130c1db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35073858458e557119b8bc3828362b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac26d7c9e8339b6e4f59f7484b8a0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a8cbc386f42ea5e5bafbf43734926670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc63dd855ded56ba31c9941b49bc4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcf9eeef56cdb7fa122034ff6b7fc7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d15c6244d3d8de587bebcc83c93e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ea9a08540a9900e7538fbab882755674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd876f457001521e9114343fe22699d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63158ccbbde910152f04e8f5828f173676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe0b82d11fc7431d197eaf859b6487677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035e6307f347c7d2fc6026bdebc7b76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ca4fc868d061e2e9568e89f30f2b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c5e4265f284eaf1dd023d924f5ea6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6765a8b21e406a8c8d6e2ecfba236681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc4ca962c5a2f36626f3b9ff32a0c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597625a2b84ad566d0070ea8ba150a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ec9954b9febac7b3f07e99470fed1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc5d83afdd200fb57980e3a7d88834685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3295b78a3b2c53f290b7b146b60dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1b225c141914f734d13afe45f231a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127953008691d25fd8a40bd4a2176b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30acb113e5f57e438b86f1e5ff3f78a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448c3d24de016fc0c9729a66a2d515d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa6b45a89cf5bd70574a61b01ea8de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07598f11fd0440072b571bc4cf4b59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a3382c488c87301ab7395c25779f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b655f4b30ee224aad6fc8962d37a05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953614c3cc8774fbfee3812668b6a70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a61293424a2dfc905bd2e90e85cc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27afbaf01859ada8ee22aab7aae10f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851544ad12ce8f28fa59aee6823a17b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c95be4a3abfa1d5985dfcb7d75476699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1769f896eb047e33912780c0af40149700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b6520723027641383adff07e50e14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb8b9aa181378814480951224c6ac1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b6cb0f58c4d49b005559b501bd081703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec293f175561bb7b8843b72b225de12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f26d3464e22f10e2d1656963184075705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08d56442679ab16e991ab1e9d3cc66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589cc9943f3d04ee0f4b1bed4e3f4d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa0b046dd5fb268c913f347176435708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac443ea8db0ff0ef46f65ceeb93b97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbad8b914375dc486321ad72173d08c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a8266355def9943364b55ff8b9f72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f113415e05f5622e3eca19a7c3e09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377dd364a9e45456ef2ec67f3563233713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600041ccfc2be54bebba86c22fb5b0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e84f990ad5e4df957d132efe493f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d22fa9e4d92a8c01d43518a7f96610716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b27dcff4852494d430768062b434f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef404a9ced5ffcd668a32bf4fd7c84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f165eccc6b2c2fea9269b7ca14df4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113e8483007805b87a6328296d57973720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b44a44bfbd4486cdbaa4431917982721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2691cafb83d3e212d54060a9f7dc537722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b959596053237b3821809367f1768723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb379321822db3f1253a85a47a652b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d377a8b061736175ad001a1f83f657725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63fec9597af417cb247bf383c25d32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66336be3985f34d26223715d70e96919727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a87846ed7ef186721671cd834a8de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670b8eeda585024f36b7499ab0a39c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94484676fb2ba4415667f8d3e82d9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10120e9e9a3d6d6813830587d3d51c52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e1abcba400dacd8d3f7a501ff8ef4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2a8398f216e7b599b0f862b4262bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cae34317638bec8b38ac5bd78c849734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5fde7a45efafd7d3b5095b569690e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62066a60e26722b3217ad189bb24a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08b2a7a3be429aa032c929c43ec3c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a916738946614e05ce1bcbafd8feeec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e8cd4d81bba46ea764080974a5b65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04630dc4a37067fa9c109132c5601ed9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47adf170df678f4761fe6ce78cfa13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb705cc3e78d8719faf1375276d73f34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a001c811f29099bc329b57c66bee3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c03e6aab6af86a0b432085e9ec47d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811a23b9edeed061560846412c941c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7b6609c52cd5205278802854f8619746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffa19ed6bbf73ed9e9813b484e131b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5150eb2cf158b195f5fde8c00dd6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ba17369fb0716626387ea8984d8a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb6e0554e45548e50d53f4ade98ff5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5168f476b3038664832a51455df6752751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9c8ec242e02a3a9595eed98a63c26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455df616f2ff813e935889a7e3131af1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1697e160d0b426276b92806143a814754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db3c54d59f0bb2383b714e1f1d0650755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0aaa31681075d9e103def8d7f8d45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a9c224f96626cd9407ac45d03629e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d4fdc8ffa75ca74cdcd368d5cf38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dccc0d7f1e2ebd2c713a36372c0580759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c15f3683ffe00c9e8bd179cf487ff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5da837e18f10739aac3bd8fe76a909761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193964c771d39ed2c170dd95f6e75727762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df123e6610e2b80f47752bb5284bd6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff97140e802c04cc8872588af64f52764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef23072e98442f24982a574b30a917765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25a0f904278b22e2ed7f25c1496ac5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b5b6e94e0df687b2d4b1935e8105c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc5b1b4d43ee9ed288db7cd2cee6a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37579c2995974ce92a7b345210333194769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49435340b9c730972d466660e0bc0f78770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304117454a62bdfe8750f65aa4098bac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd456c1e46c102db9d865d04906eee0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b640c024b93839f048e136ddcfe454773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b861d3f20d38db60ba361304e616509774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbdf00bb6bf3444b645f8094d515b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9971f5db0f7453f5a1ccc9b70b5e3f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5268e462e7ecc87e07a7479ab3788c4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71533ed188d440d2bec1db65af2a13778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a331659beddbf03d175ee235c3a14779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe9e6f054e6f2181f4a1da79321803780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad731dad879fbeee242ef0e45aac8ae7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c84c7d80899a6f56aaff3b7d425be9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60b77c83d881a034b65d9a9e61b1b3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec298fe945a8b37e3ff56b871f09f2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce380a770caa6cf685cc5b0e88c89caf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9b2c3705c45fc670416530075209786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c9aa9ec785786b119033aec551dbb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8869aca3092796f877f689ae63654788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca5eae9117e1016d30ebddd1df5b1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664dc9259a31df6c82b17b9556bc874790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09edf2e83df19d4aee32ba0fcf7b64791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f94892c71baad13b6d00003ec0be7a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d33c77685364c92d17c44167ac974b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fd9a90ba56ab6d6a064c649e904e4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc43f00454c0c89ac7c350163cb0b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f2f214ca3566ef2fe9ec8ec37b9a6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b558de643a5a87ec5227665c2502ec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dfaaf49cf03165840f2cc1abbef36798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3dcc4665163e8a35df2931ebefe28799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824897a69d9352b6987435b79b3f259800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e5ae31b88d5991f31f54969f8b813801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81ec71a16d08e6797b229e4a0c70b9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fa2099a20ccab36c042338479fd4d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a57e138aa9a9556aeaea66447d211a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20cbe40d2ad720fe1075fff3d34544805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45c6ef9b94097813451b3211652ce806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae926977bf1e8acca50c7576c73b18807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e10ac37bde5054b842e9093de595c8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab84afe654211a2d9325459b774541809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3fc3f8b85d199549b8b5bd982e8d5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59032f70e5dedd32b02e60b03471c37c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947b0b6ab16c9c35279b09f718f642f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0879d55ec83e46f5065e490042cbb7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b7834dd74be022d34d7a6ee31eaae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc379b0d1fe60bb3e40e6366736ee0f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb4af042eb3b66655f265bd0fb90ab816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3786d9a05b75477a5969bbd2f345bb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11918a54bb12d62a4861f66343f4426818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fcb7cbe505d235b9f9f0e9b9a5776819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36addb288215a67d9c7c029ee474e8a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a7c7e8107e42ea78ab06841c78164821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414242969234713328e8753f212201b3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e45976881373f21e743652483a81f2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8ae510aef44b9ac265f26cace38c7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5bda6cc8606c901e5cc9eededf108825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360ac3c42dc40238a9cf2f90a98284826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fdf5328c10ccf61f1974182479d6a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e27306c86dd48d6d6467a461e67f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d219c7cb653e6778de2271d00d77829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f789982da63da2d9adefa2866712f5a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4a86c3b4397cf3ae81ad569d080d1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f478220d2abd5d6a73e6f13b993472c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb736f2cae76fd6fdf48651b7e138b87833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71959bca03d61db226cfb1d15812f3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcac9be611f4788ff3849a5c5379f08835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6285f9cb2e8dc8f322b89de21b94def836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcae89e5c817fcf896ae7921e6ee80f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb5773439d321ef3bd8aae61be7f86838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb8640eed7921679dd4f7b9c4e7260839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88557dda4e8f10bbd494c1741ec6f3bb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f06923246151dd7bf34e77a3fd86b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea8a47a8abce190a8a26a25015f285842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492eb31da72e06fb03e0afa1665c40f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26952a0bee0d08130b58753a90a03bb4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc48d7c98876ce215d0b7ac188f5bfb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77605309439bcfad00416ea8e54975a0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf798f13cf7d29a6022b37ac61bd001f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d968e05af5c91cce69e2cc894de4856848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddcc8df04236a2f5dd76277ed1bcc9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cbbab944004a8544be850843f4bde850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda8855686932f1f0aff2c483551e2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0e872fab65bc915eb9b9a0f2185f4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c897b7a83a85fd8155d996a9a59ad0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089a20cb6599fde29be1f9483e2987854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae761bf1e63f876399c00cc984f08f95855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84e5fbe82cbe7e0f55fb4629225a58856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca3ec617c481569dcab311923f0a19857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fd97708b096ee2fb5dcf42c75e276858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb915da4338e73a9d20b6d67d14efbf9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a52456527bbb3bd7917cd3495ad8d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a90f31513a1ed55d73b4ac8dbde3a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afffaee35f3a1414f0c91e649693d61862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9a02f1001cb6990e216a3fe3681cf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c2e185847ee83c7d1667ef30358f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de3f4d01714e418d2a749c71322e48865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219402c50c2172980bf1646ef9c4e3d5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca6d659fd110a4a65221da0f74306b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15976e255a0534b5b19db6e5448a3cfe868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644980144a820aeecc743729e4f8e6e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3301c8d6c3fde95c8c93ee48a053870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39db97edb3e7b45d051bab07c5a182f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a567a78c7f2882c4fcb0a88e98ca2f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4200f269010dd429efa2fc8517e721873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055c7fb911f2e7ed1a9d87eae7d7015874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc9ef10e5ded5c14babc0aa5c3584875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969474b6608943062a1a586c75440f9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae7fdec9d70434b0da70828eccb948877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d29dfa4c4d95fb4a1ef8cea959be35878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9c688fd5e30180edbfecaf4b74d31879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0131bb697150e5d6bd07292238adb2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8611f3c34801234baa0d3112fcf04881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1432d352f5d84d83333ae9730a080e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daff9b85e76a2c1bb4e6cb72fa8074883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c207687937ec1b94434bcbd3f4cf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1d024e7fed1f06f0bc1d7d7c5537c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aea4155f52996d8906d5afa0dde78886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4fb9ac9cd55e1c4fa13bfb1cf9696887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95927c35d2a47574833668da6e3133f9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6479c517dcabfe91e1db6208e94814889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a82970cc7226b6791af085ca8d1c8b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3414d24370a22adb67aca8ad55b95891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b6950edebd373fd85623b41834def892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf73ee06887e357753a61f1307418893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56bc8b7da3e1ba1151f832a520aa32894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1306a6ce3041d4e6c60d632615447895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c005570c588f445dfa1926d8b12e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd22913f48ac94691026340b41843e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37979186c4bb83792fdf014e8573004b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd881dbc9ea68061739228589b64e799899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48386303f6b0751111de2d198a217c08900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb8050e7cc6d84b620c2bb03bc696f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102bae76ac6d86942533273b18e3950902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a5b67e808353bb94593ee2c87b4b4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f44d807a581b9eeb87f712cbec44904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb152de0ee0aabbf23e8522864eb55905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f86bec3dd74b15673a471ad4d1c98906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91775aaceaf6a87eb1e22a1c0d85dea1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea0477f9dfdf115efb6741b7a1ec3c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9f659cc7f224dd46064bcf7f1205d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5afd2b7b7b68470cc222d5121364b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abcc57317c34402fdc16957a7f0cc2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fc3171d5e0612d6c617b251d7027f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f32d9f1ebff21af117f6af802fdc8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f9af4984e75535b9963ff326eb279914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b99683fc8d724d27f07ca2e2b5ad0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec13637038e2130d5d6bc619d5d9d3e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639c0e7862632d1eac269adef927add917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20c359a1883bd1179613cb3f652047918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a05038f34eff0e15f37a2cfc6a76e7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528265e5d4778c05564088f8bf8e893920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d316f2c0f067b157037086c4df6a4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04bd532f17774d7602b6eb0b9c405c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b82eabfd592d8d6291445857e6cf2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333376bd8b0b93b00addbd99ccd5c74924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d446ddd177a4a8660545f7e26cada2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bead8d7a8334c53ccb80191c3bbaa0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92d7347251c5f5883c4c6f44829454927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90429c5923437b8a97d1597c056fc1cb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f498aaa178ca20d6a49de0cd3f01f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4db46cc2c1164cc0bab6fb734408f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c514cc1526c7fe23fab4e52e53c99d3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2e4714db4481ad4d68025f1aed4fe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d74ff4101f317a83546f1b3e83241933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286ef5412b7da96f5b1845d9bafaa9f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f82fe2ec755dfee61fcad9d47555e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f31011bbccc48fa156694b77cc16b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8427662d5e2769143ff5e32012c69937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc6acd761931d7e412ec4500ad8d39938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a77fad99d452fcf8c743a6e3f6ab24939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefc59389d27a73a92629b62936f209940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60962cec5b4be190e607041192692941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc19f53e0c49773e6d1645a559daf7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97c1e685bb041040d1996a1d9ab0e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c46750c33b3ac43850b4d52f106c0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71159bdee1a2d8a8169fa80dceee5ab9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10529feec0e57f8202fcb2c632f8bb26946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a883ad155dbe7e570bec45aab388f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901da8b1aac64c792c4b25283242162948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec3d764cd4284645e382715d72962949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b80df3dc877959624ef1cf066d4679950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8d9783c54e647770f5d23f0040616951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdde1c9b478db50067c7d5d55aa209d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad67dc8623ea97b225554bb261750fe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4870c49d498ca50d1646db21a1ce954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1bcf027cdd91d2c62e1753547957a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d777421d8e632dd865c4421e25cbc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116caa2c439d54662b16275991a2d95b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80ba82428cece7cb1ec6c0eb85a3b7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99716da0ed3515c4e73c16e5956a6eed959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c963f6e98209b6fb62641b42ef09960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb208e444542490a715914bae1417961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4ca6be912d8f1eacbd803383ce93b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820119e31f0e31bb1bfabff2b114d7fa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aaf02a5781e84a251aeb36da43f73964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a76efec4bef6410cd67e2e63699191965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072f4d51d0806b905468de0340a4d65966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c666fe333098d8a4affeca0ead7d58b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8723e9cf15e045c408dc9125053e8e6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb19eccf500a3ac3f373927e24f79f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ec7a9223988265abbe1f764cf8a76970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c404d67fd6ef15be4fc2893875ddd08971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792551b74b3ae40d21a9b6b3fb5154a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05ca5479ef6127576b657a6ebb5801973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13375ce019b961fdd733867fc242680974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac72c6276702dedf84fbbb09399c1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb7f3d1765d36b92eceacf4cc04ced976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a84ec8a15d58535f24ddf80793c01977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9037488949ed6f05c967dac03330e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fab9053c16acf14f420b483ac0b96e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121728722b828e046696e2828114e353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7dd6320b98b5628d3253fc9798bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e846b138aadfe149fcb020be8e7b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed26d9cc54551cc216e6c6eb9cbaca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cf0120a0e6a16e1ef8937c610fe017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1df187ee2acc3dbb61b4c069801a038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a61650f36d2968e6f4042b00f91bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b702c1cb950ba607fca480a983a7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa688716636f8bf3da504992155d2a7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1251a0f9c687c0a0542bb52669091612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d26d9437b28db9cad9557a6bcf01d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e1779e219a6a317d3aaeaa810633914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bca86edfbbe64a12fed46a58c72e9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b863b1a6f9be801ad5a54ceced9d6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50be8c4b85250f7c132c4525a8045b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62b11f9501dd19b2f756011ef5170518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a4eefca23563ec482ba6daa3a9e9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56ae6c9fc0fca875b423568e85892820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc67fd6c93dbf377b49b61a2cd0eae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e258d538304152c78cd28498c8104ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d1af9fbe5a6e97d9dc26030d20bb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e87ca324a43318d3af0e50896e708e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b8af345bbe0cab36b18385ea4708025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e819f559c83c63e8214a7bd3a56c5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619826a9220b531bdbdfb6f113c1383327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401874fdd72a20c517d66cce141f55728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b8cfc9fb9ee744414fe7c9967928429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98850130f0e7689d11dba8ceb6ac56c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706398bb7569025e238d61a21f3cb3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee430e6ef4ed4a48649f7936a6044e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7651cc70acac4a5e416abb700244a4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eff91bc62257bc5fbdf4d7f958982734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522dfc0ba6a86d66320cd7097d2a35c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aab04cbc2c682ee113077d9c14af4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28100ee1e6873fe729cccbe73da4584437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ffe8cf4a290210ca1ce592bae87e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1796fb24fe9cfac43803c169f2cb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d0fa8f5c318f18250c3a13ba18e8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ad5977edaebe098241f582336cc2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbbe7f8fb5ae040ea61a7f80f6271642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c261477665debd6ecae67e1b7513d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8ce52568f42178e3db8c86aea035a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf41bbf2d986003a1b0eba79800ab045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427dc2c025c3515b97e4f6dc789b4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64396006c63dd16d33ce4d5167dd529a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613cf268c1016ac65d6f75d0622188f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c8ec58c3f5eae5828dc6a2b81c43049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e0e1a4a80d96a65331c8856bb878a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d092e9da38f8d6a893560862f3c4c2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c350465f06a83e2bec8f6385671952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf455d3a0205a4562129e4841e204e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1a8c3b8a9bb29cf7bbf509296ebf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50325c27de84d02221d57b18eba0ccc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc67bd87b73beff54f61de32a500aa256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab883536be19e5b19efe029531d027c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9e17a7e2918b59170921383cf646658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ea5972731bf285c00b7ed9d8f4a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b0550c6e6d484c3f419188ef1d9a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6515b1bdea7abb6b4ee518e3f858d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc440f33075165f72c5efb8d3687962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62f127a46f0411dac41dd49bc9c91c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6d9aee79ad0baeb492c012b89b9b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991b8637378912b3168ac0d09dfde5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7747a86bb5f326a56f651c53158ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039192be83fabaabb41266a6fd8759aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7aa11dc8c30b2251cfea82f3d42e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0b9cefb372410f8288d7f9309f9cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7172c649d26238fe8ba2cd9e53ef5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97130801ca25141fa41f4a6634936f7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a62b0efadb105838ab142fc9477e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73486e6b84945fa1d5f2d93abe92c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7fe3eb0d1b9727fd748da2323ef0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19df3205ee79af5145ceb8083d93e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895acc17d090fdfab4bbbd3609a412776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91880bd62c8d30abfd5844a16e7de177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509d2a0a97ff498facc470e6509fb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d7103b22071a2c705d4514678795979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a82cfb3251481eb81206062b0218480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7e1cc567e82a2ef3effaaeb9df5af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d2802d18f2e6eca8be8a752f91cf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63e16a48b18c748b5c790c48ec01e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a2775fe1701d96f41bdd1708166eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f426af0415382148f266a3c9578bf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db5f11fc951e878ef260b41913b29786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c13ee9ce2b3432d891f6a6d5720487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced80d4d368acd34f6ba634dfc3d535c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66583de7221ae7818e9553d9cc297089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb40f84866debfde83ef69306341ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1db0d704631bc26e248d295f794b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9be91848747d685c1d39dbe96a1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec8eaf85f70070ac20d288eaca44be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b51c2295181b48e933cec2d772af694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01949723e847ef89d69c70f78b6b28c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b371a5f302cedb09d06f48cd00a5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c5aad9b52822f1b38e88c278ac24d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71ac04ac3c935a0c1d996b3544f0fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c7042b62f4f82ff23da3556b754b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47903370c7348ea6047d7a5af5bbb50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50867db04fb0daae053a5d5a9bb582b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9245d2e02a478f5ec32a1242daadb3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a609b35c1dfc89cc45488de1694c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173ba3d304be3ec9d169eaf27bbfe7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfa452bac2ed58b5e6d7a5922bc808105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96475ed9a68fa40305444de52ea58302106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395be26e94192ed13cc9e2c557dc3ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c24a9272a63c17b89add7352437b95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff823e90e083df566c7cf0b0fd6499d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6383a73645ff2bcbdf0a0e5deef5612110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d468a8577ccc6ccb448061c2016c4e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e818b2b7c582805d0651abd106deb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9203229f8e18a47e8d2b72a636ae8b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d86741f8244eaff4e4fb2ca9b142114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a73acf5c70ca59603571f5797e179115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa4167dfd999a2ba7345fa6120c483116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0698fb47f7dd9a47832df43781c3ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b076111e7fd951d836a1a059ccfde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a632160af136f9f8a4a67c723d921119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd2b9cd2ec81aa8f7a9c8566bf768120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2ee8b5e1b83d3f97cba7269312e75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d53501de113a7bd140edd7c1b7f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf143f663daecd7bc4656c4141b448123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143c71ab2191ef4715373522cc11299124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8340e7fd188cefb4755712089f049125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb54adf822ac30661403a63790000ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e4595b931f54bd9aa65f06dee0ab9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a9b1db1f74351bcc069982c440451128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285b4809354d7e42e9259a71154fe45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6f775ba1700cad16ba1292f399edb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8d541136a3d1299b11111fbada146131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb48473e4616379792f9a967dff7702132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c15e5acc678e526c41a64458b70a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f661bcebcfafe74e5084cf7de762f29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c0cd138bf99581d91b52fa280fd77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc346787d9ece4d571b2b10004eed0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f3f47a393e88d91881c279e6190f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6acb2d994e19db92480f62fff1d09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d500feb07c511c4335fd78ec6b5a08d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a0124554f8e28b0494f2d532b5a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990620f97faf4210a6bf45626e4b5bbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d62b3a6e83aae962020179353504f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc42481a15e5db08b2386f037a784c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aaabe401a3c4a94e82f8fb1baaeda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58a09fa7f68bff8fa24d5cdee20c55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148ac70560a57c7c0017e5bed77cbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f3e3a2aa9d8eac624a91b8c3f3d4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a965deb5685e51f4199b1854639dc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1033b59826a98c9173f31811fab58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac7d19882f864b2d5bb2566f82e45e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902f5e276ff405705a4133118b4b9f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab1a6462bdcbe89aa55ce523465ce6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14690c6074e4fcbb085fb5a2aac5a9d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b69b2a5f92a156b06953d115ed649154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb0d6febb5cc48cc6b97ec564797a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786caaf3b30b21573fb5d2da6956569156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8b9c30b6c6dcf5c28d4caecc506a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842f19e7062806d52f40cc14f613803158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f986a2b11346f51c793adeb9b7b05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece7253d87fb277323b576ac90c799160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b81840a5f3a119320db942a604577161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2655eba2959f1f838c187b5840e648162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c61266529a5c6b1bb9bb82ab0607e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988733cb0843e22701c836ceba72c9cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0122a593bec787b9b1e93794897af3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe19aab7fd2df4316c4fd7c72a3bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b46737e740acf0f34b220dede05f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18759b02b221ade9f5bb9f2b7a6e1596168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea647c8cc94d8ccdbe8d58edc3202169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b55ffc32fbc9736a31bc6a907a314170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaed0b4c3e02016d2ea6a079f9550df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e35685e8a182bea9e98de8a597c03b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e00c60e369a49c7194608c9b2f24cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebfbb14dd9573888ca90850ba1a653174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ab5b4e237af1ddaeb2aefcd765aaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de6dfd39f96eb6f779086701e17b26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e354010846d44ac65133ed6c957b6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cacbf54c65ed93a7274b3d9743a7ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116608b8b14f511d0f1d2b52ba9eb0f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ada189f1dc32f8646d52999dba90e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c1b8986f677fc996f217e0ff2c36d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eda07bed3540be49571e0e6196404182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a4bdbe95a204714a6a8f15c33ed07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1da381815559f41932fb2ca8c59d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e4d49c1903e8a4e53d179372bb11e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83eab7f0e8d967e5fcd7a3a6464fa7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ef10a5a563b22e024a87f918bef16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c495f500427d544d6651963bf48a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cea9fb391d8028fd3fe860d80c5adc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eefebb2476f72c8a87041a5c1a1a2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cabf38ee13d6c1f22b16d4b4c65213191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e26dc970db6056c12913d9ba0bfd18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8821c45911526d08762eec2270f597193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e983f59b6b4c734e89c77eb0c1efda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c684e90e0c896c9adeead65223353195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec68859882514ca2728b7f7d35cbd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4f154df004f83b152f26239c577c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b09c29cecc5e01cc9463ed86e01c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38af3cc43d263dc648578097cfc406199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f64f60dcc052114c56f6e36bf715f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05b4af73b34354b40ebc164abe120f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b3b5319a3ff4b26567e6f6dd16cd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b62690a95e5e298b57f443e9355d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5863d75968dda19ba3a85bdfae82bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18819031e26802b5e01ee8436c07f105205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b47a143b9ffaee74c9d591df2c6e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712476064dbe2b3d17249f19acb842d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a504f94e40fd0b0efc2558560b52950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb23fd570e4ba370a6a1fba53d02b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8cf9dfee3d52de8098db835ab142d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40898eef807ff3822676f87da8eaf504211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8a7d476d9f421e53d652285f94446212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7244e149965e5b349b3e2458bab053213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eed5d34a6408e06fe53df7c3b61d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea21a247672818dec153981eb3b0ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11923cad2dcaaf2d19f640e3b3b5940216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751461c05354676ea4f6508681f066b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695e3a4ae793b0babfbf4f5177806ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8068e6ed601af8b90f2008a4466e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7974e08cd9c21857c8bfabe97ccbbf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e70ec90c6a7931026f3baaf31d6b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758151e9a80556d5b20586aa4d002939222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f2420f8d0e4a555eda90c5780895c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5e45d3f54324d61aea68a8d230f2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0052367657c7a039c10eb8b6446c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea630dfec7f0b0e64f385ec1c1adff2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf7532e2d5f1a2d819ce57114f9205227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c675a27272efe0078eb486b0743c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ec8f98d11e836bfebcfa4b9f38b2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb392884d4fe87e74d362a5af13461230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1de38d8b11dcdd345ddead036853e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5490c8614b578f2745cbef53389e130232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980ee5c9082b321c8904f9380219f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6872336d195bd6e9929971e63dbb84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5ede6ae45f34e22ab9962ec0e606b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c62488c2c5bbef9f7b178049d76373236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f1652194e5ec03b2f3abfa8756c23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f7e33e600540a133121c70be701ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de4e65c152897a5610d64027aaab4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479adea4ae39919d08ec27028c59dbde240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4bf9373a4b2ecc4eb1b867f2bb9eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe8bd9b7ae42928c82d15ccb9444db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add134de4c418862915bd07c1c40e9c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fde6391c4fb5afae458733449ec15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fbad1687cad919187f7de58ea420e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc113cd2fe8f96a6385aa887b4cc090246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c70d3db0b41f58db6ac4f9327a624247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416709bcb94fda1fa5b6c9ddc0b694f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f942755f6f5d4176dadc2e2e73211249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653838e2a26fbac83f427f293757311250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb630aaac896fb657fa296aa0135da9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b6c9df15c49ee8a74beeb6e65cd7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a20afbd9835158097bef5b1e18fd0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f34aa2934b2f45310fa6946a3468254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ceb0b2150d518e860f00e82d5c3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dae139f608d9c5feb17b6357039e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c94fcfa6808fb9e02e9d0c7c2dee6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10e83e76ce99f93f9243df5413b59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96ecd4a24b43a34ba41186049ebb54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df813fff965f729949f6607e5f80a4be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd55fa165cd6d1f1961d213cded2d1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b1db3fb662692d219f2805ccf219a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3466c75d667629b01f15e71901a9d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28df6facae398aa4dea2042fe19c1cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f1f38a90edfb3c9141786d5fb2e6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a468e6fa9048d431d46c0057477daf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b06aa1534297cd392cfa74d3e45b16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d9341d13d6768b2bc72172617c66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fed2c808eaa8e8bbf06eea647e276269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48ed328db8c9acfddb885a4630c4a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab257c5911fb890fd20a9dae649f910271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf7952115a289236ec3311ed563714272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98cea1cad05b9631111a9aa027470a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686904e635ce69606ddf3bf357c921a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27ab6ad1049a0cd0a48d5a6a0c8b52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4220d50a61d5679bc99a4538eb08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5b2028fdb823a8ca69e548dcb9bde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1017f67ca438a170a3e4704efaba0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ec4062fbbddd18fd1fd493708345a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604182e37452ce5c46ed294c34a82c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce2693ee97ced5b439b4f42dc6fe09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facf1d8b89eaad9630e441404a83348282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c50b1e490adeafe30257850905925283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8ddb52d21127c61d81d90347a1490284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2896ec0a3c24173828587653ec0cd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08e52a4552e4b58dc73fbbacaf9e31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b48e8436944f3167c52089d5dc83f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6991ef077d8c6e4c5ebcf43e164091a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be361939671ebea19c4b9ff39c1dfe80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8abcbe347d3aed094c596229cfb24f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2711c6d336725bf235099c1b053b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aa93580acf9f902b1b4a31425126c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa5e6a887705c636aecc4feaccb733293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99490b6be80cce77418290105e9354f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a4bd51a5979e3e47711a14f04b8fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a60dc7ade0fe3e3bd537fe2e143be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65822ab0bce3d6fdef291875dad0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953637e039699940e81eec91f5594949298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d5056e4a1ed4bfb9c5d431ad0b58b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab1d190692b0a61c66cc685063e171300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e682d342d41e4270945db4e36b02391301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb014394c38e756cb16ca287a2ad184302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bce84d14819689863c4455ddddbc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bad6df6515b930f3c469f3514d898304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bdd23aa3eb02b9d6c614904151849305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540861e084ce5ac987964f10cdd1d98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27622732c0eb38783fe9c50a7f28e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b059ddea83cce0ec8f94cc5077860308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa0b50767b5c5ad74cbc43a758a487309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cdca7d0165876c3cda9d6f600352f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891dbc8fa3b5aa7aad2aa995bea73d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d048b217168307e40b84a8863e952312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248c41104821ea7791557ec18a576fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b5a703cff43d8d1a9474388bbd52e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9099e3495f4a314020364c787e99f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6223894c59ad970f6b9872c94e724f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90d983e654c23838cc16540c9e664317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b648d5a4c08e48c293310ac08a45cdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9b999e82e2e16fb5d380a22e0266319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffcced2134ced8870c61e874f0fa19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eb100f8954f99ebe3e2506cb626f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c862e2e306182f672e5f445b78bbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796224dcb22a2e46c97d3994beb3b0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d2f1e283fd3bae4ec7ef9bd2ac832324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536db9b5a0c5c2e9a2495bcc2ac93f06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa209651369ea72123298db0dd05d517326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c72c6bda13abe652e80e04648f7ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7958f7f6c4210e950e46dea61769b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb2086e76a3cdf39196a3d2a3a0b5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e96aa91f9e932ea249f9522489359330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6869d3a83cccb191b857b3b1a9f0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d69db8aa47959f470fdbdcd4282547332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb9ef8a53bcf712be3074e7716cbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec034b149ed0b5c875d2394992177bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192958d79d8afe204287d72c2d44cee4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0795e943c06d8789d46f97e91cae45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab0447ee1299ede5ae17bea0f95693337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948825a9584d359745806d732460caa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541b32b3cee21c3051252f62f7866f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930fd3775db9b6bbeb7aa6249e0155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db0628d7b9dc499481f11ae300f9ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e95e5e413f0c5a8cbe164824f8d5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1ab652d9b871a83ad5733f86e85e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c79c5b998b6ffd1396846cdbbf5d42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb799112de07b81a9032ac5774fdb02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca301cd1bdc5a27edbdf418603038e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1685ae26f4a4cf1ef11176d9803bce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82946f1418c886166849ac93f3408d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1729b6ada5a3380524202bcb9f37d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b3dcd70d8305f991062037bd3b88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbd7597068035791cc6d7e6debf600351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f019f01bbdc59ac05b37b0a9de773352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec359272fb72c5f8456097ca117d83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77803bd4eeab387121cefae49612abb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d615f04d4dd35b95f1b352648736cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7de9bc82be4551038ac26e1023c10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e79c3d8e974d5ac625c2baf0aa0a15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9a31c99ba0a8e827ed9ec10381279358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804643ee0fd7a66fbc6fc0dd6fd1bca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181be6aadcd3a733aededf2c560a0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac20d4ef88ed734decb031c1b1cfb94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311f7ea3e47568974841026323adf1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9239bd4ca4e83ff336034130bad0a03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152f5f960e35120327a0103f5e7b32a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d517aee754852ade7ece2cac041d915365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57be524b983e22545bba28c5d5d5f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c0f6988ab6010098ab60dadf51197367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fed2f850be23914dc6036d0bd8dcc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6536228a587f88c7ea3ce49cbc3f9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0622b9f6295927b241b3f429e8308370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9fe2dbb5c661e925fbca8d9c3d67f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b75f42aaa75c399b15e003a1edc12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050d20cb839769f87077c3af60b97a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ac1f677bbc1951cbd1ff82af8e01c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ad0a41cf663ae1fb40c26e7dbfa91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330f429af012b32ae80dd096cd01c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539234c822edf49623efcbc2119c311377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab3dddc4a3ba728b9cb35974c0a18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea2a77eff459695eb78b1fe859b591379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff257e50f3684e359bdcbe24fba0c70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05fc947221e8741968bb87cb8e7a79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea78cd0589727e64939e4bf3bfaa33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc892e8d4280d51716bb23c1e138fe7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a3494a8e46a503aecb6080227af3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7440f26e50001e51e415fe596e636385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c0fd664da005362d601d64ee81066386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546952efaa376390db7e5ccb7a85e42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b992492b14956e763826f71872910388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe7ec3924e678d21740fc6b5032a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73520a06a3d1366d54bda56eca68b38c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416020aa931812c31b3fd0be87cd264a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea171b2e5f183cb1e9237dd2bea31612392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cae3fc582b952972ec50578ccefd2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f208b922b4dc66e8d522272c975ac98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dca0c3f468106d778a8a42c444acc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3e5f29466d030866de09dc065bb0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2bfbc30d2416dd09b0eb4a12742c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88517dcc78e5d742bbb3f9dd76dc91a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8a07289974b89f1158693584fe304399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3f05b6f826cde048cb66a13910bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72f035eb5e75fdd4e4d6a21be9932a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2368a4a8349982de4cfd1e683573585402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bedcafce027eeb338c0dd86c4a995b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9e1785b76c89c2cd18f082d612b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460895dbf076fa994b3fc33aec1bdeef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a06c4985702b93439ffcf8e90dad7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd26cb3e0bea63752c5a1d28a2331407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421342365091700a61c466c9cc7d0c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dd6014ca8930fb6b0e9b5ebba7282409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86385a17885f772438d68ba032802a34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab57bcf33ff630429033330ad7bc924411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62166c25d6974d7e40aac5760e2a0643412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00965ab4b8d7167fbfdec094739f4f92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c77a4e5beeda56ebd419b0c174c7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3ff83f4cf10da541e04a81117bbd8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2826de61023b0312cef8a50ae9f64c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fb94def1f09c51be25ff38f952bb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e479348aa336daab1ded35e8b4c3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d49c0951771387406c6b94fafc3516419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc307a3b992f3f4d9faa5f02363f925420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697ddf414571915ff6ca57fbbcbf4b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b7e3b5d5aefd8977731cada219b2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0827fc333a1ebf7c47883863a2b0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58b05589de238fd0609330fbd6e245424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323cc2c8767e7f8e17a4e7785ad4b80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ae875ec22c22fa6818b012e11d512426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcbc06e6c31ffc473cfd84c5dbf252427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aec8aadecfae17a39582e12bf8411b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec1a883504d07b0f2baef41d73cc66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca263d0d553724cc824664af7dc4fb78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec3ad108a340091a990e6ee7b4abf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535633078b076ecaa809d4f89cf06f9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d9e024126cc895d759b90c2e79f62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c52da293653f23b770c91981c54f7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cb98abbac549494f3e73035745c28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503572cb9094a56457f67dd1e9c4b31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca6dfebcdf9bcb48cf59a429bc81d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b855522f8ec22a1c330a018637ece9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed866cd9a7927b160eef6889f220a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a4ef51932c4c06aa89efafdd2811c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f6d4f2bf102fa8d1a492efb79929e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1c8aa5fa69c33ef87fc438a906bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970de120482b56bc1ca7cd9f0a8db7e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab17d79225e64388fa7854f3be4876444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a688c400a508a0499564db0258bbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1b16e1ea1bfb450f52290f2f173a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa09b11d2433720246bfe4840f30a98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974745c061b50bb37ff5b311ca9b8ac0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbdbd78682883134ca5f022cf76034449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f497cc22fb4d6f886d2b5a510d5fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643a39523ba0c92ace7012217bcc47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb05e26abb9c23433d82644b4bece04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b209b75efdbaf362adcbe48fe4ed0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb868e05d270f586010ba26f3fb5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa74fd1cb2deb6088d7d1f64d36f55e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f9b03255f977e1a708e090e6bfbb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02c065723c7b86b44f9f7e36ca7428457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceefe6b9ed7c3fb1aa5fe4f2f08e38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75708e21546a65f7e1837fd26fd26417459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b2147df38eca3d76d7b303ac41651460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0510ee47b9fb240372a277f6d562df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa0c128451a65706e15d44fc52c4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c2a7819672796a7e7e7050925163463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57947393eb30cfd206861d7e0a591cd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e52d9a2f439b3f73d77b2aaac6f68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca33cc42c518af82b8fbc087e66f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b112a65ef6a78f6c411b199cf5af77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2cb8dae887ef2ebf35c9853b39350468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08aba2b5a79b1e7021b05e1dcff60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ffcce626a4ef895b3aa80e09ac66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbed831a0bb929bda83c217cc87156471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f3ccd3857ab3a321203138373681472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7ff5965562274d697239d6d338cf4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233761ce56203d7f4fd592c97820306474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca25a8a38040ceb507966f5632e6ac2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fabb6f14122c5e0607af85068afbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233b4e8715712a7232e86e94beb7dbf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2a97182c19f6c8b7d7ba63b2cf1dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14259cf2c36a8830b4e8dc5b33467d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6423564b4a592beccc66b604aa45861480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94ac16645ecc3cf3dcb3397beeabcf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66cdbdcbd70f4f29deae00e3920f1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2c8ae93e3d60113c83310af9b055483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9bbeeec63bb143540994109b195d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223970674d57328dd7f2237afaa0dfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf818b8bc98d0aadb688fd37941b6d56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e9b91ecd4605360822c005affdf98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0274c2060a90994db1f07d00b27319c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789bf512f120d0d0764fe1b42a986a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42de4c8352ebcbf2478c9ff6ee1a9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b8ec1def1ee0248787232c2204f67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9dc1aa91f58a3e246466022ec3048492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18051607bece800490b46735a2056a9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee810c5a603520b1a8cedf0037cbca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9414987fa51809a94cf39c8d608466495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815199f4337f83e0c3cf42dd228299d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1b595fc5285a78eb89e1341478ac3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9139a57cbb8737130bc82d13de13685498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f723ebae6e201f5619d509281cdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c92247d7eeba0525e9a358883beb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4dc1b6b69bc7171c8e12509343f18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d2855d900c806ab9c01c9f50f8c5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326669b8d47f80530a0044efe3d689f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa30343560ee51c2b4bbdbb84913bf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d827377353ed3aa2c73c66d15ecb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8264ed9163c8b6791bf79a7958c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2645c501990e5d3d62f9dd5edd9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeed016563c7aeed5674a1ebf53885508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e34d3a8a766348beb3d2b143e1baa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c36c870554efc9c0e85a22c1fc4a8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fd81a04c53ac6ec1569363a0145db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ccbb243031777ffb1aeadfdea2e03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bafb6a8f030fbcecc935fe7857d974513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641def972c01ded6b4e665f7af91ffa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c69405320cd27c7ad187060c5d5330515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53539a129bcdee7405d146930770c75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82eab1f7fba33a8134763cf11a2a1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06954450c852aeba7899f034c0ada02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344b6af8cf0214835fc6906a3925b22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5941cb42c1a304041b19c5040087ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb958f3b4bea36814f8eed170fd2c49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e453bb59388908cf8d3df58af194d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbaee84371e343b9ee826cb19253ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6026fc05886e688d811862075b45a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fe449dbdcd0d4b7c4ec3fe3a544de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a6fa56b727325bc4467eec508bdb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9208e9ccdf5e8126fd798ba062904527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8334df065dc87422e9f457c0ceb5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba644bd1e7e8b4f282443ac8bb87720d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0420bddeadca890a45dde0e2dcee4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60350b0ba29dc13ad1cdebbefc760d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70207ee7b767bf3c1a05bd1801e290fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f546f713c9fdf567464684355d10f25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69982f61ef1b6731838b2e40e607e4fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad1ada75efaa765248e1cfe9fe555535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa61d63c6044347fbcdc05327235be3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490cc7f6ef06e3b929a817dc01882e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d875af5b861e7b382095fa3fa61a6e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565e2b3ffd8b145d03963545e144e63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928075a163db5729571611934212674540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7438549f2793b5cddcf284338b369541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1ed32bcc52278860b2f9b6bd75859542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3e12be385f8aa393570b710b831ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090299902ecd6e0e798771f30a7b5d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e80717e8a7046f41795c2f3e419f11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774fb76a58b7be9eef2ad0952cd4f02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0677d6d6c61438a4ffd8ada8bae1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875d70267f4759d4a2141cfe59e511f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc67347c9a64ceba54641a2c56915549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdb7b753753df6c9ec9cd189d4e9ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e98c3e23539d20e26d5d595d2dcd0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce062aecd47e79f1575b7698db9086552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a50b2233ebc939b2be01c1c2bea4f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e0cdd66cad2c234b58df335b06d77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a6894bf50cbb35e3235c6f42efd57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48775335040843704b4d3ed9592838ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f5ae51e7c811dd2498fbc000caba9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4f902307dc2cd6616696d134f3cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b6ca22c411d1e26fc012dd345da2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1c555fde300f04ae6cac1f05485ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bab3a7e0c96f8682dc5e3257e1a77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a34ef4f46784b019204b21e24021c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1587cbe0380ba22ab986dc67231bf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c2688a6bc34c1cb8d38db257a5e8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9815cebcd3e26764c0b63eccaefcb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396068d9c271c4a534e92f0124182bf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ab53f39f0dc74f24ba0683db9c48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e455ba85f4141a9ac799f81f40c8c43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a745440d8e1c6d28b7121074fadca4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a0df07055693633bb90096688803b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652427f0544c1bf5647a40948a3bcacd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83704258069f16e182f5a8e1d63abcd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed7c79a4ea8958d4fa34fe2118a555573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345dfb248b954e1c06e4b4be7a1171a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987df41dfbd685964a3e3e87c93dbe0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f632b78d9729a3eb995ad00cd1510576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dbb97cbe9aa0fc4d0e51743e6c461577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f573d8d1cf0df894fb1b9c6be94b16d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b041a1685086ba0048262eaf9c327579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2be9ac92c59634b070323b46c9035580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68fcb3d46250cb6901718adbbd2a96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e5f07f12db0973505ca88bd9a7c2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e69639b35a1d7ae79f0ceea431a8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e801d8292f56ea6f5c2b0f6e8c4d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56696c2394163b09b52efe23274591a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8343d71bcd0768814b200158c1746e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6e43d2a6ff5365013021de7804415587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae52640d8632b1bbf153910fcf2a2e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d94c424cbbbeec5227d1b550603f43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70437aaed2ea934b5d5e318c204f6763590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baae1579e793da49cbd2015ada4d33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd679fa10353fb72c5d57332416b2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848651a5fca97d62bf07c87b21d98e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de281a21ff9812cc30e9b33767b13a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9deddb3cf6d1a7d000977cace11b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29b12ea16c9b294d7c9fda23816b55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b217fb6e0e25640bd9b8d3fb11f01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19923cf4a32bc7319789096ec0e56959598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84ba3f20ff49c43fb5b371fafedcf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02e469bca4320a929a81749149927c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b44798c49dcd4cf168f9384672298601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38e175c731e57f63578b1fea64872602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c21a66d6c267c6d644b051bb6a2615603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334ceaede2fdbe8e1a2fe10520aec30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfd03159c033893e4e91391262f89a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e973237bd68d8e3ff8e643c3a46d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153961ad0618204623ce4c2770793bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620db4c1f1dade46a5f303a4d3ef0518608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f14308b140050561babe133769a5fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8ce204c0b6334068b77d647dd9f43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333427448e3ed8eddc652ce7383ab4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515b8dcbeac330f83b1233635dbc2e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cea1645aef4f25cb4c1d646b442879613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a84001c714959bc890d9ebcca38a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864072e30dfd25fd4569e5183c6995e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d21a0a10ebba70a31d7a122fe8da88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393f5c2cd4612bb4610e65689582bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a9bde550242b747b084c9902324d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13820d7ff9aa4ff1580a1a6700a4526619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e822312afe1c761a0f034ade6be25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550376193a7ebeb9fa323814c4cd20f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a822ffeede212432e97491307d96a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244e9b94edbf7e22a7edcfa45782f4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa63147a25379e3c59c526cf6ec9922624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50b564cd0e2a41d08ffcb340eb5e9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d652dbe270beeed244393601756fbe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb4d5539202bc661385c469cc3a94c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea025c3aabd458214342950512e11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a64724ee3feef4ac1ae1e91add4d74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725785e66faee90e21e4392a68a10029630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45695c1b2eaa6d1ec8716b34e64e037f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e76aeda9d0d30f3c69db52b56c983632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5184c9423b24641e11cf6c04a69e92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe336f6a05128f4bd155ab7d9eb0094c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391c07a05b4fe91b4a29f27ad9f328d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba3dc61ac82fe873f0b6c4cd0be3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49465250b6ef2861bc33506c463f8b41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddac89cc6ab3266f70e8a3266b9850638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79218413f0b6299f3e812711cb9980b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d8bc090cfe8ec4b1d986b764c508640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c57d1b9dea6f363990366d910e64e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ea48929d16a25e4a4c983cea7a7d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4a0b9f8dbffd8e7186b720cad6b72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c80d77f149af1fc6ac14af1697b57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63a598e94716da1fe067cd8ca277a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e364f87b98e7833554e173d754cfe7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb335d1dc80f2e2aa56a374581ea97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e391997c8950f6f78cc83fe52a2014f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58755c8403e414425e9278e3d6541925649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f72b417fc12de5920f6d7e1b4c447650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be00b471382789f34c3a842a3c31d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d452d64c0164637b5e4eb1c1f8ed89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd6a03b678f4b6e2ae7e2db586df5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa4d671227ef5faca08f83102f678654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda58234021fa82ad8d290a16ca3ec0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce1b92a072bf81502aac568b020e5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b3eb31aa2b4ed23d104f21b64bd04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f81794c357a931ba3b34e26460075658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee294a8d568e642cb3031d128e6e6261659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92314727d04026bc8bbb50536bda1b7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1518bc7f11cdafd498c11b3a5b268661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3116898d43f7ab9089db494cc7a00d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1b1d9f3381a679cb41d55124d312663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437416839f3194e0833bad941f74be5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090cc5482bf7786547517ca5c58b83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a11f6de8f6edd07970632ee2424c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c03eeb23717d5af54c22177651b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b42e3766859d21b379ac7c5c6b88f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cbd0537b69dda6b6f923cca21686e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c98b99bb2f06227d4adc47adee17fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec751bbc86f5898882c334abf35cbef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d63b8ca02e24eb2f089873ec6a1388672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d3439e258dda5ec25254cd61c9c34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ba30e523adaf4da80a67234b75fd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908e02f13afb3fa8fff3a4e26e26c8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445944cdf5b60715b4cf0885f5afa5be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571205607e9b481cc5eeaad63920e28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7258bda5b5b91ff04cb93a05ff59e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81209abe1ecd8154926253303ea59561679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f4f1598d4945d05e61d7fb3921206680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead22f5e168fb18937fa13b48055050681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4c8c9109db6425052e2f806eba384682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8664a24121bda05ce562d628945706683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f71ce04408636fde28ea894c1b4f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00278ff65df2aad8607ed85ac4d0e294685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93090076ef942445ee6c779d395f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21db1206a81f578acf77e3dc8c07bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7c6e39f2e944510af316cb5264754688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396cf1f2b3d89c85b01b9d343fa426c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820f668ec7040924429adb99dad2807690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d376d624cbf5c74e3292e53709bfe0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58593550593e12533bc4c0018f73ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f42596948753c5674c47abb55c56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11090f8729bfe0c316bd531c9dca6b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269583b7f9aad05b5545b970ce4410ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bce8b2ccc1df2d98a14e46babb91e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11f75a2b0455b2c36a17e35301f5b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591c0b38bcdee4b963093021fafeb6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce35bd3d17adb89f3e49bee73debe9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d895705e77e10b600de31a9f92200700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c60a231613b42e4a10cae3011e25e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e270bd0d03d93aa345c212b6e6b38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784b32cf3005f4af17992fe4dda47d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42002960337296a9dd197c8f3ab7f614704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96ddc86e5021506a8adcb2568ae563705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc2bce0eeba5f47328f76d68df16c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d965de2e461a85b3d2b8d888a7a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb01a91191353b043d589e714cb08e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbd9ed167db8d326856473f5afe47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9b57037659f24b67c38cc4132130710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc814c2c1be659054d57913a9a9827ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3891c226b050e3ce61a7af2562758d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5059bb42d7e405877d865882f0fd9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fb7ec30c060aa0e569d6ef3b66cc1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3d1c50b21a18ed1b031ecae2552f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209955558c42621d0d138626b754892716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2a2d21127177f3831d676794b0f2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7daa0d025bd7da8e8fd91b0a357ffc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1e537ca0783a174a91964fa8844ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc30aba9ebc6fcbe214599ee7ace0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada9716057d05070601780a78826f0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1bccf6665a6025935eeec07c6b2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bfd24ec8156153d4b7bf243b34aa8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f61030c66899d5d63f384e1a255673724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5478c40a38e47b64e924790b1b30e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec15d73a3e271e6d97cb50b2789e12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6c4adaf29e03dd0da89bbf31fd20d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64219d1093277f35cd4e509f44fdd34a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc0ebf081f5767a4c2973deb1717d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f3766cecca9f0f462b1937c70fd6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a804ebb9f545a66baa882036234c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b6c1ceb4b10f352b25a0d9fce111732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2af11f5488965468891be746628ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7c673bff5215c57c6ae1b0d88a437734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401fc1203f07a7b973c7be747c45ba3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf39b00466a2d605d04bf72a5de0dcf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6a0d7a80c5cf42b7854bad46bb079737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee73aa0e5c221153b2a2cc21d465cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a8cd27c77118cd45eb35bd6786333739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7bca1f2502afe4039fae38a0e9fa9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc618ac49eb85bfadbb3db9acc04b34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377632b10791e0532302f196960926f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d6fc315090df54a01d1caba7ddb9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8d3aa510e243d55ee654a39378660744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273e3d0b6f43a402e39bef4bd1b5872745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e0414ee68ce4068914824fa212d83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e06b0d2dfa0a25ed2d1f7fd64b777a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932cddc2f13825824fa5a6501a56305748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2cb11980d18f05a5d58d33d59ce75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e87151b051c374c6a473de3298e6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f5e708aecf88c9bfdaf557e8f824d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0a84455f99b22246c0ca149f4b6da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9b7d8809e405de71337ceee885c9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd41f0ccc2fb50261ab1de05ec80800754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25786ec2065c8b5227436daf8977dce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2177819eadfd2173fd48df9ae97ba1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2c6b290d5f35010eaedaa2126b6aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91c987414bb47c22c6fc346947a6be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd17c021625cf8ed18d70cf261e0b5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de9e8527ea903d81e63ad344e0ab6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90154c128790482b68ce2a622ac7d48f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52236358499b6c72bebd98dca602daa1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbcd7b0a8180eac167fe35a57271d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f9e0a53339b6931ea0deeeb68a221764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f1b864e3efc8bded631284a042929765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3fd21df7a59f0e7f177b4bfb5f0c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a1157bc4c7ffb0b397040e6388c59767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b2972071dcd3a82d45b6f0a720ca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31ae14c141001a6a1e85e0ed4d6c93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779d19f434a93d202ad06647660109f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f07aaf980747ecd92fa2dc5b7ee8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2889021d6ab52624dcb61518063455772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fb62a2d22acd6a47bca9f6830ce6a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a507c1a7df542a9a8d0f507a41955774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e40c1d5e5547a07e3574a31d818b4b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762605e2c971e5556286566bb6f199d5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e2f924780061c13edc47c98732eb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cd94374e11028b240e6f5793612ad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31258da3621cfba7595adda0c2b270f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6619be0a885ff0ed86427dc44e6a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4883ad78054b115ae99ff07b62e1295781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be006bd30c6437a79daee53bf08cda8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f23b9ea5d81c265f49cf7e29a4dc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b028c10a57267fa670bc56dad0420784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054000666178c9da5f661f715b60f3ed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a3aa1cac3e60c9c9bee6aa579b066786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deefbc20320d8bec10dfad4ba3de8f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ec15d49dc51e68f779bbffc3735c1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30acb8291ff4c65e83a1147c5dcc320789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dc07b5c6a748eb8e7c1c41f348c37790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec99713a4a3f9d8eacf0b8e7fa5cc2e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8299a23733847714730feee31e62360792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22820b56716181e52585c68c4caaae93793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b953ba13eb5432b7f58f557b2ade794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e41ffaa0b9c3bfc76203aa4b46563795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba667328a737f17fcb8134b1d791136f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5da9ae10d72c95cb229d986cedc6a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3a691bbeb44dcd9295434f083540c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4ece6aee5b4cc7228c5305cca6104799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926f1da4b9511d114d3588ddfce3ae2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813e9ccf5aac639e23040c8472504f6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8877294162cc42e2df7910705a1b2bc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3c6ca5faac137dff06228b5dac4ef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cae26ddbbe1e40a4184bd78b0d735804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ea3e051c16b1c428e4af1310d13eb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe096ef8ed09afc2ccee98d6d346393806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2ed0a66fac7c4d85a19612456e426807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013b212e9d63793fda955392948cae1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1bf442fd52e25d8882475c0048f60809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1dde0f03e723e6cbaa1ea89d17048810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801da774956f88b4a6ae6053d0b12b8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f36e2ca8b6b58c076531c1b9e58604812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec62e49a0a21a4b6fb66d56d7fb0d91813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471f04c30f786364c0b69dbd70bc061814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ef32a5ae0709519dd03e18ebcb78f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14665a89198c0202f6ccc54d7b161556816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43e12e4500fa6884820185a74a2fe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d8fcf9ea1a9880612bbd6136a636b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf3ced44ce84bc8789fb537fd3327819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d1d0fe24f58080f616712a43b6f85820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7b0ab0eb1311a28ca2d07b6e879e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94770ec1c360571daaa680179a03b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105315aca81c806152bf2e2d27aed04823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b3d3d85260b00deb6fb2bbb5ac92824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed920f0e96086b4857b2bfaccd27242825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29527d10101f0e7935e9af2a7267f2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d0abaced7036048805a7c37ccbe9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c97417d9cd848066344e151bf4dd36828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0e2e02a269a5822c6989d4bbd32a1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd416148dd004f14595fd1ee0d81be2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af15f94b53c4693f93bccba00d073f3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdef7e6d20054ef7929079c6d0310e9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8033e31f7e1def86ca2b19de8b3f49833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6249ed1e448018f0b80c36a3302963834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89724a5fb87427058ca821d200a8ec8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad9b8c7fc0fb4db14332827896dc4b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43907c909060cbd495fa2a206a58b066837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd7f4a1b61a7ff4f3b2aaab4a3fa49838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f679d9bf264c1353d1bf1240b04a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad87e64c0062eaa703572ef27fe8c0f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef63ed9e1f8f30b3839211cd0143a35841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd2e375c76f670ec1e21084cf6b2ba842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d4cb8bc812314b2911812247edf0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb5849b604d9e7e1a83b4dc8a30c96844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a82b23611cd432a72db24860e4cd1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c65efc48ac962ace1b03f167947b5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82c6cc99b60ac60354459f4adea207847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526884d23c7a6403b2ac2f3e4d4db681848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15dd24b4482332c3ba985c09168793849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f369f50fc6e45452cc44f5e7b8dfc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc01eecc1b7ec5d152a0d2addd4764851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1f592ceead0fd028de29b07eb16c1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65524cc99658325b7759f7b5aafcebd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6ba591be3eeb4c7c7636baeff3dad854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce99ca3311b3d07fe0f69e5db7660855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb13f0f32f2758be26b81b122692690856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0ca98d12e35877adbe1d695c49e6b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61618aa8815be924ec999dd020c7081858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d818729c049cb3060cce53913266859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d7d6541535aef48d38dc2eb301af3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f09a52d75a0a900417f8456a6a579861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b91cd6b120c4203c9bb0a45c7c6a66862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd487e0cc8d2d06022c334c345483604863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aed073166ba44edb7d84d66959cf33864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c3ee616f3912fbec73e324589f5e0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2b28a11762e2dd6233c53c130292866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec540ef83c3b4a062c5c40a46161b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41b7135c7af71fb0cadd6c31c6c35b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90877b3cb640bb0de6dcd8cb861492a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba99f8c51d1e3c291287a048323837870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091fa02cd3c800d62649fa3552afc99871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aad59713d8edb05b1c2a744a9a127b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cef0329042e3b747fb11cf525ae18873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cd40e4a39746465e152f1183049c5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f232277174969a55572ecd03f0d73b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e817d3ac33ad48fe7c164aba0b1f405876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05269613b142311e5b6da22a5bb3bc6c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53641546561e424daa8b5169dec9022c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546afe9228ec9de2d6b9e1d19dc1da2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1343882b3094b59f7f947633d2c601d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894651d42dd872629abde4395d1d8fc8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb55dac59f889fabca33bf580776b1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f31fcc6306a54dd48d652e7c18c392883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15f596f334a7cc7950200fc9710116884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4f39c0d84275e9214b03904affe4d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49478dff7a67e9bad74a0d65a4625e30886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572728a0ae333ccf005d2ec9a5a974d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb16324c9be08cb01a197c2d718b82d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bc0986825af94e94f736310159a05889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba20f429f79522e526887c853330d8a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc1a01ad01f8233953428e3ea41f57891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20443f56c97bec716608347b836494ee892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbd42ebf5676701f566bff37830b36893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e2c5c511c1b93064bbf74dc2574e4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed9bf9e8d290b30552d09f79636f0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848b6520e7bd8c6bcc24f19fc1ac16a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9b92fe2dfc63695bb04d88a10157897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b521ef2117e492ede587757d6288a5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09892b4c4de52d6ae7946907379e36d8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51943b59c264461eccadb559dd9f008c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4665b014ab968f8121f8881322483901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900812f41eb61cb8765a52ee86c2af3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e8be639afc832c7ffc99587fafda1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c245fcfe4b7f2503b8ddeed9b5a2dd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da68a7ead91d8964f6d981870e9cb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a8635e4d614fe35aa3834fcadf42c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546893e49edfb4d05e312e4655ab05e1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d320e755586a0b0322e38d5debfdf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2dadfa609d554c526b7a2a1ad931c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b33aceac7dc9d6ef02da04535423910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d547027a0ec4d99a27a7e4a2f1158b8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c8cc74fce2a90aee9ac8ecb2e5310912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d538ebdadbf14773fc09f7afe403ad1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb5608125f4cfe7ded4a29b9b4c722914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3662df92e5541401d28b8b987080c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855670831c953fb8b742b11a221d026916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f6cd34a9e9811aba9fd7ce831f24917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d046f0d4942891b27b67baada582092918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0da6fc097535f6ef1ea91a6ae40bc1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c638e269a9bdb8f67321e0f0f6d984920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97be328393c939b55da244c7818c60921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc9ed0eb1ae5249afcd1aa3237188922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1a5c29c4973e8ec37c92770d7ac67923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bf2cf944ab3bd054774e9e88061f6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505b58d13112fcd2d476487098c1526925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22187d92ef9204fcb4842c0ff74daf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fc5ff0ba0ce85ce865c6aef13dff1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6dc0dd1618704f4b6693a8199cc5a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342927ae49e3c85bcf79f9e51fa9cd6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9fca52d042bdb098e47227c2c0b3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d68d4e99ea6cd48fe2d889565d46de931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5e69110954430adc9308e7740d02d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c60e501868e3dd77e1ff9b935b2b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff271e5711617b9a76805d4940bdcc51934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aba539dc3037ef98bf98317b73e74935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9480ae82b8ef71283399b271f806936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c76b54f126343245d1c582254e80c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bed0536d484b3aabb655d4d18d858938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c682ae1add30b529122d2760916446939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd55ce2c06c6612799641736279d67940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a17e6ac76a41241923c430d64f5a3b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de8dee16f4dea0f94675a0338f414942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618576070a001eb05dbfa986df637930943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199e23faf5fe545bb06807e896a60fc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c408588c80aeb7e9bf38dc437b07945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18fc1a2ec07ca9310063e76e922e6c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9e5b138b6da9bb88c7bf995175d04947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f12775c685711b7f602ccf1da4285948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a58eda4c2543f58b92313406ddb2c8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bfd0a4fa4852ca4b43c2a7ae4e3ef950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc59d6bfddb52312dee173e519bf327951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d15e8da629d4b0e0e511c8b9627ab952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42deeb1b8a37362977c959d587b9f46953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8007c87e6bf10237856460ee20ce3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243a9981a7c2a0556a731c4e6b604d7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc842d28d4e57120ac0ebf435e6d290e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862cea9c00a260d154a942ab99c05e9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516fb1e88d2622fbbfc32b0aa1846c5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13aa6ab2ee4b72b97af6632d135fc4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b85058e51c84164558e4cafeb7f25960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee84d0d3061eaefdb40167d131effe961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc17f5be08bf8053c98985935b5ecf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7f0da8e15f94022080099597cfee963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c81ab7490db9983b1a48fb94bcdc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d63c17058757e57251ae1c0b10d0c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c470c42dce49d8d54c32e462d268c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c469ac7550e22620c77eade5b745d0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab134f318eb1e7b6cffab22f2b889968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc2ac52245507f5f758ec546499c10969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e2b9edbf5c3b688b9c20b0df3893970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c9acfb6945bc7a9de5f60328076cb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027a38e93732aaf2491a3338c7ce3f3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184489767dede59818068c1276e0345f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ab7140bdd4e2e18e9d42b76b0a256974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148afdfd216390149d5b6214bd5d6575975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60277af263b896d896531dec032897eb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f56869c8e83300d572af0316748935977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>