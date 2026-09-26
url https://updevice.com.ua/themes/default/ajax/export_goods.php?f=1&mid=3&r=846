--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89940627381170ee242c08bde2d4f7791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d775fc44cd6273897443b2a3b407142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813edff34a3ecaa6e74a04f9d10aa0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5731641390567dcdc9b3f3ddb33874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e62d655a62f2e59cf628f4f82dac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf02eb92e67dcb9ea274cb2ae7f4ee86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa6f55760107f7c2d4a560345f55e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2157a4c61be46c8ffa9efe9f864988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39316c1c7463338bab24e57b4a92c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb208480251bb489038d200cea3320a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef369ffa0c0398c84aa12833f5c5e7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a54684464caab2ca1e8543462cf5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf6464b2aed5ce6b65b9f63ed4e56f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9984fbae1c68d78bacc5141fdceb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f8f2a950ccc661f4aa20ea7872c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72b2412259dbfed86e547856aaabcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06429becc7ff640e1c53f6be8e044fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71616372929460fc4020523fdc631acb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a18bf3d0728633ae76f739b6d75d4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8646cd94ea342f71a1547149c8ef120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d9f58f566967da210cf703d28761b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbfec3a781604abbe1875641d4017622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadc60b49477dbce8bcc9576c66460423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609bcfd18cbb6d4e69dac11562e75e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc10a43d278661d945abc528c35c2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d47da638999d9732ba048abb2645d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7ad08d605bd591c6e9542ca648e2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f7f60dc50f5452c9e36d9542f45f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb438798f037ad38a865cba81af8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a90e8f8e0f28e498f735aa94f5c33330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f8e9a15da14ca0b366d78e42cb73431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25749ef298f1cae11a5b56114ff0c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb971ed00d2a46c938a15e066b4bdd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed49f319276445ed88e99c7383e86e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eafa621bd12f0b309ed54d65b0cfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849f7f208d44f8a4001fc848c37b0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9983ad24cb7f80ddfe570f4bc89d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e729e07c3cbeb54ea7796da26fe9d5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c6b04b3c12741b35dea5d0767c4c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d293cb620515ba841b13cab1ab0bb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dc49380cb16607f5ffd5220ecae7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364485385cb8bbd173220ad811a865ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f49d3bc9fc09db7d2ce3699ff353a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eba5d95df34bcdc9b9ee1df759007a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6d353148cb204ad03bfbb6cf8ea9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b1e4899f78bb18038f967b73934846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc23fe0d284e9f717528c7c1212d3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c91011d178ffe1169fdccb6bae54448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24ad0ecb6312a2f852d119f583a61649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ade8fb36aac268741f5117a964c3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff1163b9d78ba0112d29a77231a9bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add0c56b1b521a3062f58348c718ad952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac7f302e1d4e0e00a09be514055aea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7a7fba5855c93be38c17122ddcca154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda48e71cf35f2f303e07a973b8685a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eab985710cd2bf8b1ad09d45943c6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4f3c2145da8913d9ea5fbe1ae9ef657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04bf70335dde624b32b98843c507e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad17bca9d8767d0e580b63cfe04707359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a915b1d61947386d63be6acdf86b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984028a84eccde1f373cb566fd754661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401b24acb2f142645158fd27df19f1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eafdf73a49100ff5b07fbc4960a64c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240b487719aa0c7e25d1af5d9a304464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bfbd08c925d9b188025793905f86c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d9be156c36d76b9af3378f727735766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbe77d1c4ed7843f7944a9f7783abf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9b8c47753e83d6df86229b21eabb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116de8ffd4633cb1b73a0823c56dcf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dcff97b5c727582afdc98ea385c5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4442195541113ec4f03352f41161a4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5984e83a700dd936bba0fd236d7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d734c16e2acad8bcd222e41d1b0941173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4b81e4bf655508babd1fc53afb65474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef599a9ab53b0a4e89b3942a12ebfe1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf66bcac4277280627d890072e37be676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65445c8273b860190c745275adee119b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5676f8a77717e5f21f42864fee6793c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f527bdd8c4baa957111fc3f9fbf0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966d395f19be3da4609d97f6e62db7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ca21c704a48e94b835ec80bbd762781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e557e66083a6c9fccf0ffe9bb3d8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b427db81bc9f28e3402a180c7aef883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6a2bbaeb85fb0178b90e9bd432e7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb320d7fac1bc4fe26e39539a14c0d3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb263e364289f47effebaadd387e2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10379e0698ce0d64970ee85e43f3239287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb1025459d388f7e4f12a64ad8b6a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4540413c0ea4c7614e0e18e5bc539289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4d4a7f7d2f0bb48f3e02b442605b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b30760177bb242e4856e1dad06f29391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60d46d1c68b88b458c5db4534d8c3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334ca6a17d565cfffe55d65e1bc741693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678792fa3ecb02abd45323e8000fcaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7452750b1da9ac87468b76e0ec9f2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86135e5150a5014c16c2b3d919577e3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2465a553c600dcae55b001da789973397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbb85c7fdacb27b6a3b4f70603129598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b0c7b6ce90a4e7886c97e20734df599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b517db2ff6bb6ab763bad579ef15aaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa541690f78f7ec254735a98d4e4055101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73240e9cbf5fcd6a2106e3323595d92d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2b3c07579998564d1fdbf03b47ec5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d5e04e7a4204ba3c60638ccbc829e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1d44737f0ab0542ccdad279c0da8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ce1846c56d5172c041ec6bf794b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269550f1fe56a290ba503b4f483fb1fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80324a294ae5654ea90fd6aabbf0615108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e56096f37f260bee438c9543c906e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7851e70996ebc5b9823658c56f6b70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5ab19f9574f99450ab02cbeb19400111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6077dacb98093af46a7879968d4749112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43384a0d87cebb369f28635595b2aa4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedea6788d8fe430b6cf56afdac789f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382f4e66d3dd426d7785015605bbcdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec61f04c9c546759531ea63e25ba12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac08d13c297388521a3fc8b7ceddda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d15b9893bbb313273b9b8ae08f96b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816251c9709f873c534ef389d70a236119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56e0315ccd2e56d29a14aa79732cd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d78e12ffd13d18f1a3545a5b452f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bddeb0796c0bd2b142cd58d470e55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96918f45decc755aadef4832931d9c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b753536ca2da6c6e48c4d519141749b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee883d21852bd857f56dfaeeeb146f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5ed4606ec1f5e22049e32e802d379126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07230304ff14225d933b068f3717f59e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a362a0fb4620b38518e03aa72cfd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada43adaaf66967b65c4a9935381a7ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da609a09ff6dc5ceeaebacdc47c20077130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb232cea18ead5050636bed223703c7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504f341179b9e6bf1c7af24f6395a94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce17d63d9d9f0ee86151f821fa29ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b17e930f9ecebe96764960235b400134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5641219c56731ae2452c00f2162d70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9711a7e34dfc6f159a79c9decdcd8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab79ac450aee571910761d678fd452e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0402e1a1d247b2aa461f2d3f8d373c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12bfe64938462abeb43903a637b576139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2ff98043cb680cc1cdae82959a2c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee496003eccbb8948d35fa49f14b2ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a082f1ec279d09647f296272108245142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7132b1cfda74ed3078246029c063577143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac1918b3e88c1a40ef22be074c7caf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bbbfc31d9cf11dd98f3dd5c9c96dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970215675966b4b4136a3781da1dcb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e159dadda3a7bbd3ae66d485e27766147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51297764a325dd93e0c774619ec60072148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e6bb9c74a248100d1361012d7916a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45155733d69007ca0240fd68aa946d2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eb49041c1bace9968a3eecd8cc62e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758b8cea03042cfe1e58746e096c911152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88715bd4d881714fc1e4269f46c18a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b56e39442743e90ed863200da5c26c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e974364c21b944e52d5df553a677591155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78026ec686ffab3bae91551b327f6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ff75bd7ea07ac78e4af3f4eda7b28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ef277a8152b21468e4025ac6e37b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a3cbdd3bef16313685c988eaf525b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dd0e75626ae91dc6a77c8c8de37de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc65d9f2fe40f47dd5916d221fc4542161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1cc6da3afee3f93dc0f46ae3cc4a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d5441280d10823066e68d2fbdb79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9c6c97fcb6364b83c5275a57b551a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ca2dc990b0849a487d5369ba3ca0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e4dd7c58869e8d15b7f3afc039d72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed276e8f8b4d3e2014bebdb47698fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78005a0fcbc565003e4c63a816433b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd21a72947836b4cdadda6ea418e20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1e11d663cbec7841eb168418bf8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f2c76c5247e1b61337fee7a11be9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7585f86fbceed12263c6fa3bffd80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbb656f036ea2da19c13734ac95279173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ea68c5f12d55723fccb358c91097a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f491a4ea22a716a762dfcc8fe81a64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d004a02f16673a1042c76c15666ddb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019462f1fd782882e3a6777f0b129ca5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c1c65dfc02ef80333045091a6696f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3643172b5f27e401e0854668fe5fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1586d61f991b1dfa4bba4c68767e062180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb1c0dd7820677095470a66d35ad21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf3d81093a8cf8afdf7c2a3e45d560182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31db59207f8c25bba57803d17dab28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b821d0d31d1f58a7a4532b82d78b713184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248588f543e370583ca3b07323872c32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf812e60c84b2f3ff82c88bc266272186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497689e62f748bcc1756131e316f6ce8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97097c11ec110ea7aa211e5d719c0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece06e9bcee497b806b5722d8c0617e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e41618f7fae003c18278886d81293190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c8f2d5ac45b8c44721b10f1363b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf3917c1869a00ce841ca1a9cb9495192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ddb53ac02efa347ce9c93cd6ec5a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6320d98a7e4e3450f03dad35f058a09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7d4155c714f5780a832db270b7bb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099d0d2af60b03ba7ef5e71f49f337c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445a8789dc2efc7b336240e0e7b1b6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39774ba3baecd00e3ea8a319c3d2bc69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e9d84c47c08dbc444c688d04a83b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab201bb779da624824f0e33cd890c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb545cd285e3466e9a8286828fc19eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b9b6d482f3a8138b35f241233e173202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922550b575550f0422f4e74012cbab40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677b81a38db8db3f72d4a8966128227204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad98da46cbd29e3f049df02f781f488205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5e1e9c8cbebfa2d8dbe6baf4f9855206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e58e4aa1ed5899bd6296606d5223207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a99d7808c68e4b98917a6be3e75985208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589a645852cd1bdc6b9f10292efd635209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f62aa98cef48faefab0900d17f86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a720ae50a44fed7bd50ba7e555f09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3f22b8b08407f676c52022c0e7b0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70084960566268154ab20b694e6cdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb0babc2e79b31ce35efe8eee0cc10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4aa4c62eafc130cd674d2ef1ceff4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ff5c7ac30f8287feceb4417677069216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912618f03f1522eb6220eaaee208e1c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb554cb7c709839139737c3d9010b19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e698f90eec5b1b8417496f009b665fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b172160d335fc1bfe4361318fa59783220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07225b8b23089bc1f234fc4c053124221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd130526fdcd77ad59fc2d18dc5d7f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbd44b323df22920d14f1afc6a7629223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818386129f505ba5f48a6ccb2b750eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c17022b1042dc0c25d4dc4871f931225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce400ca02d6793b1bb2ee4408ccb78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d701b525a20442ef45fcbebcac10d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c60a0b5ab91adc5f1fa255828cfa63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13defdbf28f611ab145ca090b4b667229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d366fe3f792aa15dd8696502e8ec0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792d4c0670babcffc59dce3110d14ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f19239dddcdd847c91540854484b46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908ddd431f075aa028cdd6198d8ccd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558a6fe878434d320aee1006f0062b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0ea84d25f07c856a4c85786b06a7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cd038647a7a5773a02d02277811ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4349e70f16c54a279099e361092161237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6fb350f6d7ca6166f0f12a112ec8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e13517b17f5ea8c08d10e17df42c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07323262b66501dcb6e5646386b307e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871c8cddaddf2c609e061992c2f16a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bc23a28e431656c5ababc4a214458242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be208ce54790da8f87b43596121d7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0b2548b0bd26e6cf8ccab6fcde398244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5650091d31af5119dd233690a437c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cdadc37a5a2f90f7b01942b88d8ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6f3d4e19ea095cc57cea1344f02fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5032b1525fcce6ef4fd11c573011829248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cc0a98d71cf9efc8cd49e33f4fe79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9f8bdda273ccd19c4e5942357dd6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7fd4a5ebcb269133dbf9ba04c3353251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a679bc52cf8130cf51a67d3a4433f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed756d9afb4da834fb7dd9cc38fde4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5855a309e1aea0cf6b48ac53b5e3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceab61e4f366ec6daf44c3cdc53de42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05dfa315e48418f31d4da502568f09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf6ee6bd2913468decae489830e413257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d7ad296788d466ab9f0430800700258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360c222cee4f263446cc5ed92086978259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247fb0886b20a07035a7447e9874ed7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecfeae0006a1a792fbc07a9bfbf5bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c14e12d0c5b0639e3f0e00fd06781262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131c0f5d75d7758ac34e921ac2b9774263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a535e9f185311629395a8be9c9fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988a1da1bff6264e4c9494f2bf2cd0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d448431d4a99758bb8f16a5dcda44f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9b3ed54dd5478453725dc1cf7ab0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd9ac8ffa6c5f0df8869d6e2096746268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fc9b154e9e8b0f65ec1b1c51fb65e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aff40ae5cb4a6d550fe9886e8279b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a500261ec1814972d8c777e64e4f2cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae14e7cc41b9d58e53c42997f0628f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993085e4574964dae0c888ca8d60d31d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0dab4c62982c3f61e99d402996509274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a2063991e0020c0cc672028cb2806275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bec01d9f02ce04c88da8d628128c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c366f9126168783db9f904c2c79c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c24642305735d0a25d2a49569c462278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ba87c7e7dfec5a6294a15e7cc062279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44d08a5a67e8570486bd695605abb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44163f9166c636a412eeeb652d7ce91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9c14189b7885d006f9ed022bd700b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b45dcaa5c82eec2600302a2317a065283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041adfb3168eb3ae056e997b74de47f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e3d6b4f6a4e1a4d58c6cef4fdb61b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcad8bf9f086de059c57454772f013286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25185aee0ec9e71996ce2fa3ef85c28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e0b8eb990c9cacc7778b28bf21bf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7400464baf0efd44c7b8ca4beaa17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770103357a4f2b40bb5e68dacf569c94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a230572126bee6ca6c2cf6061217ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc6fb7676f08d7d3d2037dae1296c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6843130565d6f71949472b71ef65c7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7e1f46f854af162c4c38bb9b1046a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9a26cb7068f3a4d0f7d7e41b2ae58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac06fe25271b11795d99230da213f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9201eab9d174c686d6bd7f0532158297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71108eb66ec133f695e6972732beed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453540627efa54e46eb51f408775e198299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b20d4e949e413bd96e39ff7db6432300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59390f98548a7e883117a29f899cb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540090d5042a2749aae307ce0286486b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5881bf0d0dc60331242ab65817fce92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395591632325abcdb6d7cbef0976348304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466453728eaf662ecf6fc9558112ee2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d52e912cc741c0b892763ddd2b502306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b682a7af6e81e0398ba03ca858026307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f6b86008690c8c84f1866af6a5fea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a635bf2cd1345210d0c2b49794750309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74553e991f723d8fa3c4354a451f9b46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7724f36c8bb3c2d7ad837b22723156311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d180b1c09d42eb73e0525e2df176e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e118c0f970dc302ae3f5d62f9ed6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42514ad2158924cd87d35bd70093c61a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bbc6fe9f41c2fa90a3dc71ebeda49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370841092af14c321db0e6a7ede2b2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b011da7e6332932ce23c09c9b2b105317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfad312b02cb8f6522a822c2e93458318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9313b2a648cf7dda983a40f612ff358319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c534be495331311148816d71d7085d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1365e44923f14292555669e11fd798321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fb6b541db5ab2e10f36b032816227322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9718c6193a8fa2ddaccfdcd17a9944323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714eb4db2c6ec32f104f86b30583297324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55e4e3711ab1f434027fe689e9cec3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2c75c1a62c460a8c50938b1f5dc0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b7fd7ba17b796cc17395e7a2357ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44d994a8aeb763039b4b75c84e6008328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c016d918e3d3be2a0496b74cf3e83bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec75283a4654b25898bb1839c496a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6f17b30e00d802f1c8917774a130b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7534f7c6aa39900803cc02e7deeff0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f414a0ee1dfc859049d736a8c49624333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398635c4d5273a0694180f05823a48a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb225bdbe074ea4984b6008cd50b22e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1752f6975052fd3177283efa84406336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca80d8adacfe6c29c6eb709b4f44f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50488dca92940bab76c5ba9f22b1a9f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91780d8bb3c935543808eee254f7bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9413c07e72ba79dfa3480ebb345d2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0f66429edcb2c03423fb640d28f3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb017ae1a72ab26eff99afbf7f16970342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0e275dbd369287f091950633f8931343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc284826494193c5ab33aafdb30e9a40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad9a9328701e7f8c88f9b96ede473c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b87c6a33070218ea3cad61988d9879346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9dd91dc6aa838e55c8d2b848b6708347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e8c1bdd19f5c24510b2567ff7de0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcaa32d7a366b70de367fba49198d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e11490339ffa918ca51e4a96cc082350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4276903d2ef6d51b34f77dd1c9dd505351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e89940e9c8937bf009bc69d6deaa8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1343dd000b207da30f458a55851d74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f8d0cf2aadde8038e139a49f2db9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c3c8e15b1873ec2e6b2d25c2442f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecdeb09ab446a9a9ce02af90a5d8fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beb5c6c03e1087dcaa197ec7b5580e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af45e09751df5728c13bcb8a99e516358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd2a8e969191cf5f35ae9cf021882359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759f1fdf6a41b211d3acdd3e61dcd33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad2326d390f87952ece7024e73df2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b081c0c0a8c69f98990e80b101ea046362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189569399374eec3e4398431d88371f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4193de4a29b2cedbe5d6478e0646a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b776a7c1b8bdbc3cf751b1817e899365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb559e75664a424fcbb907063bd959e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fbdefba1d49d5053e608d2376312b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04641c7e63e7563b744e057aea534a9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5e03c60eb7e88285ddb7a5cbc9a01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e30876f3c121bd38c462b520e4cfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bcd73327d7b91051102e5ee87900a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddf06d16439f77bdd142bb4c4c3d91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527729113345760e3f68f1ba2f6fd52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595838611e34dea85221e5e59787d7e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dfb0595cce180b392443ca4a7bdbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b7ceab528b0cdb6f751f26d4d1879376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbfdd7e2772380251244c2ad4fcabb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd90281eaf2d3ec2d744f1077541d78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3691ae676cacf43282d9f734ab4d5ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29116f2a4f312470cb47ab397b2f93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aede3cea9fc2b7106062d8120e5f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa153e8cc6d2b3e534ef85f990aebb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f463f7a5c11f3506f14a576a5d74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b537ce31ff8ee02f3bc9b202aaa5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9baf99749119cf313167bf329b958385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d3b117381355e294756893f6e129386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25801eae1868aff29f8810b9d83728387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b674dc8cf508bcdc642a6c86636da6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4684c147451f242623446beff6d7a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a56e5b36ad719d9a90623cd757ed5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7fd79efcf3547d85509e8ff76ae64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151ef7fbce9c649c4eb31968658bccf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbeec375e5cf2210bc18aca54cc1c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ebb2cc4ee8bc4f620bee7100cb079394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0411d872b0253c5727786f31f1445c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1f6cd4bdf3d659855ecc70630cdea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf534f97c909bca92616f158dc184f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b21abcb1bb4146a1565fe964d092e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7253cb51e5b2acfa283127eedecbe89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c6d70b2518cbf94988d9ebd14e3ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b4e007a8d29b40f8db69c55e270a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942725f1599ecfbcb684fdf82191e09e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795d4028a866fc0d44c86df8cd8bfe9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82453e2b7a1c12048c58ec9a00f62c47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf649ec24d4a670440c85a7745510f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248756d24e04ba78a9f34eaef8094fa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1d8bbfdc45e3b8f3432704a79aaad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4209d5c5dc2bedfc5a9bc08da92cc7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa126beff367ccdb9dc7da8fca8198c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95645cd21f892964f24a51afff26e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd4a3fb58f953d8e793aa6bbe1365411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709b1400aecbe595d70d8a617d9dd51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f394cd2eb1b390c8c7f610ad863f44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af01883c6e0176ef0210deb28dd35f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcfba03812d282bd8a84c16e5c568e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf628e01ac4b82fc142e2d2fc90ae69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397c78287040e15dcc6acbe1a0a12b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70569d9f4a4bec752021e9a3461ab34f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80110a352225559eeec758ccaddabe0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d088f4ac3ea3b0a1f64b74bd80db870420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3794304b5bab8556cfded5cc747c84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa791f9cc63f2544b39fcdb78e78b9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78527e0d2b353872d359c6a3f98ffd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf873f226aa89c64738944fd46e8de2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50039be895e8b3bf401d89f98accca1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5008e90c81cd62249cdb4ed03a766c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c795c859244fa1bbe20f5c2eee91d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d23614ce8686d8eebe38dbf932bad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc86008126fea9ab33ec9e75b33a03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ad9542d7cd89c81400f7a8668d2b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37844bab12a11a2200123e8cf0aad690431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a793b726e77637e2e0f4b52111695b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cc328c74adaa67d25e1e5a537bd53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e39b84b0c757c0912445be2274b078434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1cc748abc80fbed249f037a6b8155435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb66c952fea269b032c8529bb27f62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a9119fbd8de7872eba2f581d57ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecff9a5fe65f49347c0f89a2070c6c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7732f242a3dc877e48198164d5f9f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d26915c18fd5fe3e37fa6602f1eb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2690eaa6dd0aad2ec8f5ba63439a093441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf940ab8c2cae53e7940c3654947036442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40dea4f4ac5e245b133f34f1cce6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab527cfc5bbcf1ab07641eb6ac289444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747a8a3d0b94ea37a78ab366e0fda4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aea331fccf2243bd8b029e448503d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad58e4b9815bba61049023cfad0ba1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f80e2c66be51564ecfad4cf09e6305448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dab64d3257a90d7da85ce8b4e8f1c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd746f1c70b37cf02f0a67a2f83ece5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5df951985674296a14e4e3c116b6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcede48451622858101c1c78eccf14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee496bf5f970517a6a90dbda7e05d162453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe2b29681691c35212771a69189ec2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a781bfd727e223f22c7da8d3b8ef9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26542e891f25ea82bce9a0a85983ad0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4ab1239124e1235afdd8e6f1e81d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace0576a01bab75cbf548844b2c07e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc62e10b4bd5d3203b72d57eadfec9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdac2f1157d1de9e806ef173652de4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fab17b6b7ef787c6643916bbbfa57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad54e12867952b43871aabc6904625462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f105b87e71954d24c2b556028593463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f7357e33b27aa0437c3d0aba2969b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a5feb29f81e8a404fba4132153bb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8e7ec5d72087eb195198bae76f02b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4d7e7cbd9f69a04b7d1ea494c7b7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd696521e42285180353d21abe1e07f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb2e8e1f101efd6db5f8f8c1846eba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570627f5640d414d5701a21a10d6d1af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17232e5d79bfebd7ad051654b5c3697b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e585564d3ec3c44ad72b85188ee2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2615a8d4f5e8ef6294da19068285f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ecfaaf011b536ea975714500ac6f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf41667bc9e33cd91366a0075227be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca9dc7d3440c5261789ba23476b3a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4847c3638242028f152a6d88d64a8b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0240845032dd09c767f4abddc310700478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a2c95644c5d166520b1a8490b9c3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4b64411695e788152bcf233b3c792480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1b8438d422d97642181fdacddf93b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f26c69397dbba6c99500837238e46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e10ba8294a1ac0ceb2e74991cbde3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcc0e70bc11380846ecbfd93ce6d7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241f56777f591d526f18d3d68be7ae4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099ef707017925cf6fed88532fb0cc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fbbacc1a64162da3f33a548d044f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace039bdecd57a014e91866e539bc6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6f6945c5ade8e79d6746ec65616a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b7fd121aca8793fde5a24d2e81fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d02ca5f63e1933236a20b41238ac2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c83ed0dae4a91d8cd3faa7e9b66414492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89ce7e2b5414ad83cc7b237f289cb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ace3ac6b76694b3fd19ace5cd2dc47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73568c01ef6f39d79e46443a8be543495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9eb5675a6b8f9093bfabd8cfa6bc0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6a6abb9931bab24782d499aebda5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b682615d7d8f95b6b27ddfa2607e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680e515f4820d1b38b545e6a27ceac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa006788aba1028c4880407767b2ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24eb127ab4bedf5bb844a8e637fd5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da9ff7ea458e48c323894a7c79434f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56bb8945e7611e5ec75307ac4bdec7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997bef8705508edf127ec3bd8d4a490504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a84a4cfb997c119e20a6c76228cff2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447102f4ff820095c81dd59fb172fba6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e098c6be7e2b2d50ab49528d962d194507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3f63e142c4c6c1a22444cdb73ef40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a426e623a06d3a81d79291280859468509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3670e8d8d8d4e41dd47d33a8f8481510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d94ed8ef797bba20e02ac0815ab52c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd287ef94647fe08313d747427b9247f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caa5f6e04255557643763bec3c6859513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11075ba61bd4e7183bb56de2bbaaa981514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6feaf6922da7fee20bcaa22cd7a28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705703cf12406b16366e966a10b82d35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514ac35fddce49bb829b59987215d2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75964f10f48c6d1beacf0b77e52bbd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857fd46cce41e46a3b648e11c9a204a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3933529cac28c6aadde7d9fcab69ff3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6d80b40c52b6a202a87c2a4ffc329521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf341276843e74f28d56a5b1c52ff0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20f7b1fad52cefdd005ce1e95a1028523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1daa281a7ad64975da87df9aad5466524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b309cd4e6e8273bb761cb545816291b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f81562005ee6d7bc2e733c1ea4cdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac4670c5c9aebaa3f8c23bf2cc85df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349258747501ec233ac84aee245cb889528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9887c0d051adbecf48032019e3581dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74954d1a2490385933f06155aa11468c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50333635d784721b774e85d863435a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469b1dd9df131a893dfc927c9ca5a1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabe8c7c58824159bfb188d3007b1e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc87c996748ae425c7218a829b14ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fbe936fc414cd53b80253fc5b0b88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997659e73e264e0ecccd32933e721794536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcc158178ec68907732c16f3011a50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abb63761302e008e6462b62bb7d42a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ba528fe580dfec95c0b813fd2a8a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0702ce6a1b64252a8afea690d8afb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d93b187a4f034a55aacd05763a87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fefa10ea7e3153416f56cc1bb8678d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cad4ff9fdc2c0af3e37d56dc8c2a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7677c3d0772237f372c8836471a8de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069514957bf6377f01d4749a5dc28d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8d7b364dab4faa20faa777a877572546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a075bbc248b6b9d92044218afa9ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bc4bd4950e7cfb32b545cffd72356548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42adc3b6414e3d0a4bc57c7f00f1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8254d04577512233d2b0cdf1a6206550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72593c4b6217d5f0ff0cb5f681ac846f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b6a54d2e526576933f3c85620e66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d8616468e1e858fd19683c87f1a51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503104e920f5206a9b4a45335227bc31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b61715176afe18ba19314308cff0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7190837db560dae6a37e100ee84d4bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c92b0bcf3bfac89c9902c47e787f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f182b5cd9157e64e83f3c81a80223b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34feea7ead670688cd4446fa50f7e3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b598c84446befd6b5b3cda7e198f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b2d944e601796d5df54d04d5ef77b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc61615a611939b8d5606a03938b58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9f20101755bc2bebba3a5e9254506563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc9afb1c6f6e5d77fd9c47d9d2ef9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789a200cda4557e1a8545f22a1849d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a71eae69b5c9f96208872d82c4242566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61a1a1a241cd30f10ab69fdd0ead30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bee1868a35b2a5f6aaf352d9c3636b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cbb633a29ec1aa142af3348629b35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142bd018ade25070962ff6009ec5da5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b1bdcc1666eca44529d6d1b3656fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb761cc6fc5008b4f743075cc9acc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe013925e66f3dec5a66b87f397808573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9143946412ce943a91e77c37512daa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8b9496efbc03d8352cb865b799f8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ba2c4f1f3440e50c1e580a32b0445576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984dfc5bac152a1e16479beeeb0ce2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca74e02e976910bf183e7784ba2f6d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82573f6505cec9b8e0c8eb04860aa40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec66e41cbb7153c9475aff2bf94d0a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f58728993d2f3c34aaf419f2571bb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cc4c8bc7c11de02434107398002a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b166fd6c1398d20036112284702e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af90e88376901016d7f7cbfc70dbb6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f661822e297969a607999d7a94d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee089e463968d1d77df1464c6548b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f612037d3e1cf10e6adb2c29f9eff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b01a1200ed5155d506ed342100258588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e94434150fc7b6c96d52fed1f2bb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e28695937806b1e513219d6552f59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c082c10c7faf5b51471661affb2e118591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723254a04245132be5cd59a8cbc33d30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b4d58dfa6c24da9e53b31449f10a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d80788522527e234af31906f4c0944594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4706606a85a44da7e9ccd3736f63360595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c60ebf7543ee9787de408a38de76d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa48d9252dad83a05c0f943a4c6668597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc921aa2991e50706511573cf8b6dcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0f2b5c595bd2f866ce5553485f945599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb6d4e05e0b0fd526b041215055cd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a390e66d19fa4ba85921471b932ecc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88a73b62c5d078301fb00c751d74fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f786612011035901e945d7eaaa48a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ff05b75ef706b0cc3f50c74e294f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b94131583b47eddd731eddc6f21b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca5c9f7c31c8effa1705f5b6b7bdc0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cf2a531ea1e62a41aed755adfcb1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794989432b9ba96f72fb1ca9a3c8bdd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d295fe4a978cd07cde01c8f6fcff54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17264c6ca129eec244b624611b03479f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7511c2dd610aa69c7f1d757501032611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bac7fec140c3d99187a4344be0ee9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51c72bbd637611f0629afdf4c7c532613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4415e4444578804aef3aab7b0f049614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ce4105afa7707db0f18dcb59b8c68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814c0029e21da0cc48af7a12ce3a090616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497741b107f2c72a4069b08ba88b16a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ac52a1b293f656879393f2522cad5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c485c736945230a20af96b048368a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85944eff5baf86cb30a2d99f2bf4f312620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126e7306f4888ab7ff14a39bad7a9f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aeb9336c75e4f29edc4ca2c85332f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8bfc8c3c351cd171f42b834b97f53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd6d02adddc4728fc9424f9a31ff26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a0879282586c1c1ed24f772179d69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e5ffe2afe963ecee9455d79c87470626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636d6132f6e8698520c5f31f33da34f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220514da471809f8fc74b6f4cd48d47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98772bc7c7ce29a21c50b32758bcd054629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bd31c4785c2741c78f6bee838e82a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60d1903228129b91c2d6b06b642134631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a889c20d16a58b9c865813958278a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6bba59bcaeac2427e298fc654bc03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317573d31dfdb830638d7912a8035a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a860c7b4555541853b9837203c6fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f9143696d64aac257b37dadc095f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d650b4e360552722fc81278ee5c7d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e8d300365d273a5b09cc62b1ad16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382dcce3f3e560e2ec9befb31533875639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec24a239a5b86dd850d11b560f3e15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b0c758089c1725563dfd99afc373b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559e21fcc7a98788af435e71cf53cfd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c0e3daeaf5e6ac05d142749853f02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96919fcafb21fc2ce4aa2c26db43fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b76682dbef7ed31ba94f4c0f9c655645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4727f8343846c91652d370bb3db5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1c904c4dd1d0f7b04edde9fbd5dea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8d64fcb47e039675d719c4e2aef5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c79bbac5bb5c070f233c07dc3aa5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890930991e47f6f1d0b65020ee969387650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eac1cb794b855944b14c1b1bb15d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562331e9eaffd32f59580ca4d39d57b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f1470962a30501c7edd3c9294929a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffc236c70ed848af26a64a9803f4a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4093e676351628796ecbaa788741211655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051257600092da15992d2f23604b28d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1d40864ac3adee7154529c6d7b138657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752157525ad9a4149c7dc0cce03cf5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b972458c41451b63d4f2b11bd139a66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41056d11e021405176ff9a14482b4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e5d4f70dc7e2a417269d13af3d87c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484992342aee1c3c0c04cd1e2eb1a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf1257f3c561f743d87e71abdde0a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43507fa4d83fea03c45187dcea8973664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9460d455dcec97cc43072e355358f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d19df06536ca4001ff67a11764c27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec6443d4f4a3dcd043b51e9626b93d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ff5eb223859324cc0d2b91d0d0221668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee25c0d86844eee0e083d443071773669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc744e8f04354fbfad0eccc621a389f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6febf9d8dafc907a145bc6c4c9358c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d44b8c066f5be085a1fe15285b0ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a715dd753a077e176f5f76ba8566242673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993854bda5467b25de518f4cc53f99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658e746aba9c7c830574f0d9509da17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c4eaf3433c19599a202ad486c411d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189213dac17d3db4e219408cd828fc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9acaa2d9df89fb108cdfd9da9e7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74182a3ce87f64b066cc38b532c6e537679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f180db8c090f0bbe95faf924344309680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1aa1b332bb91fc3f14d960b8f3fc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285ace363c6c9d9374750ebd90beaa7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3a0c9a268781abd6dd580051d967f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a0680f6df57e0bb508ce7e0d360e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b5d866afa2352382978bec1ab3c78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf478afa27a0d419bb3080f230c84b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42877f52b9527fe4a283fc4107d5bd70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2162749fad3bfaea970b76b1b4b425e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de58f0ccb1df5f713fd0b5a1e7785ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00d4149b358d6ef69456340ecb8315690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c31c06e5ba25b004534ed5bd80701691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb3966db82ec794e2c650255e3879692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53506819137bab78ecabe02337333a13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf9b47232dbfd19f90ca398cd0c422694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdfc5b3d1694477bca10fa7fa7f86c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979a6e628dbc564a7918506e3d856e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650689dceba86358e2ca77df365cc39b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc130b65c72eba59ba5c372897178698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997355ba424b48a155b268f17857d72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650da0f9fe4c19c08c49d38aba8cd0dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb3cfd14693f5d70729dee83f22e2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e7c619b455770dd5e9799e56f533702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba095c09291c39cf8b69b417410f0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989763c7aeca6df1cc2afbff8d206b39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612beb1266dfdf913862f7af4a77abc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78409400596d1d6e2559ac5693ea05c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d285fa5b646c203ef10017544b38527707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dfb91f42b1684a129200fb2cb9ba8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e847c0281588e8b5e02a55774a087c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678488847d970839b977a34c0415fed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255013d9bd5ec82998ae55d7c72aa9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba878620ea9635507a2226a1a4d7737712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa146b0617355282b952ab8d542a14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe176b30a64ac1e5e787960b7dbcce1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a2b72b99eb7ee080a7d41d80eb0e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532322dfc8b503fad416b5dc98aa279716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659371ae786240c605f64e60a487c21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04570320972f30219b427457048b681d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa81f9783f177a5d87d57eb00746ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d56e8d4b8096441cc3c40db8a8f06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f652afc9230e8071f3f2695368a92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093880cd4ff3a6be2e69b8c7aadf2e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6d1ae624c025005887c7457f0bfcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c780912f681fa72aa44aa29f4c5e6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d305eb034a8555700d6cfb4b163d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad574f0296e78392ed5cda455c3a7ad4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f95fa64e3ca03d96d3824f8471dadb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86093994e5b5fdaebc1d2a277d8914a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef5c6717b5a00945a8f85a70cd9b13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fbcb0b2902894155a085e7f0bb990730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3182b1bffe75b03b9d304b80ea5a81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292ebc619bee29cb295ef9b459c837732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c1ae5e617a43d2888e5fff1ff3748733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bfa8dba45493319611dbd427ccdf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63d4cbe0c7cd601038592095f0d93a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a55ac8b46d114d81d7427629609b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3665eaf0d4161014155318d5d2cea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5579b611a0f40f8b679a96188b404c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bda69b58704d3a4667f96a81acc42d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d95b50f5cbeee007dc8cb1f0bd7eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d1016d6a5993ee8444486a98e3e0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf2c5e23420e28be5dd68ce8fffc34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e96afd2cf7471d05812e7478a5c682743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10679b6598a6aeb6ed21b2b6b03e8a61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8e5f7489c931a13bb2ae6fc322047745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774dca0d082b48a5f5338b12e13c46f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620860ca2a34324101a816162f6e62b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71713dd42bdbd9ce5d0d58d6487579748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ca280a4b6041503fdbc63c8d32362749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3119ec3d55797b05bbeeb35e484bcf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772086c2cd874bc9f23697f1c9a386ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7fcee204790f64886cbc754255087752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd8d564c3de0135ecbd01d76e907ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634526355056f057004afe965e4c171754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35571120f0d7f74853267b86c4d56b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97b6284bedb9fe8cdf5d6cb7d64e00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfcf65d63f12417d26a89ef18a1321757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ddbc7377177ecd945092be47aa867758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703c4fc71680dfbc20783995503d16d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d34f66dfa6acc000d771639debb407760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d960135ae5496346e2cfa53869713761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a41371e29349cd483444f02b0f50e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcc09e80759526ee19d307a6f458c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224469a969863aa15defd905eb74888f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f360be8398f57c0b6902b5c10469765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cba72ef57f76d9b34f989c710f8dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fbcbb951dd07a4d33d29461602ea5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be67b223459bf18be3e233958397ba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652b793da239c2d38ea0f88b346930c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72aeefbf3dc8efc933a07fcbfccbd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06640573f76b2e1b05ffa14747c1e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e8611ffb628d934ed5e06f35fbb7d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922e8bc10a79397d1656db2db8c1e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8571a375060c4afb891a601d05e82b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dded1ab90b5216f6776daa1dcfc5cba775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58afedfe3c1aac7a9ba77f178252cf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce1fdb3ff0153b3b39663727daa655777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d01d11c69a7919386601856f34bf5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385603759712b75d17fd02f3dac3d04779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ba843eac13e28bc866f4d32c7767a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c079a899ec6b2f0c4c592338b22bf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0362c77e121bf118f806ca24d35ee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c5a071bc09cd63efc7121bcfdd62b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eac9483a9e6dd25a86d04d86b53071784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169672dda5974d7c8ddf4ca41f1e1e5c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ac012b3eb63d3f2a65c083ef60b51786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9945964cd77a9c0cc9e0c70492898787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e72c7bd8ceeff216a72ca0bbc17a95788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a4ed3d701d95bc1240dca321a85d7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a00b689eab40e127488edd5ed4a2b4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1eff762061c87710611398ee36b02791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117ad7323a99587c4a92b9c41d6d43b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d565a80b202486c6a2b1b21a28c6653793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177c6b473b84c2525720db08d59212794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c535756173dc5e89b3c515d82ae19b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faba302692bb4c81035dd56dbff79e3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6b0cd35b1a187c359d6b19f30b7a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d4c15747d94e1d5c676128113ed7e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240e663f7e262393a17b6f3a12b6807799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae5e77091639b32f56962c48f10e54800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767fe8299fb2451038146932491a3be801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47144574049230406fc58f4fb5ec7b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e7a3ff19c90ac36ee1fdaeb702d60803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a1483278fdd1bb232bde203ce11ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d723cc68b19e7887968173699ddac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b412af852be06b427891f4c0274938806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58643f6831c90584caa0c3153c1011807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0135a5e0a60e56a0fba843afa46ae808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5648474873ae06bfbc8e9ee505439809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372e3084a3d1b166a3a3f688e4ba66810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578309f7437761141decb9b0e6b603ba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73369d897de16ca392614f8ea433bfe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ca1cf84b605b2d8c9cd454b6a1dd0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d01c87c2cbf0affbf0985f1a9303aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1ecedc0ca36e303fbe477e39b7ba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c03ee0df5da018a6e42f25fbfe7e06816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824569e2dd602979cf4b635abacec4e9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c31e8d0a39ac4dd1ad9349f9b0fc8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af515ba04b81cf7156cc7661c0d44226819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c4bd351a40f66a5bf2a920b4677d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e816e811c55ebe021a278f730ba274d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ab796b2b073598f0c79917e57a5e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f0e769be6e91596cc4cd2fc57e164823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9f1f05417b02f321db51a98f53b29824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da77919026f55b8ea5ef6d8a6eaca825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea911d549d7c23fd1872f70683556e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9786e9a540b7b9995fa697ea4e0151a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afff0ab2d17a9a68f8af2926c0e5fc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7016031ee25ad603e63d2069a7be829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d32d953cfac295541d263725af6057830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b029ec2c482901b5b584c234e0c872831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f9f25dca7a8aa869e983b638ba352832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d453b36aba1991b4ce5eb22e338dfa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d4a57c1861a593c3e704ddda1180834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b9bbaff83ecef929f4fa081375c7d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944775c96e437ddaabcf4cd3d37652a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e2b79fcaea85af60eb9ff56b5bf3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaaaeb7e1a8ccda6ecfd804a2674e5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd46cc7fa3af943077bb7155fb3085c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44192f5b819b413eaf753e291c609582840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff276a61259ccab312a1d21876f0f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5a894f5fe5f4153c68e0a0a5c775842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e9b6e11b088ee7fabef3ec95dfc24843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360c8cd6361186fb58bf28618613ab4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f8f9161d718c3778d494cb1d86306845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b10ad7b50c44795f57a6360bdbfc4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cdf0973812e764be4a4352d54115f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e122f3bea274c984da9af86743a6ac848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11028ae8f84103541ef848a9ba4559f8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a11430c7e8b585e0e544a9904d636850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5d7cd1e4719376a3820a43ff84fd4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6870c419564c6b84fd5d641a193d9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eab8e91a768a605555c452009f85e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570007e3cdb4160a9867df11b008ff1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e7e7007f9303d01f6ff73263ad88f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f58c1403c886bc7ec51cd797a0819856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195442e2e5b9d3e1f13d2b1c20fcfbc4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefb1bd3f759532f9c8443989947aa5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50655d02f2039dbe59001a5f842296d8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a501721a7fe5d65d0a9542f458e2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf56b4b770c9ea4de99e45545ab081861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b5adcc89de4cbdfa64d772d3c2fc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dfd515672d28551bf4dff78265658863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a585caf53e22bf5ab4ddf29ffbb273864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eb9589678f5f755036b596e89f1af865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6d5892886053b9f1d603bf3b3a385866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a2a70f6f8c232990bfc323a30d953867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f9068d264747860f0e79ddb20399868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fe5ea87c0af902d6a16d52382ecb7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c2b72fd459f88540bf35d0ac339d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fd4a31cb39b8f98303fce86eaae15871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c20edc331915b764bc0838f951b5a1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf6e7bbe82cf04ba470557b6a4d675873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a35fcf71498cccbda2aa6f8f9c8e1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b213e9f0c657131936b73929930823875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d0c4d2563b337a661db9e1271bfde876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51e66e674164299118c8c9cb84786a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe10633e439d92281560eae8c88c0f6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee46876185861184a1d67ed101e2c44879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfeab34ef8a04d477d93698689ad96880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152123c19e2cedca50629a147277da2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfc5bd99afc66efd4d2ae1b9178c1c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e96c7e3afa177b0d307e5506b2b9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c0a9f4a0cf64d8c19162339f2bf7b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ceb4a8139b11ceedede04f10e34f9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127aaf6d067a10e945f64c7110d16d2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286aef1eb219ab2cd8a2df602bd18dc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefcadc4ab22fe8bae3ec8b3016801f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6589aef6b0834f8dae78a289110a8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769437bbe3b79f97b82d570891a10ff890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef64fa845d142c811d5e93e3e9ee26d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571e47f88473c684529ec382687f7d0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dae6c4819402864e63089d41980c3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac2ce84ef94f165263c7d713a13b8b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc2e17504253beb1e6343b84238b83895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36de9290dfa420bbc78f631a8f869ee896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c09a93b81928e373cde77ff29bceb9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c9983c9402726950cfc25077134d3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb89c2d30184d493a19c12bbb926fe899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9558ae12bc387bb6a876a15dbf590900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6368c7874763725aa1f51c585542a6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c014e3b7bb215f71b36c3c3a315f5a4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22aa7868433621bfe51e7c4ae77863903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ce779dbb5f84c5d423c782f5580de904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3634b55f13bb18540b3f0fb6305d69f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33bab0d0fd06373227bc5357dbcbfa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14133214a4f6cd3595d418d216b2fe907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc63941b2963e412595f8a7b61f0bf0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc9775937454deb658abef11f4765f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637d60f24c6b23d38ae5896e5457ce4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50b4bed863a05e523c3cc595153cbe911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909db66ed3957eb8a9e7b6cf91d7ee5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb4be69b628fc0b4eebfcc116acea8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff398877eb92cd12da4645a284da6f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b237e90165c738ad327acdb947d3284915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6d15cd90d11e724814c4f76797881916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa105ee61ed3af1d9cfae27ba0281b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56c468ca764ac167f022913a820957918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ce6a689384d0fa2a3dc79fffd9d93919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87052f7c8b7d23eb4f75deba2374bbc9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629943d7ad47b8bcecc3b412e873deb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cc150f0c501463c729474c38387fa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c97f723d13668f314dbd95f15fa55e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3f444f0f5e8eed2b295f88cdd0afa924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f36bceaf603e68056f708f8dd9be2c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51748617b380c6c0d7277d91a4bd3d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca8b26b1cbb4697d2d29846fe2f499927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763fbd5e74adef73325581a1709e63f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438637874d4c77c7623c2797200bd7f0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abad4aeecf0c2b9f843f3d3f126be2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf002e6eb426c4ebb98c53ce2e894b9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e6283dc2c0959d89f6a7811141f6d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c67c82de0be5f531073bc4b607fa2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8b409e9688e8310036daf93ebe58e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c0b076742a0649e37411e78f86a21935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bf1fc1145773d289a7119ba6aabd4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edac2da98b1bd68688dd71a6a1c043937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ac35e08c0cdfc04328da73699ae57938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46abe1c6ace6f67d06ed36372760d13939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100518c77fe293432cc1c48f23969cd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8046b840bea694af458bd2d8238b04941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77221caa3e1c45460b80ada5b1c14e54942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ecfe4c2ce4231befd1b081a65f180943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f2b9039f7e2878c836f850972e909944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe871cdc6c821e1f288b098bf505eba8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9328b0b3b84aebca5411d66ad450944946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305c45adcf902aacf1000762691fdb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036da12f159f3461e7b025baf0feee79948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e30e9de48f24bf89004138daedc0ac949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bb34e6524ed63852b432b9363a59d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3f7926247db2070cd43329ff3457e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d861d736c2054c8b29518d5d54f20e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e17fea31e468597095aa30b7853e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c126fd909e2079bc5cb38fe6f4aaaa954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b28101b6f04ea78852ddadbaa7048955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af37d796fd728cd5c6e110fcde9e854956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22932e73889b5f99741f89189ab5fb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9873a2df88a575e209b26af823ef5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcefdcafc4a32178b5d1e29186b2e21959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39348f31ffdb0bec7b2dd009e9dda1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3968ff17aacc6af1808050a208102d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1aebcbb3ba21d127cbca3fd8b8adb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c04b4cc82d49ba4c48ba65740edd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226a9c16130216a815c0631fcb2a35b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ef58318cbea550e3600fd5cae66e5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08af7cf986f934b4c1ac32a201a74a9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7e7c58dfc71e3d4d104ded4fee966967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff9170cbabe633932e48c202b14245968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd150ad28a13a4879393b8a4dd339969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac04a81f1ed4b6f459ba0e2daa35f0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e105d6631b1be22999a03b65ed18405971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ca37ae7a94b7643d2230919195a0a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada0b78675eba982c2fcc7d3b283cf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae3143e040c5baf994b71dd75d6c19974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b5b6d872138c4a3eb42d66143cd59975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa344375e24890378e8cd5f4cc38f166976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132580bd28844d88258c82f72a621358977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5282e6ad0f313e6a6f2091fb8ba0e991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32ddcfd7444bff7d13e3a90954cfe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e6c2cc77d49caadbf412bc73056c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e60a993209ad0f9516e5e30fe73e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd4e0233ad7ea3a248f92317de4b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f5debeb4506d00120eeb946f324e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40900b16c3333745b9a205fe1f1d8b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af0cf9ea2aba55a10dda9b609085e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae3b0db16356183d5294648f8782c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d31106a963575361d125b1ff4ea0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649c77cd3c9d1359787a85cb2b1cda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12562ed5a3631074e384aba0085432912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69894aff967672f84d5ded92f1a3e34b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b6551a19372b2b4336c57f9ae0bb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaf3c2cdfe868186f4909dd97c07c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f51cd4cb0b05f473723c5c683e98d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73b758b0782960150e7ac5112e70c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0afe565741c6639b220aebcf4946f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db5cd84a611d26f375cf002a40b36d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a55a0a4ac055a6b5fd82e8bc47ce520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a717764e2af2940d3322f54ed06056e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a2610ea4dbb2f7d6a3ddf02a77b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078f1fa865e92f50b88830b06877e2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039b14d68fad117dcb17fff520f450e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae70444a8b026c7b5b15cd032b266f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5ab37ea42ecd49bebb0d52c1915326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541acc4850499f2ead60e379fb2d04427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b1780d4660d885aeafd84686acab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382ef5bad6951595a30ed1e133c121129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431ddf74a3567e0ed3c97433fa489830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891488dd8133729f4df1174fb097708731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c44b6d907ab44ecf9f0ca1d32340332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730c52b18beb1d9d9538ef5cbf509e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f437e382014f69d980a2a5abf0d3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a117b9893bd04cd7058f32ff4c3b56f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a63b4bba9bc259d3a06f21170cd0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347884199428d568aa90c691f2bdb00c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd00f94d3622b57afa5f8cb6c10708138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371a6cbd0bc6d3a0a128591bbe7f7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27218e740fc36d5cecca6726dac33eb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52e742e17cb53a7bf4040f437dd04041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95c85488fb38507d45519cf306669442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dba3975538c92a8cd01a830cb311b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa4a5bdfa1f49a84a257e5e6d2c4d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e67651637d3e6af3f2dddd280408db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc961c6a65ac3e89b640958a768281946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2647483f95db40c5fae49f76ea1a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a148c9f76131d0469cfa93a98e6a60248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e57f59e3d732aa90d996391a386d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedad1d3fce4468305e44e4c889af5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adad9a6588323508ce67a8d82c5937051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00c96120bb17de1b7334e7d610551a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b5478f0c03b46c52c21807cc521453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3fdfc330f30776fc509c35ed6512e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60fe18867a216adea427488a59675055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeb910fcc336dca7d582b92f2e319156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f899ff492f8d9a9ee1e5a6fae3b85f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3cbcf2004c27a5fa106ed4dad7b1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b0463b3fef91cef93b29b5e5021b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2186629dfefbb2b64b87f8816d4caf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e72f8780aee3d7bd4ac8885b69e9aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36e71fa89091f288e265d75de6cfb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7d8e1075f46fd7fde8629aa5766c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b0348ddc9b2ddac7653fed6f8b8b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77ba94f465aaf8e566e4d687d8ff1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882003d87e368ebde0476f98f9793f9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55157f969ed2f5193bde39fa2aeb80c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dbed76d289831a4f9f9c4aff9936768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d8ea3ef1b2c9a1d02b4f2717b265c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56b299e3d92c981e04db42e953432b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fffde10552438aeb818eed8103a27371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff1cac6ecbd65a96dc46cb02007b8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626708c370ffbc140464a823eba36b7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97cb8588ed91ecfe4a98658887600c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d05679866b38d2e551591db4fb2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5468bbbf138162054db66e2206a9f6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f0c13b06df6acb7a4b2cf0506bf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a400bbc9f392c5ac405f763f50aed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8da56504f4429740c673dbeda9ae179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a6f102e74a85d682f0c3b462f0bed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2a060be7f8787a396e208a9b8a07781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438a868444141fe099b7a91c703aa382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8305beec0718fb66a234745d14756c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42227d643edd7a5736af86d438dba07184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4758772620e02a177d9d15e2f20dad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6f0566c615c331413fc7718c5352d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993b4553f3fb72ddf5882cfef03201287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c0ac7144f4da8795771b3190b59188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bf3a783f7f2e812f34eab5970ef5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879c6930636db0d1955ae9cdd8426a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30dc20445b53b8d5f750ac45ec9eb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7188ca9ff85fde78198f94a6308491b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064a9ca58a21aab14ebcad039d08ea493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cf53bd51096af7bb5a666c3161a5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e284ac44f883ca8b0158a4708f80c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de22fe76e53242e0cf231f3301945e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abefc11fb6e888118073f56d5a0e61c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf0988bdf33abe74f8adbfe9ff9a1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662323f9163b3d1b4d6f463ea112ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea06be95bc729729c4c6126aeb523d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec151c400e9a1a33448f044631e3280101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30018774b1378f5f378b6d6b3f1075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70fb9fd61f69e2acd05fcb37d177af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806e085212b336e29609bf0fd3ad04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148171c68b37166c9bfac7fe468f471105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03023a05f2dd82cc3d9c339bea484458106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1595a88b1f5aad5385cc9ec871c826107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f137b8fd6c349696038c3df7897ce7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453c80c65dbbbf2ba4211c9202de9fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdeacef7fa949fc83b7e0d42854245110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e95d02399bbb48327caa56412231d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc8ff2b99249d0e36452950103d9cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93a7cbb61b21aed3cd4b5dc7323796113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad4cea95b0ec6a737ae017a72035d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7654984108e1b4c8d33cbe649fffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f5474caa02c5cb003b8817be54504116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be31cbe18ac36525df3bd2a0a91b7fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c662618ae1bb4200a0b95e9a02add7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae69e94c6c9a4317f1baaaff64b1e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694b778adcb57f3cd5b7210bd87c0fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ad17ab17687ecf2406838ff0bc170121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6737853b8722a70d773353cb2cac00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0055c8ea82d1a313db6e2e8acde70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a846d61fc50d762a32c9bc2e0554b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276807183acc6476dff4d0bee85b306125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56593734701b406b247f05f862c12630126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92db8fb0a208dd1669c86fd2c4b0228127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53168f7e5b44e990d8c50abcf53b0dd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4320ef37de7c56d06f5dda3ca09a413129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8882f0ee00c4a673377c2205f7cd4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41102707b61c9487e1bd4ad422ba1591131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4c8f8c353709abb6fe92888f1e2bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72fa9049abc2dee84dc965b52b2c54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62727148094e875af5abfcd04d44004134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6440daec888a06dd300ba19f0e974f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b2e3d830b41cd68e619a25fa67533136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef2a7002e609d90d9aedcb050c8d9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9fd7f8ab3b541086d042429e70cd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccd2ab9daa8f9e15ceeb89776a7357139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c0e1e8082d3bac31afd787351a1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea55d4ad15457e2517e7d8454f3d86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc3493a64e1a000deb9750dc386d30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fb609c0b359543b06bfef0c914d98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c4dad06ba7d3598a9c7045203888144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730763459a7282495deb70c069664d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b915e3628975db965a091f58ebc2ab0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e007bb3a4604281938eb3becc5267147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67b2862e9f57b263cde716171f44e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769a95820668fa490caddd192bd6539149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54515b5ac0248c506688adad43df7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d713075bb4bdad547f0e258dbfd94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6740b64b5aba3254a78703bf338d98c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ca1d83dbe3b905d466c595a91dbf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddfd1026bce42bf831fbaede9b0f2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd21eeeb40c54184a44f64a724be0b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259cb7690b984612664c431dbfacc4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f680745130af0ea8eeb751ad7e6804157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d1ba32a8d31655a56577af9a0d1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212552291f46f4d77533b2f439bd74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d2681e7151d124d11ee7f60cb1ea4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7c5f87efa3806426a17c57492e49c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae7cd078367e518493dcc39f39951c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3ebea41873f7cd9db87691bc0b1ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f681e5bc93223ff9afec2dfe3c4b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bd793aa774ce7f4c0321939500fbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b582304767c1b436304b4f27be02a86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865815b9b09a798882065a777329838167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecdf31b1db1f79561b876e7211ea90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea7520317c9154bc937174f408aab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9eb4639987f331ddd3a26947f3830170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2c7449c1c948bd69b7a0850bdd36e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0f3206e8bcc29f2f4531824d71a1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bdf1d27a74726bc1298d96ec52b47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b9f7c302c5ef90509388d01e15f90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3343888ce8e8806dbcdc56020b56e6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a397e4318f75170f5431f1416d95aac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da646274caf3096fe908706d71d331177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466905a21d8632cfb0e5287858bc330178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98ebd8f066f30de63159ecb1f6a9a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c23640c4bf9501ccb0aa6a1e1342180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c30492776098712011d17eb0bee69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889a0c8fbed7d3210b234d48c03df6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348232f8fc979d97eada1044342747bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f0de54fa47bc25c8d1355c6093d28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a022f08ac8d3dab84db7322f81c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a8b8f3a08e18df5fe7b0cf4e9be72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997097f3a95e962499c00abf2234746187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2684fbda3817e8e6beb0102a778045188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d168aae55fdcc616dc0619e44509189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846ebf9fb79198b28911729f7cf2ede190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c661c8c3a170eedd589bd88c3f59dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17615f37b4ea1278c091b08cad17cbc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e973954e43babb83ecaf6915a7ab7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542bebd98d9cec02f6278cda40d2c8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f093636bfc9eecadca950cf917675d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319ce01ab2c3bb2eba569000151717a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502d3ebe8cc99d2fb25dbb67bcb69e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb2b1adf79818f25e3dc6d0c3cee30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a069b3cd9a1d87f0ca96497cccb94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47746b82d65eaf6cadfc4c69df1e67f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231792899da19b66dca3f5ded43cba24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fabe0d6e001deefde42c6dda3620c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4af9e408d5b60de5cbe58d28c37f46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299aa975b3041eb3035d8fbdd29070c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30f257293c0f54caa2f7db23a1df72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d94f7d9e737530c8b96399a9995f16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ca4896d8dba4ac6aabec2999ceb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9c24221f84acaf9a59026b05d2c11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6455e7f341df8d0febb010b211edd46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99892d121491362a0e0d5624d5a7e10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcdcf67cb72fbe200a979981485b35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c89a4c0a8a3f0a782216056f7802f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390731a93432dc4bff2eecb9251dda74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a266c49ebd75379436c8a167804f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3e3d0be4c9b4fc636e40998fa2935215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369144621fd2385ae3022bd0c5fa9543216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d742d9f1982be08aa38b703f0464a69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65717f71c1ae39cd687fd26f3ae8b551218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eef68336c3bdac9271e7c862b7067219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca876a0ddf3ae74a0e496210e3db10e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd443567174111e54a68a3e2c81cad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ea743468cae8162e1d9d35c70ddb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e4732ebd60dcc53f2da31f53a45e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa983f25b49ca6f56c094f3cd9fa0805224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d9ef5ef83a3a371354c0c3c97dc46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29123a2b8f61eadd3c8f8a4d370fed62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c20d58c5ab6a364d46dfb46a98b01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b3b322aec0a2d12aaf2996ecbfbd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46054d615c6668f4e9b6e4d7a5df50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b8932614dbd83e90265a9f596c8fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff1b7f05df47239dbf54bc9bdc6756231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2e760a216f182cee587ef1bb0e364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0371683b830abd9da25a91144137dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbabe289af663c41b8790fc9740a98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf59b1e23b7b7d7a410c3362ff3db05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d7cb08e776bd9172e6253d653164236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6bf47748e01fc36428c9ef8ad6398237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b9e5366ea9332eec1596d15da4563238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e985229f9766b43db169233f4894239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8366d632cfac615dcf585bbadeccd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b881ca846db85b73643adfc185cc240241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379bfb6e5729997b079a06a823422c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96155ad8acb248ddf41ad3bfb9309e82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f2de262e37e168bea3aa996a13bdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a5da8cf33b2d16ae21dde7cc4d063245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75582312e642280c074891550437025c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726283eacf5052316a80ed83aa7dcc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17517af425db6084e9bb403e4cc2d7e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5f4f5654c9a7933ea55aaf1977019249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21477576de3c4b46b645a0f18e7791250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3ebd82c631b5315cdb8dbd2f4623c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5437fec823796112ae3cefc412862252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d407cb3859ce3cf1f452d8fa08a940253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b253da14b94f46b7dafe8a685a52a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c301ed523586800df382f793ca897255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6aaa5aa7ebb8243362d95f267dddc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4765dce1c9be27c63c852b08ec2bb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b090733686badc87da80046dedef2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd76b5c360ee004da3e0bdf59c0d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be217035e5c4076e327e9d437b1dbe1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4333219b0e51509589fdff16e7191c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c5f00a5a11c4c52cd106c0c3fb2a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad7787915a17a8a88905844c8a6fa0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1596396e4ecfd51dfc5d98600aa5b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995618e3fec98b48146d85fa47a8466265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf097d92359d504cc3dcc211ef6b2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975b27f2fdb387be9f83765153d2880267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb7be2d5a6dee5726ffd51e06c4ade268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a51cb7c1673bcd0649f8492dfb37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d79d44fdb0ed728cfe863dd1eb0cae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd727b2b283a8b67081ce97aa98d1bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbcd8944c78b4dd92a8993f2e39e7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded77efa1bd930f859e98dc00cbfbadc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b2206dc171ad609feabf4af3d91f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321222674b1eeddb07917935a996682a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7514f1cc873d5d8ff72819efcfcf48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25459fcef1e7bd429e7dec9e3905c2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df144cbe6b09a10a3207b7e8b3047813278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310a19df54f91019c1020971ab2b9a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36398e857a0aff7e3cad545bf530f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d41b37014edeb987e6054780c6805281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6774cf1362688c732a45e1994477b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81d964c6b9c849f213b9fe3e58cbe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b36fd3532837b979955043f4e6dbaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b0c7f78d87c31b171bf87e477ac6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29815ab72f478c126f9584fc4b21b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009486becd3e304cdf851743a82204e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5b3cc93f63cf5a49cd0b029a8e29d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb5152d43917ef88516aa1e4cecd6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f573f0e346d89998bb4737c1b8fe4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49d07226e01c8c6e306a558764487c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ac69a1c2f7df92fad3781b2864adb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854558ddc1bb89bbf6a64e4a03442a6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624221f76074139bf59a4bb858074805294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5fc3d4775b61bf2953e384eae20b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bea807b9c3590f6ca749a55a5a502296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac15cb14ad148c3603365f1c4b783297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d219d75f12dfee13a438cd303e20c2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c37fd6cdbd795c89fa928816a733c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6f5022608f17631f0c39f7d300f07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40f2b0fdc447f743bf71f00429adca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172db940e333a613bf83afbc4fd754c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e6db3084ff4c4c6b1e294c089a970303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4670ee4f3ec8aa7790959b33e51d0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ecb295f5d3c86db8428579b51f6c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1397c4c6d3f79763554c3d2586395306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aad47133103e474e4dd5fb0c84ba7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10f86f71c224d2798634afee099329308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cea1106dac49d4f507aaf4a9f0178309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8409ce338e3486d5f98c411c46979de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ece3bdd5e6f327d8078d7252f52bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631730d02b95e27ef5511372d0f785a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4fc1f1e00f27d5fc03f7138b40554313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfa33e87c2e4ae4c9c282f33ab3acb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254980e162abdb02a13424ad57b87f4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204137b227d61e669f59fd15417c73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb48e723d53783df30d412e95c07de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98213c6302b385aeda7deb8f63afbff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a759ea15784abaffa97975203cb49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded1075ef59c1f82c2027d09f5dbfee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d7bfa179c78d8ab572739eec17043321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5ab33c0dae9628891e49340354873322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f220a254c043a6240fc413bc3881d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1b64b3e56a1edc4a9c447cd1721cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccf230048dcb2e8d3d4071a31e0d2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99d0dda864e25a3c4da0a0780a016f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2254e0580ee455bde3ae1dc82a2a5dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef7d3054f88695b4fb93f083d01437328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a94ce33e6e3bf41bd916a8723f67ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532efe04bb9a910e421da45b8dc2654330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781be644aa015a847aa4fc60d64c8af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c8e990e838a970bad2f8c1c5bc9da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6079aacc7090a5db917d18f2882e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa5a5611b2554480bcb6daaf1e306d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdce884806e690733c81a83ec8403c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b03f610791e0d29b5313b1d2cc481336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa861ce5f5e6fb439dec53e007983337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5734b99fbdb7f8873515bca87ac71cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48844bafbd807d0ae01902c730a14b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905b4be97a1242cdbd45f3c0e6f375340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484606892970ff801481e487e96aace341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15a5f9808f728316e653d00fb2b8bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dd59e373f316a75cd764e189ba930343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c7f7eea172cac5cc306e6490a7d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28848d7e9e2db2c7964d414dac63b01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd0cb6157e1e5134f52f9a8c549d41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b270942025e6b81135edb34887bb690347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70033f6c7adc898567ffc821d432a3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af8f8419b13f8402faa1be4018daac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a5098ba9dcdebed341cd3113cb680350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34e903620c1f39a9e4e048f4d2047f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282abe2f9cdd7c1f552aee1ea0fc63f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184e6620cb2501222bc168d65a1e4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b99994ed81713d20442586c163e75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091db4b95eed5d6a1227b357fedbb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed88dde0d6379d628b339501f8eccc5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06697bd5216c18210ca2204428374be0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab353e370498d2f1013179e9f6524358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47839cb4a68235ff09d26279a6d0c868359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df616639cdc874a36245cf4f49becd0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924bce665535a08164d739ea68c4db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc727f345527864ffd17a9250530d012362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a39e99d594f1509190f4072edd69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10343f06c88eb449c3ccb4322275af3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac412cc8de304e51714f57a67b12f2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a150623069159b764c522d229863b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba869a0a67d94650e6cdf826ade06d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aaf53c44491779f1bf6329e732d74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9c8088dcdd3fdd9c4134c8f709e8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997bfa6df22a35eb32aab6f89cdbe58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b1c33a74d7342cdaa6c4eac8fb76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c57bc3d8f7d1898824563613ae0b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f53d22777c4ad1eead3ec13d2be7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f47679ab57174c91aaade22f0e6740374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb748902a7e26391910e08ed40d4fe0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d9505f6865252a69e961fd1b74138376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64e0593c955c95d59e878f05e88a15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6fadbb2ab19720ec42adb506f699e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de769169dd894518a8f26d1e8cf2674379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd15c1d6b03b21c3f5116800d909deb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8023ea93a4202f462896bd19748e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29374be453b9f411775f53df3aa178cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aac4a1858bc054087f8a1e34ed83c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d953b7e1569d33efae64edf2e961ca8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0ad05ad2ae07b10e2748d49a47d73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed396dbebb57f3cb5b4fe4e96f25a654386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd05b0ceec6b00b15fe8bb27e1890c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5efecdb2269aec931fe624ca50da1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce47dd53f836c36e553576d6fb235b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042ee1e79de5fc9c45c22be6f1e79a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1460b792ba6639b69ae6c27a896d6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c8eafa9421ae7a807f51ee21c7075392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c28b4802bde9670ae9b4342f75085393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa19301d22050adfcebcdcf1b86e6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa10d86591909e3ba070f7b54880ce1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408ebbf7ed8e8ff0282a0d001a1a8ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44c61551a08a945ce3a441b8001ea5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd078a16d1a213b651c8dadb5b6149b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06105d0212442cabf37918f747e6a987399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf203ada9fc39c93b4dd39cef53ed565400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81fb512a7a0d100093821c049c10e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7af07c98d4213c74179069aa864cc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb5dbfeb505050a3f1f0a508b845f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7112082964a0ad5e3725f7bbed6110404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677d6f5a0482b2b885a5aeea481d98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8a95b334ac342ca986b92bc83b462406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce8999c5ed9e480d449baad6058e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb7320c7ee048e52a29adc5401464a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32340fa17a09ce991d2a96a177a99bd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5f194c4999363f71dd8ec440ed4ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cafa4ea73bc29213a85b16b28549f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8e58986f23b467d4b37740c54cdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d9a0cffeabbfc09963b077b0f7c1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cbc6b5bd22eea90986d952932b42f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dfee39e7d0e78e5f33f228545fb96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a507ae8b09c3a150867548fddcd6238416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb51df2d5715862697197396bb2e9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b28cd7da1f90c3b99cdf933dc009418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf8c744663225f6f33e3dfcbd9a707419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dc8395cd320d1d79d2e7754f0c694420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53a5d2f738987b9cedca753d1ddc81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfde8042e9efe23ddf729a051efd80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b60d22ec1cb7e6716df0a305d55bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7ef9a075b572a2c87ff7809fcece2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d39ba4a10659953af920c22d262a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76c9fac61933037c21eee81a506e6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e26b682772b1eeddb74f123b570bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e986d19e54766aed5af430e132d59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460040707221606d007b5fc3e496bd70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0356164943c88e217c09dd1acdb89ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4709146fb15e648d009064b558f693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a390cc045afb9ed9b5211e64ef7cd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36808b9df857e42e2f6ccdd22f3a2419433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb114c8acae8cafb7fdb1489e0f574ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c623b2a1859d4960b798948f02b44ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933eae2cb843462c6491b1a28c23bc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc482a78b35c8fee04be8fb5b08602f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f103844eee75e3adef48c6d73a86d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7f8ebae2a6bb2c1782d11f48e6c6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af450ced4b40bc4d587c6f252765d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03027a8dc0009e45db38a1e1371cfaa7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce17e34b208bef128225689ee1549ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b8a40e39d90e2ce66c78846adbe3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931e79cb2f5998d8c0d044f3b57ff2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804220d39ad594b6f9fda33e1ae39b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a696c0f1308b7cd44cb97f4315f219446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd944230f5edc8ec9ef267768d83774447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70731547760915d379e1fb68c8b9ba3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24169c62c71816eba695f2c8c0b7c205449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f89e5fb686fbf2079e50922876150450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be3d5324dacdfd8a141027810cd70e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86135ba715f81e486deae734d23dc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb036f8b8ef3dc898aeca717d37402f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c363a36c62f23ecb52166a67dac127454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374bd71ca0b506cc480ca4331b21a68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d98b33c1bf46c022a0b52cbdec394456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c047a3aa61a7ef15ea44bcd7722350457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bf97d0943312a21253eea7d1c4975458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034142e4a9b08cafad8fe01525b59d4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888dd6bc6f1ca582a54576b9729aaac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d709fbe0a2de22331e4256e000d7b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf933876bd883fbd009db7bcc6cdf6b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1116b9a30d2fe73001e3208121a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b781d5d8d10a137e8de8fc2762af3ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1423f9b7d29bde50d972182e20f42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6547268dfc12c7372f1ce2dd42b2cf0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10435acdb18552b1e004818eafd8fa4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7635746300d87b098e84e5d3aadea8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8f871e8fd554a36e16e1d18b18023469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da7fef238f6d1abe2757b9e00d010e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e2cff08000756a0984a180a3e6f14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e9a3580546baae23399cdecc94894472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220948c46bb199b0bdbfb0e3566664c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35badcc5240ada32edd0e15826d367a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf64fa6cf84d569f03f2bb7c1358b89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a7bac15e3479cf510141c2dafb068476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a65a02b1e485a8868d55e37d29384477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1772091a736e003d3f05f09039a5fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a820064716a8dc8d95886e81ea386479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa1bf850f36f9974b15ebc9b29434a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed78c88e3ca9307949f3df8a0d7cdf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef2afe94363a4f25e45f981b60e8d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b33b47ecea22e2496851386086ef8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c4493832e09181c81486338dd6c7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a776d783bf360a4c8c974a0fa75e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71e088dbad90f6c1e9125c1a65b7a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bc3e4307b8ae11b21b5d0cc0628e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6082b937dab16f809daa69c61ff295488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe6bdbdf138a20a4071a5b5c273d45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347497ea8d2f3445f35bc38c3e9c92c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f651f239538a2483d76dd1e6b8afd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a94e979f61672320a2c813654e13fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8c7bef3f185e8979a62fb0d9eba9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb782ca31c38bbf8ba971c54c6968d37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d411b5ad2f519e32074660917ee9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fcd27eb60e326c4137f4439f807d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e89cfeed3251ff3496c60473e140497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88382bd37bd82df65f78fbedf664c07b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe38fa58921c0f71cceb2d968fed82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d4eaf761a3b140dc56fc864b29392500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af64d4932f1dc30670deeee1ffb99d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73e9d9780ef59b95b77060bedf6955502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dc3feaba1d1e995865f7b68bafe55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bf7dd43a7fa784fe7453937522fac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99364597d25de38995c8dfe1917e9be8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f37b64be5a1b2e100c8b5210dd4f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8a512c29dfb7adfd757eb00a1f562507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8667eeedd4ddebc12a8b0c4d2b7bff0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bed22546bcc975c4dcce901f4c23d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66c249556637798778a8d5d26c7fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43b1bbcc25dd44cd6c08fd29e23207511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd8da0a9a35002e29f7a8f1d4477da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ab04df61a8666ed0a13c0f9121a57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bccbfdf09b98c1559bcd5533d39367514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499586212ead0453059b9d2cb17d1769515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb4173860bcfbc963501867df27028516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcffdcb0f8d0001c9341fce4c60d695517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad34bcc1806b81f305d10494ee6600518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d741786bd0d1fd2b3bd4a950a24752519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d4ce53d75232712f94a564cfb67cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9584755f3924d93562ce45c91ba77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74ba12ed0d1c4dff04262b27c4719522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a2928b08cb80760291fff698104b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd789433be1eba172db0d4a76c02b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29b697254f7526786123a277ef1b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3b5581b34cf5bdd74928dce510031526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ace4d37bf8eb62be730cf081d5013527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129799c1dfcaa290bf1ea2ee12df05f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed36da354c40bb672b3582ecbf200d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1ac323b1613b2fe4a2a133bd9c4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f00e8c3efd36fe61fe32254c9f9fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0cfa0cd421700f26c6509ea39c6de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba1635a5fddd5dee5c86960a309f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e597cad89a6e05d2156d6ff31ecf1c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a8e9e8fb387494f50b695e4758cce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11974a0426725d873e3e80908282a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b857a21dcfd6ac1949f6363fed658b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43631ae0b5ed29a8e3e94df1df88b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e3140d773cb8b618a95cc42044dda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd352cf5a544523de8e73ec7740b1d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b01aef67e76489effadb3863a14b06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c2edae8b6458b9e3df389851d172542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8313cec23192df91b132e0bff38333543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea9c679ec5cbd153a9bf5dbdcaba99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fc208517835f60d86258380468bb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6e1035e76169d6c414e85afee21c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de890ce5d12b4530a989b6223bcbce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ba49717238e0035c1d5284b559d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294faa1d14917f04e06b45a92efabb2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18aa73b675592c7975a465075cb74e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b49af06f97444093e2ec53683015e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c0b09d5bd724ea8094b035ac736dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628258f0c301d56b1882c92c5abf131553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6e535613f1672f77ee54df87158f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5dc4fc612ac8a37c2c549b3a8faa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddf97ec9a07886a40c01b43e8a52ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f6d28ce0a6e1e24851923b51e6f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b5b308810e8fe420b6513ff040af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943936352d31b78b873abd359ea894eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792ff021d0a42e615eb410d0ac88e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d744d032a6aa455f4cf9d0e4974c5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96712ed44a3566808c3f6417d18525562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515a1d6dbc3a09b19d1ae4da3cad0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382698ae8ab60328868b8986af2a54a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3016599e363e464605ce3ea545ad6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdf18242f6f635aa1362b19c15d1f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f004d957560d09787d96dd005f8f0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dce61f412ae0fa47e25c5bc222464568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416439d367e1c35ba96e2b06d5e87e5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b487203b6c74497e33b8109c42c9e3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8ab4943793723c8e86b8fd43829da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068db90f65319c2002224fbc19cfb016572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40a7dce1b0f8f37e7ec1b63a0bcc52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666ce0d0d303c01ea82c6a50b920b16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccca4bd7d49d70fce8ce3e6189dbceb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cbfa18c9066069967cbaa565123b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40ccac8cce7b7928b53aa74490dca7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b12f39e20e62f002bd030bc00f9be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a06edd102265e755d636dc17ced87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec05459b3f605c7673ba5dde736a403580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b567926aa4771f80159e679346f746581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de304d7426b2613e1d1fc5e89b271de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce03437aec28ac6f463da74bd5283e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d7ad6d37fce07d11bb9dbc9e46786584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75f415f1ec074a48a9b746d20eb740585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b79c717aaf173ea82d6b4a1b491d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1547be18dc12c9b32ca5d27818377587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2185e4a532b703472f3904a015d164588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b344ac1aa65839ecadbd7ebc2f42a4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251f3adea9e6b95b17c63618b23bbb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9efbf24a3bab096ae327fe7d95f252591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ca0b9601a1791bb142e2975823d0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0ad2b2d96b084c2fb59fb9b9d85e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94622c84588309f8b12bd35c5da107b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802000bcde4995cb6870cfc40522254595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eecb4493d02c982f7167ddceb91786596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d065da958ed420119383b00b6463ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12fc6a5368d8f159298b0dcc2a425d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631260d2ca87e60300a66a30b27146e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba2136ae017beb535c0a668caa489600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e486446db79834a343958e53adbf71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf19a85829d6864a805a555a15312f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb069e98c622866e9af7ff36e9365603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfb9ccf7a948485d85e0cc8c557478604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f1bb19a825c180eb906bd8d5aa55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28bead8a1e1d0bbf0f317a8a75d34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9538d651530f47b1cd8b8bbc71651607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874f2a54d2ee74005a737457c807558608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22931171d113473c241f9764f1021376609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2232b9a21ba1c5088b92b3f0d6e29f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da494d593d7e0b1032205f8ba5c6e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1b1ea9c1abf227691bbe28f0df6b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e034bbd01a85c8cb4fb957f5519a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be499b21a44be39ff4f5478c6a9a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8db8ff80183c50e39ab06b244fcece615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae568fedcfeae08a4831f5cfaa00f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8984d99799a446bb156cf2f04bad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb2d3d296333ec2f218abe14321885618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f537fdb1bbe263a7eaa70e6502ad4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695c82ccf9fb47e22302b58680b1342620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38f5315a20a855223e13b55baff213621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a069875ade9a96f885f487239a4c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5f73dbf79a020c15012697608d397623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c23575c068dccd949cd45663761e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abc25bdcdf15a667826bb97b841e53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e4f01b760a793e698c8b472ab67e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b02e16407c3dc35f4fc98773429e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf790ae1c2b0bbbb224b232b58fec18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa618efd0ba8d5c930b874b194aed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09499f420c0af699b4a37ec6371fbb28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53790c41192e2c9980448bea71f75419631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964c8cfbee85b9a218ecdd8cc4284fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2fc3b9e99f099ee3176be9d009776633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff478cbe64e4bf5291e4bf440f167e8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa31ed176299d7eae9fcf6786b79b7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e1181381c74c995472b20e55b4d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01ba8b3ac6e1638dd4d2b2fc0f8a4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f26144b0fe16b6e92d7a68f40cb774638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd606bcc75cbb125686c4322e309f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d3e1a7336453ecff525cbaab86b9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491d39769fa5af5067b6b85ca03a8f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d419963bb2d31057aca41587a6e765d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a5f1cc99d358fde1e4157bece5e5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898771ae9dafadae1ba034578bb6d3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470a721180d5034d3a1ee6974c6b6a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682bb1891a6a1d47ff4a813a3308aa7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff223de72228b1d7e16f58e5dc72181647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bdda5d5ea9f7fe33fcd8a3801745e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb088987f16390d0cf525c3181a9b23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e36707c054b2cb11b371523b9f7e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eff7810545f52c59b07f02bb338e98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8142432408d53f335dc6985764c27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a0fe14ef1ba3d096f4e67362b3dc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd89e3870e85b39442674302a6daeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e779bb93355e4a48fdfbeadb5b463655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f15dacde3e325c6e84dd6d5112b1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6641d9e1bdb65726859b61f4ae07ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4a93a74566e5bd8defdd1e62c75b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c14111e7dcc43afe2e32b6f54653e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaeccd4a8a2f0896e87e927c84547c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b61ab4cd0b8b04b3dc92cd72d1c242661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be3e1fe0c643d1add3666f61a4b3f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2395ed036a2053c0d303c378a9778b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c756e70d15911ecacba3dc8a1b5abad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba634f81ca8e4b24a09f1b8ca055a85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a978230a4ec7b515bf861644e3591a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3397428385b1bfe246ff6cd5ea39f4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a0a3fc77e3a2e2a763ab6be5bec38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e759fb7891b61d6e7cfedf55a0a107669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870158bbe79e7743f305d48bed8a70e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d958c12aaece00567df8696c6b719d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969eee5c400df6723856908b91464bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e0210d8d7463e3ebe6e4e949d80e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0898974deac87f364233729d45588ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb000d679a02845891ef4c6947210c7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276322207f3f77e3636c344ee50e8d2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2f28c8c9c57bd1937728b88c285bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0172fa1c7a3580c8287e9b85b920087678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d077cc64c89d1c2ce441058facc2ce8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c1695016421677d05c81b24c179cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4390192d66cfc17c932269ecad37c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c7b370516b55df3cea78a92b65c6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28837d776048125dff6c134564d7f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cafdb5d1de075a8bde06796fa4287b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3d3d924c792219b772ba52d9e7028685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1c7f3017bbd4e29aa536f5e8c8a97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd036972fd7704634ec28fdde1d021687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182dfcadafa3fe5a257473fd14ca613688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798233a0cf50ba4afe5d7a31b5587c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260929328f667fb8429769d9a62aca92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead0a1baa14520fb4de778c5a2fcf9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d336d305818e6e1e84ad3d1a328683692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337f4f123a7f611c589df437a823a8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f019a944036f2a8f81e08ac6b2acb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc35ea78e86ef81b0f20891e138892c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5c863354205b72fa5f7898bd307c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42fd34fd32c6d17eb1dbe2ba6a1302697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d59a973c8e4ab2671af2f7f73eb18f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc7ce38166f982d652d3a76c18cc9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df935d6870b43196fd8b90561e2d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bff4a293bd757cc6f0a186d267bb5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78e9fa1f26a90405b4f5bc146e1ddb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d827de09e25174ecb830e84ce8092a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dc775b1e61dbb82c9ba132d3eb9ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de2f8bce22d89ba9b9cc32735d2289705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f54ac787a9a147cdfe6b890c70b64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22763024308b40bbb7f951a1c423d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992dd4f26d597da60f2b94e5c9b9f4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d48469c166ebacb158aaf93e07383709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb9ea3db1e8d4e98adc6588524967710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9f84ba223fe5b6345c29c7b7f1f5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e91f8f51365174101f493404dc2f19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e711cdcff689e2daab98649c18e35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859049195a7e3bc189a59b1e76da0c84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7d10cf929ffefddb653dacd8407fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c121ac071a8d6b816419a8af186e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e123963bdb46a82d5dd3d41a04b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ea554464536177288ebae175cb5b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab111db242a0d16b1aac61bdd97056719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaef7be9337c5d76eead34b84fefb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21a5cbc807a0628c5a000ecee115b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569655a2cc18e8c420326b105b5a58d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c103aec8fc528e45602793a6271de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d856f9e407d31e068305e61779a015724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6869b6084dab4a5821aa58e34572c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208709b18500f2c3b948a25261a5b167726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c8af53504f3728fd11fd85338b16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58292e733ad6eae249ccfb56fbf376e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a75d3e523f4531110ce5da6b8dac0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d935e1ccac9935dca3a1ecfe517f8a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cf6ee34072153f190c7dd62aa2705731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7213b6e8c9a1450f409332a8ee64c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0671ac2e18b7c54b1b7ca2717fc0af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b535b455cdee6fbca81c1a44eba89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110c0026aa23358608dc63f16387698735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86afe84a8275da06a0d92fb6dc9318f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d8db7bbb4c1e6e866987ffaa8d300737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef74669c6b3b832a14d71353a6af7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b21c8cae5c9b39626332bd49b7b58c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ed9e38a3f011ef284a7c4b6997e7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72475572f18d95629a730314201fd824741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee743e357624c3bee46efb588e2e5ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c0b7a33cbb1490fb02abee388b513743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417a4cff82a7def889fadb40294527b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14ea5cf699b4c67144c7e8477ddc5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a103232ef09d880ae22ce14f90a725746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9c6637b6dc96a33ba6ebd30d29f35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad6860ba11699d4bc54b2a9b0289d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b81b489c757dc9d827e5e35d4aa2fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e2d40de20b35ce917869e0db2280750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9ddb352f1c863bc0cdc993d80eacf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026fb4d480b0d8ecef01d01626fe9fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c2bbc886e5f4e8b61f7c71cff5458753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee5ad421137bd3de7deed53691bb12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f995e8e00191f6819c2d466a6b5a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded514335e42e1285ce7c0892dfbcfde756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db553c7f9e9e18c00da169af0b0bd3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17c8ea03b0075dcc8bf6d1c3cf4366758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da821328008560cc06a150162ee403759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293350781615b077f3d8712351e80f4f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0246723c80f8ec0673e58e72128a15761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5ef6f1166eed76acd25fe5ed0deb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65352d9a3d4e56730306665a74c803a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d04709ccc502b04b4cec70937152764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4696e48bc0607dd44149dcc0afa444765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e92b6b9437c0229bb065c84283de4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca1d61a99d791a578b9e2de69d729767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23158416714c6510113f7c4e6892122c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fcb058c9bb3bbaaf2c34824beb5e0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d63b177a6f023cc5722a9efdcd62e9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094deb330025ad583d94b00c58825f0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a27a01cdbb001525bb6ce283e14777772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ef744403a083a5af07c0fe5bc7182773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffdb04d7960d87bca942ad5a3e9184774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04018ab97c49c6f7540871d8d24713775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0c989ef667af9b3de3dbb0e6f526e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f43412b37da997077b7edf790147777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62a53bbb19c0230c045af5f786ea3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bfd56afc76cd6a350e6a5238de361779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fafd5ddb388afc67484bd8b4e2430780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d0f651aefce6eb0a277ed0f54e377781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903875e8b9efdcb77d9f5f3e2c44022782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f69144693f4720a7c4ad57e861cc3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0716e033d0fe384362403dd660c7c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2859ee9314df6c53a5addeb9e5f16dc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11413c19b76dd5fcf8dcaaab381eaaf4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1fe14fac2d9f34f0d3d18225ad2d0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c8e2fdca637ed4f21d01a31955684788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0fe8812afe084862b8f9b42f92d54789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397d9e0f20b51fced3cd697e15a2e99790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a16c95411a0cf7b223293039095b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecb116995c900cb532948a7a618862792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdaf1e782b87ed6f508b5bb3d6d0c2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d0b2da614265e9317843fd19c4678794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a7778d0a2fd683abd791d97c1e98e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053099419cb6d089e1c58a92c0b32de796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35459e2d80125dbcbb79809e342a75e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2137ba9535349429f0afc13c54111b0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de160c4481689ed14e1fb028b432ee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b360e8cc09185e1b5a40baf083e285f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99509de13912bf9909c4aaf84f526ed801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b234150d019ae5cf0fb9668fe3dad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784f16ebcdb7b728c0c45dd7faabc7b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f0f66628f2ccb9c721cb18f8ac25e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7738506264d62d1e20c9f073b1637c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26374b472ae1dc7f95e41f2b437b3362806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2a092262d222d80be0f0038237cee807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98698d5e4098310c4672b0d548e32a81808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858701e6197d1c393b4a090fb1941c4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff59c6e2e466364b9454a01a727b8d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da63f290e3820cc1c1d5cbfc2d290a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b1a127f8ea786b8f11e04540851e4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df82c130d7d4957991a60f87dcde8c0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d993bcd04b36beb14c020e391f8bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabdf55420688f7e0579738548f9598815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5c77e381bbda9a66048f1c47ca9fb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762693f2f760dfcbd7c161167d3b9b5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce229a9d5a04936a99cf60144802414818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da2b7ac7a8612f1cd6711aad17e698819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec435b365b3b698b8b6d380a53065820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf846308a617675e1cbcda5bd7ce8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba12784409a518e2e0efb5296dffe4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d67cb97cb388df08e9a74b14bb12823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dacff1829cf8a7eca1deeb742b5e2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c9fb1408724c9d15f82f66bfa0c09825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5132b1721efe00fdae01b23205f078826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de4abc22f0c9ae1f32b54aa4f45f8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5823bc7b2ef993d83b3d1e67eee03828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ad0119856b7505bfbfdf4b273985829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41323a05bd6712345ade04e4b8ba1892830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c98cf0414e99b673ec9b3ae52d5cc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9e879c51a2abbb39ab2156b9355b9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1969fcfbf7e602bdeb991b3dd88526833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50f9d7fff78474a019ba184a99dbb5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e09772b1ab0425fc473f2be0636ca835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6294b1db485430014c6cf9b7d0d0f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e547cce96b3556d7ab911d1f2f0e8a1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f51488ebd2ab129157bbbde1746a7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19360a038d1b575c37b4920ec7c9a3e9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79537d90749603432cdcdb939d415fa7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb2c4c7cf796bcac9dbce5ad9df7ce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e255738a19ce8cda5466e8caca48c2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2e0e73dcfc601130499f6a45b4eaa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969ddf885a57cf7219ef173425cbb67844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4ec48a8325741efabd1389557ab20845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e245223e0375cd1be830e77d2dcd6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4abf71b8b15dfacd0f07275a2dfd96847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7596a77eabdf474cb14d90cb43a39d1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edaf2ff3368ec22a28a9ec894ff4f4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e11f14d5b5a418d2f8ed2ba3375e7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba482101a427d70446695c24d3447af5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d3c1a8de82e219e5107d23dbc7e3e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c3b2a9698b6859fdaa5f93d3f81c9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45147105cd9dd40f2de94b49403978854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee931f5cfb84ea287b32efb9a5f432b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe55df419b311f02c546b8a819fb7a7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c416f46cf55a73136a1156a0793e02857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef78fd9e0306d33de0fe88584de7d64858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe62f8751f0a2b8c324f01e4dd2d3e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae1af34adb50bc4ac8d4ff14e503f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2385b848cca2d6cb9cf0e3fa8c12da8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d3792d7a93491d7e7c0e75c35f06862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4efcc17ea5f3b3be13d0432be1096863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe5e640f8d1527a0bd761a8421c8a9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cbcee7e3dbf4e3ae2714699639e7b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c41ff5dcf6f5d1c6eab640802ed2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab885649615380ab9ec5ef974bbf632867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ef0a73b10122c952fc473872d4e3e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6a9ede43852bb76f1bdb93eadf40b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8ccc19ffa2ab02bbcad1425f45bc3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bcacaebe44c55f929c7a8787f7eeb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7e8dc38fe288f3f88748e12d95eb2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b084ec490302c9d00b333c53dcc909c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb73ae212d32fffd08652551ddac98874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77b8b62ea8070f5598023f85b0910875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb11d5749b4c418d7386a8a4a4b228c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee35851fb936e6319f63349a17c9b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4c05411acada1fc0fefb737098bb7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef53e537e465d60d4d6b6285fcc4fd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d834060bf22073fb907cb2ecc6bd5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a2e962574e23429145d1aeec95e5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7b669c655636f3b5a94cea94f17e5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f89c4c8481224583606be768d21ba883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8615d10a697ceb940582f4e0faeb8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a73e3a291e81dfdf587523bebcc588885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102216b924b043fc4ec8b76b04725add886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ed52bc2bd44e03379439110e82043887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6fe3ba60ccb48d3a37e4de99cdb42888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e731e76225beddb7e5fa9532f06cd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a36f995e10f2a594e2e7a7a67115c4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a55afccc1f4f8ab920de44d832b35e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7cdd0400c0170982efff3b1c57160892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172510eaa71b790ad8de5107f1f9897893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91b8069fab9fd191f177f75704657f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb192c88f2bb29c7fb5a879583120246895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dadb0e5b4b21d4d8da6c351b0518d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05230d17f21c93b2aa34b511aba33e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0693c2a2f14fc9afec0e4ff3e89b91898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a28be8ce35633d5befbfad1ab9c2d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ab91be8fa110ce042f4dd739efe81900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe99841ad83f4b51fdaa13eb76010901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990ff74a6f2ba05521a5979b9ded54d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353f8c50224a881d67855c7947503cb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc1c1748ae0b20fd22469f06813317904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541970c115cf7387370fc275871e9e0d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c1058b3131f0475d7f2767be4bca2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56384055e16a65766c6100f70768cb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3191a2fdf473d2898757dd10e90b6b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049e1dccf86e4c1e2b41b3f980fe4e2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784bd480b0bb06e44f26ff32c0a49a0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f87b985743432f0ca2c4edab670869911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e006bc1b96d3698e74b85f9f9488912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7759fe7c63742480adc2ff3a80fb39913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec55466e362d8cd8297e67518dc134b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a4d140be84e0cae37d6eb29080030915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1bb56b0b2661563455fa3d6a5f99d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756c0c7af30a225ebf826f17a3268e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b90d7f46c4f1f8c6271991687f492c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92832df8f2721a4b78201737cef2c0b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b0de79da9d0e5721517f0b5cfcb85920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fbd486212e4cc8c894d4a23780c68921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835bd88658845a7a991afa481ca210f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3655f0da3a866bbdbad3adaa33a0c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807f3e451ee6c570dd7d1cf877552ff924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f829c555e5503d2ed8befa9006506d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb4ce2a5277aa14c726d0e7927e91926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb5d48797e50d94752dc3482eabed927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674761d02ac7f195f0829f9c6cb81e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e775b66e57754d78996d096ecf6260929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adc362e6f6d8c837eb6cd98ba583cf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec2e7d03e59e0c2492ea00a319891f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73ca968df3c2f43d8159771a3865b9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b910b74a435711a97cf4e36f97745933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0017e38732e1b394de3416aca10c1b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986766b2b04874745dd05792cac45b3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f623030956d7b43aa5a545130b164936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428325d966ff0f7e5f9e2be5496ad61d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa717199add29e5da8a8bb9945435f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e08cc3a3d56e1f0d0cc6896669b3c1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cb05ea4915128eca9d82c65b33505940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495fd8cbfa99b6e8d409d7694d6f770941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a31bb613c4f2458bd624314111051d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7a1503e0941414dc036a95cc23e5a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4197a049a626fc66955f5924e60dd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404c0da6f4076f7423e2f2a13210c2c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c4af3416a57bb6ffc3e8684b0d5c9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0be5b31d11c8f8fe106b974033a0f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6974ffd6b9e7ab6b6fae5bde4cff94948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f1a08c7de1b8b3f7e32fa9073f55949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50de02ee7018bd701fbb1e710d9abf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f8d68cc98ff4558f5b3e1fba13321951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533dc949032c3fb4ddd8f42195023cd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00de0e915ec726b6c16e2ba03fdbb8f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f357bab130cb3db9a00e66f6ba6629f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6338d2f6c919f2c93f2ecdd6d307c8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48be5578911628ac3d12acad657ad1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becef454b1a6127cbc6530fd3f617625957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74867290caa32529db9a44bbb04cfd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece83949d629922ba69f8ad19d595a3d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449b75bc3c58b07b83343a55bb3e22f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439fc08fa52c248c2ad05fa2c80cd1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05034c99daaf8f3c3c79f26d3a40d254962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e7280018e0740bd4b06e69b1ef99f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee94880902ed1b16f38084ae43f058964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e22adae3770428b26a5cbe47e41179965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bef178477c7ce16d6e291032964ed966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd1ec127f68a26d07ac341af470912967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba84f8102ac53107a151cd8cefa2605968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e2b105b21f489e269c27e6abf8bbb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c365bb0b08b1d21d3137d0d62076d75970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0d18d48586f0ea61eeb300d2d8266971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150abd58c6be26d42687aa733387a03972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b70634f7cb5dfda0372d0dfdabd90973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492573b9bd665b2111376f74d27b7f8f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dff5f3ad8e87e64e6c4bdf8a85bf8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a48b591b88eea4811d1754d224d2f4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2d2a4fc6deb38c238414a96a50634977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>