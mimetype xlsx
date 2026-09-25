--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae85846ae90c28759e5a842a15f6ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f80e5eb7c99000f5a46f954dc34852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81704126245ca5a7a05849b857b24ea63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ed7a2639eb621480250e2e75050c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b93291abdf5aa805d6cb9a20698ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c8b2833a8067ddbf17111ce1f2f426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac57bcbc7fc022e841c58aeefbae3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a27520552ae526680763cf67886d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acff7e8048e4efabd69e150f5a0ca09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833c8ac90edf847ca72abf77aa761f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb29afffbb1cd62b3bbc6377a10c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feb191382be5dfe97b3f30bf1542d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d8c4c8aae6434c5a4b8b0ebd9dad513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c204f3fee00bd7a27eda9446abbc4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874305a2e2c4e899b413fab45177bc9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9dc66d933e83d2958100484b097a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492653c0a9e45cc1de554bb9ea4a5a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb47cfc1b261a112c6c82fd00a2964f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044a936cdb973381b9c7b24083cc05f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3359457d1e10f38060d3a69282350020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225308cacfc39f48472e5970aa347ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99cec97e4aee7e254db4704daeb17322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d1141c362a7b514bd2af85b84f5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1b83bd6f364cab5add1e1fd3ab9e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11183e74e2e999091ba62d58ea339a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ec5e0a5b63b051f553afd2420a07b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76275422d30d108e22a42b81cf93e0f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337447729869d0bbf27ec196483e49d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4edc92f14fb2aa12b9e4e4d7c2302829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e1b4b29fe3425c96133e990a9799930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5227466a2041c5c85c1fce17cf2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda7010678bdb44f7ce5a38b62676bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40e75958b43a0b56be9d49998ea5a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc5de74890a7751c90a786543cb0b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d018328a158516008baee15e033e6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed138babda90d3d8f7cab64935bdbb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ad8ad9ee744e163fe53526774bf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2527df73319f773ff4730cf75cb0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0fd45a413a9094197f24a054bcb9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd2ca0fbc007e4f15333863eb9d54540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c1c0ef3180946d2c4b9641c688bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ca1ec5fc441edd717c06668c262d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d92b6db6dfd501e4529f55e1b457bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887044376181469a72101623d7afdba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4720693498ed2b68d3ab05fb1380a9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fdc8384fc031a8eaff53901ce7c4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7c6ec1ec1652ce0cadfc6432301f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc642f0eb8780575bf85af726eff37c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570da270a92a5a7fa9b421a3db8df4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63394789ee0fe195aa8257e1f0bb94fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd36e7a1ae30e35a18a28a8fa6be751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586fa5d19a17a322d61f1d4e81ec6a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04bd62709d867fbef7aa773340fec053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a043c6c67416c2ce5bf2a1f8dd1e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15363f7b220ae75ac9b6c0ccb1a4b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eede6540481c40181f87c7edcb781756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82417d0d45fa3e6e8f5cfa8e2406fdb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4c920f6843a9fb5dc54ea0c1e60dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3126ee890be29baaa9725fe923bddf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197ade61f4e70c72fa8d0f49ed6391960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77423a6a314dc85ca691605b03a4a3e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b74c1f556a68dda8a2acd0868dffe762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b170e0c047a99e0613a4b25437304463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd76507ac83bc8d181639501fc14cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e652c2f30154f3231303d19b00b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce792a2416658dadf7ba69b672b8ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862379cc77fdc53d424d99d5110ab1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb66fc89fb08116f598ab474a9e6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b035d1c78cff43deb2aa03daa8def69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a0dd85e32022b0f156326f977a1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677012d7e3064cd7bde3a1998d1e8f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dcaf3ace7059520615e948d3637bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d097f53ad06c7304999838181ecdf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd743ad4b2e324238099459e0aa67e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebefe35661a9054c0b18d2ec4bd0fb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f25a380fa1e270108e3bcd689588f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18c8c738732ae44299520c359dee0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8e65698b1be53e6cbae4a4922096c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975afc01dc8b1e1b7a607a8c43fc5f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ad6e769bd4bbf7c270c3e4ce1af380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea0e01ca1ab2703904823774b2705581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fc44d60c72542a9089ae3147c5a6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b087066b790b2fd797db78055a8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3566697defa857f7dc9888820d04984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928b307bd66e4d4340a5358940b1b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae5aad183a49c86b2d4c64b22515aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aad17124020ea24fff8dbe7bfbd3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bca4910eb603b0334ed11350c02c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262ca471886f5f9b382b76632d7c11689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0dd7bb65e7c7ba868901e6dcfafe590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68c6e2df1b69316145b6d3183dc5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b50f50e5423a466b3b2427eb7b5f6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cdbf0506e13f7a1d0289fbfbe1eb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207b6220c418cdbc4d3369bd397d95094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c88ba27c35f32d069cc71be8c4347695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459a172d5f6b9174c8efd5553092d6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b358ba47d2eec5d048f8cda1d6b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838337500ba2229299efce84518d68998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575ce92965786dde49d53d8ce18a4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f4fe6c1a40c8fe37faada62f7ebb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42d5f9464d85edb3d96343a9b7cc69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e1f317d2f023165d138c8845097e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6820a28b0aff168a7929ffef97abe3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbf7ca694c1f41d8404862fbd97a7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bd82411b6ef27856393ba34198c0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33471aee50c7b3318ed0a102ce77a03a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48679110b1f8a9b114af214e88a7bee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117a43e9e3df65686524dd0edc170b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c9dd833998fb2c1b030253d7019e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ff5a58918a0c33a11a2420f5a85f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f80c9a4d7bf50e8731a9d26cdece68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259b9874318ba558f9240645eca7e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1e390bd9be0c0845346d2d3a67fb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e493f209f1077467a3abe66308beb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913210bd876f4f6bd6b72e44a05eb1aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a3f08f3ef0394d0a1d5c7d190fe83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69901cb971da823bf2d868452fba9c00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220f661b8d302ebb2541ef153a588b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd8ad24534ccfbbf218a66b14b268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3949b1e9ec38bd268b313495c906b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab86900d2ad1258481bd1d9d6ad8db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30ac6b359b225e67b29aeb9d156aa1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805389156e1124c0208c72e616d6ab68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a91a5ff834a8d3e551cd17ae50148124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318beac51705ada3433576730e79fe9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943fba29653cc8159a407d4129dcae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b708969bcaa4c2488aac7db3bb647a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284a5ebf58dfffad1a8a4069c9b1da6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e45018e87f96ba421713fb6650fa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931842502336ef3beb30fba3858039130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bba65f647d18e7d7181de87ab53c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142e42f0ea12e5da36fffd460a08581132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b18da21ece3a87a5dafa7991f071b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7f9216aab076cfc2fcd449c58c0d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d93db8515578013a68a467555a78f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3cd78849a890d6069056f044c24fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de627cafccb90a7a51150e6a629d0d47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475dc7350aba5d4e2528bee2ff65a61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957f37a6493dd7b14c7d816896ca75f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bac3d444e2d8b90bc5230abdf3ab59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef188573d5c7f2121d6378ca7c307d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a19077b970cad6cb490fa95aca14a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6992a0a92021720a9376997b2ffe48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef81d04527e4458c78de72b9c6d5c1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595c139f6b6eb8ee8e44017fe241975145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602afc528c6fd6cfcee78860cf6de517146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4855aae84b43200f3915b7b99451b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45aa844fb912120504e1164f757190148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf678d776f76d5b87d888ace68e41ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f41c5c1e030cf7717985aa83c39eb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f3e54cbb88a92297030ec74078995151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30338458e2b06163561a97480c8f426152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d1915694c0ed4df28dd8df3b804e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e7c74ebd367d7c00513b93a13a775154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e36e6c68e358809ea0b4d2904cd0d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5b0c2c12501d5f6ed67b622ffe92d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9506d057d631d347cdfd7b749bb667157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce63d275b55e269ea99d8ab9e6deb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421d48cad324080f1480ef8427d82da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105967a8598a5a688b587e1d2337eace160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1578a145a33cbe2473c3fe435f69a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7d80f313e0a3168c25460b9188583162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b1a228fa850938000266dc8ddec2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ebd2fac3e5c6e4c8371d0f1e8f58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaa9d68197142696b4a04490e2c8d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc500aee46b4817d62d5d00378f4bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b400e89ffbf77677905623dc37bfee6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49313ccaf188fe5cc102605d5af37d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50037ed49890ed1413fdcffc95431a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013606c11a5ccf9766f2d99f7cc0f59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd41aae50f40f2d1c6f2e3184fb1e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5c1c6895a1556cbe3f8d8b214d659172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4d64dd6c1b2b1fce65055c4fe482c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3621eec2e8888f210e93bdc077e310e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c611bd17486d98d9b724e8f5482fe07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f600607ed511896f8e8f105b1cd2b87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077014186ffbdc323e097867f37d7cf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20faf31c3e60998fd36da181443e2f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742714d7c736f0d04159d5e0bb112f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17ccddd32cb4b46054e6880c30561180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36546248f88387e4ade4a3ae5eed1748181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459cbbf2d67a25b7bb2cb06552db764182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a726f72775be304c2001ae95e5dbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67c3a7cc5dbbfd92d6186182149913184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c07510d0a3c068b999ec5450b78da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701a1d4d4249999e9bfb5363834e991186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018ba47c1753b6335e32f24e0176971187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ee56831aef71f58d725868c77f1f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2361205253409a030f8ccce737bb71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ff56307209780f465a339eaa89ec3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7d6bbc21354126ec997592cb219ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df990a1ae1f3e182c93165b117bc2fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2717d62d3500174ad3eb0e6c4d1868193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd891edbce2c30c742cb268f478c274194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c43cb9edd725c8f3fb72d6911bab8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d04a094027c216bf6e25d3e075863196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d729bfa9e46711ecf06b26b8151bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f2b2f5d2c9b06445fade2782fdc75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bd1a361c4b814719abd4021aeeef8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473003c30fe52cfc9ef8c704e9ca912200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee09c938cc97bc48e4e98c27540732201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418602293319422fc8193284430b0e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3964697ae2b079ea834ad2e4d851a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97afdadf65030cf7e3ec97a7c9f7f93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e6d29871eda2835715b4e376979ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d06bb71ae95fcdb5bc211142f7cd4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca458193114bf261c5518d280f9e400207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af632a382eaae410037e6150179cbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc2ffb2f0c9bb6c3e7cafe88b4520c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd07d2840944ffefc7621b971a321df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb234801661ec1f7c3a4b752c347a17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8168ad63ef8760f002d18297ff5786212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc12021a7a3fc8648e85561cdd310d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032325e2259ce94accd23a5d623f7b89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8f3ced7279b410be40cbb3b424ade215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333d2adda9a396de484529a2070729e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe947bcdcbfeba1d4cb7e92f079223217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd94884f6adcf43e4f36eceab6d2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1defbd49577338d409cb2a65b3148b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31d06fd0b48d163de30db0dea74895220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468de4203fa7fa4480ba1bfe4ea859d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77875dcbe863fe1dbc95bb9e2fefaec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebf2c43d7ce5161ca5a83cc557d7f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cf78a0c0edcf4d7d7a192aff927ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110860092eb72122dae43b0b63607063225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2ec610984cc54b755e6c20ef1def8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905472c87e010b70e013c2bf72ee12b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297c08492f97b68348257c352cf9335228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be9045a0fc851849574cb9b562af4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3946415436ab832092a47e45b05c9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c6c65d1ab9405d53189125d54a89a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4edf9455a8ea1de613f3db2bb0bb71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c97871f05dc36f7d47a2ce64ff0013233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3988a68c3d5fbe224e8c41cc8d4a6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de292e43e8446c3fb9fcb9f54ea92a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc12eb831dc8f410829dc54e778e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd1f2c3d887b00c2a8f67490777a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75a9c71cb95711823e70abbbdff636238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2920ea8084d78b95162702bb56aca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab2090917f06d1fccb704144ad1f8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e412352c4f575fbbcd71a888ad8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da125ad8617f8f2b55ba51ec8d48dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe348e24b6e515b621fd9399a3853243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a75e3e243e9dbf262be3059ceeb6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8bc56091e4b2c4a762cbea008482245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc0b99af47da4c19e3d2162678cd09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b002cf407f9be21badf645eae4f1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370280e920d63777f7b12b8e06a74d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ba478a0283fa158531381006446d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b898d177f00519a723ca464f8d400250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ffd6ebbb4625d0c8dc80e4442421251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328b86af981ed3ea0845c5f1ff3a272252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c6866617058de083d7cdfaae2c9f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee62c40bc85159e4da9294c95d702b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7a3662d07f6e6fb244f568746397255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a26fb53e77451f1209f54467c07c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b619deffe90dc409a46e156843c5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2135d39957fdc4a8a39f9887355a64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f7dcde3f0f97eb678640f93b1d8be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2309b1f04b5c7e2bb4c38a5c680fd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b906d5df13f00d5e5c9eec054bfe07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0acd0d4658a118db0e287fdb93d35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36fb8b91a260eddf8630bb67b93e66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c8b3a40f42d1b6376d2e77835e071264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b62b3d8663901aa9939186189db51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95e851aa56ec0aaa12868e9b84f6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2200abc3f3455397c9fcbd5494332ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4afd73c935db48b58c8451b8ddfe2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f4c3297c45a1a5893b91a399e89a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f1152149cf54a13757f93050409b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76259babf03b2d02b47aa2d7f3b079e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46377d0b7aa072adfeccdf1e60081b3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce60b91bd93ec806cbad90a7086f17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bfb457234d3777304824b0d9182eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4515d1ff610594216a2070831fea603275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d59dd3040da73667a77af98ab6b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc595591ffe3a5eadc6e28e4b6db863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334dee3d3d62f4358f7218f4462403c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1a323f2f1ae5e3b32995cfdd7b76d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f53fbf5e5d9bbce1ffa22922a202a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b91729c7e32c6ebea84ce237e9ac5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2595bf51665e2b5b34cfe62d4074dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bcf0a659a1655cbd60e8ff53be4a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dc8373eb941c42c3e06a41ae9033e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff05df5decbcc803d3de9b5b3f79da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e43d855d9dbc4e3017dadfcb6f4c2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e17c4c34188ca871e194c90c2da748287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7c49aed932c432f411af4f19a3ea6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104506205a6d5609057d0863bd3435e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0946ab4f53e47579b8f9dafdb591eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb7ce47822904f593084d9e8dfe77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f542e049c6e65bdc675380997705fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b6020864aa5acba1e96b0745158b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c05702b90e2bdac18c81d6e73464d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced691753df8a4970158c0a6c24066295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad53ba5050254596220ecdee1433223296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05970389ca8d2aa527c12c28bcc4ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fddbee7115d28f837854b9f83ede6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fae490142d8ed79b3077958ffe4941299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb07657c1c7040a0c847e380e0ae08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ce2ad390979bbc665ecf59d3ee089301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c61550d6c7f5a3906b06ead04eddd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ced8cc858c961086de3f08e4984d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58adac55e7ab8c3db9b153f467459c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad116f5bab3aeb90a5099607cab302305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543fc542b67c896369e0429ab16c0d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3bdffd2f3b98c5aa553a48f599080307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409310040241f8a0709aa4973e03f43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78448c1d7a09494e41278ed050d545309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8d31b690e785de5543afb16d420b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e912bfda9016dde03f4471abcdbfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f02ff063684b830a80c792ca7119e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e8e4cfc663d03f8d91de4298519b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e08a0128e41d6a3d3c80d3bff08df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962159f6bb5ad69f519285c34306baf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7889bf71a236e93dae852da66709dd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3dddb008a38202a051178ad75126d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e053d9c0d612b27aa34384c360169318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630144604fd48d5b336c480a6e2447f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9c76c1c0d3f6c4319136c865f7e86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844ad1ff27038aae2b8a210c954b725321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acd65d3d411e88fb3740d20b0ecf2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7f7b95ddab16b91ec33bdaad5e403323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfd3a7afba8ba9f7634be7640d6402324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875252159db11a9b6a75990ec36749a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4e5eacc38d5b0d7447269f3a660e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acbed2ccc5b51e2fbb49480e23ca56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf801fd383ffe1179319622087a41ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b129cc85f174ff9e04c3eff5f446329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba0159dfc15107b078f7cfd46b4659330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898573593267e71d94b9f8712db0228331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbab1ac70ad856a54c385cad4d89a79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ea5018acf8b40d77f068c1d2bd027333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b9905f750b08f7772be0d71073519334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94559eff6b9f2f8821cab20d84fd8b5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc086900ddaa1cea8ff74a2b2a42b3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df4af0edaa008164f0b73135d0c386337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f0caade673cfd5f5cd0f34bd0a88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431139db5d1aa11b657e91c95727e55b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e8b8071e7451db1c41629c1bf279e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80879ef7a0c0b50f368566855c6271f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a4c5331e3900ca308ce0465153d67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad7666e011b0d19232540807e786af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf7099bf3e96cd562ec15d7ea88490344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578919dbd828142e7830331fa0e5f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33811a0632bc6638cba154cf31e1e2e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6f1f9095d9af9e738ff70742e1339347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccfdc72aaa94d2d6de78cb42762c61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a95a056a18288c1fa77d8bbfbf57ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b1d6a9406520afec55694607fc28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae5ead4aac636157f025a5d0667afb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e00f1a724dc59712525769543f27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c03d32238e15a01020b0b7618a3d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf02e7e8a9a5d79db2aab6b49c5334354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9dc1ee6d45ea1feedf348665a446355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8ea94e7ade30409d653381a29af80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a75c39d67c9e19eef25d9a6673ab7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9908bdbf0bc3e1f47dadae3574944358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42a21dbe9d2967596b1033b80fd536359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68c3d3026e3c36a806e6dd2bb33991360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9608ef6cefb8155cf8daff5db75da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235819e949c1c80ace36c1a77d0688f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5285aefce1da61238da798795c6dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a73db5ca0373a093b5dd466344c6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbcc981d04b07d013e6d78c5adc397365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e62b514dc214c1627f98baef2eca6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3baa4f2879523f761bc1504128930367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ae98317f5576d1151948a3974ca92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b947b2efaf25e83d97928ccd4e54b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e0895534e06e2ca0c86fe586729e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebaebbb39650cdd0bb964c6a924b01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c9f7cd431eabcab60d93463b6b8e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb3baef92b499f6b1af016a53e749d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704c134ec1817492b5d2bb5abfe1a35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810976df5a6e34f7f4c25e5862255bee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ad191fe37fd02849869063c071e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c2a3102fce8fa74e100c46db4c3a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a54516e20896599f1193216f74fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11c98665039932d368a00bf333654c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734e94a2380ed548a90e66b128ba1e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffc86847cd52148f8f5e1c5e0d7671381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf27bc6012db9448814e48032448c60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74f1bda51590c526fe0dd6e136c60e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d177f944fc332d7176eeda49b2a35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6dc393bff5097969308b6106dd4ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033a0f84a6f0cb1a22222dbc4e2893386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e53bac7b16498544b56143e2ed11f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acbb1b50be6b68cff5736fa573cde6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c68ec054adb1bb9ba61d057b89fba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617231f3d8cea900c587f55276a537b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011f23bdb274e8535e449d273012350391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a30488e3e43a5642177d0a4d7cb32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e0deefab3304981e430bee95a40c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908386bf1e5cb1af19c0665859733b11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2945a1f1372e90675456f319e4fd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb27f50973d44802290c8e22deb0146396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b4c9de924541d5fd986e7c5b6591397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e612870d579fc5a75de0b3d901bf402398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f589625410f02da1030a81edc84411399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c7780131f2372b369ed15e090cff1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf7a0314f640d9c514ada72d73f9b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930bec3dc96054788042a05d2f70841402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dadeb3ec3daf34cf88ccadc2deb82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22166d4db321a47d6b090833d08c8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f6223f1b06291e28358257fe30012405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71decf93dcf5bc3f2e9c50b50201f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92f075de0f6d2a1e685953a6576157407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46feb7e204b45ba6371349290e734408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae572e9e958eea55fe378e8ec21085d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23a5b98114dd76b2a9991357a55df6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866962352f5c82e4c563dcf1ba32252e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f6a62f2641b0ac71d3209b1c70788412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5f7fea610637d01d776d106f4d10d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f56f4609059c457ea3b497ea5ddf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651e13a5716c2db318c44f0a179157d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153e282718bf68fa913efa208cae869416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfbfecb914467aa4b825bb22d4ed67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aaf0301dd87b2d548d6906d12cc9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a1683ab8af168d4c56e179df9740419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667bf3f5e72e94e8e99ea535c1d4bbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead4ba2def8e04ff2a900131457b65e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e027f696fc331fc031b421dd201cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ca0a9a8f7c3173bb1e0444b70c067423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83a0aa2892d4a7fda39a249e68360f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fcdd9f656e94e0aeb923121bf2aee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28420b25d8ce36ab8564dbe53ea3a573426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed542f0b797f2b2e89a3df6f7777a5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c411cf4af1533be7c75063bd8a40820428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a7624cbe68dc276888c10f8a27d8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b7db519f1bf67debecb230259247c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420accaf4ae4845539a80ca86426c5c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc725b8b7802780ee97237d57bbfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab18758c0166a9722b923d190275d66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ea6f827ad8e4ecc81b19b8f51bc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f17acba966818346dcc4d097c5f98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c0a0e719c427a94276225765b44db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5dad1709777febf8c78a472cb2e1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a972cd6f7a7c0aa461228dc3fe2419438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea790e4e5c616db5b5edde7623c49c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5966cf5188ba1a28865d74595082d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ae581bc5c0e9ee91079de125b1c31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cafd84b77b2d84980972cd626045ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de394f95dcd6c85355b41b1e4ebf61b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbea374b404319cbd04659c77385541444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2151e298d963f7fa873a62128bf6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af49536d6fd7398a0bbb8bdb2ebcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e92266c275b4f0dd12f37b7fea441447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769bbee60a3b9865dfd5545cd7d56cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928621221c21f01a11417bb19b4d28d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8840e04260619a292e3d0f1b4ea977450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100f7701335d0f6e7a6da98cdbeda6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547c883d652413da16d9ef7c06a7c31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b8459fa2481363e9b5af0063ff7d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5f821023ff100da4a70a534576f5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafb367357ba6c1dfcb448538a34875455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66acbd291c6ab71c321fe753dcc0963456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da6335bde576128962d62a70ae964457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa831fe5cad545b7c41c7481ba6cdfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e383526c9b0fceaeb985c701399ddfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f69b3c5946633b8c3cd1aeb68fc58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a251d4b855d5140e7fb12ce5a9ce80f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e55b9e73c0b035f0333714f434ba2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e975effb49d3a796f7b24ae7b5ea1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a324dd27f9867b469b7bd6a7d05678464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e223f98b16cbea88d8bf6e830fcf5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94ec1f7ad53f8f6d0b656ce851a7f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6898cb27f48f076cff2baf9d10dcfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513fd9e6c4614ca85b723f1dbfb044f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca2b5dddfa9c16f60faa33bfde1cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe806ed6dcbdb75e3a60fba991dd73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab60e71f32b7c3f88a82d68c4aa9bfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a764826c2f2d682a06cb922fe3ddc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff0eaa5e6e455ac9666e0d73c6de5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d1cec5d927aa4df0d3a5d3c041c63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f915f2738a23cf5372b374bf3fa3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f314ae34cb6322543f85215037e8cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40863085d0eb9739e9a13fe910c774c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434ffb3c1fed9c10bd6cf46f4722fa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03bc845277b4aba7432bd29e17d7af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374773603285bc7a46fc496926187fd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87346f424ec9ac2ba17e09b56a2bb2e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ecfc00c305dfa9d2940bc27cb523482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b280cf57a35b6f1fafbd81ca07ab28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0babb5df9b2c725b2279d60d655cc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78b5475de2574539abc996e06be03d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a6a6ba5a988be0c4a50a5ebb5c23c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fedbedb24a4280da6a14ce13fdece487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1734cec4a375c1c8130ed557a856dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa324c2ba71617913b904bab01f6def489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cba7c9617251fd5ab3a749ce77aca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409e2b10bfa13dd8fb0afef4be6e172491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b60a90c9a9edde9f9255aa2593927a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de468abd6e5f3581fa53898bad1a35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f412c7d5033e0a55231de1d433129b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c522d79999320876d8d63aaa78ae7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e485260ea905e7c9b39d56258a22a9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a46a91b73641f3d54277df47b77d23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323754beedee56ad820a32f47ec2fac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d5e8ada835cecd0baf2cf03857c52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b619e8b2a01436dbb691c02dc775b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cd233fd16dbe7db5fe6e94b5b3ec7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958521bf45d185f93ea352f7a7fe8e8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6659c6c2e7e3125eb386046cb24d960503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5498ebff5d4bcf4e78bcdbe0d440f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a1586fd39fd28e173b94f96cebacf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc20f851d2c2e73ec8263b58ef59834506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59217706e7f040f32bee807168b70c63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdc2f208bd6a1a9f85091ee2d7671a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb57b4e0d78241d1336449e57a23dc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25afae944029ded431f8d1cfc46fc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb89d9622a187374d15f57151331ce6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd354d2612bac253b7f665b745d5209512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ea78ad1d0bd6ce0d67bd7f6e6fe7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93c60a74e241e70d64be1718c34d2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d77f2e5eed49db734eb33c20de3b99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6933c521cf821dcb0f948a4360c6475516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f458a71aaf4e79fd5bf6394daabb067517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef9d5e2caaef1d8585284f215c2736518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3363f0d98a420282e7e964aa45fa193519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8394cefa2fa4743b0c6f91ae7051e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4be38cc22896055aa91ec53db18793521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13543352be735527bc0b1837d325ecb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04167d0d7e3fab4d81d7ac7821bde28f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08778f7078f50d9f8b903c339e3457524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e549e1cbb9922d8ca7f32fb50a7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51d289bd57439b60cb1b95a1569849526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148674aba86bbd48e6b93b33d9042fff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b3f626e2c9ccaac4cf34744032f7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44b794e235ca6aced274f4579c001c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35cf0aad8f763a1bf8ff10da621ada530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7387226309404f63672e2b5998a76ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe451efa842e2fe2b2d322271165f475532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a331c2e29d0a85d4ce65242a1ba1e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790cec26c9c8d60d5b8250e4b4c7fc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e8b7d10b52afeb7b29a4112b9b787535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b714919f8e0ecf20dc62c866d685c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c66723a5bc5cebb411a851a0f921c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6681f6643432eeb11e7088ffff285538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969859e9616a4bd7ea133659c66aa1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52d529112673191862ea2070c728f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70710c87a15c4628d92ea90ce5750b4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f3f6e07c9e4e1877fd80b16598c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a892dde83bfb26b62216b3dfa81c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1332b33e871fc0cf0b36f5fc6000a57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d1c4a99e183bc4fcb7ea0ec52ea52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412e098811a22c7c4f91b963a1a2528546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3763c5d1106aa24c92b32dd0c857d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf05376852d9400efeb5d1ae8f5282548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b12ea786a96dcb93631bff94246397549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf7450163679521013cb2a01355acc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89196fd028e3db5eb40c84a00f01c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fd656ceab132a536bc20318f9829b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b14aea085e3851ccc87ffc0aded76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac17ab31bd180c95000d4febfce883554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f0d3dc58c0ef715b8b8dc435a0d8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e782c194dcf190b6dec561d3a4e2fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de93b44f790c738ebd8a53aca557037557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86820321181f4cf70c31e7540354cb01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1d2802cef111e994eb7b4e31935ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cbdce6865611e220ea27e86448a5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bf277f9bef908d04016ab9843ac7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777b67193eca77a5944d9ef2b6aaa75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c5ddc231268efff553c278404aa0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2a6b9e63a83c621149b4f6f665c42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b573ef73551c1f49a0bc2b00a78762565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66316dbe13e1aaf99abf26b71a9a9103566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13922fad934c3bb62120f596276409b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dd2a975424ea4418668c11660fa7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea8f98d5bc2ccf7e795b49f08ac0e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7334a443a9697d1ced37b5d184e54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4223fb3cfa703845d69b3e46852a59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcd8bab7e066cbf792300287ba47b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686684e0ccf78531d3f596c3659a14b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a781653dc268385de5f9488fecd05b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f94ca29c761e36eb33f41d21df35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9688e29c4e33fb86e75d20b2f2950b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0289e5a9a45a2fa9bec1b5da15859a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dacf1c4dfee1d01af8f46a9ff8510b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356e561c9e3ce3c84bec409fc8ff22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b1804e9d17e02c41fa859a57691e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16191654ad6a4fed0d0e7b5e72c39f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ead930280080a49af1484d6f34be6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99d6662740b86ed075158056bbd4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b9a3b22bbf35a716073df5092073584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80e4f9ca3987e582b6358102a622b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e77e77ab362602754640a9d26d70c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864247f2d5fe9fb126002066f67007f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c29c0daa046f13c9f2718af4be18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33336b4ef0ada3dfebf20f70c66e5452589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3026382268f43d9095d2a9530b2500590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d47c46a5525ea218eefe40781f6dd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf330280b017567ff6bfc6fafd15d13e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98c9999644580e088de584814aed1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4deeea06d1cb04db449c0b10c8cc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8181d408434b90b0e9df02998ac4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284459792b56f88d0a84e76633c31a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f390e7f9ab8dfdf11ca3667c6ce1a83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483768d94a9ca8a3ffc083626d8d2124598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbba8c14307d0b7ca756e96113bd64c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de095fc6194df4f969bc67ce3dcf78ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844ac058b58a6f848ce271d9e4c2b79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e2c921fb0c11aa81c37d5c2ef5706602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fcec9149b905e2c702f57fac90f86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e3effd90e91e65dab90b6000bd667604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214b2072b92ae0c77f125d1e5808d85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bb67bec211a8419caa33256ada69f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962c21271868d97d780decb09d9db80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bff2cbe9493747ab424faf65b7143608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdf2e1a58a41236b2b754b61eb3de1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997175ab4a380723e2eca719c7e6eee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5474ec83af1b74d7dc4c665f9a98b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2863d011edae768c6cbf9b74d6bd55d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f22b703a351153e30643f3e7751ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad8038598077fc09e7a74150eb952c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c12d98c04a3c5f3465ba5ab5c206615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944697d6d892c8788ba5a9a1c66f2f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f3f78807d6f4fac0e9df9462029c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf58379788c06602a729c2b91cb4d80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b7f7e5965d18976cec5932e7e144f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246258e2c6bc4116d3e094916b88f13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bac25f2cc12afb013c99cf6337ebb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a979a2ff28cc1c5a8a11dcb5b340c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25123a2101c98f3112a785deb7102d09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00312da95070d72be9697d0a02057b84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc33a74400fcc073841862e2646879b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4829b0265ea488bc6cd79d87bf02c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac116359967de85dc59219d7298ce4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a206e75efc498ca746a97e1ba5bb5bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab1134bab4fbd8ab91ac2fdb8a1d0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9920a5ca9f6523974c4cdf4ba7e5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46916caea10d30de3162a5386ef18e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907044e49ee9740dbd7ab1355afa61fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a8dcbfb80f748baacf9b19c455a44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1403f6e885288d5dc344063b2c59f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263da7588c6deb90f29682146875f69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebdb55d156d956e91cbb905b6e3b1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a714c81792ecf614aa048ab965b36f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852f260dda13d027f2a53e477aab4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c3e19a6eac093e49da65530751304639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd907d95bcb38dec1c76688f1089d594640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0bcd9f15765a3f359ebbcdbd2332c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18841071e8c94a6ca9035217c12e926a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25410ab37aa9f106607d501900018ab9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cc863b4b86eb3f9b98f2c876d015d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f33038eaa3051d59a95daf61c14b90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef4b4af56cdd1bc22314d2850b9c21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44126239a43c14de8ee39ebf5ace1fe4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad8ca4fc3581bb3f34c2197f00e333648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac054d1101ef0d2459f56f639c61e85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e1cd0632669323e461945f2776b52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652179e78c02654f34cc2cb870ab8f23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82805a3367e1a166982b1d5817969c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e58b2e113b5cde15e70c696001689653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e954707e5cc2e02c7b2f62475f8449a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d225454cc4ee366e065c8c39898b3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105014b77122a7730144247f98a7076656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fcabee1e231e3ea6609a51b783442657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a256f7c4fbba8e7e0829fda70bbf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babcac1af6fef90aea6be6151178ffe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa104af8f5d1f83b6801cd0e7777e196660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6e5360aaf23ae56bb88af1383a884661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c4f4a2366da952d03912dccc1660d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972a0a66506c2cd3f5cc3df3d32ad88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aa165bac66a6df5cd23bcb02cd340664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fd344981022dbb3d87b6e7d3a40b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84781e2f4cf0bcbd6931dfd1f31c1db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dbcb7a28f1409385e724d7f7fe82f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fab17e7924337e6e2a1e4a4122cb23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dceb4d4863964d05876567cec83de6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e30ce497067ddba2e921daa39550b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8a44cc198dfbf8a8ed1450ddb86c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2eafc5c1826cccce11e3fa0ea14ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9193c02a1159463a38355ec477838a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380133c07cab63f7b1c7af37c6a7ca34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80343833f027ccb5eae8fcffb9091f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12268aaf639d48f54f7216fa2e13908d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a5fee7db60b533a1fb77ff077d6d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebbac695ad66d50264501ebd0f9d7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d6c4e2c1880162fd48f536d07fdf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af9dcc61c5ee0a1b89faf18d07e264680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e828d903436ed644e6f349e661d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93cb04e903368c56c2c0949603b93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e330ae598c0a08e42c7be81bc000d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaee88513030aec4b3274b218f54d72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388af38e28c040af8a72dbf924adcbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457015c218a36299b22c971341e0631686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5376dc28fa96e87375e9fa634a09d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd586f447141ce8bc80a7ccf8e30d41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31674777211671b3f478da4c18cd08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b71f491cbfebc5b4f669799eab998690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399abeb14b665c854150753e7ed40e21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eec5087272b656e5aa7252c433e17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae509830ab30b772a15ff85155f8dbf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5b19d23b1256a04da2b6920d2a47a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade22d6410e4cad8c5ce63dc1aaf5985695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8bf385b0f9fbef6c615852c751359696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dafb2212d121b33ff62f07b7c7d40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a1053f2b9d871ebf326aa31765172698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808a13fb63388a848fc92d162dacec8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a80fd65dffa5163b99afac6b8c50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e39da3b42c241daf81e361dc44e65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658703f71c36aff7dfacc27ca4b70ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f321b7bc986647cca22096e692cb809703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1f18534929d3115197e77bc307e05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77147eb8694587b94da765408bb0d240705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3665812bd793b8754a23f5f2d65c310706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fa935e82506ab8a1d77724d12149707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c58afa69a65918a358b403ed332b60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaf814bc568bba83330e3a384dc337709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e003764955f51ab2d9eadd7596ca9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6d4540dadddfb2dab6d4458effd00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36f6e39d37a088ba07fcea0a10292d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24a35a389690b8013aa06327e159ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23620e033156af3e1297db064652db28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd4f5438c0db4606c94a2460a77ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52169ee9c985218e9eae1a243cf566716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e0a0fd9d69683bc8741776d229cb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638a664df29ea0923f5f04ebb073b9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891edd51b072794dd4fe5f0ab8c9273719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863364c576907dc99c35a9219b0b947720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40621a13a27d24018534c8fd78284d6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedc5cf2c1ae9d2588b354f4a8afe7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b029bd52b47e21e2da36a8a05a05f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482822c047515db4144d0d4fbd5b530a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168665bb6388f911c8bd6267eae6715f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85c618fd7d4c76112b41f9455e2eb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157f575723be7cbb3684a645086bb5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6409836a330017e0d9cb3d057cfbd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76489b46815c2347c6dd64361ba67a76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042fe2c5207f139648e8f5e999e28be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ef16ecba41fe3193d7f5e5b733047731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c89bf867477023cc7f8ae6e0a469732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a452cc9328770d917f2884af0b2fbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37568e59754c032dbae71f4043888d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578b5630255efe5f42163a5e20c88e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d0948c3899c5ad518e42520f331b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc90649dabbe97e98223412d636395737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d05601053f46faade80984805b924738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baf390fcdbd197e161691cd6635d51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3addaf777afb0f9056bdbb87210b68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb815f5c4e69118db8700b7640a8a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbe8a9c43fc0797546a1612ca94582742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a4a760e49f34161738ffddf0ef0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36959ae66c20d8086c26a990cbc6981b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624fddfa52e7a9834b236e4314d178f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6760066d79bf5b940310b676903d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3705083a36735bbcd9d88dbaf20e967747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1646c0777dd6cb9c03da2020fcea0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affb83ae7ad368571a8d624c2324069749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3969c9558ebb8d5f4237b398b56603750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11265eebd6e6469338e932e7e8a1b71b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf709f1f11e02753873683960337f2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab4e96a3db7335f1367af48875799753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ed18d4fd44e642347ba7988f37e12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735484a19dfc80ebfb3d19244d882ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90406f593dc890578f2392c668b82992756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b3715faee52fd1412f8e8b5da319757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d47c87738de34eeb43ae5a0e675753758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e318baf226fdfe6808fda1177cf4686759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e313164b8ed4695007dad5f4664c97b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e010a22aeb55b98fd5ba7ff460d4e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290e574e69fc2477d8c97aca5b3f3b2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a90e7b9f2d188b833fc633d5b404c1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b4b77c13f5080d48b23db42c5ac8d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e68b9d0566402fce566425fdf5bd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57f5f83cc7c54fd85e76e5ea0077b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52152e6884c4cd2f20f946ea4a97cd1d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4196fa296f81cfd5f37830b71bcbb3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72184db300273fea0dd32ead87cbcca2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61282f1c2733f1a130b121e1c95d34770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc52b248069ffef9d83ee2c657d6564771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1a9edf3fd2842fb69479fad64e929772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a720740fc168b53e9791742194c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7e4fda3058e1385f2ad049f711ac774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956aed53034129f6c09ed629a101836775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fb450da24eb23d0dec58f00db59df776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899d073c14bbf9ed4eeefb212a2eafb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb831014669398c841bddd5eb71398e8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39068494f0433c7c68a59fdfa57968779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448d770c695f0f8bdca5aa012449e0a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a83fd04dd2918d4beaa904d9d54a61781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec39bed83554033ac5a0a4745f8d93782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6682be2f5066a74f57f6f16132ea2c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dd10bb1fc97de3c4f90938583970c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f646bf04c30ae8804038344f91b67785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f31f35feb872798fcb31ef4f99fd0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02248dcc293739ce3ad4ddfb4d6650787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7341f5e2799af3b0b482a06d82fe5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda344f639619c9e70cc66bcaea7152789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee3f1985fd0e226cfc2e7db103c751790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d0bdce2ad00267bd709e7617e0df791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3d0dff28ee69d63e65294ef04dc24792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b8bb647f7503a29849b1983c69a1c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b819fd91761393309f3dd02df367681794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5396594449708213414a5c7efa4e517795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95eea40d170cad0f9ae4d34635ed52796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba1b835a8f424b3399cc937f7bb4b4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df630e25c5204c737daf614d5d6c7b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1f03d05c8197d5649cd1a3ce3c2e0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefacc0700659e308d5b0e2b78e01d1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859bfba95d446646a051034fcd444c0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e478be9a7c13a7d41f3a0120c615802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0356abf8fd2b21ac416daabb93c8ed1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdb22ef2c278c439961f1bd1f347b7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df5177eff33d5e6cb85480095c5f4b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1916d0a4ed907a2b107ee3e6bf7faf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7671fd6fac5e39ef874f42af25a8252807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270984dd30664ecaf7a010f24b5a87be808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70fa90f3ccccd163fc1190be9b3c4c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25325599f20704a9bbdf19e9403f326b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a7a7ce9e3cb57b050d4d71b2f51af811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819a2950ea7b2f12747679375d2174812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfea37bdaf9254c54b92973352d4085813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa489ec40ac22bd74e9114e1171372d7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7a058bac7b3ec370849338210940815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f23134d8c1b9393651e879889fcc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576f414eed9ef4e79a3c1ad431f8ef8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739dd078729d8c1e64c561d60bb9efb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c02bd5c5190ec479b11f8003aa24819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21502bfcbf3a1094575b5760c0832f90820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b375c00c3608974a1d3e03417b09da1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc836355a9469886046cd1d0a4b84d6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63124ffaae738a6674f519422f74cb6d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e5430d6e44d984d9696958d4e87b0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16fa84f28a788b0abfeee4f9598569825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30910d82e61719e7c277d548897237c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f0b07916333973d90bb3ed5c0f523827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9429c2b0450bdfd83ea6aaf46c250828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bc9ceaa9bf8b2e3d4ee1880902785829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f98a1b558fe3e4ccbe1892469e465c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855a08501e15c8a59cc9f86980205b6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68095da519a8051b76bdc9753faf10832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8148ff0f087ce6344857eab50b2d96833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea359e5527b8733474d294d3c0150834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c77b2edc074a19999fb8fc5a2391835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e7c808ca37e946397bd0d0fa33983836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccb243b9fe610f435fc0630d1bd6bb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57bee21f42ba7f6e5469f8a2687430838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd12cc4eeaaaa198e7032b65690c79839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b079bbc6ba71419c5d9884590ac6b0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa50c8b14e77f02f96ecb356d3788c5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f08e1337eaa51d8bd1940e9c74362842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539c9981a8fccb216526c90ba18e05f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa9f881d9db4b17fb453b941e55c63844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900f0723740254545d64367834bc407845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cad2f2efb9e6fc815d13ef53d2260846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39f8ee2a84118bee17425fe9143fc8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce10b45dcbe2d2f361fc6bea7209d25848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3387661ef7f1fb3ba736c78b905d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6e997b2a84aaa23b512c6ee2d801850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3cc7221f28956242a2a24191789a8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b571527ceec3621284f3d8a4e134b2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88ed3e35af3ed52f2d8038183c1ac5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da11038c47924fc4341ff36116c1342854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d3e804fe717730d8a6b0b6c9eb68c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b247a08633b7697213a54ffbe57c5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dddaa21da29d5073d1092b5a819c7a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb902f4025d2c7b48e29f5d1844b0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d756629e04aed6030634af10b318b5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c12fbd2455e316b9964bc3845729b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d204acb000f13233cbcade64f1716861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626f08b2bc83e0b8e597a2b1126c036862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f842a80b671b12cf9bbd153c7c86c10863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c7ead6d345d6716e7a8b2b525ee16864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06344e7c3ab815f86158dcc0fb32325e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc42bfaff74b66b1eda7d524f85e821866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef930ad0e0a918060661cc40966f7c70867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fff6d927209ad33c78082596f2044868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134cea812b3ea69315e9f9487c786b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb64666a61b2b7c7e923f234f9b981870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e130eda4726ef4b4348909f1790e6b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eb46743ec262a62439df97eac8acb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06624485c3baa4d5a801d8466bab1466873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a236ed5a83d6edec6d443675eb1348d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54ef0722103c2849d7323f5a9a001d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b560b11258a24bb9a3d139439e609b1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebcbbebb8953fadc2d8093d1aec64b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afdfa8cb86312ccaf8a65d3daec0e1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145ac454ef7d0595299ab56fb4606bb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d795d5a299e4d2711d37ea386c51880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c151ace10881f7a413dc11ff081054881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9222f1a32e3ab09419760718f35440882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5b562a67ed5baeabd0dad79faed72883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6401105ac1894a54b4032812e50ff4c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8c22c46e19fc3e91a3571f93e70db885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ee7a9749752919bd4c7fa65be9574886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e56e57bfb6f12d31a589b6339c7ad887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c8ae04fab4ef8eed9f80c6aa1d7f5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ac652415a4adab3c6d59d88895b5d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f60515ef69d26aa0d7d8cf7cb158c4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222951a0eb9f0480112d84f83c2416b1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965f49de11936b41edbc39353eee7f0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfef758dca89d123e968f91cbf813d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde63ebe966a344dcc0cbd96ce088254894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888aaa44d14a921e256a201c8ac9d19895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b4285550c0a8981879778eca18e5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c196105633693708ef41dee707882897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e903db6121d0121cdc13fb7e9882898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2028418a308725aab73b7d471da94899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c4a216a78259483799d85680fee31900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20061f2768f1c3572c391ca8102af0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da86893ef5fb7963166e72938736b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ac5e08d656b334fda993616d2a0fe903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d58217199252e7f7eeb416fdcdcaf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ee26709b0ed770083e6d87eac93bd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd10f0372beddc9388955e759bd7182906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56021a2070d486a905ffa7d8fecf6b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5319f8d97841f4917d98d985ac76908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8340a3601d650720612d9b70edfa909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbbffae2094e7ec0a0fac71f84b22910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb595f27972e6dbba5c9bf463d89166911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6832a950b3b78c0b4044be1dcb5b5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832bed87c2c8b8370953d109f39499e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc36f0a2e87cc0b8517f42beb8c9d8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab17522079152dd922f00c171fc703915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0fced48dbfe487c20319e97fa8156916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17191a9bc6990c22f7e346482eb3666d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca79ff2b5d798ea539bb803aa975bb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bea9f234d0fb935aabfd098180aab919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db502b41db0ca406cd6bc72283be5fa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca358f67ff06e685c764eafd7cfa37c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516025076a50ba5482ec5261fb707231922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e9cf60c936b6c799ee361702d82a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd47bafab82cc49edeb37f9470c718924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509000ebe570bbe657e5310c2102e7ca925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b931675150cf3d309e32a303447e7ea926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960de684758ffeb3e57c2b0e9a3ec47927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72911b808265ac415052af872ac07778928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75296617aa9e43828381a279ee2b9349929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd0821f55d9c02c1ed0b1ea0182132930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb2e64e23527ac46ab386a81e29ae8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e136733aa8e6ad6c33c747d322de89932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dae97dab8f8bafa2e6bda0db01377933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30971dce1626f310b8cd71f53d140dd7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc13b68757f3b6a8c3f7afa568043c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd147ae8ec45366321afd9db5846f8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07a9a8eb30e0c9c103b7962b23aa8b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d85e2427db13b0cfadbe93addd5b0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc544c93a9a9f8ab969fa7e06be8338939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106447c5c23b806ed134a25fb06a762940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ebc9c1820a00fb0b89f66b84fdeff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d376f2a54ce8b8cf182ac9188b26942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca574d08945f07c45c261a159933981943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b27e79f487d971d866743325d97d3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac24a0b84e805ef766a2194c350a4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4956c8171b5c07f46a1d3776a6657e2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de148c0eae18b4eef4625a7a0942ac947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1e5fbfa8c9eb6a009e58953919ffa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59564d90089ada0949f2880e7982b051949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecbe0c2ae07064149e97c43822cf95950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fb137c5f23f73ff124bce62f885ee951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a8c3236c079ca3d03075a1e140d6c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0006691f89693f6da328dbcee53bd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e6509fdc90c54af30f0ab6fe78904954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771a584726b2985e63e3a89073901c3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22594d516cbe6b91eee59c8a263bf3f6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a8a7c5a86528604e897eb55363a49957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1a49cdfe821345150ea7a5fd1d749958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c01b62c69b5fb76bd50d2b05623148959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d578c0aea00dce1bf090086290b5bc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bf576fe7d8fb4fe35ee4dd2a93429961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a11327c1ec4ae647aa6cf0f36eb128962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a250aeba7001f4f91f93f80e16544963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538049a8807f086fab63ef46e8489f2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9b6290d851cf2238260c847bedfce965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7374c6cef29125a4d3f5d0d34fbe55966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffd18b16dfc4c75b9b8308474baff6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46b26a1571bfce2a9e845c5fec178f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634640ae1992f4ca1b68bf077ad128d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0a2c77622b09d54e18376ff66cfcd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b969468f95db8f487973fc82af8565b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10814becfb2f58024889709ec2fcc15e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895d58c9b9672aaba7385d7a6ec866d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03387ed2b0657ac11bc26d9e7ec3287974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ae43c1225df1bcc5e81fbb1d64e37975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0074e6fc2dd23d95db953828641a6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddd8b2c751233c8877a8f973f0fcf2977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc45714d57d022040f16eafca4a5b111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fa12a2fc98db3c498455f0097f2602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc95d20d37478c4fdd873dc08df7cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1314edb74633fd4a0f4155053fea34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1e91b540896500531bfc835c11afe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a054cf5d0c77296d6471f1e2139b836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696039f1ec7b8a981779373e949b0627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd2d5a98a1003dc1c6aef2f72273e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1f110a885652c4908bcb06ff220979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0a23236098f62b818487fa2503e5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d2dd04c3c7102aca4c0d670f2f8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223146401d88f0d1294ab3e5db8f79612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193bab632ae9df39edcfeb8967d8e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214eff7069c3dcaa78a422b9f29c80414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713a90e23d11e75ca6a604d719bd6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51125b8f37757ea2fd522e53bfb850d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65c7662ed944b7c99c4d0d672eb57817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f6585acbd0ff75c6a3508d2232d6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374931098cc012b2c7e07849115090519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e24b15a2f09414f390e76ca099c9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae800d5c7009d317c0278cd9c4ffb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc6b49405408b0b4b2187f8b81dae022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c9546fe3189606af1d97a89e03a8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9e9a9aae6579d8b4f62b827e7eb1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e7d0dc9ef214386c20412a5c10b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdba1ffacfcc14c031667f2243ed4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2583d36fe243a1e99b00d96c9b8da127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de82a00f4b83d279bda59b7955ffae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f77d011cb760dee58c01d2855ff8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8215f60010adea6d60dfe0cd497bc6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac82dd64b26a2502b1858594eb1dc4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f67ac82d1dd65cf32cd50efa5388432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad3389a23de7abf3a6ba1aedfc196c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f844d20a218b59e2974e75d5353b6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba861d647c1e674708b433f474fe9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208789e18ad5a43747600b21731c0ebd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516e99966de57b51a1dc4a3b1e4d83837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b086e32330cd196bb5b72439435d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9759b14c910671237d1d035cbbe229d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa129be7c7cbe7ce83fb47b2fbfd9f2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258cc770e6da691e93df6a3c2ea47841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb4b82f87624f8ae2193c883b7077642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e42391c99c8665670e6913dce468043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368334b6789bfcf34378e09ee92a879344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c0e8e4d5bb207f9e368bebb3370345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a730d8894885a99fd9ef273baefa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82871a1062af2d460aebba4473c283d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fcfeb82f3247e554852505920faea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c9202157545c186f10c077da7b84349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d74a1ae8cce5cff6d226a9e827b45a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f9a2f0169114ba7757056c1ad1c5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23c5330ba1e54c67f5d15318f92ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91754509904db4d5ea57ee05538252f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b475847ce6f8945f8794f092ec00be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b718620debdedf77b465ac88bc3d5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c03f6a81b41aa6f0971b494b735ec456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51edafc59a9892849d460a63c12eb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35bbab86afa817f29eff7a8b27b2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134c8457e999d7cdee548e219fecb6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad630209404205072b9116c0756ca960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e7f0eb5951c7c4c5cac40198b7b8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4ffd92af43b6f0843df1323e5aea662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b71667aed8640bba7628ac66b48a2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe59bd27430857a66e0376439757064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3234c1a8d3c5e667cfacf13d8e2ebd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf11ad3e0371f548dbb6816f77a7b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17186c10e5df3b4b8e55e9f8f2fca2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c804a8e00c4233c9c96fe54f88c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4f2a254070b63aa8c4823370326a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6125a15e31adae75926e08d3003fc6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b143bc19582339516429d745cf349a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615aa085fa10863f82b5f9eb222bf9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172daeb91c315408c3538aaf8e2122cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630edfeaedb651abccf8f15704dab7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de00dc0375bf5c7e2e40138cec957575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8928eeaec3cfaf401be4f6ff8c59a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a435bd386177149dcdd07b5e2c10577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2fef4bf31e3ed34d4c6d131a7e5a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df8d697dc651b07ec950c9c9568abe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15212eac6daa1e62a9c324b07ee53c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78571598d4fc017f0cd0c454f5b41a3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8de01710c1317de25a02a8350215382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3a1fa1a711e7832e29f2ee439f3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4b206317a962a0f46df3790c9865884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255158b3dad6871ac68af8ffc97a8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d5023da1a553e35ceff237066a0c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16956136fd4947df3a8c9ab4de45b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad1f285b26f683bd2bb411ead293788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19734f0b0a4b1fe7f0f0552b6f12a94789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7f4f2f598ddacf16e702eb148e7ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d2dde769ae1e29ef3caec0a2bdaf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca677625a68450bb4eb63a44a937d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcef701938e0ec34b70085e40a575c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb33e41eff88d090e7ed79864a3850694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c666828643a5107c1462e3a948488c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d22a59d9ba76c7628df02d01df4be996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13338784e5072e7f16ad327232361797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2c00a775029eb231ad41c9ca5334b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99179182edf2255795b4684caa82aae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183522ebe3da42ce23b75500074850e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ef612ecd2b7b161815f9a351e5779101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207df78dafaef72315f98ea9e34b650102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefc708411797ba7816c33d461a7674103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c4bb707ddeae9d23b8cded793658d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec470b4fc8dec394c2ef53bdc046ec4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36812785d47f2b3a58d0de49dc0160106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224de727cd57128a804259c915bb44f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc1b5f34a6763a13af54ec49bb8f34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6730a5213f6b691692e1fecad9f78b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e477b97a538393b85683b65e531f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ea61e4c3a2f03c20e7647b46b97ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca4e3520cd3ee5b97e115184b934d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f5ff36739fa8e677cc6bea1fed47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29db0f1318c2d27f7df26be9f6ff47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef080c4aa55e32b30fe58a3de6b603115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1a1dbe2584bc2c06d7c0e090af91b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c20cbf5f19692bf4f5b205b72836c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578051f3a7b2d8132908697b2495d0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202753045cd52fe5dd7aea9ae77a8f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21bb47a25a068e85a17cbb3e8cd819120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723da93f3d12869c850ba0a8b27bea5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4ac33c1e06e97ae8c249509f6daea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67329b13158476040056d8f4dfa94c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1165caedc89d00e1831d7983c6a9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b0a9cb85713069b2c2f0ecbd50b6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80343dc156f2122d7f15d9bd0a84c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9410f2d93c3d5a2ec95b90cc2de549f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cea2743728384da2cc2740faae0137128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7c91665c6e33f5aecf406e4f8058d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ce119a908a0a3ec7c32676a2485f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0128a5ebb6eacf232efa0ec87559da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4a499d043113194042004659adb2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5a5cecb645b7fbd8485d28fe41cb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b80951ef6b76ca8de1ed899e43ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c381864bdec52f46422b1d43fefc56b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f2cf60faa63db259e1941d5fc7031136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325439a850b56b570acc7c7a7c71feb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8caf3af8dbf936e86a4635fa752e7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08827d5ab5a90dbc5139194b2f6b369139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d7cdb0e1fccda112312cf9701a536140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2e7c317fafb985b2e600f10d00554141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb48a27de8edd2f724f05018de6d03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbe9b7cd25cbb29a67800f7e4e78d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761eb05a3671135103cef25482676e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85703414f05228b377750c1c70c82f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b693b503901a532e8d4bbc1a8b20e91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ed846edea6f199204c09d7d78ead5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516adcc001e1cc4f1bb4abe780ee0806148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db2299fc16fe71ad519651777d6a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e1b61731e936c47628dc7d57d58b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01706547415de92a7aa1911fc3ee523151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d677a0fcd0523bd2541862a5fde686e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bcf8aa6de2f95cb48aacca59fcd94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d19abf75a71bcaf639ae0f2642fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462be1fcd0a88219a793e500d89fcbb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5c7bc5cafcd7c5c61a86dbf9705f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55e0bff68667d464a39462a9ca31d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14384387c3a081477efc070f80c5bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408e6a708e5a31955137c71138c5115159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5785fb1a05ce5934c08066cbb63c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94b0c8f6e280ff84ffefbb1086614e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1c50f7201a65ed5b83220e0bf1fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67c3d9cc1d786d20cef4415c0113e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898e6a27c5450f93c5fdcae6f6bf4d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c150b0fe2018c86b41973d4c90d24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a3670233994aefc17482f795d69fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb1fea9293f554bb1e183e8047e664167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4343c25b298ea3c2b1204800775272b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e481b1e717ca65a03aa7a40b7d39a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105fa0b46f0b6f0d63c8271aaf01371170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eb0e484080278ad4d365afb41d897171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506f9b5eeff875ceaefc47fa9abfcbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e8ea5bb61a8ecfe3513f925485d4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575321acb89ba3965110549660a96a0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e60014478d8c80c1ea0ad57b98e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77095a4378f3563518403146b7122c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b409107482a76cee1968cb265dc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166f44c8eed7678290e48b461334d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3a9dfd14a0d6de78cfa2140f771a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b62a5c4d0b350b9bdfa1edca86d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17d6903f70fc701259aacf6a9dd4b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da5bfa9e4891fdc85eeab0146fc89e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5168e98e514a556e3b72d842c1097183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5d497ee1f4210a43b298589ce89d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116febad4d57f59fc9b41aa49b1473fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c03ba03668149b280b0b3ef5f0d85a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d669f2a03a53da91163e61e160cc66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481845536cd02a04c94fcd04276b0249188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acce46ba89bddce62670c5878347db5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f146acd77d02e4f1a49f78f6ff502190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d304cc30acea2d06b3b1dedaa166069191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3bb9bedbd65d4d7dddbd22f96ee68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fe742488c7c6b69c8e2a78cd4e585193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e8db248340b35eae3258152c9e1e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a83cd43c16bb35a92934e22e01424195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856047a9ba65b3d04f3aaff34ec820196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d68f035bf811c94fcd22eb0363261d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d37849a639b14f8dbfbbc305146e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435d9e6060aa5c2a54e1c702f1f1b07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69d72c6792b318658128d3d6b6072e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c526f45faafa6a111940a9484fbb03a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900fc49c1a11511460cbffd1d760952202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e7c83cf519326e6967f9115c6bc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f97a6829f7b609a770d02858291e18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0c260c815d6d8b1e9516eee2f8475205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee13e3ecb49022aef70ced3ea6696f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b58c9b518ee53924c561d4b8c1617207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e6fb4481bdebd0534e42278920e2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc63b173d99a354e8f92369ee6c0c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91c84c3786337561e82366ca686161210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a308f561042c36e4d9361f55b34ade4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959bf6ab912ca582e26f709d10ab081212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e88434430a32fea6d0cdffdc0d7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffae0be9b2814ffa8aaf8c3d575ecd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cee65146ee30304add2c1d98d2557c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e64ed970cda9d27eaa403426bc34d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b97a905c807aa327558fe721140e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d150452a5d2c4c95899c27afada35c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1650edd8e0bba1d63225f587f4ebcee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d502787520d592bf99e36d8a20a664220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd069b4b8a25fa61582f396db0dc4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d089071ede1aa75d6dd66218025a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99464ac1013009721c8d292b0f8324223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261ea8e911e4fbde35a0b5eecc9db2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0729dfafdd60fe49473aa1d58a1c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a0543bb53076e2ff94a883e1f53e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07db6efd5b91830e0609f37bca8ccb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9039dc95287e152eb0e8ded348c5a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095ef4832d5ea0b30a30a694d4e224f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afe99282edb3a77344773266d73370230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6013e337c20319f4e9741506c7962231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df9d27d081cd6f0da4e7b611b09b67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b472eb12827894177dff8044fb90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d1de46109d23045ce71860a59ad89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f7dc68e95a423664d38cec8e98b58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6e7d38507e3831f4c5617bc4dda18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7083af5b1a2b1b7d765712c16dace237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343cb12480b5c7121ee7762a109db6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85dfd6e92723c9cedd7c964f3cc2c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6251f61ffc368cfb0defa3cdbe0b52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5933ce0840a14d006cd5f406cb85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519773dd8396508cdfdcd96dd9ea21d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2f9f90db7fb882b1e65aa99624999243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49c5e7f86f6625ca5bebc2d41061be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1884e1a4714a02f089ec83d14ffc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4949b263ffbef2c0700f88b688de2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e2cf2567380bb8538229c09e3bc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ae0a2888ff2b4adf67eecc8e658c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebdf64060d9587596105350fbb080c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f1dd80517477aa3a870b07a51736250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5e9ca5899e3d325c745e9fef55864251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69a0028b246ce8433022330b2be7eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18eb8c347f249ae21c601ba77bc910253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f8a30562cac74443034e962e48662254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff6068ce5f6484cecd254cebaa2428255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b07931cf74570e1a6de39b2e7b00ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f820f8447f5a8713f979fb5aa0aa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca103aaf3b0e4ca48eb4458bc9322e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e7ac668bec4f250ae0cdf7f517ae6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18132dfbe7930830bb30689c28c4ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5373c6beb520c56ae4d4508be443f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae4100587155db35a560eb9692d472262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bee1c45aeb40751908534b11a20a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e6e8c0921cc68d2d47751b1f56864264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e1ac1c70613815fddcb19fc955ea8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de1ad38bed16c21df27b8665001dc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a8cc74340db1ae28d996d41f929c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063950fa42dcd3f13c90d442460175268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb344ad0006912423c768eadbb56291269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf410a0914077f027617c8633189a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e0c361fc24fd04ded80ba5746b4a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a179d8dfaa3acf34d175a0a82c07845272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44860c1cc13fe83159ba9ace4cf7106c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815484def41b201f355b5a1ff82c49e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa188092f196a73188101abe4b9dc7f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f8f531bb074d06e391180d94279e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e684d4ce2516da29c1e58cef7024b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff760b06cfdd7b4a139431952b02278278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67605272a510322b17d12dee52aef69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a2f3614138adbdbda34fb6f1de21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92d16c35627d7b00538e739a4c0a4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee135a22611b291b63f82abc23800dbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d576a0718d82656a008fdf7924549283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc352b25c9a1c86635b6869c8a14c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf572252404df12c24fa76f07c4d36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6debf972cba3a7b7de4eea432da5b68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ac8b841fed7174df917bb5d0e6ae4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc92245baa49de4d540c2c7c455336288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8afe0be02bc429d9b35d565e6d114289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b205e695df4d2f41edf9df416215290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b843d99c19d38b33baad690e1884291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fcd97a2718104a2d32dcdc53400ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb206dab6b1f0e7c6082bc3ed4bbd00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894d9a7b9e53f57ebe5509c47f96f0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaa909ebf20af3703b4f8cc5568c77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160afe4ba8318c50ea86068cabbecdd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6979a534cc5753ddc24ec3aa883c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8baaef8fa1a08d2f4acc6971c6e5b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035a3ddf667ad55eaaed54a0f45b506299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620fb9ba13eaf69b71c6754f4fd5581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a91fb679a403faf39d1cb48c1e7e5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fe7cc233a314654591842315a4485302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1449a8d0a91b8fd38672b370a47b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d88e06a66837f3ae482f2eb8b6abc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932fdbe9890112d7be4b2b800fd66df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a50a945d4da0535407de9c98f87f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff893d12d4f559d2401ecc4ad9c3c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8ead1c7d5fbbca7528a65eb0b071f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fc65a25a6045e767016c1fc69e1b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1b5ad2ebad7b4aa8e3ac88502b901310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94704f4920f7ba5e6d639124af9e63e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42321c5a09989aa53a024be124dbb0ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d9cad3bf4f1222a4dd73c4c913999313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc8bbf4a58cf8c987bf58e1e6fb80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef83620d1b5299983670f87d63ebf7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73323015ae6f3036e506a5e8ded3df8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80126759ed8f8ad0a27c0e807c416ecd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676219f99fcdf1681e5fc2881072536c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80fa54a8fd27c222a9b2ccfc5a4082319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fcb71732115a76f6de2e329d5b196320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bd75e3e62765797584c69444f6c24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ec15efd6c175c935d1386cc18fd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd687feb7839854a30d0780105ab4470323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6d438ba7c26261ed4b487ec9afcfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edd30b2a6c62f9c0ed58dc21b8951e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e2ce3c3cd8cdae07187f4d5c49b21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5f475ce1e501d78e66470a489fab1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8d4f95bcfd0975a3061debb8535e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a7a7a4de37bef1d3508c986b004ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ba4a9f2dce793265e0f13b70f3450330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1630a64a14aa9f14647fed0f4d01e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b9edd33bef4c5595bbf5a8c24c86a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c112a3e5ceccbc75502561647fcac9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e473f7f68ff2f1fff6901f926b1e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18806ccd325f7294b0fdfd7c4ec8ac18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b0dd5bd907aa3a4b5fbac8d2afa90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599093619ba92866307bea96ee0a4fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea8c9a4690f327d4afc758137b6ce4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122363587b9b6cbe4a48eb6b41b7a9b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fd5e65d3787f99694d81fb8a0b3e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e57c785779ec9461ed5b0afa054e9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50518c736ae718e3bd9913468a5090bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6dddfdc51f43abc5eda6657a49d3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fccb2463fe71f3f92d5f05782d06ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe531363e929dbf77ecd826b76e8f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6266541d1a3c37dd807feac1af1c28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc241fb3160b1d104fe3c0c8ebff3f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde5be425d871d9821fc8b0c14a9645348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f59136299949c9319d4c19af53ad1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f1c845c41310ddaf535fb9666f6f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a91981ec1af954d1a3810c76c8b12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4ed8952786844a6dba3c21046beb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b3a05c3fc71f992c6f02b0d1bd2aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66cbabfe5d10ca28f68cb5df536a10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9687bb14c8961a79a81117557cccb03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249d88e1589b016db353ff997ea1da3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c20ebd211926e9dd6c55cee9a9f241357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f05ca704e2d53e12c5d055a98d7492358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeab75519b11a3934369aeb95e89c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75eaecd0774214248ee7c3447ef611360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a201e2cc853ab9acfeafce74499d62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d380881180404a697a4b7aed97c8e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa3cdd55552f32d6998aa2ab05adff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b2d891b027a80abbad82f297679ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cb79ae647d4d14875a5a8d05244e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c446adedf50a3357e09fb030f4c6ba8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376147e88489e905f737edd422f6d86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c9e0024594cfb91a46c92add172ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6d1c95255e609b491f172ca24331369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f415d287bda607f9884e34bdedf671370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350be712c115fec9a3113c46a88be5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac935e7eaccbb96b762959543d74e05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae11ca2798711eebf270db62889d200373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f002d9e5eeb820b4e4823a3083becd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a9f6b7561338207b6a94a5363c9d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e27f66f9a13edefdf6c1152cb16af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f62b0ceee87df5adb2c2b363f9c31b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7042d669e1abfb7929b5522738f9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa2338d5d142d8d572fd9335f43f02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ddff7dd217bc989c35791951fb28f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb5d62277fe512c4e01bddac7c2756381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ca97269d6072a563aab5f3d6c9f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ebea3b369f5b28b6a0c73877836d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ecb9659ffeb464f89f6a9c7cbfbe6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6263c0634d86d631b439420301cb91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbe41a127e64b07a2448be1639203a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d782776885af5d5893359c22abd62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ea8353a65b8bce9f62b16aa9978f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0251d0c6ec458e1f21820b8b88ddc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7356b69b7a935ba47b43de3660349b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bea1772403c03e99104e050cf3444391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575af134c779222fa49304ff81d9a7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f15880d8cfb1853168f04d0be6674f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7adc366a231ac4cc5dbfdbd7d0664394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb15ed563e9c25ec0ce2a8a91c137cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47bf04f32a83ef5f7e41c7ee1db911396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6262fac4ce08934b8e812ac0b6c8af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d43f4ed9b930cb0d08317e8ed095f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5036d0669ff55d32b96726aa0deb95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4d430ce36098fbac20b28f888d813400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baaebc93c20cba233efe1f8c3aeb24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab5278e40cfdb750e08bc265019626402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56b1d27ba291d9ad1f14f65431a7d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b696319ccc7887461080705bf7d2f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2730a5033ce5566ea45704968ea54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea1a4333c7dac03b2b4c41377a180a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f075a2d4cd825e0c8e15d9503e441407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d50aeb931765b850c0eb0e801fb6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08868f7e5cf25659c5ed6bef4044cc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9493d05b697db22888f586ba4ead1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c804b86cdb5d31e3f9d8b202285a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c15831cf4e9a8eb129f59bab66493412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc486cd0268d435e57c3aba4610632413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bcd7dddfd69e64b59081e1ebe82ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a78dc2b751ef8bab2a664d071bcd08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c833aa51f51d1989eb6de8d95019416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f15558be6bb77558b931dbfa5065e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5039bd5f2a883606a81a238de5ca3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a0128ddf928b24434ce18fc6ac783419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e250d062e7268b3f370c3fcdd22950420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b6730d38d3378d6afd9f15a038066421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ca23a68b2fa540cbb87f2a7e6fb40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fda9ed3fbbfdf897ae75d0217eddc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993ccb7ce2f761a4a9bd2b87b713397424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d3d5a1c0b1c761202b7875f4fe7bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f391aabdc59778084582fb73c547426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5053e034666ba8d337591e45c40e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f978b4771079bef1258ad0dffba6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb13ac2d307e12c0fd3483b9771efb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eb879bf8e39eeeae06726dfbc5602430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bb7cce833ab98c2cb0519a6a3eb6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920ce45885db621ac8c2872f4e53fba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4255dc36499e999db1effe22a7a5f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de105be44be259bf312571ec4888b2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bf282eef817dff12cef630c0cf925435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c75f08fbf3a6cb781fc750f79cd7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae2adbf85bccac8f2cc6beba797d89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93f5acfe2c27605330c1e63b763d80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a67148a5183edefe4dd1d905f5a08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586248248bbb713a2072637b9f50901440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afda7696302a58350df0f55ba57da7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee9f0b9f60dd147f44616aa697fe9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e60fc3b8896589c285959439c484443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d35c14adf38a2a84ef07918bf6747444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e11910be15a0cf21f215f830afd5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad37ded52704fc3b97230250a8de194446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c964028661abff575df4c301a69073447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c00b3df9ba14b483966d49c12a98b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13b1f829d5bc24a6386f80d049c175449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef5cb1a5419e014509b2b4aecd92fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3cc5b84e2a67d4ab1ba1e7c2f0143451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ace72b8792e68ea9b955705a130657452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43622ed31822275475f2fc42a1614269453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f730e945e2d6d481dd561e590851be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c49d9631001a93cd5721e458833cec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e326b6002eb8c7f8a9030f93a2217456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d61d080acec005be96eeebcaf0e02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62306c9b87380c0326c669968ab26bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189950b3fd494b1875582e85600f061d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77712bec9e72c092e90447fb48c7898a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f47273ff10c39e36d89ceb4769b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf57a3635016258b618170155a1413462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6d0e3e2a80f3d8624be43026424c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8220ba7731b70745b40cd4e4732a38f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41c2e44294fceadce6556981dc8d85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3142799fd5ac7d63d153a2aaf4ea8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42709ac1089724d61bde06d877074fec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399df0c99c488cff93bdcec96f4e599c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7c00a1f28095c295791f043e0bb90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401c7c038a9787772e59729a70acfc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55969fea91abb7a4d46747ec8ed204f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced8053ca7bd1ccbc97b9e37208c8fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ffb502b4c23e922e437e6e53a56d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25796a841289bb974a97aaaa2137c46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b442100c782ed8a9e94723a7986187475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77afc590dddade0aa88f24ac30f032476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f93d3434465b97b1679562695e9b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344000b34487d09f3f69f7f2360dc08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24a4041db0877f28e9c3789d0082f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103606585c09c76da492a6eb9019a730480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db73e002dcab058aa79e4c75f4cd1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf601c9559466ef3a7ced88cc241ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c0d1a69b25cd1966a1f29cee9040b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c97c2bf1d9e38d6018dd532302266f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee520c9b3f05d183c1c72a7aa92ac4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e3d9f171012863fd34653daa61552486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40623736561e19a3afae53d5adb113c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49709a6569fe0b9e458a660e001f57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb42b90f67d1548820f0d11973c96d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45654fb952e644a442429a0114338e37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e340b6264d691762b2bd454d3e3399491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c04bad617c876aa956f0db8c4d165492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60072b9069462e66a8a80f44f2fd361d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aac85467e53e14d6a61eed51aeb3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ab5d079163329cf90608649ddf9f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d658abeaa0496d4fe93f3a78ed8368496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac01de4e61a72d66d879bdc94a367b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da6213e88a1d770100a6985a2eaff4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24be9f8d278f0bcff18cd3d06990c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b93a1aef79dfdced2414241ac7dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b9e40c1f13c4b8c6e74d5b1e10c1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9a411daafb434f37ee89fd086944e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d93ff92c7e21896a6afe3d2a574f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd667db5d5ce7a9b65766ee2c64ec2fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a581a1b62628f612fbd761bb892f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b23d2e7b58d740feb15ea68c5067f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcae2ac04c10bbf15e988565033269507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf992c193b7a7da86d5d8b490d8df7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52a541bea913fca4ac187a4ab59529509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f431faa7684e3f65c18efaece565510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23a0f50401bab3add54505261bed85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703bd4cd2b284592a44410e6bb56609512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1b6894e36353d787a86ff325bc141513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa1e2a0c197cf1a6bd00b0aa4efacb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f5833e9b76767f2e0b17c4d125a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa986725932eebb013b36573144b0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472ec232bdcad4d9ddf2380e3ab22e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d5a04a0995f4e384ea9ac9199962f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3703306129e8c52924c97c9fcd9c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388fc7241cf47e9a22779d595d515a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98057ac67c4ba9e668a5664925a97339521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8bf6a88db281a70c5d4edf18dd311522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2950a8ec15735c0dfefbedc5a23585523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b090ffda167531a9c3495a11ef55220524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a9d18689222f60ceb8f883239ec31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fdec9f8dfe333d368e1585560b3a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797c4f232ee841e6264ec72c2b367fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5063d8e4fd4c1dc9b34e27e945f3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807bbbae1a550ffaf46af39285aebd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a37b0e54d6005a1c571909e496509530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9879e177d70c9d9d7ef99aea6666d74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb4159c694f9023b5c8a0324801d3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fad4dcb2939c9501a6ecdc4c875fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a5d14e058876fa232fe30817a05d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defce71b5d445037a8570533ae41e4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8062bc3ae36b8da490a3db3a2fb9838536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acc18a7a02ff3c1f0c987fe209d0fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0819ffd597984130eccfeeedaf7e90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e980fd383a2a218ca9e19da43f0b356539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f42574e310f6e1e6c563dee4820b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b8e7f347439c4e06af393eb2fd301541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93bdfa6c8eb5d998baeee5468d0377542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f901ab1fa7cada8f033ca4f198e95c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89dee1e3140cdbc6dff5d9496f599544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ddbdf0cd534e4eda85cc3bc95f44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837bc86f372423c82df4a75e8e760f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed43c2d700742b3b3b32f43a3d6182547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792e31ea6da1fef38b4c0e42be8ab3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933e9b30b293a64f9388feb153badbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945873b71a2d2c137f6745cd1effb8c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b799e87500b77c5d9d073888f827d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d06c36f33a118835ecfafda24118e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4100117897a7fc516461d797670857553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e352ac8c1f050bf0e87f36b6376d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20287b36e8ce4a93257503180e8121555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf2c6fe4ac2ea85b886668af325647556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db38d13c5bea1970580373ac2e03e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd9aa3fe9d3199edb0a1f627c2c1cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74255d28ba1e4104f7c18623a3bb56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5b3a97216101e40b7ef1356c101a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975de32454d9107611ad634abafdc7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2503d2c705e7f4cf02616df49220af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31199b5b869d04ce6efb45bcfe82d2ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f2902ac9d304bb34b9d2931950963564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c41f8cfdc606690233866b79f8d7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cf107fbb15875c23968511a2e60cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095030080c46d0067eba17b4645a2e72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ba0d1b350e0d98764a68368c383b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbdbda1e0cca62e75f7725f2545f8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27e04c6d8cb7e2f6dcc1e9da5dbc6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f496080bdca01825f654e8558ecc48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084a8048a9592b1f825e3ccc47f82dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee52abe329897bf1929d9b7915ccb20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77a87328d79113c17107fb9375909c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2878f1066bcbd084d23b1f2ca570f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd2e5a01f8d88fefc4f22c0090851f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3224a45dc16eb130ed292253f7652b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267b2b8ae696fec30d70895aa9700a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da30db226b8a61f9abbdd5c5e7fbcf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4877359f99b3e6121005c533ab578580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c22c66364a33e7f01a2bff2b2e506b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad3916a064043b706a843371d10b43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2df06a7296918f67a5f326acd11b78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0516d2d29e69ebd63d3876410697bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133dbc6b4583bfbf4a4e4530abb5785585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d24b47626163792c528cda0a72213586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdc0b85b09d72ec1a59f74bb42312c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012507bc83451a078552b56f76384fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742379a3b4e92a01217a30f976050880589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb2b2acffeedfe7532952f0b54200d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3f58639d32ef7c42a64c8adfacdff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2ab4204712f9f11e4ad478aa66a46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b298080303eca877e2a8a404aef5b6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11518876aea907a5847cd2aa00aacb27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a14d233f7479bfb0be529309f035ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af6506631d3ca3db9c9245e438635596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43151b31a4bd4a9b3adf572ff81a0893597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1389764dd93b65ec72eb1c99328a0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed675b4d17c8b31c5a1c5372d1474a97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d071fa77eac80a6e5378fdd6fcaf42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6f640de65f7cdaac3f1e53c45d635601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5afd382dbc7ab6022fc7285981af9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7d020f7031a3b3129c286c89b7889603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28823aa09444218209f2994d0e661c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57626de535a0811fc4a4d0819211af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98856446d855a0eabacfd516080482b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09de28b152032940a269bf2fd12f285607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4273fbc023751f6e494837ed63c09ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e2fc30182599a13460a8a1c951ad4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dfa1430fb96bbb3427fd4c2c2fcef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240977ddd54620efa774f881bed5a8c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be36ac7445a2a028b9b91bed866eb08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592a1dd01fba218366db5ba9e33caee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef97957a440c9cf1e96b634b94cb43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8133691c4b0603359101cbb90144be3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdf035c7211a541d50e84b7f53294c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe172994d78ae2bdc9e30d9b3461d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e7d030c81bfd7bd49219e8a53990d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11553c5a996d92285ad18e42aa66ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b3eb8dbb40bbe64356a22cb68dd9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9ffdd6cbbdfa90d61867e47252b34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f2c18c901e4d69d5deebd499ed24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706f53b0c8e6a0625294aea9e107e19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a3f79f385e537d89b8d8336d8c3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c0b884c6c2e631709326b62263622625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5548163889f26e3f29f50e76f1ec47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23663f673db40161d3bbb5757f8b57ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efafa3bc9272e743b9247e04c6a600628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196e814bfdd2daa1c5edd5b94b1a496629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544af5971a937a7847f73555da1f8a43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf82db40249e8d660f2909a527b225631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc937080d4a9283a8ee81dfc16ab5f2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a924abc3b2359cc87659be758284633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e8b24a8a1c8803df9dc272b36573d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7013e0b8deb525d95ed57904d458a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906c99ad3e5fc6d5e6de6fc2787c112636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb52d25f594cf09ac18923917ce877637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaed5bc7de3703c960928cd833b6472638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8236192a6f42f066d1ee7d0e775a88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f0c4465b54e17cc2f5a93bb621ab8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819caa12ce8beb35c19b1201bcdb203641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b4f122d3c46f6a84791a21b312f8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be332e7bb3d3f4b311a17750ac0747643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0402d7ca23f31ec6e45e01bfa28c32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34a6be2d30fd7e9cd3f1506dd1faab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042290293e22ff8fbe73ae20be4ca9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c85f8be581ceffc48743f0bbe370647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fedaa7585b41081baf81f2daa18998648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8afa163d7074fc58eedc7f2bc563c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8b51d16760a7783113eb2f85d285d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd11a22df22d15edf0d224937fa07fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c292e70f0235c9729e88a9f2200688652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12272b391d9369bb4e9e95c170b7686653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297121e9b29c397a84b7629ceb4fe92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1593bb4be2c9f82e43b39a357c3d88e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a8f0e0d9c505885c49566e676ae56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3329da8d145afcd6056577538e0c5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2d61dcab399972beb1d50dee63496658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb1d2d49e84b046854e1f5130f00a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f83cecb66251fe18cc0195510d892660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a545eafa469f8a7347ab99dd0b833a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57e0a2ebec499f856f456a24ea18ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaccfbcb2c682ae3bca3eb056e249f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eda56d98b6613596112b23bf00a8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6150fae56fe6b71194fa5749ac5dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ddb8247341aa2c5b14fe494ff2baf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380548fe0ed130ad69fac2d8756935b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f51e92b0574fa371e658d7ef1e87d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76de58edefaa8640db1b9c70967cff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260847f59e37581de88ce60c1e40a71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a280632975824a5ab796d4c116277671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581717540ae4d496d5834cc09b2bc05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01e2c9f28237330639f1a16937242c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a789f31807b4196652905e5d5f6b38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c1c7f0d9c3164af59c2925432e5ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067379d68a2d0308b5890e0f888158f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587308407ee32fe6aa834c9279cbfe0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49f2f8f17f28d409a1119a8537352678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055186b91f7215270fe51cfcb4c5ea9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705b7514f64b3fa79c55546e6a671bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecafe196b001cc9a12408f7a7719d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575add792c308118e7c823543d6a3462682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b546ef3137423e4c4e8cf54768b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71297daa73059a9fe1a2e92f83a42b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30b686679b1d3ed538f009a7987213685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4071ec9c56494bf6d4f57c0c5ba48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72cf7c9f664cfc2728fdad7488d37c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f6f02ee6350fcb1faf6b927c4b3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dabfe64ff12652a7aa7a53fa6b9a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2b6e7b674f55da40596abbeeb8f02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43ede59e2d3015873d50035806a81c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107bc85a1306be4f965efcd86c2c88c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd1f7b3520bcf2957d73344652094693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028324a0b5956e3c1434ab56be1c70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b01466eb0cfaabc77a046e86c81bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d27593f86024bd215263f93602319696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bcd0c523e525e8666feeb4bd3025f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbccb52fb312536579f0d0ea22b572b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c857e3ac4b55553a54760c371452e98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87e3b5c0e182106fd63cc6646ce699700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a6ed96f4649434e3de6d9fb14896701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc93b001c54b5fe0cb478175835cdc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e71c3987762c3e7c3031a65ae8a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6d0912f89e30fccf3da66d39bbe1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee61c2cf8274dc8e1c3499e4e4fbee1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474567be2a01676f495a1c69f77d370706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800a7e0094f77638c65e9ddd55e554b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e952fe52a8aa84525e8041f1581c4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e9a509b399eed8b0bdf034fc44fdd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9622fec0ecb8e5b712eb212fe16ac1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564b0d776949e85a3d9d96b87d61564711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfa4952ae303f8d068675a18145142712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a751ecba366a49bc595d1b062d7298713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848fbcd7a04c82aa97c21bf0eeccb1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805cbc4944bf333bb133d9e03ccf540715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738c0d484d960f33a4d4b89508ab577716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f00c5d4308f1ef3f4a51118596b266717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a978ca22a64926185701056bf919d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0b38df2d7e2f8f69b7ca0c79a696719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff204ece0f5bdf09885c204d5e26bbdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f7f9e7681129791fd819dee54c651721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde511d5892384e442af1656fe7ab24c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27383a0e05369efaca1bee74ae09dcd2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dbc8e29bf34401b0c034cf3a5d647724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb08c55808fa4b6305f104603d5a6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9a050a1196ab2514eac60459418a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc9d74e7b23334e509fa3fc94901d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c81441c4059c24fbb82914ec3794728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29f22a39c539d4c736a47ef6a9bc1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e632a3144c665a2e05a29da6b9206730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a14dbc02f234ea971eb6791c56951731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11fab53f1a044fc442597d38beb58f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c5742eeab67fb2e9eb54a05ea8b41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff6fca719df457529a4586860c3923734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0fed8e40e5798b9f845e4be9c5896735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad083ebda563d730e878b326fac8e16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2bcd097605e0664d51d4c860667e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f113097cb7ca03907085319925905738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793a31395fabd779cdc37b16fc22ba7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26d0901120c16a4f73a42adc4ce262740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c241f1409aad6af86029d5d1c8642741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267d844c23340915252699535736fb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdc6d3fc8bda81b5c832ee01729b86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6d9e92283ecbd266718fb12dfe57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a90f4cfc8f70235faaaa1d55ba83d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1c92c52003430001d2ebb9fff0348746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d2fad9df14709a8744d701ea1838747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ef6c50a89c8459bb110dee73e1779748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ac59d51a7d68cc109cb7956814b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba828c728dea1dc4ad633ad36e826367750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0131b162684e51675c8b9c1a0a963751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ee26a3bdaa1b332e23da424391dad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265076fc4aa3e248eb8387c803a1c44d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb792d44067ddee8d5da9fc05cdfd5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa024a4fee43e5398043a5fd1a0b07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aa573a354673d14873ed9c5a5ab6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55547a4fc5035e9a0873830ad215dba3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40551a9186fdeeea9627bbf154b4c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838668aa5a5a59a51164892ee3ee61ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7a9e43f613f35473f4ab83c73a7a2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dccadcd34f44aafb9f77dbabc2ed5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9ab52eea59998ad6d7a66b9aa5e75762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4b1adf936017f5656257baa65afa4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627c5f12af20ed0ae49db6838894478764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f985b3b698e212e8bf5cdc75303b04d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17baab5bd853e680351c5fc7e3562b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c3893a3b5ddbaa494684d9862012b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7560d69e82596738526e4d87cae645768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95394c20dcebc9bb853afe02974b2a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c82ae9dd506208c6bce4e456958284770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9159b2bca474ef97bfcb1178f9859771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff7bfbe7a035cdaf98d5194f7923fa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664b06e5a73ae488b62b028a58aeaa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25150f2442ef4c9970f767b7f7ed1af1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95d277d3c2baceba40c83d3bcc8d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75897658d763452417c2a9b1d2592e4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eddee2d81c2e538cfab90e5365fd30777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db709cfa0601d534e7a14b413707f198778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a54eaa23d247510f2208c8f2e279b9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea05b996a869321d6a1fc1f497f83780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b91d94fad7dbe8fb2baf723f38da5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72469ba9df1ea2bff0752beb1ed927ac782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58decccf94d3cd2416e46b3b67c5e98783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9ff0d71fc395803273b69be44ca85784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b6a29c9c938535c653ac3916003a9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145aee8c5c55046491a4c40d650694e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb24fae9efb04aaed8a5d762caf2d9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6cb51e6e83a8bdb1702db94ee1707788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a2f53f59345b96a4f3f904ae7d089789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496bb73926bdc1e5fff66704e8e810d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b71101e98496e95c398a6841323ae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970421b76b97bc17e6596e4850a0aa2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71f185c66cb4e355ac6d2c7018f819793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66934c36a9bb5dc63eae4d18ba783a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b08cb7017163f1e32cccecb049120795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618e665fe6f89deeb33fe6b9c281d5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a2aad038d99da1865d6452a1a6370797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f3a0a0760d0be9c3a3c6249cb4b24798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c433a90c3e3b83509ac1b97271448b3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f4ac711aac5015acea9a5d94e1a1e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc668b83083b1f9ce625dad08000f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3b2dd935e6de11459262883b62435802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915630071714b5b60f7d001c7dbc482803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff900a84b0334b7597143e20995d7a23804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e0d3a34aacb2429bf7aea09046cae805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fadad90ac1e295786018dd96b9eac806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c551053c520fd185cb6bfe476b64b1f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6289917877da5b84a932e50a669b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf0f58b0f1ee8e337578aad92dfff1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd7a4f3f0dcda8db1e011cc2a6668810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5b9a8846f77bd5214fef95a2793f9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d2fa19f3a214f2f2fb71bd27b8454812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97687fa65db2139c8a7675710c3ee57e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269d4123ab9c5ae173178b8ffff111a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241893f8b32fcb654b7bae6e5d6a7bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df73eb8af7b66ecbdc7af54523ac8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b094adc4a2fad495a7717e8d51cbaa7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eee9cf93a899e967fa723df46a6666818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c8802f77d4dfcebaab837fe7ccf86819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f515d78776441590751c658d36f6ff820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af103d7c9e016e708a0b6f374db72c1a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef31fc2946bd05c17bbdf5f01f7351d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe429e50200f3519fca29e3bfc6bab3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbabebc3741ad5f21660206c227377f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017e76f1073b7bff03306a935a68280825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55305070674be28cf77b54e6121515a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52e6b253b61335463a7aef51261567827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d79f070fe0d4a91bb8e17fd92aed9c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c856531f9c4dcb8ab3d1a32f66a90d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2580b7aaca62247bf955fc977f8948830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d680983d8e4872040416695a24db831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae26c76799d74f92f4284ae478fbe83832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345564ef33b544a8b7478d07bc8fc42833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12263911bd8d562b9e834fe32d7e995f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd1ae29894af76ada1d330d8f546d2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fb8befedf0bc10087237754ef3c84836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1a8f625b5d29fe99a3acb05d1d214837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa41f70cb3dd92f62d7b1252990e82838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307917cf41906a1854364b09c0fb676839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0580af21b3bba44283a51211b32746840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ce20930bc2ea5358adc82d34375a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd56ece7a30f3f35941caa46a9f0f3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21866dd68338513eea184c314ae0009c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce943b84064a96c89a2e8e7968425ee5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c16239294bf097f62999c9681a590c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e018c3368e43e29cebc259c158b56b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82039bfc0801824fa50649417c267754847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881867c246da701cbc174489473e6f8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1bf8535d69b305a6cd07bb033ce5d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d59350db9add92ba4323312a29c5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7166164c17cc66e36fbe9c61dad48851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dc6737331361ecb7c9ce42a979bad852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514bf35c9b60e0bc1c77028431706b4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd18c1ff2305b33f7b60ed2d5009b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c893e21e27f5ce2c5daa67bd6265b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08023f8739925a42b4398c86aacdb7fb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3ae65c9ed05658c13f352b36161eb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d5108281be998660f938a1e871a84858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df582b991546fd53aa471805ee8fd9fd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4b13e7ac401d30a3358ced563b610860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd6c999e44cf6d8a6b2bf66614de63861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec39f76fe08cbd85b5678eaa75cb3c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4a78cc2c7f1c295e7ebd7752bb3f1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c610bb64147d00dee7ff7e915a8ba864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6c8592995ecfdb75432a6f57768a2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3390658646799beef85302596fdd1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b9257ad6b3913ff2132c3e1dc6dc2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb93eaa93e92123ee900e7a13f8e69f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbed9f93d729bb6249c76b03b1cecd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72a376d1dbcabb4bb8397eb989e3c1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde390d33125d2b744703892e7bd5701871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283095c59770ce7c3b640807f195817872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5345768ec4779bd5234f7a1ac1946f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beadae653254964ead0875eb176aed874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76da69f57934d380e54fca113c12c7e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ab28af3aae4f466c4564137a35fdf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e014084441da0e0a7c19e1842d473877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512331a8af70de4e989a4b2d621511d1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc11890e96339b95d7baa797baa612879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1680afd915c7d1ffb1712eddf6f54880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7813849a96a4056b38900dd904f9bda881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64225c44564241469dda35ce532c79e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e26ad5caed3d75911b0496a7931625883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a4d0ff526466a99fffe5f3eb391f3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb428fc6de07ef5f67723b8f05aa11885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb890084ad6da5278670df3f6e9138886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f861bfe0fedf11b7a4e1ef27fa32c67887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f316b66e15e6096c2676f33fecb39888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09685f320c65fce0c5b842e87c4d8f1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63dac15288f11a9f5aded89a84a402890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361d69eec73a74221fc4b7cc82cd007891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdc87b257291affbf9559b8f5d2164892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37a29ed995d16fc5f8a3a775603782893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90557e1d075f5a41e8dee3ed39902ab5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc08279d0904cf130394aa34ad9f3d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e80f2e67967483da7e416da9f5a7f9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edba3056a128b21c86d1aacb4911fa897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c03e526d46881834ac31e783701c55898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5949a581f92968d5c7b61f8a2f501899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3508ff7716826dbaab9407c7dda6a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7de9381d12b9a334b566e7d89b3fd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871a90de56f8832c3edd87df8ee2db9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5d7d90a1aced0c48ae86c078e1956903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae69e0525f01a45caf78c9832efd15904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aca638a971e683b9dcb8f2a405d95905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca23bc2cad8f846cdd8904d8ebed2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6d5be05a03d2e085465d9deda5c6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10703675e37c3611baf9ffd3c99397908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b44d7097a8d9aa4120dfa3ae280e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36d5f808b4fa941e9881866de517a7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657104d4bea263e9806c80e517ce307911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1db1a2acd39dad50cffca0689c05b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e1dbb150574933ccf5536ee198e72913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792850f23fdc885e521a5012f2a08aec914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b5c726ab8d28187ad55891208194f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6daca0712c8edf4c81ff85f7be6b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeafa52e98e321078297be8a6a0fa3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b538e29e96d5a120d797e0ccbf4d8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879b8434feeaa8f5b6864817b83207919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a13ffb38bcc589f46eb336f84bce46920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7c36fb6e107fe9259f29dd0f56431921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff391c2f0ccfda44b8120037176b914922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ecdcf661d41842841c3db81020e4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeca4296fd9e61d0b4f827a130d444924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf9ae7ba745e9c913d42eedfc67bb4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c41433479f84833d2d02d83a8fc1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f508e84879c35142e00908935f5861927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e79f928354acad30e291cdd2dba1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f083a4239d7a53b4b8e5cc11094c71c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d491a6ddc810e2c9ead8b8843f733dd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6ff0e89bd0f7014a071c638c33e1c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30eaa5e27a98bc4d23009767965f0f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf584b63c7287d90ea78402860fd855933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021217e303644fd281807f679a5caaf4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54392f7f91f9356a1563e65a90e33486935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c8ad6240964a6d63db00eb9ccb3be936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e34c196ba4c6341d1092de062b90d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d4c6f01592cd636c6c6b46e6b6b8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586bd76f47f41fd9fd7fd95a8b70863939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acadcae762f70ed615421e55fd85a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb75d6a3106d3f1a765266ab72caf1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b35a045d0929d168c16dbe0392e4a2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f19ae3d4942e4c1982cc8fc07767b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd175722ea36371c927d547418a4f6e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1a705ea4f2e53e8e7dfe53c5ddef1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753ed8b50f4403b48390c400ea6a82946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aaa689cceaf931e8d58dd39746fcd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a755bf88f893c4a3fe1416f9bb8cdff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae098bf4d28e0dd6ebe16d4e954775949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf077f7c0a851941f0397a0d11933c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339126db100c97b2bc3f8e97c034a3b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec41cfa71c0e339f57122fecc23fd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d60ee3706521ef86a086344c5b8384953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e8f36c52d12cbe2bf27f9fe0d1885954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a1bdd4f9f192bfd3936dc408b73bb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d2e093109ec32ebf30bb146dbf339956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af584d8800bdb3b9680d6bfc8929c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a3c91fc2aa9dd32b3b8cc42161594958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f121976108a43b40d3f30f5f68f32959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c507cc23aeced571eddee1162d3b974960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec588334694307321ce03776b8264961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08b86a323fb701edd26a6c91b2d007962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8d28a20db4222e7f4cb358efd8d89963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3387c8bc933f2ed9f74e3e5802ebb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0e9e3e7942c6666b71c57d6e1ad9e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8febd99401af836fc9e03c7dbc503966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfdb52b329df9f8510c8dbac1616f1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e517fa39d8e496b6f17387f3d4e3db7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77969f991e357ac176694485256ec969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbdb2736a5eaac21106b12b66cc111970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e85d78167889407b169cd50466ace2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33abab6be8677ce2941653fd4a27e2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19325f827aed5f8a96f23d5e565ef563973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadf8da0f120273d28db7ca8ad578aa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac79df7d377c37c672f9f44ba87fd8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e31d403d6f8e0e50c6c174128b5d0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae2c1b755a723a05bcd9af50ed03af977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>