--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d958721a03b66e496fea829330bf3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64bc7f076086b66ec160e7ca4dc3c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e676a3744a0312efd32dfc26ba56f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82487a445a494a8af1139548e3d38c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204e1f14b68d62e8b6073a21201472a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49093802247c94f79f91d62def429746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962e788575823df3203633c03dada6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929e11a2401e9a27026aefc95a919008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f9b1d17b7a26de40f011a89257a599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca220c0d4e189c68f6438a7f8fd8eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90915f4b11db07e5d6178e5b75518aac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71add98eacb8807916ebe45cda7f9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b532ccc36fe37af565da1a5d2c067a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e31a261708d3e4bb349d5d03ed35f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8869ebfe78545fbd7fe76b1f75e9a7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4a975d4c2e0ba48a7cc902d62014516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894bbc873474711df2e9bfe91014fc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6392626d9353c851951c4a0b6df6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088979bcb82d588724cfc2df2b82904219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ed20b3a16e13f69c7a458e3dca9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4dc4404ed7fd1ab0c695519d7d01521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99c2fbd8a489105e2839e4fb141ba722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65f8f1c7730c319bffa627d0ca985e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642f7344d7113a874f2d14cf964904124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4fa6f62317efda2cbea82c194102f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff972fabf11ea52237b6cd8c7794ff026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a3ca002f4c05afb6542bf9226caa127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623749de36ac2739e5bf22dd956a9fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efc15b7bbf92654d7c9b619419544729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f912f5bd9f224a99d5dc367cf1c0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268eb99e4935a0d0b6c283f26aefa9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac753833738453e52c48bcb410faf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bd6b57ffdbdd0082a88b9d14a4e1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80742d888e0a7cde609c281367f4ce7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d15f02e0d5da7a110be3a28781cc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f88e8051d6f199924def88fbcff536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5222b91ca6ee664463b1c4618d7d81e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587322ea8aacbd5679b7e6598791ab538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15199a4005460369097d763f4edeae739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e50397f58dd46cb204c0c3ca15a2e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fde5854d3760ec77e8b661ce96126141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97440ab6b73735647f8416222fe60b0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9102a6b68ed9fc742110f388ce17843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0fcfdca8c5f170a7706f69ab3883d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf393255727909d5adfd95a580f95145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a46832e166233ec23a5a640308b5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903d7ecd4c4b6f4b28dd4616ecc852f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd4c75d603955e9091eca188affc6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c12dd86be5b4495fcdf64046e2b3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39120da59c67861972256c2234ddcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f6f9aa7f5348b2b6587005adc15fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cce193962b569da20a571a0b96f52752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840c7c551f04734116fbddfad9469ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469fa375b3c2ac36900cd8e0a8a8d5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827f3938dd06b1e45acb6fbab5e2c4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9337955434b7edfa691ad9b3f1a2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaef767012a4505a0722dd41f7bed057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe84904f93888b546209cb7d755d9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8892e655208f246005b634e01d6f1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4f13037f3f6b0ca332be0878ae24160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9c925ed72259296b7626e4b23373a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c0cd8caca4d1a95315c4bd596097d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a071e09edb424b0f854f80c6147edf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb909c20095e1e9eef1935057b8deb7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d50ea6c9484914a470b29befcc02465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dd8571f01a425fbc35b333a38a6ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc765f53380f16922f41398a42562c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce0f3e2c4aed70930a854630bb1aa668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc827db39ab9856cdf0e26ae11a4cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ecc6817fc409928f9546aa23ec50470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c411f97d5e2f1fffcfab9a5389a8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a8a9511a0bb460cdde15ce901c5f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09966722698d37e6d344a09c1970aaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d5b5b0c8d92fd4033bf8c19f1d83a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1008fa6ccde3047f928276783beee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da99f2c64de8f2dc8e9e6b7f39d1ec176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a3098bb742840da6e1c2917877e8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cceb3e6ed7f04bedabb9778c9cbb9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8169c64f0e0e3b4cc781cc5735c8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab643c28e3a16a3f140477e6cb5435680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd67d5c8f83f17d14c07038872ab0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a6593b07684bbf2e10c6070c1cc2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c62cca7027b34a52e1adf9aa42c6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb6d6f1f9059ab5b495d8e66575bf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a76e55fec95b13db561399b84d2ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7227bc12ee2500b686f686fca0e50286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d82fc3e6aa591b2f90b3cb06aaf92b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befd8f68262694c673ff14b3c5bbc6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed493c51ed3f55b4e1121847d56717ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1a04d86eee3721f1f5611e9fedcaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613afe2adbed4c10a1b3a09257a4e0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d80a08971e332c26cd550a2d8710f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87d586245877222f80606e9cdfcd1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3fa4748c879cbc45516b130a84c1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d227a6378b70e635f271ee0e905b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692d59e96bdd421b4576c9ed3ea3ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba28222b29a95b38b86829d79379397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f35afc8abc0970dcf7761ddd59173198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f65393d50da770300327f9e0f2b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d52a956d4e4dc12b79dac4fb0978f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c13e75e432dde1153c210005df0a1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a735e5d11321316eb5e0b307d8d47a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa46ae4b60e9ddbb913182a5b292b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d76bbee3bba20344273436cffb4058104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3305a3ae4259217bacef6c2413d3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64db75cacfac65bb9fda4cef1d4c5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f229a22bef678fcffe236a95cc98bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fad748e62e09ca73f42d645dfc38d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b70c1c1546b52e481d62a96e2844d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60638d1b63cbd48e4ebb342217b5f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300e1dc978428f312cf5d8c1689d29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a8638228fbe25820c1b5b0696b935112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a29bed252bebc895f21a4e97e26c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ae4b415a70c062197ac333ec6969114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28275af918ba70a7795a8b9637322dba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bacbb7c0b1349413154a0155040d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2144f10d7d6a8ebbfca1a92f7cbd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c01adabbf2f6cba166383f4f43ab4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39aa43d9e45e56fcfda9981fc0518f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ecb812df2ce1699345e7312feab7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477159d3061b337504cb11168dd5184d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97362931b3b4cf00503b1d095e98d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14ec407aae8e93aa184a9405371085123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962710dc3d349145e801acc3448f939124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd17878afff1b15c4f968b0a57f5c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea44bcae1071be488f1781041b0f71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ffb403d356e7721391ad06f7a4b8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017523451e168abea48f646c5d44ab5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470851152e1b331646579ecf2324077129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f935643ecd2d5bbf7782a3aac3553c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22edb37fd762a415486303f9c115420131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96081ef57a2c612ffaebd9b4757c3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8912f86336c3dd948d913d981d65477133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f866c9b12f43be57057876d218896aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525a8bbba527b08d31b5d35a0eb2549135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a5ccba5aa23d52ef5006fc8535dae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15520e0a484466777d4f221d6f9dc5b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025da61b04d0d804bfc4e6ba96399f24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab53d7c5aa1ef83380c52fbf4aa119139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf541e5c1a030f04d83ee59942718505140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9c356a076f7bfa30cbfb63a314be9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15e541c4a43f61d000015c1899988d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba6b4931d378d93d9267faf82e72e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dd5cc2c447912037e0118a4098bbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a67124f346f84480b98cb46c2bfaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568b2690ed5de05a1b8f82738f6b8f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57f66431969fa551d94fe7be7bc9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27e6931b16d0436a5674012008b61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5323b42a491606d2ff24c19414bb3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b2252e0dc8b4632851a454c38ce61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa3e2a9437ebb3deb10acb9f8d1d46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dddc0ee6dbc237f0c4eceb79db73d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ba1974d2eb1789c8024c03dc7000a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7f6426941ec1133a32404a067a80e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324d27f2d338963c8dbca5b69f391cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b84675a2b0500dbb34cb0ed70016e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f74e60ebe7fdd18f8d292193917632157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65ea1f56baaee4f7b4479d63066ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c571a2cee1b056d181c8d58088fd48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86067bc486b62d6269fea7368be118160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a48507aad3f270991ad3a43474e2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571638612ab0a6d73bb71fc21d9f948f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b51ba8d26bc090650643ed0a2b56b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa797f914f2e5c191a2d050e1ef24f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eb2603d592561a46931645c1f3d4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1198a6995cf5ebc174677d0577d9ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8443b155628156a38d2f8ed4f232813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e53906aa2d0820249feec0b7e7e5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c30310f6bd7a95df51749da58fb1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1e7c6325c9508920ade5dd84cb4b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e681db5d4f3da4fa618604d0c79e2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78d169565818345f14f361cde3d52a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6c57152ba9f841c12ee6a9b888f0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b380942fb83fe14912d28c3502553174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d50e0b5856ca6658f4c709f9c4e95d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad0291b0bef2cac1676766e36d25ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45a3e19447b51aab5f641317ad9812177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c0c32042b7f13d4c8bbd4803d4f81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b36036c0e462fa263e1e6546b3e92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de184b63d19ab703bffca53cf910287180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b668d8c99ec15e2eca592681979bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd84516a7e13bb338f383c4f9d0255182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e54f62f3f9718b016d9e8b09f45a8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b316b3bd26e67743a2c1b2f61e8cda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a4de67185a3b9b0f5f0a35f832001185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583efd352f8de6e9bfcccdfc805a0ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8058234819cc7584ca83dba0009577187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b84c02e0fecb78d46f2411827f7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f7e6df9d0f2487149dd20cbe64f7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aae84938d8ebbb9fe5a4d3464cf23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9877dbc7553861c5efe2416329406191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7cf925154a195af83e597c7e5487d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b0b83cc930266c16aaa9055697a36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c23b8febe184526cbb45823d709f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021d97b82284a9d2f4477b7448fcc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b817eccda8661c088cfacb33039b1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2de0fd13a2a9c1ca76c0eced98182d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0e19d82219b7359501a008010de40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3817c27396059f19ba53f686e94057c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ffceeedfafd96bd312ec5eb03ef9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33588d91389cfce382feec3376826e00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafde91d39e0274aa4e946f035eeafd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bc8123905039b87701bf1cb3baa7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9006ab5a144e4bcc0dd80d299a36241204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2e77b635a347c3750031fd74dbbe8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a3a54e37abe4927509e755ad70ab7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011480c2c35244a76aefebf22772e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6593404596ad393fa0958cf84337bb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001046a767f9952595d7094271685e7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a512306352d7a2c71dfcb90b18a9c39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d71952bac423ea55b5698d4512d7fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e43b006e838b17e0f2c6d0a19f471212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73e69fb037edabc3e42942f490c0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae083bdcd011cb2f741666cf322650214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9822734279f262e4ae8169be28ada5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca246def7a8c833e217cd4830e6033216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ecdf544b79e42a0df1acf44378a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb967b991a96122e1ceae123a87fab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511800b33d3f5f5fac3b1575cdb2f9f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef2432aa65a908a19e4896a9fa585220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fcf824bee3e7b4262b59546eb6802221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd3c2207bce951d0be87e73ac44b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078562f3a3c3ad77faab83a07b6e1c0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37638a7dea4d5fd673ad6e6205cceaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031afc8e91de192505d12e239caca4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9955332639f5d05de53b100cbaf5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23065b5c382b99ccd9325fee89a9f76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ff3965a1de3278aa03e97227da2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b8ecfb31e57c5e1be913f646b7c3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9d0b0de5cd4feacdbf84e3282823c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda1d9fc1fce34625f6e4a21a236e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637320531f453c1cb45d2527e975d33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357285b2cf75086c393adfa6f5c154a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428609b541e6f7a047511a05dc5c3f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaedc986a1a38dfe6ba55035245139235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f9ff112fc983343ae1f7608af2860236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f289460f0a8ff0140d9d5c3c91db83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9dfa373a0f580209f10f76af7d674238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f20d5c7fd1cbce8b5f492938fc150239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db87634bc414531f52f9a8d24287a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac89d4011ac92de7e9119631646fdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964f04e00697cb08db996e6c0a13fe6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaaa9664b5050cc206d290be27e3ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa11a4bd731ef402fb22dd320b59aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74db2bd518cd3afb7311eb48463f632245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbddde38503099c1e44ffd4d30a4b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b353f90b139bc191e4f1e058be4f2d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a043e41774786fbe05309c3045a196b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddf999050a341a28d2bd3c3dbf4e69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d170185b1f259d41aa71490d6e8b83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e130cd564b401f491a9566d6410347251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddda2a11a3256a9006749917b103bad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a28e84faa191e9c6510f06da7d1a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1205a1c10ac267b73aa47f3a719964254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b4fd639b35dd4b8d51e7e67798000255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc079087e08056ebb93327d97fa1b9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cf0e384695eaf553f3c107ba0fdbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919ce577aed6da1bcf21975b818f29c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d2862bbde1e595a3fd606fdd1a82e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6db9f4094dbfac108e601a0c7c31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe4a9289819e37d338ac2339b8269e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cb11500f706b31b845e78ef5596d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77444a2ef9fe7781de84ad3002b39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c4f4390340954bee6c5411f9d942d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990772343bca07e3fcfab7082886bcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241f56ff0ee303ec921fe7f245f0664266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d141c96255ffd7c1faa6a678b432d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a5b53b5cdb3a82c3901a2e895887268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1778f21b8dc81a68590cb9941ad00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fbcca369d90a8da98291526918dd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9b868042fbd46c4689a8e4bdd89f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31adfdad1032cf2c8f8250a5f9cd22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4969153979ad484a80a6ff1d00d5093273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e477ea26e7ee00175d0c5df9833e7b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d7c847526471dd227576828742806275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e8f3151a356490c0418016ff62635276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923e8281d8053285057278ccab41692277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa02c3b7e7c1cad9cd3123bb54487c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545115b38d470f5f263650ccc0369db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6e38356ddac599b7b950f93b2846e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11a1428d6e52712077ec9a671e8def281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb768d4cd31b6a55ab3e86070468248282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e40993be6a763f3e6075b6187e402e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedd8d4c253ba99389179a67e03c508284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443cbb3147e37eed3626835a73605e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906d07472e3257e4cc7749d6d6dfa1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ec299aa4b77423eaa3a93be1bbce5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefe052acabd2aef8e4967111f78350288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754dce04ddfa37e1d56a814f1d265e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c24212cb09cd9d61bf759419930f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf14c4bb5ea86cdfb781ffc8d96cef8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecc3a97f8f1a824ea4ff3e314441d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ae4b9124ea7919385d4c2da8bc760293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b03c63ec1156bdfae5680b364a40f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd4d990d1e10d6ec5febb4d826ce9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd4a6eaf877c1ce96d3c04a52d3146296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d6dbe0804994827bcdc75fce3fb30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1948759e42f51cadd1c8d675d9c6c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9220e3990135623b3037f6af8bc5c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163f954cdd129b9ab9bcb243034b8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e80acc23208196d9f78939074664b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3822f00d77847c5414c30a4d56a972302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740fd3a4381193fe281f74cf94bee9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9e2a198b9892c7060ec1c998ca4e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533a6d46d4b66db6362f2291d30aef7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a7be13f2e850725d2746f99ebcf1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1d95422290ae6f174853be53d18c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfc44ee4b66a2d03c560c909ff799b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3f482eaab81a9d6c03485bb09c4d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766664cf5dd818c0d1eba437f0c504e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa23e6a82ec2e6390cb01620800759311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557b0085ea65b36e6a47fcda72e243312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe386d363652bff45bf0931ab71d31a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8866f381609a2d6510fb98052e77a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58d7b5b6b08216c01dd40fb1d5f5f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ad0f364bdce227fbdd73079b88b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f97275b9d5a4332560862fb7b008cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47445d2960c5fa7a2b979a706dda2f7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d14970cc612e4fbc3eb7887c81b13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcdb558137d5163647bda5baa83981320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ab9f1ee21f25fe4938181c489cbca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c6acd892352bf4c28bde23ea0c6d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0f65e9df91a756600b18404a95c76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a234127eb6c4d650f6dde617661952324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd639614b2fd0af4c8a68d2cc570e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a4bdda5f86eee23eb2eeb8c584d41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af180813e05bcecd50d8e3337ed01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26086db5b997e6fce58b578018ac469328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cf2a6954b5f8c7468001096a81c6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f601c686c97fc59666d6b629f7d37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5304c4b8da002d4b3a22eea8e6ba9c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab42da8f5fd557866ed00feaf127dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20f59ae32c03a986094811aee75090333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ab747084fab0a92300f342f05c3c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8e5fb5206f2697a396d438c49a419335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fac5987e3f5302787c3c1534db741336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249b4aaa5d3079dbf0345a425a6f3d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de592922959d73dbe1b5281e30b990a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1ee2a7a5da45035e75e624102c0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc93a55ba2690db6278804ba165092340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529992417a9ac7cea4e7f4e6e97bac2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bebc0447a3f1298d290a182cabe8b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d603df31ff2d9640696139c33034343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf86f64c4dff1b6cf4fa1ccd4fb343b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cf0a71fbeac5ab7f8ee273aa283c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b90168170e4ae6006be5872c4ede3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00b65cb16492febb40e28d9c74734f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede10679efe3bce54d97ed305883662348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bb42a5453bba5b8cce4589dbac41b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af633f384b4158f14111016fe35658a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1635f4ac80d2177d9701265181556351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05a80abcf640956158446862c1b427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a031fb5582f5b9e7b01754cbce56f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480c1709938d830d884405601eb6801354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78b8b8420bcedef4456585061d8520355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047291f8c3b2f948fff757984ce55297356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cce9c7f033e83c011f4be55f83aa02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5258ed02ead938c5be8b72533546bfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dbf3cc1a3a4e913da33db12ead886359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb85fd36efbd47bb874b8ee174e52e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0c64a51eb4fa08c889f8146eb0937361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdab3d2a7195dcabf2643db3fa13fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee079c1e7e5801089fd54e4c3bc4bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188821aff137dba917af0061f3985ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e94d4b79854ead20c254aac34386365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1cc0b1dfca883ce52953ad8209d7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09ac6fe9607265286c170adb439e1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5476155ed3e8e781da1b9441546b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5dc111b4e4f3bb836eb32b084c05f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8616356e4a58a34455dce5a88a9ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1411acd7f7228e8a3dd4ac8af0097d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab565376a1af5d5d0b29d8ba6739c37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0488cded15fc995d223a4c741721a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096aff60c0390859df915c8c91f43c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e808671a057dbfae24e2adc6301ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b63505d5c1338d54f20b9a3a6de3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521c99fa4a0bc8705a801319b82787377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916a9ec4b3ac94a3420dac47dbd91ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f5e7fd49afd5dfe91f013601916ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5031dbdcb0530e164e3d8a6ef2cdd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863483c17660ff78c9471faa30f75ec1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b49a3db24a1d48d493e45954d55d59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe05cd8f557633cca90bb6680467a1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668715e7b3dfc36b3cd267f1a842b061384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa68f4aa331a8f2097cbd0e29d7c286385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b13105462460fd53206e39ddb6664c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec9f6b5d7214561632926c9edfe8fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ad9aee77aeebdde8a05a8f834c179388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28fd12cb20335634ed42749bc3030c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186e43fccd7116df83f5cccc6fd75e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4cd22403bdb0c7f82ef21078280f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aea4095938ad8ec5abb82e6ef8528392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a9f8c10cd8c58779e3549547205d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c63ea8a559e8813e74ba6a1f79c5ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e10e819117dfb0776f32d260c01cec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ec2a8ad1a17ad01a9f53325d9478f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695742ebf6a3e8a4275f3cdb86980a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af463f9c44797fdb431dd1b5ba729922398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedcfde609231a3a98306f4fcb34f75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a641a26462adef31c0c22548675ec9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51a920fc62e893539c3e1d31718f31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3c39c8a52e166de3271077bb2fbd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aebf510900655df252a7af4d1b2d9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4169a2c826dc1e7bc2273de7dfdb25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9a4e835755c1fb46601737722ab51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b87ce22f35cbb0c8de051853c2045406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673419d6057a6e750984d2bec2192b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0ea0430c5d62ce4fbd78bce228417408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0daa6b33934973f0bf6535e4088604409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d98821e1d4c2ffac8f994b6d016f41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f980e9eb157eb89800513729987d0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ff44651c3e38b8466be21030703e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde7e899ee6aaf3f7e23dc24206696f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3e150829c58fb354df742190177d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca861bd8788c102caabc92bff140dfae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d633f06a989ad444a309aacb8c2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f171e9e88301799c3440766d76fb39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854be18358e47aea8f72fb3a56e8fce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cd59ac09a46568382e92bf9f8bc42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fc21b5e50f6e45306269d64991fdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a77d582308ac8c8c5430f30f0ca590421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd17d52ee71f2c13999a61cf4032e24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111434669c86ffede91218f83b0defa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a24cc6e1b4148c3f7a10fa3de8220424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9493309d2b1d4aa7402b92fb17257cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0af5c939161676e7ccca46a842447d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6bbecde1ade3e9e0033c559344f6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65193ca9ad3a72443170b2a0253611a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabdd6266f3bbeb26774fc50cd48c25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430405653fde3aeb7897809e7ea82c2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f18a129b17514d334122ff5e3cda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7e73f47a2590a196d789024b962e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d421b1b6a24cfaa5421928393c3e00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2bfc03e638f2b66bc99fe30cad41a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77696c582e2cbf349375ef2ab37047435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e460ced77434ad8bcf38b5fd59e1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70055c0d4df89e85c638555cf9014a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dae519158edbd1751f156f96e15448438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10332b6c7120d8681f6efb343f5a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef7dd658ce71956d84751555a41e88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857efb158ec51d8d97ff278f87af070441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac75e79055f3d9ce271fc2ed452b8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b05af34ae12dfdd71bacab2a20ff2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839957dc834cfcfc591e13ded4bfa13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b440a3f13aa8f70724ec7a232ee5028445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbea7695726441f46ed30b718969035446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad25b9c641e2070d18728653174e31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c1e650c59d752eb8c4c65f4d08f88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f343ad93aa0060d0b6919d20c7831a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0ca72d4771c578348f41ebbc31591450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39327450680088295988c64f1923bd38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea964ddae3a513854709e95074872ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53314b24cf111cf3e42a468c694f08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96266f53e2a2db7c4a3a4669f730068454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1c463894d473abbb8b23c405dda93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4a4a31634e459f111e12217aa4b34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197462146e780aad5b5df8b427871a58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5c4e1573cf4a7b04e390881a7431c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badefa38c9589c96fc24cbfdca9d97a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0715a9fc9d113729b93be94ade056460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626193122953768848d83b900f745127461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22900451ff9f9c73498469e43fccddf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c1e3e5cea09efeeb7241f5fbdf90463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e336db3e50cc195f3717ecc99b2aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ef7c1d02c8073adbe1981bda5fc68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b4f48d57e87457e09685b0846e3c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b2231fd2a7530e3360a7b9a67b3df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56ed98ef04587032e82a81718801d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742bdf06e98de425a659b7dafbc5e22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d47b0dada9069ee9ab7cd4b7caad4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a207cabd40bd4a33625faae2b51c7cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f26092cc6e2e4f0685990742cf5a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f09a2daed9675564a691151a62d2f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486d7abe61aa2c10c7e42c18b7cf028474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8366671067c2bc9684d85fb65ff35d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94294ec894406ee8d6f6c0f64f84009476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01af2ff09934052d057efd9fccd061477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e493719b91952b7077f7da4dfb1c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef029f3145a72bd2dcbfa58d6178559479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428cc62297cd2d6dcd1d5ffd7a7074a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfa635dbaed8ae5a9eb87549300ae3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a5305621ecbee7593950cea968939482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b77cf17d29cd804426b906413ddcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eca78624e54da13dfc785025a51839484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdc0b54d9637ad9c2c3514677e8dd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0498b3bfe45f3eada30b147d6d55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db818473d66f51e8f726b157c5179241487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83498a189aecbc0a7ce82bbb51bd554488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c6a77380814c1368ee5f3fb388310489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6dee4022599452837b3039cec54ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86458f07bff1ca2374a7ef8abe28f8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01f0dd13aef9dee26002f34f6978af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefe41d7dab946e0a9fffe6b66e1448493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a18baa560c0a45e37a4f2b3b4e30a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411851785fc723868b1c3afc2057596495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9524ab653b7373b90acdf5e93f95f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4907edce4ed6e103f9c88b8211d1a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809ad909a7235945612f940e24dd313498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efec13658d1e82c6daacea4af3d51a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48d16ceef9cd15e5885001290dbff7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48155daeb1f6f368186a9b7a933a46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c97de491d0adbaf9d2215dba60e7c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb1e97b14a339a8f8dc5ded67a2b7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed52f454f37c5a0fa27eab391c47a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068125312c0e905f62cc6b698486fd86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e01114d514909ffe94b46ef6e5c526506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307b98af89011a4009863cefa350c9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686476ab6905ccbef37ba631cf0f773508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814812cf417817a9f1c8b4286c0fa40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f051bb7e4e5c53e6ef2a9f1983bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cadabf289d9a808844639acaa163d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda9f3e254616294fa2c3c295a576c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5c8a9f8b7fb0ba8d3ca7f2dabef05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fc70fd597d18583e2b3861eea8aca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799d00c8812d4a02c30af5709899ddf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd98aaa285db85d40b9bdd53362b21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c03727538de186d9710923d6ef0b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa9ccccfd352e4368f5982efb50e51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4fa482ea9158eee24fe30e3372532519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347ccb09298569c888700aae7efbae0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8b712e809e8d86dcca07a788671cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537389a87b8253329d7f389d462a81e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6964f20ac6744e34a576bef71d02235523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614cac336116d729d3bfdc1c9fdd88c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfbbe0b51b3d928ad72b9c0795f53b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca83fcbf03135105c9e12ed3a51d5b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ed9cedea71284b37664910620ec94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e44a433726acfe52f172cb477e991528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b172eaa430bb2a50766feab9205a037529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112c9fd54fb5d22736765155399804b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f3e21142da66d0a3211cdefd0dc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b48a7a49b53cb066abfc72fcca2f39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec0bd90cb247b2f5c17e6298c1430d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129931a5ae5bb1678ec322d19349aebd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c42b54678a5fe49f7bbefb0988bd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0048eb2baf6f032ec14f14ef7c1371536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbb3a97cb0d01a0f4ec473462e9099537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0977a2d3f770aa61de48bb6b33a485538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0def45c59ba2fbfc426f2c120b8b77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912ebc3bf08bc18198f90f32ba5dafe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a740a54c6622782326cf64030d5a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c555bc05d395062f18e795e1d067542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fd05ac24580792bd1bde79b7ecea0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dfa3d66aa39b74b86c139da5269ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8878b45db1a1cb210f0419af31b7dd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d28afb7867e4a8f81296c2db4735a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143f9e8386499d0cdbda6b42879af4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639fcafbfd4f3f1aca1a43087083e20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aa566a86d138f335c675c8cf77afc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd484bb05558f7d1088a8f57a5712264550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf940d3feba00627be107a579939b9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5366529f5aaa50ce2ee0fd160907c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3ae7479fba8a761d6fa8aeb002ee3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b9265a753e6ec45e529c2410fd86f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969413104d092d0aad95679a25fdc29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e212b1903ac2b0138b1aa9c1817db4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e39bc9f6cf6f776350133c1b5d5f40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794475584fa5d7a8f3621e014146618558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f64b0c02b154fa399ef924871549bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4662fa834622cdda48899f044f21349560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23334767666fa3b37272de5d7d76019561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b602e70dbab3adf524706fd9a5e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccf22c19303957e593abb0a84afa69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1cf36682e19a6ba5d0ea804cc8923564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cda4083390c986df407ed4512c6f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb394e3ee26a76702f87973e0d38e7f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbb39d0265d5c58c3d916ac072a978567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97b8a22b2dba2ee341a6579923c208568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76d68ea80cda51350c84338c224d2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd399446d8d83ed7743768f9b8f23a3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82724a63ba13d8223b08a9991bc5a91c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db83974b3342f425abb85a182103d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a8ccffbdb74ba92d4d81446620f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc99ae2d170c01a3bb9a43ded249f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee98de5295e8e52ef5978792178c86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ce950161dc71c8b112c505fb7cc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042698691e88aa5b627aedd290c27a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18389888a4368602b6e519753bc6f57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe32f4e54ef1af304324d8de8353fcd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef7765081cec1779b245cb7640b8d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f246662ec4b25fc4c6c443a460f1812581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99fbf058953d0ac3d585e8697fb7e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2dae56d2a7fa2a3e95e37e5b4333583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7379a5faea8f474d9b41bb28c3e24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbebd6e8cd6fc5d21f6caafce35ab7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f231e2d7b4f5d73f5b2368e03bde1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fea8947f9064c6df6c86f0f24319d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab40bc856b717932e1637458c5edc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396d65522b95b9ff070f492fc2ec2b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3855a5e10ec7614d029ea323b9901590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a08f52acffc6a737ec24a5904f23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05634b05c570e98af4480cf9f3ffa286592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59725fbc82585f5bdca31ef344c981d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad374e8ef5ddbd7fb99c3a3482cac4e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db902e8aae0023abd41172bb2162a75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddda8be47684d3b3a40585ece6bc41d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c587480efdb57e012e42d8b72c31989597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf7c7c18ad9cc5e69f1e057cdc85c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc34d3e4ba965b4f870d51f12d07f6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b2ecb2d37ec9197b53f24ba202d47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a0315421b6b231016527ea0d62f1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce9d04571044fc03ec7aa3a9ea40c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff9d231285825092085fc04a38cb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512228b8f525ca405aac63aa5dd403b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cc48b8e770b2edde7ddcf2bdf7852605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313483fa96154f522646858b8f1103ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a28ff9408efabb43b467b251f87da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496c2a91c9ecb1e2cea1ed57fbc4a38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385b2f6d821406b585e807cdd341eab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da014e108e516ed39720f12303d2e974610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beac22659e14a223cbec0da2ec042d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d76423dce6e22bb1f106ed6bd10164612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472b5081a78154a6ec6f82fc70a8ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab9b34d554284664332061d780e1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b915e9456e0edbf5fdaea0508e0e22a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f38a4437232f01f9214673605971b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def055910487a1ffc8e155ca9f9b6a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b04c36c3e406755262d27745bf3469618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91525ffce4beeb471b11b814f54a5af7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551fadb7d1667c0ab6bc6e247c7be78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec48edea785ceee0e0f778e38278a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240db3ef2691804c1c67976455bae8d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86690b915d4c8a6153ee65d6216738623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666fce9a873835a03e13d14408e12f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163c23bc11244a12fcbf0dd880605c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2706852a09b0809dc6525ca07a534ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68ecc7b55589504cb1a4d228b59a46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7754810d81fccf53428da052417df0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcd5b3e2fde5c38249fdd8be242d30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863774b16bbc1bc7fb094bf8698f166630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2921cd05aa321d10393150abd08d316631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbc51e52af67bafe15fb872e662f9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c62270b1940281d25fd54b95292b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ef0d0d365994ceb1263822f863b6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c26f958f17a7458efe9e8525772ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996204d98c9f2a33877d5e8bea4877e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce653e1a7fb87fd860633963a5a83579637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b396d52df4accdebabc364245d2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c7c50c8ce1b8d43b111c1403c7e58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bddb06df7d16f14fa88e0a5b4df83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f589351d3ecd338f6df4c1ac5d01ee7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31954adcd0f648079c8f899992f762642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8fd7bc27c1561c3b7223e3f24fc15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2df98b6d960e4cd14523a506d90dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e35883d273af8be569dd2f847e6b28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882017b58afb24805c222ce584b8c95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b243b91e4d98aab5948b0246254c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad133f54088c6d57a263c336c1ad91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56654a79c88b35daf9586eeca1a5985649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c349a2717f9005173df77e3f19f6b42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32f9464ac306288f94b482acea6bad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94f8f4fa3d45e422ed1264450ab5fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c430c71aa35362581f79bc783eaa1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a93254d69fc413d6d06dfcc23cf8d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413c96db8dc64973a144ed01e6e0f4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4f3990880a7089b99ff365c14e4e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9346dd9d8c75381580fbd92157367ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed9aab8fd0823faa1c5216ee5c2725658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447fd6ea5de7dd4a72afc0e37d35eab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca90b29552c782ed9cf06d25370fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f831433ba385d5726b9b79f95102d8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e8ddfc76c5e9a3be9db030a683b98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc6e744e03aa6ee1c76f789c2c4a83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c90dfb88cfaf9dfec6ee25daa3d2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f81c29591f85d6bc93eeb04baf65b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba738598e236adec3e07b4927a76a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76db6cb8fb7fc4c01c3d95fc450262667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea854571d12719fbab8a5920b067cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0702d240a219525e17a0bf779055b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd4c44fbdbc69907a65c3a7a4042f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba525460c01ecb45ce0bed3f0aea18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b45e9fa520c319dc40e2fb0cceb4f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71f4e3375e159c4463fd0a39819e8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ff2df471234c67cc8f30482084c89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d27ca3d495989ddc4d08b358674d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b2418239323e7aa1a2485098e899c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd26f424aecf6b0871e258cb762ebc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba7a760ed7416a2b261e0f20df716678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d67c5c32fff34582b67a3efcc43d3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaa74b332798ea366b6b33b1d6f8cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2da2c56dbfdb9b17adb532b2a404ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdcd0f66394fa8e6012d372c1e067f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf79398133f60b6dfcca9ae61ce9d35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14596ebbc2cc3fe3df7a369a4764d141684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9df9a889327ce1b77b3378df90b95e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440ec70cfed9f4a744ea19661934af3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa17128034f92f52e1364d394c0cec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e7baa0a025ab663a730f968e1ef53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca806e71b8067673ea26bc12e5d4473f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c986be8ce71751d32bb9f2608b1c04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3790624481963e0d3d4d6b6892c2f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2964d5893cac18e0b60f5dc8f902692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f729e25f249ee5ffaf0055b92b052693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790aee3efb6c96b1c4e4706cb04d99a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00857f4688478b89910ef04625e8cdd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd81a969b8a5019627e301bccfc7bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b5f4d6c7466d3de9d74ebd2d15b12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f21f180a611cf371411b2a39a11f37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cacbbcb987d6490b7c53448625c12b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad93c4366b611cd291b22c35e15629f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655e6fe1640ddbd3f75e55e51a52c16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c71317dc4d780efc26da2d2855166702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b78a2bf44656b71c064c8a086027c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff76ce3ec459e9903d534549c59b2c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864e4339e63c80ba5eb4018253d171c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee307ce6a86716d52deb2539ba8875dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d43626629649505a5e7ede7c93e97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc313113854d468772ed8c154847dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c1b38486183a5dc4f2f51f3a62cec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae595f50761717a6ee6949e44f9eb06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e6d0c255785ced3e602d258cd28b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d4fa893137a75c5ce36de5e915b6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d45a88b83ecc3e2adf22dd695d876713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124a6b4c9a172ca6f7bf6c5b179ae70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b70dcc370e1dfc16b63116477aee7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76344e6ee4633e98f88b5ccb0532d91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7b808bdbc3cfa9ff771f9e5fbb6bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee8ab57a45b81f592b5cf07cec0a49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fe6016a907a31027ec981aea7516c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf96bd6b7d0f560f594fef6ebccd40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4636c57466611adf165aa49f987c823721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127b8f4b5c8bb94073b46c6c5d5a386722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebfe90bc744366fa289f38afca66c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec753b06a2ff1105220926ad2089dcbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f572b268d74901abbb5923d0c9866725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03424ccb3c7f4eae80ea7f4f11e11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548f06d5a19acec70c178a3b3a0cf6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ebfcff14e9f40af1d9716fe40a6a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c794c979762a1024da1d09e415d50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7225af3b575d7c6e6392eded447a1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6477f4f312e11b6428301c17a1ec4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd71634ab21e5f7ca645904c1ba298732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f39fefa00f8c84a7e49f7eaf35eced733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28b1377263775260d56b3e6e106535734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9526db2db1414309b446f6e8fcd7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af3f2ef98a956b57f77a70b946128d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98deb1f7eb19b71447e15aa958f23f82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc383a005642f3c04e7f8f805d216cbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00027fe039ebb36649c5467effc7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5d1e1bf7f7930efaede34249571df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b9b534d8d71fbfcaeda2e93ccaa5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca107b4c0a7edf190f342510ecb0ad6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d55870dcad536898ef61e8074e04f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e077e71015a9024e839d06f78aa41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b778ee1194a784273b1a4adbc5c20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213e226e66122311ac0957c83e5b56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b673730d971548c0291c8c927520a27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537e9153e30453ddae00d3cfdd50404748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b31aef7eb7dfe5780753745c4e41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23703063376aaf8ea95c625a0321a1e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aca6bc5aa8c26f2a1c64d2d407c5fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac95b1af5d8d17c52dc679f718fe9ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd95ac19df86d9d993d8411a426006b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2d19a0b79ad3e88f729c9a800225f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e730ac6171ef5e7af1bce2bca8040b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0568a79cab23753519118a9118cf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bdfaca409e00311462d2c09acf6f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec0cfd9149512444cca2b040f2fe43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083872e559cc20533f3abc2ef07e9274759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f79f4876daf6a97d5f9f14c2b31ec5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81bc71aa21d52e1af9e52150d4f0f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617bb418f38b40272c9d0292c919034762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f7042e98620b3a908e9d9c701de7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494782e3592d8c34c05b12ad2e94e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ce6aaf9977baaa964e70b824127b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a879ecd70191b7899715a7bc63d5c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b2fd1dfb0839fc36b66ee9da2ff8d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf5869bbaaecaf743c8d56f8027a9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29591ab7271b12365a638c0a4a29bf0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6229b659fb5c2c7951ce12679295dc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc4b5eef937cfc57c69f53a94bb46b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d6bc8cfbed68d088fcd237fef7718772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ca5b0ab9628c4ee865406e95be459773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b887440257197f17464875b5dc7bf5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1b7ad488a12bbf1a4bba8709e7932775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e4147cd156d962a97f3bc4ce4462d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9016b945c8ad80564f41ecbdd21805c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a71f01345f8e46c0037aa481dd23d7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d424dcfe67ffef6ac4bdca04b8b312779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223b74cf343b0adcf3d505d09d48e1b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d2fc930832b9e5e43114cb1d9d787781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a2bb669de3f585234aecb3f22366b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a0a1e20edbbf0614e40ddac81098783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eed8e918add24bfefac202327054c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddf98267808cc658d03f75d5d39b69785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee5e8c005698e8ddd807ad53867d4c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b202e76d732d43f02acc5f320ddf3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd7b0190232c1ffed26baa98883e79788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec4fc9ddcc918feda19958385d25fa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056adbeac8e83c09c5f06064e765782790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41ae45a4015015b8618823069b9b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0903e46d6cce09c19af2890742b845792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56e5d10d76c7e0e1e1022053a8aee0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33bd00dc3530daed70593bb3ab514794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684cb8035707183704e5c54f02d075c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843d021c1e8f336d2222d0553d44534796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d96d990ba6dc5837a16f020fb0e1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae12d1bf04abfbd451ccf72a8b7362798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494dea7fc184224d13c08bc6c31f1bd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24827cdc8edcb50486986e7029353a6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b4989513dfe16ac7be51d79f02496801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a8d3feb27c9b1e5825dbd13ad3cc9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be258b4da03c9b114724f11a91670e5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aff06f5452bcf23c155476a3655fa5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604af47230aaaef5a51d19cc542226d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faa2095eccc90beab5ebe708950a39806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37515c3f77fed9d62a14ebb1e7ed1cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cf1e3ed7248a7e41853499a37d6c6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c754158841441eaca5a922077d0e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4741f94f844ac1dc81f1b615b3519da810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3f8f79649e17df7cf707731e698f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994e897cbdfa385c93f429542ed6de7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d36f7e8ae6fecb501f0c0e458e0cd7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8d64ceb0b6519b9bfe4fac1591980814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48d37ec8cf2f6e0046a37e811ae9b3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ca0c102c0cb9f2947fbedf3e7ba6b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bfcec6f4268bddc4ae681859b4ff8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bd2f61baba6090386e82a39463980818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c2bedb7d89172f1d1e7dd38fadcb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3421f7e2bd4851667531a04c63d90c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc3d06fcfbe90f1f3b89cd3c8d562821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d537193fbeca7f4ce0df82bcb1b762822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d57b3635f654be42b1143dcc13e96823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594caaca1541062ddb32019c5d187b2c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0afad9fa72735b9b15e5eecd2073d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0757a138acc0f7cca87c75b059ed94c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532e0ff815504ed200336d45533b33b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de145455009d1f0fe013319586ea10e0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb06aebc732d116c7434d38e971448f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accaf1ce1665f8fef309d6700dbcd53830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178c84684b0f0efa06a8503b0bc20ec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e32b0c2b05cd3781d2102c711867c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e86b2bbddc2bca3ed41d4d604a8ec833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b96ea37a17e6bc46effeb1b51bc03834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b641b2b783f967c21e0d7c3b536c0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645a35fbefaa239795351ace96a171836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3313071bd9337dbfa8237ad2509130837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862756c51b311f64ba5c22f333ac337838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6919d574a387242c6bc600b5092d54839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33068382c788eddab984015c63791e4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af7af1505da96e479006dfbbe4e7de841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2407027178f57f7885add081a685ac842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9affa81d995cfc94058a7f7f30772843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43ceb5b22286307e6c266c3947e27d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c179e4bd1d1cdd1e71f90c2d63e5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d32050608873433f64ffd2a038a6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c819482c3c2cf1ce287a334e510e2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669efb3b2d0e3d91767e4afe3a20260848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072fb2a6dccae103edab7010e772ad0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722e1352aa10eff5ad5d16b2702c441850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1928ffbb75c33d88ec6a7bae2f3426851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97b8e6b5da2e9be80081e19b19adc2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e19b4dec783d2ae44e86f41fb1029853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4326e27321c1c6a66867b4102001f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16868fdc00d45a749cec56f922f4213d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7946b74fe614abb280bb28f5567b8e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbcb7276cc66390c381954c8ba0cfd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2488b382ba16773652dec2e1088f562858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e1b82b28df55e4fbd7ce7ddb19a1e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7231a905f489e25d1d8e5e263cf324a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f2373ae1e0b8d5668b1a3dcf8e971861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d18a99bcfabdf044f61c979ab5f70862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda42fbeac02840d915160309d44ebcc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef35a69eac0690d23ae9ecec14a1a7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e302a5bd706c916a2b3ec186022d32865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f643fdadee579922052a5137d72ed866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc485b4d4a1858531952e2ed1f543ab867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a9b0ab936097ecd15a21eb1c8e507868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0eee6609c8fd78f73ecae679648fe869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa2b53305a80c5b26960142b0b5627870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dde95688ea3426676415629841ff1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7481a99f41d795ac097dbfbd48d2da872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31301cbeb9c4c45c99ce2719c9c2c3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fe125395b88d67cfe73e728db39d6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840fe66cf5a24436da53f13850469a6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397cc764beb72759d86dfbfee893847876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f7e514afe373663bd5216678ec6f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111d4b3bc538aa4f10169ded66c3cf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe761ab74b4326b3b7692332b1d0d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504953c8cfafe337d69d07a219889f0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a482cdaa188f230338908c4770ff881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dee3e84d11bfaa95d7e6196574c49882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a517728ad0135c1d1333cc99c7823883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32feb2e39d6d070d7fc79ee846bc2c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8911fdbd18fff6c6a9544884e98fd9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85881eca326d073740758bbcb673f12c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d3aadc849d653cec5c401059daed3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af8a39cdeb0e370bf9fb62437be049888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3337e0e5f212cf1aba1625e2a3c33889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf829214ba8eeabd8846299ef8592a6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f6fa52d02bedc8c5ea0351f7e54de891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a56cfb2d1c28af88c8f6dfcdd135b3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c491762ead1c0727651511b1400839893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb81d7d8de3200fe55ef472f9c23fa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ada6915aa3f6b3f6feccce36e3c65e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8671eba5ec1d79a102aea1539b034c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1ab881b3de7cd86a770cabcfd553a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f804ef60a219c51ec2cd195cfca7f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfc0ca5932ddcbdfb7fd6e9eab5ad0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae7c537b425dbc3ee05a4bcca41dba900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f648a7b156a5eef6d2937a692b20d24901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e070581f296667a08c3a2da0993c6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4dda5a52309a80063e231de85bea903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098fd51abf5ca1eea8821a8b95e93b6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044aae7c8f258bbf3375b49dbdc665b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3d00178246043deecea4c10fe8082906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf89c53970da6a7649327a0a0f1ca907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705781cb3397aeae98c8cd6147b9e9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fdf06bd98d74fb51cb6a0136b1b5b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dff8862e546d5dc04ad200e319b1f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1306c87d2b8347992ccf94475e64911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c976a347d337ab2ccbb2b7563159a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2443e8c6c26eea2383bf7d5e9ac94d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c52fb66cf5d45f1a7f01c540ff4eb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f70cc705e0e4ee5dc781b3326f8f2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8149f00c1d940889064ae24fa69f2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352adb0836c6095c0b490fdbf58346dd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324ec1dd28b3dee1730a56e231df0d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa64ae02bd6a182b1639908a8f549919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472dc26b511e21dc392b4c439766bd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6cd7160fef44343cabb51766dd85b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b66aced856b348bf0bbcf01bee912922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b34ca820a222b58ef33cea6123fad923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53ff390c2d2ae195cfb930c0f78034924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b935a4939338aa03457ce9d21f11a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d880fbd0fe4d29e6228e66013e5c2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ba42c77faed19f5e1f60345d772fe927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb9365d5894b086407fe0e6603c65e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06de814818d7a1750dcd1481e6f876929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dbd0c02fbf68709d9569c3987cde4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beea281199a52de872f989f24dd9808931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fdfb2086de940b6e34caa8c5a3fd7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b79147d63f39c0cb4265d9440075a8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c13cec07f6d49dd234b864af541bc6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a248f280fa1fb384bf135e632bd53a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f8588377cd593e8de299654f998e2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294b7f7f06c3c44752974ec49b86437937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdebfe65c1abf2705afe59650a7b9cc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb98c457803a9d89207d00e5a56315939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2bd71bb6a40ef86a1b9864b0a37d2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff7ddff67a6ba88b4d624157abfbeb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136437d1df577c61f3fa0fcfe456da9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae824adf4530888173e0291a9c4723d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8456b1d0a86e2b410dc384feab9d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39209bf0fb519fe9b1fb86943cf35a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bb6df40dd54c4df71a48d24a9a70a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28b4a209a5e8c5d8ad4ab8d508657947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e23c623a252c234b36f1399a4f7a2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d156b103a1cb81386fb00350ddae5b1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e36986d2bc0ecab5707179cf321b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c576c7ac19d58f289dc28bfcde4a53951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7ce694855629b78f212c8ea366dc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a750904ec3f4587b51e34a89def4ad953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760cc133e12643d5f57be66bdb9b05954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893ea7a5e0fc8fdfef08093b7df52f2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47badfcb86c8e3b8012880942c9ae0fb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119112995e4ebdc4c985328e25b7b066957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dfee212652586d7fe4b55f1da5e33958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107af78f2775080f4d8e9a0724782cd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff354e7467fbc8034aac8dd402aab28960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673fc03d0773725cceb289648dc827d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff313344465a1ad3d3b6bfb369caef962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea3c36915f96b2654de7f955b36aa7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e5c7d12651f6245bb1cb3c43c62b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d89ef6ac2c831ac2befed19bb2fe8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb766052338f636de88ed99a3f1e93966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f9ede48ffaf516d6958abe543015967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69825476bdbfb57862d71208c4a7cb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb84c4c63c221618cf365ce8185523f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ea35406a9316fd8d164dabec5517970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb4bb857e748b305056e51ca9c3f7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0403744124ddfc13339620972650f2e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116bb20ddd09c414df39f92b36bfcbd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8294d7a2c0efd58e0c4e3c990ca1c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc99b7daf12131f875b57086a86f9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f7404613f28bf0be9aacccd0a943a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5588696e31d22b0bedc350b821a63d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec29e75d5fae2ec1e28402ea0f1fda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4a1c808c6d7da7f77cbf2c5f480502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0437d595629335245a44fc49eb2853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d0cef94630e4f06f8c3a80de5964a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68418ee552c9bf74b21bb8744b7a7015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f416b844e3b720915bde2a6284930316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55670a716dbb9ce80ef8a7a9f0159d087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f165b5d1e0f052a9edb445954b0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7a76f97101466c41ddc415bfa34709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f4995dd14a46afe78a9db44fa38a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2c7009afd388ceaab5013ec4460b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ed3d7b3db0b97c518685de2ee3a8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c92bed80b4bddcf27c82ea6aaf0d3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c242a517a3482fb93b7586c265b6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523178c6ed629cf55fb8104ff4c5184615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf3391d3a9ecb43c011344635a3d8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d6836cdd34d47f0ee4260687152e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde380d2666b62b0b424a1a4a3cea9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab660044cbf4c60b4900ee3cd82040d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab33d51907c4b205c6e6992045b6de120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b59bc5bc61fac8e91c02926e6b63021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aec4d89e88b369909c83e4becf5f2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67574d242e8c745c9c6face6cfe1cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9acc61fd234c8d216404ba59482b0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b4cb591a9cd5c0d2108a5da12842025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb369cdaa712994506914b6c076a7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a7adc1dcadb886a0061e46334b9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a8ebcb37caf41119f630ae064f98928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de219f2a12cdcaa547683f3f892e2af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f6a3c77b39e9a1950dae2f6b3fc5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7847fc8416543c9ca621892f666a8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8221a541845e66a9dff83087a30115832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef0fbbb9385771f6ad47f7d9aeb3d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2349d33eeee0e713292b2f6eef9f62d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008d50225770724e34fc50c2bb1280f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567418d70fd3f24cae9d1d3101a5c88c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66f8732155412e3fe3be31108d1e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045aae11b1ea8c988a7d4af59fd272e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e8adc02a1d370de10b223f20479639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221b732c599b384865d3fe1624268f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df339e29da3bbe810ad6c4d486858c7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f37176db0f218b79f1450f47a36b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab108289796d144dfd3aba6a6990a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5679a8dde87a370ee62606d9910317c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9e04bcc97c93a2dfc2de0be9bccc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261c91e97540c3e84db73fb37388e0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c6e626f45582d45fade5d147493547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102945fc21a9df4430cfafc525e387648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a42888d05efaabe08791b02e738149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79fcc4a19ef4cf3265746223ad4ae450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda4eb0dbea7bc85b6efce1e9e6ebcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef8452c552efc23cdcf315cdc58fb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e96ee4789c163b20931efc1ca9dd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d3e444ea5a9ecb6910d6886dcd01d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342500d44338b0312a30c06fa22483d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829f618621a72b7ce4938be1b513da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee25ecb32cb42f03f9d2a98230138ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652950fdbc6d9729051a92bab0cec6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a9606c3a79ab9f0404d8d7a2f418859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c640b23f0b1c818a64585b254b61bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec0fba833b6208f5a20cf6ff8fa99961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c91fd47161e293ada004d206a8ca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca04cbe836d929e40d8bb359d156ca663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050574c816081e4dbf7026b79c5da44564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f05b742af5ae7f0022a6ca9a799dce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c7f187334602d3a36145e3a4e188b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3721faccf6501d4e85d8558882cf7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa00882665bb1d980abaddda937a7d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270030a187ed04df5a6231166824030469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203aa5d7b53653333b6513dc301c3d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ebc54e791a6712e1a1f61adae1d5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd4a5867e959dc19df873d6b38976572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01010158bd644897282ccaf0107136c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d6fc339f4553912c34d1f9be4f65e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c4095735f043d32fa423102d3726275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f05f7e1d953ad759d0cbebe52a23f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6d1f67b304b4cc4da06bca7a6b0ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d8957dc386c5745cbe8991c1b5c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f82df588be494d8e68ea3daef99979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dee5d56f5ae6166f7802415fa221d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b206b371d76868181c120ffccaedf4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a370fe302b072d64b9d9105e34344e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05ed04aec6f214cf62ad02aace642883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01a034ba531844812f8775b03c952b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ecc4aa082a68ab4b0e1fcd64061385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a819de2fa5b3d1a6cf56af398a0b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5347f3f3a03913dd68345c9cf1beaf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e05ef8e6334cad331574fd9b63a9a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a325ac7ec486119014f1f428d92bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b963f5bd1664ddee9df0885c4038ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca491a8f135a6449deb3dc805b4f2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ff88f67cc577534081182f9e13d8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc90bcf6d11f2e7e8f054da989711b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846d91c30eb9016881ec4454bfae8d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b671ad4b37d9ccac2642196535f9c2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a7c3d425e2a84095534a611b8fed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de5df010c874c85c5bf589bc8211fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978f4eea6750a00e9bd12c4c91d88c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d509a5bd16339db23a42e2e807ac199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0940684c7076e13a61632dc3538cebb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b92023d190604a4ce9dcf33c9d4f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b952795fc725583a046db34a11c8a76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c98e83e210dfb6f43f44e3cd678e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa86ebc080ad2ae615482e7981143f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e38ef0d3720bc5f4732f661b85fab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b642f102948ed173ca542bee482082106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326c9bf733a1fa861e908c9d27ee49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f890e6a72aa36e8ae7dc43ce04388cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083650806c88b742f6fa0fbe8bc451e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc8bfa71214dd988bfe7eb714184ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c5b1620c328d71e14c260263c35b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8319b1e885f5de3667d1d87401196112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8350096fac9cd017eba51d99058ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f35e9235347d04c22aba4cd485450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bee74ce349e68880402f711d4c770115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25633a56a469997078073fe4ed6a861116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950112fa6cd5b6751d8f3dc204db6ddc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94f87b32a42d14aa0adda5f3fe4425118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95447f5acb03ac65b9307b2bb4225b6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf23229f8f3de7490fac99b4affbdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea3cba2124cd55a360eee05c842a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876166399357b157c6f14d992477c1a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb3be93f3583ff36fd4548ce3ef7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6b7a7ad5096f5fd8751541daae38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9cd9b55b01aa5e24bf136f2f417bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b9f7daf2945c1f512492072514efe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aeb0db21db81319d16a048e6c8fc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b025ce083a06a15f04f622bee35c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd3890c7fab2f7c15789ab795e45e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e410fe52931c7e6ae835bb40a83bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fd0fd040e05ff2f5d29ebb51a12c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d9f6eeae36b14e638b35d911012c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e5c62396dcc23b6401fa6746db592133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba03fdcae95eb4cd0b12fb798f32db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fa22ee6d403538497cc52ec2d040e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2898f3d666e1f0a1bee53e606e3b1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d6cbb3e781a76eb798d10b8b9e6d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fb98d36b2df6dc53d6bf3ce933bd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63687676f0410c459917a42fdc4480c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a299fdde7779fb85ed23700e869cc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34da1a2e7a963179ce90b71089358b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db087f1c24d3592b488bfc7982521461142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7aa75549399c6bf9051013b8c0171143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c01e89393afdb864720f87efc35d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dabd99955c6a04a58d98a050a0833145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6744e8d75896fa9387749fdd0544fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63bc24ad024e24ce07a9de0acb6cf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b897222f460a58ab9bf1b6a383c4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dbed7722ad9aaf54ff09690b3c631149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3e7d91f90b9ba25c3867968e931e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b503899f8ea17f96506c99f7a2a2a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee033f7f5632812157b81cdd35a8b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dbd2c4e5139ec4ee4fc62773ee205153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a7bce8fe781fedf7d10f85a3e537b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f3e001befc76d846aafc9b1b0263f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5411ef3792f6acd330fe14f36ee28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8fbbdece37a61afa5cb177202ecc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b8578ab0ce4f229bb23e7aef019b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cf9132199e0e945e3d782abce22e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce18183a1dc30ef5596f9c502a8655160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df54ac2aca89acff29daa58c0d73c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3231d6a07225aa2c5ae886f3854c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0624e1b1bebf010203d8e8b113ebd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e4ae0ae6a7514b9707225935fd440164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ec65eea7bd7978492bacfea79d6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a8b7cc8d735b6f5b09ea06b219bd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4801c17c425a74387482dec03b988167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a640a9c00564772901a812fae5748c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcc9c796a6f7a2d3be1e917e544690169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0c4473e020dba4812de4d93fac48d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f63ae53bf1af4fbe998f81b768797171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925b34af3746c5f1c539e9ba5319138172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7332005b83e18ec3f837ef5d14df359173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a713c02efd5f8bb4d5017c874be52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5128d1e25cc39f70fbf187b5899b74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fde93201db77195a2d6c11682b21c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8515859db8c64ad9632a8c05daa9c74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46c3b8ea3ce2c9cdd417ba10529a2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438231b42d05752b772405d2da616b64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4965ec2d42b3fc1ba9baf7dd1af91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1db4364051be03670106c5bdd1b121181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b663e11d04dd9ca1e3c9b937a39376182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b896f8b6853f5a03998b36c2e0d5cca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe206ead911853464ed8caceaa979184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd88f7a260e9c44fcdabf5e59ee5453185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345316e4eee30636ff5c2e48967557b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cbc0f4b523839dc07cc1fd3cc9918187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6110e59a772bf61ddd8c2f73b1c1536188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dd6cbcd57fb927924913bf13b6b8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917458a344ef47b74393389af57e8b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c9d2d4e08c4471d212d5976e4b873191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77e1ea9a59f52a07540b519bd5150a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb624b712de289636b3da0225548d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2b718b9d423bdfc5f2c1f0b31e17d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9edeaf9a7acf82954fe758c045662b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0774f0ab48f42fe357f816621a17a73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188710a56d327013e7e263c7f527aea7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76d328dd2c610b76e5f3cf4565f9fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc766e6847e72b7050c167411fd98f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47811c868a218f675ff4a2cb7f2cdbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5996e60fadf15a4679734eaf7d896201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b6b8e0b6cc1313c1934d21bff8d1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d7b65d54f08e149d5a56d8b696c2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43c03541e037f20722c295aec8e3c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a42efa6bc77ac7d438b47094078309205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d323cdbf5ce7f6ef6625b93bc9b54f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5bd5fe76ba426716fcbaa9dd83e7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07cbc4f953de410bfdd71b1ace336b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e73d3b470a0a0ba6641f2ba482cb5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18906451914f1cc5c982db18b58e7b50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9de29875f5be466fa0d6fe37c2f0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83378523e6b437571ff02b6a824ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d630ded3fa4363c1db4aee9725a80c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30d24d41ff074492575909eb0f68be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819e071ff7f66e4f214ac31f690fe66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc370d87147fb313c949386ba90dd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb820bea9abcdf80c72f2362bf00e6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c513ce24b7425110883df0b589ba49a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed25f347ea6ffe956f094f0c67dd013219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a58607ea2303f397ccc72e6a679c58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a522b6825c3ac2e182ad8341018d56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cf1391ad45ba16331ca2a70610a31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e1197521148c6db75b5010210d297223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572d1a3938634c63aa7116667d72288224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166de2fdfbec203273268f3a03f5a66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0702be553835a5fed515c2c0e4fd29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a71203eb779106896e0740cd84f51a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73954030ae95c6b0e22f339f5bb810228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35155320445b745ab30aa3f934ed5293229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44dac6e97653dc860072dd143ecbdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926a47ce6fb7c1562d0cb73a08ccf8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f2dcc1271b06bfe30c3d576ada4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c6b9c4ec7bc7f57b93459ad1e6b97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99456038e06e7de4219542b767eae31a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b35cd4658e023541b206a6c8f5281235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33107240df4be948e43183d2c9428f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da18760bdeadf190974baba8c39374237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb967201b9f1121fe28c63260d6884238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679ab8fbf1973a6df46535c9b8beae4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada186bc4b625f162ff5a8b2c884ac2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067fae91044245b34943a77ef6a02cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889dda7f759888faa4ef70c6476a542242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00f298f8404b77d54975bca3194f1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61454048d449a5fd20780bf6be358b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc3dcf881ce2f23c5adb9758212d20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e337c116a5f932646e9bff11662a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451ccb08ea014f19cc4566d99e89fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233c0f3ffec436c0eedfd2d417bedde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210adb2b15007c7ced5d6e577b9003c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc393150ec37565cb42712e74eb5c53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b096be12f883e981a16b88db22485251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f819d052659f8c5fbb87258ecf646252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120382656556258a9b06578f935eb07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4516a5a7ae7ebac2edd5cb39ba278a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fae2a40fe6a00df239baee3e4787a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36370d5560e5be6c6a27603838ce9d57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18228c96be5c020d4383dca80be16a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387da49ba7b1f1417adb24307e807b1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74651449ca5684e83b5eab65fad2516259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4ef3dbf66c994a1c0046315fe384a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8905482f59c12e76fda964ba45c91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ad76d11727bad6913d970e0bcd74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c274567200b020b5bb980f3bcef384263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c196fd42b6e2c4a69b5562e0145f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd73bf69476e1d2ca91b969d318e72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6332e0511f4ec687b5461434bc6ef40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d12b3516521240eed40dba6ef36dfe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701504674a0ae3d2a7e19cfdf16b8db5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd537932e6d37ea0ecd15e9c6d08c51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84bdec239266a6e9df96e4281037e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678729562f31c5ded753ce5fc5e433bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cc9c06e6a264cc88af17488ab768e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffbcecbb3a05354fb6bac4e1418912273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffd3fdf1a62fe2a4e3e5731132a046274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da457e889ed5bb8423c9d6cb9fa6e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a638f998098fcb5a35ef0de62a44c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073e3426acb1fe8235a04b17e5247b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fb2de22b63772bc315d91df6810e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbad0a2ba50d7063836e8e5448e6aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d6f0c8243f93c637ffb470c6aa3c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae267632336de8810805d104d39ab1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe68ad05a8757d02917dafd7c1ae56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d55c943193158a188ccdb1537b0f3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90682083bd54d172b8bab4bc2b784424284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239c47d5165b72172158857d06b96fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca20f18078c11c4a867c79e1a95a40c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45107eee18f0ea97a7f42d24c119cd40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507b2b5d6a176509a935db56ed4917b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b87619b35ffbbcffc0275359da5d03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e87fbdc967778fd9271984c2db45d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8f8d9e539022e6115a4d8dec4c57a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676acc10e85eb6c1ff0db1ee00b0144b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff002c8c1bd646a4bee7a551d77cc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba55c6c850a56b2d9eb2cb15203d718294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec657c8d932d196be1cc859faa2790295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e00a70004ff38c0b4df57332c4d09e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336019603cb77ed52ec557ff223618297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a6f95e2acbdcf72e0fed4baccde28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32260925a1246ea036d25c8cf4831d88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5366e68e3a038765b42991da58d2eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed942f6407a0bd07c1685cfb29a4cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5213cf7ba95ce9235f3ab4eed4c08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fdca0bbfb978c9290e0d1bc795705303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905621a8027591f427b0fd59d741e1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119a10ae39e05493bc7256c14c0b585305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193fb09fb9b11ab1dc70cb41c4224e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9a4d0c796cc45e5f9b46acbf9f86a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e015f9ffa366514ad95db7bc1587a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7f62199eb899967e7b03ae0ddbad5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553903e3c126c9b2a1cbe015521e20a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8631d192463088e5f25616d86680d5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c22e08b3263262478da99113e0095312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1530da8edaf60bf073f55022e249b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af5326e949f82df8b6d2d353bea3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880a9f31804c25a0378853e6c2855e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef48798327168db8edf31f1ba3dfb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d459190cd434af1462b4ce86c02b465317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de7856cef06b6134d9824dd2ec27f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415bfafaa5a03c27f4a211f45e2c684319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb47adbedd09ce286e7f379613e20f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ec1d2e49e9c330eed131a25d8e71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f117ae7940a1f7384c5e4b28c3028f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ab9428918d271eb7c70a6e93d9d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc5c7b0b78f3ee86beaa0767ca0ee7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be72d367a49c83b623f5b0b45f93b29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ee4dd8141fcfa9fc57c6d92082856326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb22cda4de881b95b726d3b999b805327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f0553a3adf3e925324ed05bf2b2cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b7c7e221e50ab75e0d541081ca44f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124309d89b371c19f053d38c1b14b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d64dc42d8e01decdaf95043d06f82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796733cdb8c5a5dd6e210de1af306d86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c58e1dea8b0d77067b0887673e0252333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf312cd8219a3e74acf3fad2017c8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a389adc58885f07836995e2c528b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b9d4bebe36348127755208efb34e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467d82d9b104f5fe33546530b723956337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc09c16bf7fd31a26b9a841996148338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc573f8e87003a53174a38c24f0fd46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a5080ecd98bfe99834cfc26b4ce6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbe11736375e7bb1d667c97bf04bdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a21f9e3033ff9cea662f95b384fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba10be2992efa119c4c6eadda4db2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84275b2e19c7320d902011cb293288a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddf1fdad8f601c0390b06ef617af7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485dfd1ad95c416ec22f9e907029660346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aeac961bf59223c1e9b278307a520347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c28511ad69f20b5d3a5c10350e371348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93a08c376ebb2d6deb59c2fa442265349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add02c0ea1c0ade0a0399e338570c81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6de841f7b9a439a19097507e4764ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddb5ee716ee342f64d2491b40e5a12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7bc82168977e6ccb9484e2f529c35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23cdec04b18231ff0088543e90c18a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0444a608a6c63bb949346bc4edef79f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770dd01bc8499a33b555e8c7e683e66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3795500880c8aaf456851d4435d565357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b69c93bb75a67fa7fbb61e3af9508358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6a41eed7bbdb13a003f487628612b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3f33dc7c326b7c838db6d1a9bdff3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d19fc493b7243169c248b439e9bb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01215c13e2e6b25d78becf11081510f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406b5cc2993647321d30b054e6c46f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51198882f5340c97fe406f8e5a7b69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5c823cf5378333d57954005da74c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4aeafb765b8b0a8d9ac72b8a701b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e62d09ed711b5542e17f7c943d621367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92607ffb3087cf37af7e11c40d9ab6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb39a6d83b055e8471bef0f6ea4591369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2de4f1468efce5436f5e6aeb6f0b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58263b49739055510f1437146599443e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b2f002565341f2f8355a87ae6dbf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626ddab0574a16f1f6be32b3aee3148373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead77a3bc59913057664b13df6ba7a5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607483d8befb19e50595d86549a7cac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93013494d445db718b6f1a51776bea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90b7af558a3f3b51a731660e5bae6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968f10f9f082bb5a931b533c9d64f99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2b9ec8c3f265c5ff3293e1b1c3cc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762952470c7ba4e6fabbc4587992281380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afad58b83cca84b5f2dba1ba48a189c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38051225877a157c853aeb79811091382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177707ae3e86c126397ad636dfaabc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5140609beb7c157f1b70aee754a2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a986c9be55f1012a1196fd7492a91bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04fd6e138bed20da79cb9956f7efa7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e6a2950726ff120d3e20d7ab161b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4586613d4af6f9ab0756d12026ad45d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94428c2538e3ce3aabe7b00c4f095fa6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff8966cfc39be781fb7bc318461df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757342627da6026d0ff7f35c01b25d5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31e54d74ec6e2d5580896a56986048392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eac20456127022ed97c770775e689393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fd8d60e7e7e90160ca93f0b0f94d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b601fd53a09d36ef723733f64682fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584be3f0689890c65869e21f64bf641396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad4d91019ef16900033726c5ecb4fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855ac3d464977cc35eea37eaff4c35d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fbd56a45287f6d46a939988242a72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9492223149c7a697f223567a698d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a428b9c3f3232cfc7fdcff6db2d64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae3051c04226e8f2687232189ae4cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a1a42e1d3648141cae995369407a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8263a31dfaeac555d5fdb30890356404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c7248fbf45f2707a67776b81419c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628bd95ef2b99229f3db3d782a7717f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a77c1a24025bed2524f0f4a2ee5cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb715ecc32ce2a18128e553d2c3557a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f90efd72fc83be9c4c5c1c1e371a31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc30f8042b2e3f7a3a07830677858f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69465e499a47c4ed1b2503c9799c1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc601745ca4b1805bc455c0546cefd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971bb6891086b3da72814967a19f4d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91defdffd297746eb42984546c10ab0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acfe020c83de8c978cae3ddbea9985415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4f24ffeff0a2fa093040862e307d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb38fcb632b65830e50c2698417722f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab31f82ed061db98b82092c9944c9cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc844388b24bc3bf5f9c8883562bfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c43d806d83e7781535d3d7459db95e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44373d127e57cfa0d62535d8b367fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41f4da2600ca5a4c09cb61bfbe6a44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180afb89cdfe189aab9bb03d40ee7e4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f54795c9991a072ffa601fd7cf2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd29327a14f4dc8798808b102ae568d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88897f41ea1d38cf7b8bf750b204d809426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4caa55f2a5159764008270bb9429d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be07d28655a0660f63ebb2c6131ddef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a327f1562b6cd33c76a89421a9d26e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0013e4063e5f1d2f4eb3544b77a2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6714006ff489d4749c333bebc13fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf56c2ef3792b14b7646371e75357b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceec8e26dac981d2cd5782e94389f8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a04cd96d164670ec430e3a7c0d0b2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528778d4900f92cfdff831d42c4f2f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d6d6761a9bcc2362ff6f1177b0adf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fbb1bb0871a53009a7fbdaff83eee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016f6598038436b186f8c60373bc2aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ccf453cd530f9bb6db9eb34315836439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f495ae396cc740b68667d293c676df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865baa6ab8756ff532a6a48877e3fa8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853934fac80d6b4a8d9f7579cf293347442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8d8b55e7d264f75a3e5918d2c8405443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1bbd712b796a74dd8bfeae9904f7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c13fa495686e6b365dfb1ef614038b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caa31062d8bb88ac40255c62471468446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096659225b59a83f21f7eb9215fb025a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d58c2c552cea61e676f3b4ec09861448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d427939f545c5f7c8cf4cab7fd924b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d4a0d2fc027346edeaa283c7f0341450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c4b721a65e3ed4e60dbf0fb84933b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234c09445ccf90a4852ed7f94f6ce7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f48974049263452de67d07bb3c5af4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e4f03da8bc46d0f6d466029cdaca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c93795bfec24afd16f6ecf7bf73b95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0836a55688e6ea71002a3978b6285f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27c424743194369735f246b30b785c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b87141f02804c300527f98f70f6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb10349b2ee435e9ba92e7573affa56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bea1f882599d741798c4c39c3a8160460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef30556ebb7eee0c99e9cda54ed2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418e541b7f368606751bb8ff9b6786b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e58d0182ae6dc957846c7ab820e2a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae75f35ae97002ddd50e665f060415464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fbe065fa0b5e2490d006ef12974e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6dbe737afd5dc9bd7b71d92059a19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3191be157c012c7cd404b7bce3862467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa8205ce28fa8e76352adb4300992468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb46c2e2aee3523a8d5b861d9f124c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef73286825b551e307e45af11e436b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641a62db537f06a1e326dda969cc756471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56276054dbe809f06e072f97da79fe3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cf048041cb57c6276cda83f740c8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3159c49d00ecee424725bbd5ee11f01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000206d98c9806568ceeabebb6d13aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4b8ba5f0b067cae0341a32c952477476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4189b827cacec250c11bdc172a4f5b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a612ba5b6de4d5e6c6390680ffcb15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449785a0a2f6d4d7920ed84c896b87a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebe1613d525c3fc69739a9a01a6da7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a3d8cfa5b270c797e78d1165a6002481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6232a9cd7ef928c8957740beee8ced482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce3e187d6d5d105ff09698ff10ef43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1bc86e994a4565a4d7df15812ce83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326d5fd152eebade0a3c9edaa1261ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625cbea4956c9bcfa34a008e16a62f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3237be7a6d41afb794c79294d5384487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782e6a7caab5a49725396d97a02fb75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc09aa53b3dedf6f9b1b8ff08415f43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1812f48f537f9daaf4906f615f6f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff3e083d0394bbd1a37c4e6c767a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ef550d7a111d193ee9c537e4a53a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42a1b9d7d8c67681033dcff5c57e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483996383588b2e4ba4e51aed09903ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be769da4033c89aaa5a1ccb0f678fe77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4029969456608412ae05172deb6bef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9499b7778791b78a65e295983cb0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2f69828b3260f043e0a0fc77d9806498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aca22d578ee9b365d58bfde11a69e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904c6789e25d006b3478efe902057b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faafd83e388da14588acb3b7d3bfd84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da96922d8aed983922b04f1441e067f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f9f356da1728f2bf43988af906dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7a9f68065fc30da7765d1a4ad4ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2b9a447d21467a860da1fbf97aa24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ef4ae27ea1f6ee27ebf52a989229506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cc628022d8352519d2bc4fbdcfedc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d43cbe2aa80aaed1d6ec78a9718e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a5b953b4190dd9342f54c62dced8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7e7475f95355bb9d011ce5ab3ac7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ef2cad4a328377a01b50473602440511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8100d0439062d5c704e3ca4917d47be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2a33f71f4c0d1dff8067a5b46072b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a51d1e779cc0acb9cef488c49821a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1ef4c6f888238ee5b39db8ead3474515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bbc759a9bf95930420211d7ddb6d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1a6c0b2dc4eff392cb3e003007f1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df5459f767d4861613f34e7fea3cba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1173fef83049b2226e1f73eec2f5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9411f5e1c24177fbfb3727436e995520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ed2167ff87a1f60a1126f02492c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd955bdc9ff03420aa654881c57cd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae129b616c77906668860610a5df5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d418629bf5f43830ab5bef7c19a91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb22238660dae285080a0f547f0f40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6696955301f4bbaa94f28eb775c340526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93922c36556d55b1069f2e8d330b5b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437191791e6140767538e15001662680528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6f57d7cea0ad8287bac8abd3e853c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b3795b5e8e56a68af4c3d0486d14e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951494a1e16c6dd65cf0cb869bd0ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c782a340499232e90b977c8f13b840d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb2d22ed9a04544e9d7088177b7bfd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81852a83f11650e26b4604d7f18c82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d37f76ff9dc4292f215dc433b76c83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec9b1ab2e2f7a29efd23b92076b856536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7152136e360f93f1d5e9a459e9b4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8430ed4417c89a8077d1641a977760538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff135ba497cb083963323a63708e865539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93791cdd11ba0b2a32f64d953b0dfd50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451b0c0f9f90e514538496da8963f56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bededc704e333c73dd313422b2873e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628eb36aebbf1a11183e827b311f5cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f371548e7ef31d34e74b33908cea7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07b6efa9694f6ce65f18ffbedbacfd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f3715f959e378d97819f7b1a3569546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f94068ff9bbe40e9c44ac722ead5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d68190262d302f2078fe73eae52eaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2c6ed7cb3f6f29bb0893d8d568139549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0a4de9a6ec3d8f72f6b867e7f2230550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49830b50a67d2433592c19f56e2cdcfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704beaf7762b9131e5df873b9466420552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e455cd7ca9a888baa0ed307b2e390553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87b2a55e9a6ee3a047e2d25a6bfbe2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3f740872e68a2c86106aec425e852555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20b63f6d16cbb32ac4a50aa0ffa988556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d7b1fe047ce00ae8d68d6ec71fe24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e0304c1ff9e09155a9cef9858b3f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8816d97b6f499756986cf9ea5ee3a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dcd66edcff129bc5fc0249b7b169f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cb590ffad783485fde1d601e5868f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c0f7732865bb5df003008ce40a56b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255772140658f29a173cc79cbb05f7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76379501e0d1921b24985d496f04e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2341b9ce382fb643c1b03fdcd4d67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad2a6d976a7a4a7946b6eafd43a331566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a743785dd1fb3395cb1d42d167872a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb125498c2ceceb4dc97817d6d719568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712e8e219e8c8fd49b72c21d55b0894569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb08009855e603e64afa37a470e3120570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130a7afd1739b72fe89867ade961175571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48d985e0215fdf1bc21c41563d9353572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea684e0acd656c723cf03bbe132d40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aeeedac4d044676f137d550b883dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e68624946b9d0cc285c236e58107c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb671b6e5def172652202927c6564de7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1baf1309be25ad4a8e33cf2e605a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d64b953f938a7fd0ba7173920399578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc49bd9eb619b2833b8d73bce35ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6e2d0a5dd5727c7db97a3618f9cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848471f3f6d8d55f8dfe9b21a4acdf58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9ce429cffaf363c4f889ca4d43d2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad153805cbe73b350a635a517c276e72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd58e54b1b89a446990e0eb2d70247584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ca624b13a72869aa6914adf8637cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09fe291b00f16aaf0456d163d7dda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c97cf65c5b8a47e6318523c26584587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5d1af244ab045dd59af3c57e26340588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6df2e3eb90630d8df179ed4d8fbb6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd25afad64ad6188523185941a11de3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a4c0311d6df3f872fc62a09e7f461591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c86c37ee9aa23253e261bbf48c0c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb133770a6bbc2090a2bae70413c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ab765bcbce879dcc397035b12bd16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c019b8e2eb13d13582a4e99a75f25b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751463c0b60cd05577aebe2c8687be79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd3e9ba8e15d6358fdb2dde4e1fbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d3d943218a90b4614b77dcac09075598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a564d06bfdfd9e7104d763d7aefb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91178c3e6a88a0eaa46c44aa2f6baaf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f9dbc2ce8147b941025716ea58086601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7e86cccc39581fa652346f3bf828f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f4ff1f5de1578b68adcc5fef4b04f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5dd44ade90606cfc7ae617f6f5a23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3230f5d14c10e61112e92823d2e93fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c605dc5184ff9b0c6f24e2d2c60aa9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e25083513912d051f26fd31d66cccf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af351856d7ac5de4d882d51a389676ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f689894948843b5b91ea0b49486c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a85d9131ae943d715d22f446e7a9d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824a052455279249e778e592fcd7ea5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be1f352935247571fd06fc6405a65c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929be6c26292c1f0688098ae215516b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e025a9cfd38dcf1663fd8b121ec65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fabdc0c7d1c27a5f17385bdee4aea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6ce3533dab55a24e7eab33e52fedf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dce74ba10c83c34a6793c9a33b0cf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042721522f7a070263f780db13d6da8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e524b8b9f87c9c01be91ab08c7a47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0e82b88c07586b9474a0390f5dd35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f28c61f0cf237f079dc59acfa2f4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db56924a80386ec72c3cc17f1eb7dc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb3a545e381b200f35aa72015a5956623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27731d15eaf8700f3268f5467d0dda3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b93bdf23836a69d277a910468c8348625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715c74fbc1268161e15568bc89f1d31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cd33962590906ee8ee94cfd5e304a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad4d5f62360a45a3242c72cf849913628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f850a0bf5ae3a259df253d89c4a3cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b710e58fa2d2d501332f4777932e77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b70a0597f3b78c3f4c38bd66edb0d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409c57f6046db6a5921947f634631f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d89f6fb825ab5a0a70405e3651971633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf2129502885b597c8e788e2bc1cbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b216033c3a6540944c8159098f2c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4355866873bc1139df9699e38491b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b337cfc6ffd484f824220ce926e83c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d492b46b63e68ca7fd6ee8691f5b83638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe77ad779beff33fc97132687fe48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cff5746e677de371c746ba859666a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171edb6f63f2112346ab2352da49c9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da672f20cafc1f04c9472573529ba0fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ee6ceeb35ad86a8942d9551f77211643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905419d0a80955dc6554ac6fa8540717644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cf1fc6f5bde694eb9d240f279bcbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789e2611000f5a4a347563e8e0933d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d8d33ccd46c425521e3a6065132c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661caeedc38096c2086a50a8288e7b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064da100e9431778c896a0cac16e4d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84344e6e9c908e5c00cd2500c5e3c227650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f387d3748d3bc3a729e0a479db3421651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb7ca38b1870d2554b068d33fb0083652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b6819d44fb0c8072d31655de25a97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d797c80f5edaa5f4f4ecf872f293bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1bb90f5bfea7c7427f5680fcfad79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9664a48699dab01c8c4fa54e611ff43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6387ebb192375ea24a337c20eb115657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d1fb6b114c03b4c77c63f6ca45eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef0d58b9f2eabd442e0ae03321e0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83f252713eab4f9a785e0e410bd079660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9098ee0bcce1707293b9d4f738da4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec68a15b1024e8ac27ccee9b9a953e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592699e06d6d0245104e03bcf2d540663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7009c233c76f21c48bc01a63270aeb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59ea0b7ea02700fa663d64ec9d95fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32d24409a8e629b841ce829be66d32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c96dbcb0090000a26b25c2525fb52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e217ee146d9b7e597d43f0dfcf850ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebabc474ceb08076c36b39224348058669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86303c24fba89a14907da3af83d6d88d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1db53c42d9709c358d12279b03e82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259524ff31f5270078cf0d61169b1c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901b622427a448f453219e243c0f7c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82cda167df5d76a0e328153f1f93d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b326fae044398d510bec02df752c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9dc9348da16d2840368f5dd6e33d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e9c374e581d3c482488453b3ad344677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a41547ba89e7bb40e6b59865cfffe8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263b32181eec77b43b14176ab5c6d67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75994c003004dd4954b1e0bdfedcaaad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513ae14b0657d02a8255a4d2f868a84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de0d46cc69e517b09f4d3b7ff9487b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30693aebb97e4b2cb217c299778cf1f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a65f57fe6d968b3e42e3e29cd6b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bdba1c4135542e7fce163a738e20f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5abf414f4461d369f1a27709a0bbf6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da7ee0da863c7cf2b1ea1e4f8c1578687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d0bbcd47a61ddb268455ef4f86d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4852b47e705863ef5af03055ad5af67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b210e22da75f5cd2addb3d495501d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6046b84f324dc53bc92838c2a29ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f0a1308823bae1610d2442c3ec008692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf472310b427a3f65cd7098908e07b8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e9e0d04dfb427b22c5eab775d8f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb125b75182a93f11d1ef256306f38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1052905424b304964a26bf53b03601b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b4dd52253eb4b09e0a690235ff3ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c841a95489401446e25b7800a77ebc7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e27374cdc0f04a5f9190134af20ed1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd05ff014b52f6cdceeed5b3bf667c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbe5e0df87d8ed623d16bb7e026706701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d787b3be504f713f36b169ec890b19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecbe76603f50f3dbae2dac409f6f2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5f495a6287862e34dc72e0b6c6f57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acce122955b819ec50cd97dff663c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1a550621c9d54c01e441fc7e970da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119463675e49cfbe0ed50753168cc8f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a7900e8cebb13c49048dd340dc3e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12b48c369c581ae9cd84fa043747dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92d7d3d2e264b39b8d00701964ddbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1d08b042af166d604b30548d5d376711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8fc2efa980cc06fb89fef1a88c366712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98606c2250c6550ab29285bbe89b1b97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb9471142c34ce0416af9e254a7815714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7200caadeb7edfe635e2f082311c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b528363638ab20c890d5fdcec8b56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddac369e6e9ee78a42128de50d6ee31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea9813f8d30c5ac4c1a6f1406a6ffd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1650acfa0df054f5526d48a1cc82c1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5a9416a34a85bc8a6070856a46e5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdd4998769cdfc61d9c3f75f930cbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717d61dba86332228247227471568c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb2cc505c166530b36a6deb742758723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e7663bd9374cfd07b9fa4c0a8e10e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79ec9d096c91501dcc2005975e066f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67e116fb4553b57cd0d2a73facf83c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047a5fb0a73a5f58493cac2c02fad35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84941599030c4cc06f67213ed39822f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1fd2c3a11ec76c8a2d8ba9262d545729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663ad90d70f9af5b9b1d6830382dca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936c15d62c6e2b3825e5cf6d5dccb60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724d3d03cad6278db4faf58ca44fef2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da471738c2400f038c1ecbedcabcc879733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9b65b060a2e68ae9c00313c7b9478734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47531f2f2d6afa3e2041b28e95b57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee17e9ff1abd6921c0e16125d623d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f77be505defc104c43b15cb180d7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1126dcf9347f85c6da3501622f9e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed41a268a576928b35a862d967468c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed005b5cc8871ad43a214dcb27d21e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eaef88ab5c804695e75426f38f2e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8fbea024529523853537b17daeb96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982f546e0d483ce7822aa6d57aa877b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc09aac612006609dbd26fcf265bd7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12660a5a17ac356d53029c2db8dc9b2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7f28df4c50791d05a3e59f1bde1a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a279b7da036a7e67febb2594405edd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c0ae2ef2f1d62ce7a40bd0e5dc28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599769340b045826a187aebe1376cb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e1e22d9717cf51461a885f9f3839f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4213f6cfe0fc81b45782d3046cd91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f319490a7660b374c364350b7b9206752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa121209a43224499af4e99d7bf0553753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975f1ad11cb804409e18eefe374aaa6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2deb111ab393bf09e6237de11505c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519156ab03db68863b61746f37d228756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb96a4ebf6890ca5abb72aa3267cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad46d7001f90ebdb8605ff1672a34b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18849bf28f8c04e95e059d6f79637ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a992e81f54f3e4d0c7c43ca86de055760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646806f383a6e84267de1b79d597a04c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd819de2bd2b567727643310df125f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b37c4806c4deb96ebb80c064b2659763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e4eb7ec968f04ab806894199c2034764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53254c650c438dc706995fec3647e28e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7db6c238ba5819e6fab1a25c7e0d85766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507734ce3d0a1f4e4aaa71db2779df8d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ffab984299efb64af2af22adeaf09768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad95bbfa6045dd1ada7a37027039306769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffcb16276e445f577ed49df777b005770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db1304d93339bf19bb3ab54001cda6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448a660396e2cce94f7e1ee6e37b0f5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f464696a93eacfccc0b65e3907d5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b23501eb393d4320ea821327a36ed6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c08555f030b443f36caba5b06d72775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160374b68f1cd31ac3474526c16f2b01776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a94a119075f4f79d14077900a55c87777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48047c586263b24b22bc1332112123f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b582532b3d5287c3a6a2ef0d9277c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b17f37e0f197d86479626f6ef4134780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85640a9afb9dfba4d1683460e9132c17781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65dd159cda38483fa7feb53685a10782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346aab5e8ba23035ebeb44c5ef7624e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7139399faf1adcc89830c26928a97f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ba4fe0e9d261d301263393b7a0197785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a161ef2f8c5b659625ae8f2079662a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63107e1f2c2bd6d34f085f750b9b7b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebd45b75eded0d1dfce71ba679febd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7f72e12ba6ecf65c9de509db36776789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955fb31951319c3918d2e01b333ee9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6fd7c93f32b33c200eba11022d6b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0638b221e992c228ccc6cfa83503adb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc3a200352eae0c4441a3a485ccfd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c42648d3f18ca4c04a12d36dc0c6d1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66304f89373108c875263d5ee99dc852795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a423283901631d67a030c861e4132e4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d9aaa3e0ccbea816c5e6af252d981797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9dbcb9d6b13e0e6506a21344ddf01798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc67ce95bf6d68c49f1df43eeaf4db799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b67c18a5fd0b262aee93db3d30dae1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842dedb6fb4c2e4cdffd09aeec52f82801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11ac4cb788bac013532a3aa5f1b51802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434633ab76d747c9f1f36146952a8105803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba884e304c4934f0ad412a291be597804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b915e6b2f16d41b7fe83ddfce7e8757805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87064d0bc41d5423efcf5a8a59c44f6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93597f8879f138f6a65dbe27f7343e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de24a1e279a6cb208ecc21968bf474808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc8c4eb5b1f9478902ceaf7657b76b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f5ab7b3f6a47ecbf5b8b224ddcc74810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f85a2844e6b30017f5b628013eb9e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd12a6540ed41c602f3f10d5c50b60812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f225f138f60070f1377d471c3e6fd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d474a4b83b77831774374926c3a286c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4591332dffa7638faea115327c85d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba318158c38b1dd77332129e57648a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f124e535e8e5a314b031a2888c699a7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448fd661b4b17a969f40f5bddc271e6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeec16f8bf682389428473c73769c9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e72183bfb0aa4f2dec832d92f426f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415b260e3c1b638dfd48891ad42a9c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbaab3b5c83af720a2e6196f5fdcf6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc468bfdf0a0b0e415d4adabe75e2202823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd48fc70e81a705310e4831b9bd6a6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b42c548df95754a8bbe49294e2e6f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d31277ff5aa975e006eac1b0bccce1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c23fea237622fb915d87103084b597827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8441475af963113a4d310078d9122a6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b1d5a5ac9efdd5a17559afef5fba6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b00c5a2a84d08e061b4799371020f5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd0fb08a0e0a0902b1c10f43288de831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be052b78274d78b3566fd78d5fa8a1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32287195d402780b1ebc31d7dc26c7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ec879b983d3192364a762e85bfd61834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ba9188d484cffd594edb7c72c2c34835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735c8ac9026a1b812aff93025f9a4b0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db5d93ceaf93d284204ea33165e6c1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70c877c7adeaf02bdb8d4b77f8672e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ba7a22caa849ea3833caf814691d3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1332566cd42cbd2d64ca604ab247e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb5d83e4e4865fc01a37e1914eb42e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7467be27887a05cddc955d7a6d6f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13862bb59d09964388375114bc48fb2b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7073be29a884edcd7e902900673cc30844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fbe4b04e5023a1f618f5875782193845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb899f91690d585d1c600152f8bfa2ba846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06d558c293d6ada7b17ccfc35e088847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450924d8fb9d0ddcbf13bb45d33fde3a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2f79928fb3f044fb1f9b46f441db2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f30b158371709962af39efb3c4daea850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64295d38d7dc064234d77bb9a684c32c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388864d5ae62483f4b8dec5c89dd58b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255592b044f6c2bf56fe0bb36bb5e81853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb2c0765d81ab39acdd116f22bec92854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308ee5a16724052dbd7a9f9083b4a6e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889494c6128048a710792b8c602855856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281477562019383dd632b5f4604acad4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc2e95ce2d80e2d25eb84f5ddc4307858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241061ed09f131dd1e5928d1089fad6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f6c8e60db551e3b2dc959246a5f5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664d54d40b1ad7b54e3b89a0983702a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccec74d611284cc462ef8e4b2da97d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5694d5e64c7855959b835ec1a0181863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41745ed8f91b4017eecee6913e9041864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63558a779122a9132b265b3720dc2394865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfc93aa60284a0882de3b59daf35b1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd2d03bb1ec4991416879d141100e5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fead0ec1c8c9f41b1053161132cfb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b059d95658ea7019ad627067faab0b4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bb911bc1ea810b7a684751f8a5ca7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40578db1dbd6f2c42014b006ad52feb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e2de58e116cf0e09719a2a6940e54872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d94c0d2e2bf410f8e013efaa172c81873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e15813185715f2d89a24689baad41b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad994a853ba665f3cf0f71ac23c967875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72282f7947ce533677fb4fbcd983784876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b39b0cc451c970a287259cdc99811877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff41b8148a4f9f00ec910de5166ddcb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1ad2e475db0b75a93528e9d85a804879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8625349284dc9f5e3764893fbdf3cc3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42198da78099007cfdbb9ddc8ab614881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3259a0827185e3ce72f25000b7e31e0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289013a077682dc03bae4cb3285ee8f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3575a7ae8b696e33eb0146294cde6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa612bdb1988bb13684869d66bc2995f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c37bc64f7cedff53fd0871885d990d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a6380b9244029a2fb98de6e2c63ab887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e49f29357fb47b3036e67b73e90a8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962a17a95de43637640ed7dbd7c49f9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0501d21958a6085566b9503e3109890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf72d4d8a1d243d2ad564879a94ecf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f196790aaf9117531493f28bcd62e48892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b587271cbee20998093b5bbcaf1a5f4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d317b153c0ee9bbae8944b06d85fa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208792a35ac3501e9849c6d920e04d68895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e20399b35cbc7f5da0e52440d8fe4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1599b84854589fe587331fed96cf95a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de0330ed79d081141059a95034393a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb258dde7dca2d11fe4c6ff175efc36e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ea96a22bd8ce4705e87973576f82d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3df378680232351128cdfa173ef10901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09524c12679dc442d85db0b942c71a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72dd7c6f11a63ede2616c14f0f6a6e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a789d23635c6b195e3899ab623819ba904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619d21ff28d5c4ca4f37efdde7d5f20905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142887376e8044f690739e7cf188ab6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ded89e225244b558a8bdb938c9be0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733c0a6988d5301c95c01920f9b7b34908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7d18b7ddece0142a65e3a01557e2b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b6137d6ec687a5249bdf126a72eed910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0edfb9686bb4b9f1f2992526d92fd7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8e3c1b67342b3badd78b451c9f249912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eca7b326f5ee406010e30f0675da83913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9810bc21c6161b1f8088aca2a3ff93914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdae0cd87e124f1793def9a1c27734e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2a3719216fd69b5973522b9f758b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b572a83cf087ce5557890abd984bf8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fab3a826e8ca8f36064901a0e262d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb6cde5cfdddaffc8b0e76e1a361c5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6186b1e893641ae8170e928264b97920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c48266a6f7082a79a0dce951140756921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0f2fc30b1f30dce96bc32a5e6f744922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca383ca25d84ffaed95eaeb96f38ff9c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e63a5ad4849b7fe899b4219cae434924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4908081c07cfe3c96817d3753c851925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa17bf0506241c6225ab211e95628926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37142d225c56af626bfe38fef0542d35927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3a54e5d405452de7e923fd6f722c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a258729d8eddc89c001c88d7b87f79f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eb99d6f8635d8436be86ff1036d40930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa599449e76ba8b46f4db0275a6455931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2f79a37d4d98835bc40d77e7be7cf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991d0baf8db7c2e4cb66d3f71081c32933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f0bcea58bdf6e14faa2ab21ae2cd7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76509af119b87f255e0fd6b0588437c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd654ae8cc1d2457df1632f1562c97d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb10e4d4adb8b43b398fd03653158ed937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631127a51128cbfc1212c4031791df0f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4c0a7cf53dc5b8bd8cbb93c3f5abe939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d01e2153e29af1ba11d030fc1d24d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfcde934b311fdf3791b39679b3466941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60591f595f42d0252dda06e6373942b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3b193d18cbb69961fa313e2d99054943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17d021328f892f9c3aca26548b08eb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376afac4bae57e7b60fd6ac1c0989fa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae92797508cbb7460035a33ae1856ed946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68136c768ae43c524c78de467a1441947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17240f9c8bfa6dd9db919ed7937d2a93948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2e46f3d0736c0ab2ff1c01322a79949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aad45636799278ae73b33a1c942106950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40807d8c99fe98273e2c950bee815a2f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768a4193469fc045ee7c7766a86600f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc9b51dc513d671bd6f522c2bcc7ce953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389992d6d56b21aca6205a2fa8165b82954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7f210db44248c9b459cf5518932f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9686b24b7a614780441d565c71677f0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a811fb0f3bdb7af28820c7edc1b33b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b644b825234ed5fa433338f7bf8b9ed958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3fe2ada27d2a42c4ac46876ba4fe959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe838ed2b581b44250af5999e2b6fcf960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aa526e6ffe860c019c2d177d9c0f9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a8f87255165a7fa85804910a8d3b1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389300bd6ce9ce5bcb8b56b0af3f4259963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86623032e6b859d4c6b8df91a30ebda5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab140bb4248165a5015810283dc2e2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcd73e0387a5847e5acd7631e7081d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f722f107f7659cb4350ff1a49d1a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e41956003e58c5d87482760268bad968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f40cc3d59f07d6980a3cade5118dcc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444c37c1240c0a3afdf276386add5d9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99f75829d928d8eee55bd183fc64fc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00d3fe8754facf5c8dd60b862e3310972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be494a21581e9a07e793ae4d4d978973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64799f37df020aede729a1fdf29a17a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8feebc45fdf794239aa2b77d335d1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55222b417f28c410127ee6e14ab2acfc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f6664e29d24965ca7f3ccf3f1f4a977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>