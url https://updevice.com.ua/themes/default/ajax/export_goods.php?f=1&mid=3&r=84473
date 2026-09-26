--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f1065ca4274281ceb9f012c312511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85d4a5119ad31971cd8c4276e9932a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2511e8a9e0a3e1fe7b42e243d90c5b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045e91687372e1c97f121c44f0cb55c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef04fd51c0992ca9cdf2fc1b323cbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a5b98576733d1bae03b01d4f252966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a98e9a1676647cd161cbfce42ec4a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184b2313e2201b479215ebf521d28a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546bf46a55e619cc62eb53498c532d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589ac20ba6624d766638a661b10799910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b700ad554c5c92d5407643ffe46c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab219a44e5370c3096668f89f6a4aba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030feb626f1cb5a8a0d5a3bd3e341e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0564be49cd474768ae4c3b7a2f862314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4359a8bfa3cb4a5c3631806d254863915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60faaa22000e86443542fc6076789f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ce81bcf7651cf186e6a1cac9e6aed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ba9e95026ccb580eaa6556ac7c6cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d1147e570ea46c5a09044aa85fe319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3384a6fea8d889abaf83ef8afbccf4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522f5d8ee039e395f591aec07dd8fc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaea50eb2328e103f5bdc92bf1d9ebb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac303dbfb8f7609b62df39d113a4c5cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d5c99282edb6ac034644db0da904824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330be48024f310ecbe8ccf8f5cdb4de625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d52ed99c5ca1cdd7aa25d9fe72ab1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe3ad7ec2f8c15def6a22b97a8347b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f5eadaaea667e75ab753a45dd0b2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b712dc4cfdebffda5c6b10a20e214d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32689d5a4e84c69d096f3c4f273f99230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d46266a4ba48fff08b88d16a0e2dbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab0d0bda3c4ebd7d3ce9bc632b663832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1587aba7f8670d41fdd0e26cd2dcab233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f015431a1227422e40f20447b86e34134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605e0555ecc8859d8639cc7bad1256d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d02d8e22315aec5f3193c81a8b3d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4ad7bdf8860677f55831ff1ef07337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b5957893788284b00b63e7fc84f9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918a3840d09eea70444c78e4674d09f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2627cc9a19185adc8f244d757639740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e4d8d66e6cc4930db0bea464114241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034ce40095b80d8751f3f1862db65e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baa3a6fc6dbd6fec56e32b7cbb8dba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7a6e16b303f4fddaa607e41bd14b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed4d424f1867546e88d5846dd5267845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a41ab1d58deca68b06572ee6ba47e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bb9ab0d2020e909b863768d0c835b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fba81450546f6da2b270b01b3ce4e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880512796ee40efe9236d5438f219cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b8dbc6ab4bc8c5f45f9fe6581723b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2223555c619b71a1923afa227ff42ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa260da1df765ecf813e2adb371f56a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d7d0b81eba1d13724a488f44604753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c589c49ccd9c334f535d3b7582774954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe4a72a3143074907e17fbb6a3fa7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e96448bad90923de0c2446528e4e9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf632ddc2802f273bdd887b89d5727a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73126b312aa574c95d173e9dec4dbe8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aa64fbcaa3c15b7250d0df259bd1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70414ae3a455c57597903456c02e9da260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a66e8313100a8001da3bc0f8c44561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaabc65603118872ac796d9d5af59462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae774267693a062ec8e416d21b36574363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b88dd7b3d9dccfd0b45475573ac67e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d37ec6381de73ab74f41f3a1a413e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352b08ced342aa02124a8f90e9b13e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820be03d86ceb36c1a68dde8c8495d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d93154ddb127226b5eea28be454f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44313110c93fa290aa99ac6dd4c0c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716ad6ae989cd87fbfcf401751fcada70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1646af5963e1541868bc0859cc61371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabf7fa62590c7a92fa2c198a77a62672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79850f661ac690e1229d74eb7aafa1fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1d634c75308e63c6dee74a596ef1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3335c2025921086395f8af03df2406375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63267dc9a626d89b24615e930ceceae676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210abe31a496680fbef6e806120f0f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67834576973d8e2cf6b73fed3f3587878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e25fe17521c75e58226e1e3523fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c750dfa851753a6bfd53810a9e341280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876047997092ecb41a261354a02dadb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f72b077bc7cdceebd1e0a8aeed53082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfedd85c5052e0884fde13059ff8ca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7b4886cbc434e45e46d1af6af8bc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97059040b43e70beb60851490e96ab4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc02fbcaeeb4a067428e88ecef8dfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f803f8a2a9b2915f43f50417849187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683bc21fe7948e94d233e52a0c336fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb35547df471fb991c21a23a59dfcbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba39c7eb08628fd0e07f1e837e36b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa647853dc60ce3a42285d16613cdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b8406ec956b4b5139ad6b8d3de9b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e84dc99764dfbf692f6d620316b8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58cd088c08650f3ce6443a002c593c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6dac4649e67e77f2730e56fc604ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64395781401f1b624b7c7fe6c334f48496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea18ef1861d3842d1a4e04ffe11dbfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450328897386d45a7f652e17c54ffd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7010cfbac8a53862210ddd47a4292799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab08c01b47f884abc5e7ed230ffb24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914f3490e2ec6407e934322fe3605ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7f908c4d53be23a65d0fc04bf57a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83652392df036e6890e87258834cdb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e9b736397c61a31e0289a16f1d32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abc605914435923b1f8380709f0280105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301bfd6bdd953bc89e7c8fccd213a11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb37cbe6c4fb74bdb5a4b5aa03752f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddffe41e9dd2b23dcb482615ca3068108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914f337f6739c1d9e952ff2c6d8ea6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6d33423d65255e2516bc142a2bc94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58eb72308cf4cefd40bde38670e2aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f24389da731e56f32614ba294b3d0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95c0c75200228bff7164a3cac3807c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2c1251c471890c414a011c1a23066114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad1b364b95835bf1d84259579c4dda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6535cffcafed955c5f3322acdcd911b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a059ab04cb9d103204d93fd65b2266117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdf86a70d9e70beccd5934f7478f3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b546091c0c37335581fa5a2fdd873f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aa163361122effb230250bf157631120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328cd21a4a2ff790c13a614d2318e74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8227801e007e5f364e7ea93085674e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ecd6d697d388f2b3c6368e9cc2164123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de9898f5bb10f5421703c27ddd8611124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f9e9a95267a78396d00298f83c69a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2a53839947241881c8ee7aaa1e73e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c633c951ae0c878b6ab6dcbf6b078a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdd00c8e1c3eb8bdadbb6878ae6e63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bdce7fb42cc83bf5dba0d41b74f4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d597b82f3bf89f9f1d0a8aa7c4fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bd016a7249b18e825c3508e71c118131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee2cda25d96c0f4a9190f6840438cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b0afe10785ae5fd032368aa7d9378133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e70d6ef93fdb7ec56cc7ce2eff0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da8aa43046997a0e5e7d868f75f18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c1eb1dfe8f35d45750c8c8426a0df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd300da4b43dcd9fbb6db464016fc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a456a877d154c214d541696687ce92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a9b1d82bbfa6ae197341a0a3258f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990b09bf0cc2712d551c4b52b975672140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bed773a26a50ee7e952705e6b9e6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62edc1e74f4a1e5115d3fc030c93708142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1837888bd29ff5932feb58dfb67c492143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6d8daa2c492b93491f069114ff089144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44e7dfcfcbfe6fbe6a78b4e48c8842145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785c192ecfc29c6056620098741a4a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde8fbb73d7b80a09658acaef6b4b74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927c93b86bdc0f0b10e804e4d04067148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf6084e2c631cc7a8b1b080f7877bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43679f0e1efe78249abacf5a3e7d46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d069d334d5266d9c805cff5cca10afd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6151cc14b2de190a50521b771186f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a974c0ff0ee9087f367615e8a2032153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b739a40588f02a9966248dea88319154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa639dce8311ca5443a71e73f453a49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30e89fce1999b324b2e0719a82dd41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91693e3a540557225b0e68f6be331ae3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5227d59b2104c4663645bccecb07b83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac654dc1e8f8c7cdf404a85df6e94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d55a6ebdfb0a462bd853f094f1932160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729107afee28b0edb0298ddb286faf5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5dfe76090ff1ad944a33b5d8d962e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d6e1a9fad8bb67e15b9eb8a0e03ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa34651170620cbf19b549fa016a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86fbba7e6ce442093c29f284db8ed6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e543ce3220dfe64aeaacb56d6c0a8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b74453fae82aa682aa8cdcf707afe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f33a8bd0dd7bd997673fa85d47145e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ec63f80afd7d9ca063fc9eb20e569169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf46deeca9f640e2706bede0c06ad5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2116442ac2498e6e45f223c0f9a0e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522cb82fc4f8ce93699ec810344fe01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19697e9bbdf6ec8d9ff36c5b6872527173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a8da286efa5f50a8516e0a780601e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9bc3bf7177c5648af4295186bd346175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7255daded2fb8c284b05c31cd1fe28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df263015493eb76f1342e27c66ea2b83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a345c2ee43236c4029dca6e97417f50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f751280494160a2337dea72467058179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae798ce96912e9ec1e6d974744fd6a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106bfc90cc2de2075605ee22d6b6ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce6d99b4d168b4f20ab45a0102248182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f385ca13fd243256fe98f49eb0032b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580260351a3b1483e77ac024005f9ba1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd312762a86c3c094c12b030e0b1b4b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050818e880ab8fea18ee0d91e06a31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8aae148dbcdb7b37d7ec12d70f41b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c163e2ed52ca8d7438c9ceb4febc8aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19581d214137cb1e354f394021186de3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a06c63fe130d213dd20c926b9935dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837b8097ff3757078a5f66076bd00d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db32da84ed2154445651936d524c68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d73ce89a133c6f89e1fe18cd14f93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835176dffa94e873cc63e56bdb53101194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5b3caec981196b8c5df193e064289195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89601dff5c53139be0080a469777bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed647073634be7f85181a8c23ffb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618cbd06d7a11928e38beb0fd755617198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c259f38a5f145909a8a3124e374685199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c7e4252ef847b2b4d84a8b701754200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e58a67422bcaa51b89528467a67e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ece6e995a93932eeb0abe87a92328202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54981cf2fbe0e42e37b518e943de5654203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb138d9f0a27799439c55592c0ec64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17250820891d01d41cdb5cca45af96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dbc950cf17d96da269c6f162356f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516abcc5a91ac38378adb5be934bb4a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0c4420224f8df4a3a30b6f1200e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd797f6539c0a7193f61c306f54b754f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29c9a9a69fcfa12a6b4137d46b347210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f47c136b5830c90eb17678c7cfe032211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842cef6171bdfebf088570d6afdcb6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380c1fd2867cf3335222b6553c8d874213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685fc9c71c4b91a2ce896ece374f762214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24558a5b18284918ec19a5d1429de05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8f9b94d8ef13f83262b41d76cf76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5e90bcec9310b674c4791f98ca39b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8d3bc53f6c580550452ea83669404218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e111e5a4d1801d08590ebe2706a09d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62fda6f4fae0b00480a921c297dd86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dae750319131d2dc4f9d2650546619221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda786ef63551594cc046aaa25a5c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c215bc4041026c7d1f4fb700c984903223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552e12f9b48e493c530db00d539c182224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aed5e0409be699db856fa6e42f7fdb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ccc4303d9548ed2cf72674c3b0043226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1e99a5b7556169ab9b2a79d5147a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699905b2f0c81257a911eb2082a42bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db41caf08e311ac67cd783302a952e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d390927c23531fcc1a2e5d3ef2fc793230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88050a65ae8115edbc3d215e343a8ac7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b3a088af51c00b3194e147a8f06a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3941c7093f1ae8823971e605ab8e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c988e2b76a76181b444aeb60efc33b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf76a6aab2384e64cf8bc894484fd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631728c0497b047348d6749ce5cd57c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a20018771a7222adeaa1da268ac8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5754a0b132aa92fd93882a3c89669238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df381c9c06eac1e5ce3d92e6a17abf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d741a7b2bac272b5fa6f40cb217d4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234902adca20a10e6d62c7080160871b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053c2b808f498e692d579d734fe1eea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27dc48e4a244d09f87d9025a89a5fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072c37f1f3898912353594a3b1997cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe42e661f801610b73a72a97409ce10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d664e81b09179c46656885b0302a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75243b9de99832f3ebb8d443d021c92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c298af149a4cb6ce07987f4dfce97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837b2f244d0718dab09dd78b0387378249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92305756b0824086b8218802eaba4f97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f320e40525f9a0e77de4fe55e740a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7bfd5c94792c83d63f9d7f1eb2f9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1292e44ad2e0e433bf5ae76d8bea860253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886fbeed9a55029fdbbb362a2bd792b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdebbc52f86cb320709ff61e539ad11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796b9d4f3c6c5a64ca86d3caace46b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdc1934b842230a24d663e1c82bd6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd2de94a060329103029d319edd98e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b1389f35db8e8d6150b99f0228ab4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb326decc64f5b7cffda6eaf8b701260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea18ce0df515c4afe7cd6284d1cc17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15699af0992c6ec5fd3dbfa9a6ac980262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd8e6531cb5fe6c04d092b2e46db48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a522842a360c93224ecb15f3a4aef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e0abebd2b919991cd1224003187f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4c6119cb20798d4c416a02e440c20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cccc59e11191283524773b1f36952267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb9446cf4c636010d97b4f2b7ce58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42048985d8c91bb33a0a3d9df733287269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d85c71f19f99e342501f6d523748270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddcc70c25f480a4bf187dbf8a64484271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af8552a4a920fa48e55d35695db422272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad5459f2cd60a0cb50a65e67bbb85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa76bb3b1097363a65fcb176986cc40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645427a3d8abcb6c0633620eaaf58431275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e3e2a4f7af180c5683adb3b1a40b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b1ec316485efaa08b02fb1d71f11b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17bfe12587e634343033cacd751810278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38383f20594fc839a4f4cdd5f9927284279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672289717b2f5b93a876611f9ce104a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49700ace37d99937a3531b845b4e363281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cf60ebcdd1dafd1fe4a0d7379b719282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946db5638136eb80e0f3b89f47cbefe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbb2fcade014416b9d7cb5e834b3b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3536bddefdf6dac1e960bc248296ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d54cf6c0c306d6796671f7389b616a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d236a3057a4e629e7398d4f78cdcec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768c2a02eadee8b27c17891a1d53174288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68a550e455608abe8895c0e0b018ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3354bc414c9ad548e26020271c14e50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d77514472c11f80bc7bf111609cec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0977db733505a296acb6ee048ae74f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d35074ea53601149d96004a2d9efd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3feab9c794b968ea7e6554478779a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be28df7fb39ad02e71fb6060ecbe26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa8ae22aa91f613a1c3a4855c9092e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26be0d3310f43dfd3bfe89e07b4253297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f85e31285596913a44e4a797a0c9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75369ec37105c33722ba5391eb3bf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7f5fa7e49eafa67e27fa5504b0d47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db905289a8d89b9ea5914bca1b7f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f342e410853aa42080857763d47d3b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aafee8d1eb5829a4d75996cc7b3da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b94d53d1b477eb76d8aead54fe690f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f0f71aee2b2fb235ebdfcbc7b6ab6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306d395592fd65e7076d066bcd84770306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae0d6523486db5ce7cc19eb50f3725307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fbbf6be65a0787e8d20b825ce8494308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd8e2da69e37a7883e26f565293e34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb29a108b88b298398acdf87e41fdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc140a7e401a2df8f94312c0f70f8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1490b638497d22b8aa008435c2b6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05851819b339110b76e918d5c4b3a156313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a7da2656f95916a7be8151a9a676314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae8715a024ec4d043e8970965c01d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392266240ce7700f78069a813663011316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603a7f18db48a1c8b0867f473295d08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc72431d1879f1d461ca04a55f3dbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c49dda383ec5d4d27e934dad08da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0482ab7a90f4b17229838f20da9bf52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cdbbc9e04c3e7749dba0fd0806a0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d2b8bb06452cfa3fb9d0547d098a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a994dd838f3d29d6e0ef136cb3e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3541bcd87b3d92585bc1cbc310220324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4712643a80186450e3cf9a44501365325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b144b9150909cfdbc5ff63818f63b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44702e67d3d2957d3845b075386d0e9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddce7bcaf0d88edac89e59787e395328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc57338e188f26065483808c80b4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588978ed64d42864ff402e7fd9885171330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10225b9aa26c49c0045ad08bcf2f3b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894a45cb4fe4b471ad4c1a3f0cca72d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0b8d4d20a4f8c2144625738014a4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78306f3ffaf62dd285c668396fb8dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5330062faf44ddece3127ebded22ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762fb82f28c7a5222e4d89353c1fa7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c6634d0b77482628816bc44f0943337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827f501bdf53ee0c5b15c241e8f2f08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bf59093a3cffb5969d944cad4b04f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ca8ef9886bccad8bd4d5764aa257340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e42155d1fe5b529f93ad51fdcc0fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5c7d3082524d60439416bb2a0aa03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5147492d12fa1740ad2318c0aa5eb6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cd5bf9356865c90caccc0af85e8d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5128bdc3e01b92a607255b076cd2301345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac712cb880fc4168f0b76cb0b26bf2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636035f816e165e5249c1761dbc09f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760484d2bc2343b16f0ae74cee1fc11c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4068e6c3f627cf1e4efb864f4e726aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f945c58e4eb412834aa3ed319f7ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4fb342ba4575b8b9969e0a721100351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fadc17951c688a899c015bd8487451352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7868b5fef594fd3b717edfa1c5ff2ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7253c2a0826d1e4b77de270426eb8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed6910117815b36a5478d6c6646379355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acf71c4faf4ae7adbf436ca57e0fb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077094b7b4470b9c20deedb7b038cdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41810a253d2e8c95c1e8b04a6bfaceef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b172e91956a18713253c86441cce5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea7c5a6d2c71ef45e7d1befeb40f73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91e842ec2645a0f04e184d25d58a29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307b3eec029ea42ab162de4cf5335a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32192ac2cb2b09d84825110b97a6a9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930596c603dfcf76f0f08da8f258e8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff2541b78df7c1d64b3e0f5a8a7dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f21b4435f1be5a5cbafca459b8f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26faf61da529c4938da2c7410be1856367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23bf3a493394f25272a3b5722ddd40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816d5fdd116f15c075e3a885bba3b75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774e4a73032abcaaaeacdf795730f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb869b52777f5efc2e4f15acacb02c5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe545b34e8c3e04ee2076d50fef7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d91d5766278864a1ca5eb470d297373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd1ac0f1cb903f05afe9be1624f88b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64a9c80c12af7f37041f6e06765d50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ab0f0452d492bd66862059437279376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff91df28292445afe16ef8617e0853377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6acfb7403976bd030ca90268968f16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019ca5cf2992dbca9133f8260d41e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973142c7889ade0f116bcb5d152e776380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662b3b5df226077f1deb461a4d71ab5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9a00a1fd4fb5039761e114c3d9b82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eb1639a215ea6642e33cbd5b1a2e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4de4275e4a90f250bc621737361c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634c7009aa1bef6cdb68be4fd93664385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d15d4bfa64cf57ef50d093e693f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93ac0f44da089d7b4b8b5d804ba1c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5cdffc2416ba9a01156df84e428f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b3d4716646e67daa062779ba2f5e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9832daa5550d24934e05deef6eec79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331c6521989e9ef821e5b08a68fc687391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd07331a4b68ca4a57daa4e5ef9d58a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adadf2ebf950e220dbda6d5c91f3e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc77431adbb02319b3fbf9e089e4825394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d6cf82528e192c24f626e8118da31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bea77363362c94e28319afaee0a3a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99165153415b24cdaa27c3948cc461397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aadd5871cfe5f1d2a37d8572fe95e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d3e0c36021449d1f81fafb497c0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6310db6b2f5831a9f97c2b4d5b99432400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64632f23420aea3b8ccb5f6e0dc86840401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa8f3dedc8ef74d461cb44add92360402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e6e038869e1193ebbfd449cc1710403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a332a6f1cfe5eaf4378daf3da62de5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab768fac2be74c40ebc5c9dfe4bbf71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38cd4fa9ffcf4e74d0f6121fa3f528406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d78d9ec4d66bd2f030af6fe11cef3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedae97323460dca40686054e877a3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866f5a9ec0d756a93089228350d42c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aadb50d20ed25f85fa710a7406846b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c2a385b6fc9517c232bf48b0dca15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d89a519458d7709742b18f8fa8112412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7ba5b25992f69fcea3a6b78e4d557413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5feabe7a93a700e2c74ecfd724852414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee8e20e8ac7e893f317cc293be9d6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0e24f2bad64408673e0858e249885416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14c06e8cd8f81d1d6790543fd70eaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45752b6df203de213b30e2ea1cff87fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ada10306892207fa7901f20dec357419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff153108859c74fe36d29d5b03584fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32118ec71fb60256276a35320971a2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6480e0240f6e180a87c7fa996c9cb2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2854a2f80e2b3348f112c41c4047986423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd717ebdd5685c4e685c2af2aadb28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f020440635f9bb097d22f63f4e2353425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b9920c5d97f742907c8bd4190c7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c9ee36248716e760025000af37f6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23816357bf8251f7fd9f9faea638c1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a594f4c6fc0c0189c348f0ef9482ce0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95cdb0092153c3b51c0f3f3aa094a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf52d984128eeaebbfe0b0dbc796e12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fbbf58d197bd41674d9de9bac49b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e287d64a0a702ec7ff293fca3269433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2681ad30e98955e70ac831ca795daac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4276b81ebc4f5808d7c39c8073298435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b8447237f2ef2fec034439b4d8de0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad355962788318e929f82de5807ed7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fef1e59e09c1ba313c9ff6659e3606438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d058e7817f3a004baf991f1ceafe8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1f263b8bada4d29caadfe427d1c12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ce818ea0e2cd0d73b3b687782296441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae70b3f5a5aa1f89b215e700ccb324442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfcaa1b56da8f94c8cd78dcbe4eecc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ab00c2239dbff0c491f4545677a92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a535b23f13c311253f544d40dbaf41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e26bd5b3dc9261c6130bef89844fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134acf1448c5221d0750f88b75aaf11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edec6c6595c33361e68a0e1f1b80937448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97242319c94a7d7a8171f78cda4b1390449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd72687453a30ecd0584f658c7f44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f52856aab1e2854bb7ddacf07723c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb76fd0025e8b6ebeda6f530c9e44d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e279ceb5cd4bf6526c98f3e430c43a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0e5922a1594cea2ad651c11e0be8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2a35a2f2cf1553e19c4cacb6c8a83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a14a2a535f445b3c919968d7d072456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3641c3931f52b9762208ea9d7176f4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6fb122089cb2c7db765b1c9b80904458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b2826f102ab5d560fc3226913221d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c45e39a82177a2effbb698d682cb19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e9b3b0867917b413c175d91b6d5b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e95236d1257c1d314fa5ce8024cfe2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c888e1447954a66138a6c15648948463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55ecec7e7221d976763efa921d20a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a87f0e19891b577731e561ad576637465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32bc764659bfc144b6344869b9cb9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664ee640545d6a6125aa309aa2846ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a9533b3fddad3b509a4a804a47edd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f787284c8e9897c0be55a7ab74b61b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d1c743093536982e2bdce38f013da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb1d95f06c06f9d0faef248ed69132471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51051055f04c83e88ca708b65f452e12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb24c13d969130f05046482f81308a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392c43a8d4927ca1f4bfc9ba252df9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582484777df1835779a7a28439e8d64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16799b8b316641be80f20eea0977a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e17068ff3b5c78b7b803d5bd5fd56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08731f03b3b228c2d1daec288f687b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ce5b59efe27134ce54d6578eaaa3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7307edec75ce12d403247134644558480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412c58a41f89c13ad1ef7c159ba12d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff48692c4fa94fe373ef4197c21dd35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715c3333c376d0779f1e38a6057c673483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18207c24283d7af6d1c6e958742d00dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac788b810bb5213202427fd5623d6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a396f3232f679f7dbc84a963000c02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ae2346b469f6b65fdd2df45aea20e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cdfce606a7fd9d33c6c1230ca7415488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4565356603ed6294d0cfc6da0b63300489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2676a9aabe48047afa5bacb29cafc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da5914842a1f969e42827b12f19ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d9e7b8e553dcfd59f801be7002cc1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f42ad2eb6de9b69d352a2a220eb3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee020f5425e4bcd3236ba2d9584d69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f15892eae55565cdd7328695703694495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977dfa53414005a76868d8bed447f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948b7ce0b99ce7b0194cb55f0728f49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd013e889bc640f086b072a1b7d97a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bc698b3093baa85da6c080595a19e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719076e5235866783564c0e93966899500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26635bf904cb5975bdede4d0572e3656501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05704d6ba2fa07e3b018665ffc9835f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8b9353b03bce3eb4729c3aeb2adaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8c14eec9a125fb6be791cf848cc72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7b692dbd721ecc5f9e2f339dd978e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f759840dbf43a06b9663647141a2b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74bb50b2cf34db63c44830d41a38cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be023e89ab50e0f7eb5e70285ac81cb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5102f0653b98f9deaf538ff30c94f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf908fbb7da8a021f573bf6a3d9c3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6753f54f28b03d4a727fc2b60cf26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f7a3c536b1c4e6b950c33f4f2c073512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3ac07f6aac8cfdaf942c4a28676c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89195457ea30162562aabfb089e986514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc31ddafdd88bac61bcb984cd1b9bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9bfcf83fb3e5481535d15e5e7e8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb163cca7011af13e3367d712184ba98517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2a5ddad96932f92678cbfd5ec5dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1313f3aa5e7ec8dffb8e6f6d26ea59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d956bb950a2f5afc50118ca8ab717520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e253cbf30338d76f59a27dc116679c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f3ff275be9390d7a61c05336ad117522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539eb63de7847c92448df325d5de009523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf02b2cb68c9e2b07fa943ee60826bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4329d1e136de7d715c97c5dae9f516525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f806e4c89f99471b04d8d7ddf9ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb14107ffc478eecedfb100d45c51f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08801187e7cdec352e0c0210cf6b646528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0834c3a2b775839d0947e526ab3c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb84e93eccc57819c4994f22327996530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dbdabd03d65d994154603cf771e08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98fa18d5bb6b355ffba5c4c8ab1e70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1c937dae719152dc347b84d963ac8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77328c32d469cdf828c6ee02f706631534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6db457a894c563751e9d9a48bdd30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ba5f903ddd752fa018b56952555f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17dc9fd4ca295261374d72fa69b84a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad895e056e6073d66076fff58285419538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fb6c864c623a6b3462688a5cb734a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71f919028f8e9862d898d13f7bb90a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c1780afa23783c2a4fcd165b699f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1abdd9dda76c95c098bad374c855a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b941cff599793e9c558fac065d19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a01fad296829d083c7fe9c1fb9909544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f47c0fe98bce46d39612bfe4d8aa6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72f5514611c9d136725183f35bc863546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5086c259202fb17a7d224363d2897cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f4a707ffe01b88fff6eb0553e7c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dd4c86a8ff9fd651d19d121c09d2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3680e454a2549c1142b8450cf6c2d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088dfd3b7bda9982e6ef972f7b63fd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76030ada15b12013d16cadf5939779552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce262d916c71703c627285bd2357e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad36637cc5d8120a0d263d048738be8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7ac21f674c417ccf437681fb1c941555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b6dd4c33ee5662da59a88592547b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3d209b1ea8ae55015a0bc954849f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191ccf2fae36ae01a9f10a4ecd3cf35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e595aa90646fa1c75e8c8ddd68e4f44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ebcb4f054b34c3f479ca5ff20614a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c5a4e75bd30af60404dcb98830efa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04371c5502399b5578417e64a3a44a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cb2f7a64b995c5be2704b0be0e80b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a72383dbe015d2430c3635ef9c864564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260618677387ff8fe4e7f56ea84b3efc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e2e5b1b62f542222b08cbfe8cb8eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1771d9897f7297d796c217e93e3aac0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bf721221d8cb813a3ec0c7fa2c5fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce4d7e3ccd03457b1c23861b069ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeda3f0c0640ee963c5bd0ea1d59fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9875f4e3e143b9162de5c3c0aa3ef9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e891396df46223b3d4eb0b4af08cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d8367a84a160a96f866dca45692da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbabba8eb2ef7ef8b21586d71e41afd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c2d80786c4e73e7006bf11670f525575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944df9e0f20e4e96db0f66ca97241824576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2646d870cfd28281ed96141f2512d6d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa0a12794ac871b06e127f3b4c639b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea772361a7e03c382d1db98ddf91f92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc451808c7bfaf19c38b34c16e479821580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a877ca5bb2338d96c917c26c4f36a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ff48db5ab04c89a6a64053faed659582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726f7c93e48178419005901d4d4ccac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33b55405dedbf477b412e9b6701b67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd352ce8311d656902558c6c25468300585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b28757a4b28e88b753171bce61357d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983d8949a38bae4ce90acfd787b7e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f17892b491ae2bd6265971b296d7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e136f3e7d5f49cdf38ea8147a5e961589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7734d92011e7f4ebe9876784004815590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd683979fe0e3b9baf94e2a5981d46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823ae30f5c336da6da58fc06d6e405592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de85f0b11580f9052772f7a69cf2a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4d8ae0bdafd40ab0a010c653d4259594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04e9f38a19e53ed243f2008df88d5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016983291ac7b9752ce989a8d3de26fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45387bad14a88c63dbf95893d2470064597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecced86b4f849273768df0943788334598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74199154a96078f0f1b4aba3a1dc66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db25c9b981a0d00ffdd4d95c8838e75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c1953fd3180ac673959b5c7e4a488601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961837ebf0630f3f945f199a29dd7661602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976e3bb263713a26a7d3e87636c3bdd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c70454581f349a361c23b06a451c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291f12941fc5d5182188e3a0e46e28e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e9db7e121a2d530a43be94c3f5ad0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599795517fefa276dc14c57c3721b15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24c824ad03e702b4aebf0e8dc1adc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b298b8c0ebbe52b5278a786ecfa4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6729e9e26a1e7c85962ed3ef365f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac2cc5631c4dbc833c14d2909544ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c786f0156768c6ce33f67c849197497612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d983ecc20ab35502b56cc4274660b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7d3be863609df85f13d7f569e6d28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d886315d8058c381ef37cc2d0711d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3833b6da3126508d87456dac85d70af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ade9b065ad06b8dee0dd3bf7a9925617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0294697cabf16acb7e7fbcbe5da5ba6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a38430f34982807f8120daf4f2c34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74586066f3af6d6bdfb11c645aeeff0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f28c4cf7d3b960629b728095ced9a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3f8e577ef9fd37a27f3e2fe090394622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624e720678ca90536e58450c1a4cb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab16c1a39014b2af6ce45d3011c3d9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5243a23c78e6de822c24eb895997d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32402ecb501b4128d3bf1fef789713626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570f9c15c2cbe890d7106ad232b084b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558432c11139544d846e4bb0b5a14bd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf3a197db67323f86aace5dc4cc654629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d1883e9f3ec806084d44aa8747ae5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e14cf7ab27abaa13bb60e0b288d174631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a60a19697e15018b21a375cfa48f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0873d7aef9081852181e0cfb5736b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4f2fd3abb33f8f6b63df7f34b7d72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebfe6b3d47f342732d10a457357892635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762641f43cc2813be504a942a3099e6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008250b8c3757d6feac206894aec863637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212991833f77bd5996da31aab9d4331638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955960f1ada17e71973629bef2c1b7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d1bae69a9a5bfd9a3931ea18bc2db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33733f68fa58dd6062a16fef3b959641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb5b4e2c9f30bb05a12d8dd0d6d4f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cee30880be2df127ee1643cb5946b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410ad2a40d772da2ed33c6dc1fa6b5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f186b96f88615704fcb2420a422c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632df797c44443d31e5f82c56e1b0591646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d979a339ad87e2e36961450cf9f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714928b0b9e98363133bcf6b54c6ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850f726bd04b1c7edeb3c83080c1f80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04bfe206a4461db690b23116f031dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cbd56edb7fd2b0aea13735aa75380651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb9ee5a5880e84cde2b9b6333fa6d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc7f327ac8c3e57fece6bd1db3d12d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23367b20ad66dfa34ac2895c7c0f5d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf322ed668a656d6f55681d64a790655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68b6408b1e40a3fdf6c07fd359b738656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25efc9218c9961713d26cb64600a71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca821fd9114353fe46d995ee04bdb8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed3566e0382ea9596c964c9e52125c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608c9ffdc5ab820d77d2011d4685bcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b1ab9518313e8c7b7752328e24cf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff044eb92c7d03fcd211cf0d2bd77c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c6f42d1201e0d5aa94cb3e31c5276663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23183c4a1eae6aa215462d81c3fb04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79212ec690d717329effa40fffcac08f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655195385d8d5220a4e405f1ddd9a03c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88989e6c07e476517d9d67cdf84365667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43728fb648e7a9dc0711ffc1d296560668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61807904a2e0dc0c51ca80be3485862669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8781cee866b206e7ec37ce32af1f3ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1645b5d66568b8697af2306c22745c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069af8c062061dbaacda1e4a0b03985672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aa2e0fe61d470f216ebe0f3d852ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49e0071e935eb538c35308e80e69b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a049c1b62a2200944f87da9d2df688675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bbed2a9b80268ab2b2cd9329621fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d29e015866abce8cd17bf19bdd0b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43b3f58ad1649eb5848ba9b937280d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a47269e86bf72d1d14815f9194f5b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a91c90aff1ad961a283e5bd627ad5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cb8ad5f58cd37db4df0f02d16ec96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad6bf6adcc8fbec7afabced6a857f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4c03a479343794d052ae3ec5101c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562685ab5048ce98eae82b195c8faa38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913509c05c1b037ef8877e87032d67f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0277e5081cbaa0b46862345c7949caf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18e77015bc8feb27d08bed782d06f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554e8a3d5ea477f1a1cac2307f4509688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942151109f8f3979c7072ab7543c25c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed124368809cde6f6f5d7964b1452c02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8742ebabc69794f1ad0dd778720b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63352a0b0276c8a124e4d4305c45eb12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cde7933e4864ff7e7968ef7300784e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b98e2f71b6159e835dd11b8897b10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc008035f4da5558899d573fadaa70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc4d7d7c42230db5ca56af1f361452696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af83de57f1fbc63a4750a0b1c6cdd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac974c472d9ffa9ae71b045b26aafa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e28f0893cbb0efdbd3e57b1bd77ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ebc8b88ba0b01e595ba1ba26ec59d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc6601cae68bdcd5e8c5c7d8d4022b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778021d0f4ad5ca006052b3bcae3b59f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6fd16cb3df35350773dc81f934238703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead953685008de473aced7cebd95c16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d2831bb5ae830ba75fcb281274349705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6541e1bd43208b9a8ee0382c2d8fca4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d75237cb0033723446b5f91e119d3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a50db6e14952771e8a506cc4e1bb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf89afa5b9d4686e1aa17a6d9cd177f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60659b9f2873cc9860e4e6242ff39a62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef4b67de98749ca77530716b98e145711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b927e69508df0dbabe213a705d52ea9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c074de75141e0752d7b39858db32e89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfea08a8fbbfa804391e1c91b44d44e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1a527c05eeed331902ff0da7cac03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d9597e1101c304dadac445856560716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959e86c4e1bc34d7bcc62a37c3a2b9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a141e173b5b93f20ece2fc91fcb6bbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52677b311ce83bcf85f47295af0137719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f4185846768d8a634a43fb5045d01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b63ec21572f81bed6be4973770aa7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a4cb0ce9c3eb742ed23d2c4916008722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e714f21f8e17524443dbeeb85fabf89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047589900a316f16fcf306d90b5794a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9459fca841b97e361722b7de08beca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c48a1715a7e918b1110c01426ba749726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541778a6ec821cb0d9a7228039951a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab130b0682256a858ebf3ae4779d02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aab9cfee135898706d08a0df03bf1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e882f84e08113c067f3a93c870a6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f5232c125fcca4e75e016b5ef6dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac15b466be5a376ad3886624b66960732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5e56237aac2434a1ce8c8fe802d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5285857794f6f30442ead42d7788db2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb78b22a708ff990e820363aa37c70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b43e9af2d1976874018c9a39c710c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3754f472e7ef593722db58694eea1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f4249177c746eb42a09f5bccd1ecc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c08fcd12667f9eea6f5881f3a60ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0db0c1257feac88df3a7efa0748ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa84e8e30341f87b190ac5b1380d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8aa65e04cf9598794f0dcca80327b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4612bcbed8a3dee283887018aefd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486fe5891d6095016338e556cc306ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd9342df420f423e0806a427f7e976745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf068472deedf628b716728723cb516746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17247e82d337bef9b0e74cef5ab55e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511356626d041671f766be4a69d30cf4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7a959b993e874da283d02050d7da6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ba31abe2bcdde4850b7cfcf33481750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55189c0118671d59ca974f01d3fc4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05273cb6819337079e357d037f2ebe8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb591cd34f2783b9e603703bc3e65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce403b2751649e05ef08fef143581754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8baaa279db480bb1ad68f43e7c561f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4506f0d68848639ca67a7fff6c845d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e9654365a490f4b3c3ad91694ee37757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d7d2ead7a726b5e7003d6165d21aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c50292073d9f223afc87837a1fac9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968cd87ed5cf090e0dc39d24e38250760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dcb35bd07c367bd8a984ee21c3946761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de5625609d5a4fd6111b9aa6943ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157060102223f21210d4c6748820dbf8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9245f81737abeb378f57b48cc3301764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8054a4dfb3716fd829cc76e577dbf42765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4d4f517fc66bdf32f91daaed1fa11766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef417eb825e8c35f759747756f7cf9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0538d3baaab928b46d513100bcbdbf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464d6bf92b0386b5e743f5955633f0b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8ef79b2842162b50fb6776ac51ced770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa404a2889cdb00bc35477622ecfe0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1545a56c360f19acef469c79df3388e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9123d4b49bc79dc884d44e0befd0641773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15513fc718913bbd82a41d210319fd6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4955960265922c286af43310b0cf7c1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ebc070c607532c03cb21c6a2e6c4a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10053fd3bab4f0540fc7eef62b09da4f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7ccf5293d1f67654ee2544529664c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d828ea0561ad5a7ab97ebacf09ca17779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4680c4e52eea2276d13f6a34cedcb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6da2d1d449188a5749799a5a0cdf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab929cac76a530e5a45e3dbb7f1ec63782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2903b97f0e905d63c5d416d42570163783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb15d802ccb150beabf79a3d484d01784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8de4b3b5c97d1d21808a68918bf15785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb6e04a00825ac1791bc0628007a14786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fa7010fd5d88f462ae59d23f3fd9b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466b148b3fad300cb92030ca22e501788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42536e06fa74cdf6bc637576c8294f4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612b0ccb95c023c738d571ae28534f7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81befe12203b304c9e391069039a8c76791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffbd16de3f87242c28ecf93110ce4a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854324b1a5236787a32d5dca10adcbd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a614bb633d6f2ee42ba11dfdd4e6d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d17765c9592e65c4ee59f8d608c179795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e29a8aea49d0ae8f3b19817f297f9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2bfc4bc67855fab36825b57a779c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b6cebc8ba7111610e1ef9ba5294cd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c1a36e01d585a0149215d69d92b69799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340695e363bf45904a7ac46f1777ed26800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588a3efb36dd0e49a105131e097daf5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d36579ceac83a1dd27bc0859cb6394802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96362a80f474e15f71784e07b35c8f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1245d81cd535eecf66ff215fbec970804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a28939f5e647d14083511beac79fa7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105064ed58424ebc9170bc48f70e5860806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d93472f45b8ae05b31d7d61d30d055807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc5169fe9f5f22929f2276c2421b7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cae1bcbe1161a7bd62447d308b675809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f25912a40b967d8ba4b52a225f8027810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbf59dcc986103bc403102e7faaffa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94316d6e3a12659220079cadc17c6148812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a79e9dddc4d808b45861da76da777813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e5fedf04b6ac5d96845339a90d55a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37908ad333034334bcc7f76139e9007815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d58239e09fb411e142f3b6ed9d0e0d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d1b33fedd04b37c792692f7fd2517817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363a2ebeb24b572095b9ccfa6d22092818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d01451944c1a055d5b3059d4d854ad819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ac2e4f5a88384f54f077105cdc249820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461933d3a6d3dbfa80eb15a2816fdeae821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3f9f9ec6e618c6a9a91ff61d702df822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa942f7503f77754caf068460d111f3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecfcf256c54aef5c493c0fc7f63cc7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf6d97948f14fa6da392f8f1d09b11825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9cd28b6fcfe4550232d2f9dc85443826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa58d40264e6c483af6fbe8117dc435827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c702b21593d94a1cf3283f39ca604ab828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b754c2bbff40d919d8983019007e5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5132469ba2c4d1b4ac5d37a970792e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808452e1e4c337899a0efd8f1aabfe6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9343197bcd09f0c15b0a6c8fe9085832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3140f69f11177529e5f6d80f54b34b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320efcae5c8e5b1064047a35ddb08d3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9532261b434c355eba5c6a52857a79835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5df4c5825661b8b0a09eb9559a91e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3ec95cb5602d9d152c63d6c656acd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435c6a44af967a135074e388dc37e23838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1258ddd275240e2997083935b4dc1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fbc42aa7c052a54d3d5e788138f9a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674202c47d1363beaff80d4ab8f0a0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e73dc03d6d2844ad66511daef31cf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d8af019aece4ef6f5bb07bf2ba85843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb63d73fa00dfa384860139dd9c97c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740cf709a4967a9fcba38a11d00ab3b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550a91c9fb2ab87dd25d81ff82acfbd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be9ea33790beba74442c5268e805f1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73ecb38508bbd279264c55df9f62c9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a36322b915ae46fa07e6111ec93a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a9ac3c456bebba8dd300fa6462b39850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269e0531760309e57ec07e10eb39014851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cd31ecb35ced82a3ebebee1f712c3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae67fb671ced5073922c7cef4709926853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630ca8f3aabd9695f557c2cf059d80c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af34172c3679b7df95d819470d77677855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61294b0415a03a44728f14f32a8752b9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015175811df3eaa1d243a2c5c18ca65857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108f8ebf08ad3518272bac80f66a85a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab596f4f019a01b036cd052c9fc03a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fa1f2449ec1e3e646f1a720431014860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b78005366c2542fbd012ba61de80bd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf3ff1f98336c27882f9aa8ed9bd96862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e15917fb71e16221530af29b799b1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a87eb35375e3dba5e39b4a17defe4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a465c4a8521faf9e021a73b25f66c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111d6ba53ce2d9f9044800dede31c7a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af09f1357dbe87b07b60605265a4990867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82030bbe4dc7291bc7c1c5a3261afa13868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f98a84a10536f836ca42ca540df6ef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1bbbdd475fcca8c79a3e06cfd2501870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390294856480313fe6ad4a7a5a647c4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573b5940a356f4bc308713d1c6e1165872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7576f785a19b44a3cddfda1a79839e0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b01c945538f9749ced19545074481874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4b4cf529145496932e0e05627bea4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40bfaaec0fc82d1518e79d5cfc1f26876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97436ccf5a6625e7113a9e9450dae877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270193095f0c06ff2cd0da00eff02457878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec6c4b6cd70e7fedf90669acbfd81b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fe0c81ffe110a97d9fb090d1c7ff7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378edb98c8f191adb0137a7369e1bc3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94695b811009aac5185ddb7ab808c5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad0114f37d04693c81b5948391016883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29393085149a2b5575173180a86903884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2896bba0a2c67a0aab1febc68e40c6c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aa0152672f1d9b9c38fad32b698dc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed225fb94b5764a509866a2a4b87d39887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e84986b5135959a4b9eedcc31c8eb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42272173d027c88972e6fe133312824f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a05146980181f749855b08746e6485890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36903a0f9bf2378a3054f22cb1e5af891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390590a0376f006c5a41156000855dd9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70f379efcb9603b87f7c3126450d1a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cb461bbe54bd033a25f3861ed17ff894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074058fb057692e40594f4d0675c3425895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecdbafc01d842348737e63c0eff142896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4c07f1f79c6cdb42383c0357249c9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e3965eb212cb857c1a13c134c5872898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf19b0eee09f442c44efff7425708e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d01420f5e7e56f51e356493814d47d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a805aafdd2ec4890e72aebb0ee02b3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a857ee2186e9a5a82ee8c4bf1dc2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929b1f9f62e7680e22a032cdbd006fc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcc55244705c5e11a739b9b7348371904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12885897fcc88bf9498a3ad7cd61ba5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08879f3ca824fdb09b02ebee06a3e9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a9ac60c168a2e25047fae5fe8be61907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a507d8f869fd632ce4dfed369455e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c689e79805161b0c8d0cb725bec4867909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf8fd98c68ce657dfcaac51abaca0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e3a4371a5c119750c7dd71057eecb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65634baccd6de6a81384cf160efff5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9beca28dee33e86f580235b66bfe3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb2ddd2ee86874404d3d1fead3080914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6cc76e5713ab02e1527b62d4e4983915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cb31f6461dcb4f2e7ad60414f6a71916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e881ba9764b9d27be21cbd011e401c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a080960e4991f93edae7196166668a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54efb7b2ce9fbcf49de5c81a4ee7316919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30ad2819721db0b55ae4f1d353a1ec920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b0bb52a3f8128f0c117d3818f02c2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a1f9574168adc3b35c37df90e78a1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6445a0d05f3a290e0de8998c6a999923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399668a119bb650a650ab3a21926ef6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15459f85e4cb9795cdc1addfb97517925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008e6e9fc7f9b54baf7f2b7704172aa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52eefa28204b41599a07bdc24d0722927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d5930322d47c359441ae5aa1a1c6d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce20e7a0cf3ac9db9bbb7d3e563c07929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e0a17ff2c2258daf5a4eaccc1097c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d8a42cc70e1396dd47fe165056627931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa0de2d4370198cd491ae0d318894d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de914d3d6446525a4471d30d98c90b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff1f66e21be9a16efe1ade260cb5df934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f86100630f56b73283f73660ca659935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e64a60d9e5a670ef9a29be4f66a797936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989124dd60d9b8f0038d47fb7f4764d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1e66af70808744a0b9f6f0dab2577938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488ad3651593eb1f4db5534db53f2f9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d593453307bef088009e6fa2b8772bd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84592a16b310a511d320e06da09af4b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887435d9459805b13713550494ba4101942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442badbade5cd0b1f1bc588c6d74192943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff05304f8add0916cb0fde8cfc4456a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d030d57e9f9256ec34c26eefefd12945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426997a32f2da26e2c6b2601a5992a09946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dd30dbcae719e2e737fc03799d304947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1562ce26d6960ed37d3110f1bd44a4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92498e4af0ed07a0c5c6d94fbf095c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ccfd73a564bcef6f50272263f66fc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0546c0582c2e2f2b21c9ccb82d8019951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670d8c66a8bab8f46dd6f4b253ff52b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa0f23c76cfb4005e90ee6c46a64d9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc518c5e37cd290d3a92ce7765f0b9a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23417303eda9d2de7e969914f73a3831955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290c1c26bc411614768d879f1f50701956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5228bf78e8cc4b43213d05b22ccec957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82f4fecc6fa2b34e04d8953cc050e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baed75df191ec44ef17d02e7f6c358959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f8150fead82096763fabea808f0c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3672a42b5c0b7c2cc83df25c096f5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c85f664d465c5965c9e1b292aab3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14443dd5d6d29b6e7b37dcfa9dfa2d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c469e828cc50c4986eabd5062ef631b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605ac1e5b7a8dc929526dad13d0a8a5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d3cc31fb56088e8bec22d1cd617c5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018425e0670eaef58f597257e7a12cd5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb214c1d64df83ed9cc2e8a89ecca88d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2a3f9df7ed2b32392fbd7f9ce7859969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d8d8b0de926fd0f9a023179c7df74970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4de17deba28f66561df05c822141ae971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6033c957ff9ab9d8a0a129f1af3fb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52be209314e31d341ea24468b6e6c0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dddfc20a2527d3fdcc1f14c8c858c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51a431246e7e33adb7ea581de18c1f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade304dca59c1c28f60ae0fa6acc2558976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae970cb16a39a364e6199e66efff0e3977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39bfab01dbcae8fb009baa2753a2c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8124598ce653e888d6c3841ea79b382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11174b8a9f86b2922ba9f36bc05697373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d12196e1ab1aaebfe19fee933b106c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482691fc926238a020b5535201fdf8d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a990377cc63cf8c284fc46a9da70a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0b3230f3481a699c5d7759e2d76887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4de6eb03d3d1a60325c02bef620498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04ddc3040202f651774be9be8fea469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6935cfee03f04cab227136ce5369610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ccbf64439dc0e686970f86634bdc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ccd42ac577f6d8f47a3ff72527c4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f59a015830b88e38ce0ecfc3fd379913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db8021c6b737f73be92e4cfd96c08314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a303e2491a49c79ab73cb09af323415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976421ce8a7f6c8dc474e0e029f847ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c09651c3ab588f15b6b2a922af3d5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb05ae062077e85369823338ac2ed718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0adcbc5d9ebece60da39c18e3237c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dc5758df5dced4bbb64070c9825d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860734c63e2baebce4c13fb8785a875d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c876411bc38e0d57ba2a484e08aa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f042dcbc6c558d609b553dd0c4e1c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33dcde53d7e0bb74766b4e694cc68e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32988158b709e5c5579614845f109a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5172eace715fb74bd783617cb50b7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f5d767e7e7e64027cfc15b5a1e81227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2fd6200c5a7c014b98faf27c56c8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5887d99c2026573c94ce9531842f99829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b5cfce714d3e951d1bf755edc612930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182309a991c56444be5437a4f69cbe031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1978c759ed3ed79d3e2097125a88032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf1ddbd09dd774e27dc5b9cd73ce2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603f80e3508c740a057b672b0f15c7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27a6ad58b80ab21beb487c4ff8280635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54baec8410af2bcba27950386a74d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a1aba6709b1a6ae89a9b5a048dedd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a0a0a91ca08b42f0f3776373211e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749cecb0fb4d97cd5569bb6f7ed46339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd5b8a3dc1ab218f7f211f79a79c1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b25899753bec842d1254b498c411841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fb2cd7d82a1b19e44be47489c08b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde43a5b87f9ee60359fb1e51eec3a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad63c294eabc0c27e5117f933f3c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ca1f36609b9174987066d368d6e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738f0c27408eea454735118114b48a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630115ac592e3cb3c472f93331cd99fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50757017a904ff5509d48b0a38b53c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dae1fba9aefc442049d1e81e7103449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29588695e392749e0fd99d8d552fe07a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f85608981d2707f417af9cb3e7ce2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d23d64125012bbdd6cf2ec11232ec752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077000ee2ebc034ff674640b5242dd1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1df5807b15d07913ddb2af4f70eaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a0bd592f4db6dd89f2bc18e5e43b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb45f21e111bad4f2901ab00d41f6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11f58519915f474ab353b042e8b63357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ec1786007ec8a368f3205efa8c64e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc9a349628e0ed95f340fefde97cd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fc68a65c45d1edebf250c1e8f5e2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c74fbb377f093212196d276a80090861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085079a01707bd7a8dd54d75ac6385f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212f3404cd56f82e614a5352bd8680f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb558a493018d3976ed4acf13074b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3be78b7d4cda25526adb1258c3868565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07ce1a7d7cc17515d9b522891bfd2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6685900ba8ba958115627fd0984c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22165fbc762e93a8b8accd085c2f9d4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cedcaf95acea07190bc5f33c6704b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d58b8e7af7ecbb9e4bf73500978de270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e4984ba84cd9dd244e7d1dbbb25771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2f0cc2090f0f68acc5e234bba039272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de37ebab0fd3d0d07b09a8819277f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b6700c44168118c28bfc9f53b3e5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dfa3e4810f7d234e21f5a3486cdcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb7577ae954e9bef6b776e8a0653d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c4a0f4d1f13aefa1b0f865344ef2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf7379331d5502efd2fb85f92275e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dcc3874f41aec5358ac2b04598de279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77279fbf2d01a3be6819f53a0aabd86880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fa6101526b7a16c491d0e8f45d19281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15d50b703a4be73a3249d7c24da82582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e30d0ca44134af43da9fb59c1e2fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ea861ff5c7f2bec39ba1ee45229cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed3ccf49c6232f7ec1516a7a89836285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d4043f8d6a25aea8c1904f0c8f9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2819bc1aaf77d65f228fbff48b6b90487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37ac838045a56becca41ce6f5de8ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0beba97a8b845a2d2ee783ecf17e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bd9424052755fae3ec6b4524ccbf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69522b8db93bfe37d467397c1c7f8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6261989c1ae2e350a769a0fc0576eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048cf25abb3dc9d680acf2aac1d03ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e090b374d4e4f11b2b7324d00cf907394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf840c75c83ae848503d7a26b2490f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8e9194f6256663b941a433bab1dea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b43952b5efb1105281a10d179c0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e3f06a87403296ccac65528174f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0772fe2752addd7374548fd0641f4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e8cee74586fcfb45ad6621e08bb4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213536ec88c979b84eb0f3efb268d71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f89097ef4d33779519ccdf08284cb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71d0150459e9dfcefa8abf3077ba6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3f09f06e8b154adea851ef4d2e4e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9136137f26475c548d1b41f154093105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cc886f89c390eccda52d26d3aba23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b92baf0ef3acd738c81e1b14cb4f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c651a770efe1ee20e45265ecd7e140108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852d8d2f8badea0bf3b4c4a66448a5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f731da23840f475c3bf56dbd8044c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953f24be521d488bd62ca7669ad012111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad624b91fb7bdfddf5390548e38c32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d5f02154670c49443506c31636c0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd884d78714e1ef9a8625399abd642b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0c496abc21d1137d1b79c95d30eed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d2e628d4c1756d46e33244f324895116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abe668423825f3098f5257900ab303117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c0865705e7120a4d17dde51b978cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d2b207545c0d7340bc8d382fd0637119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8ee405c9a2e132d5a2736852d8634120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f18b740b66bfd0930d8b676fa53c9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243218643cb2e46555348740a01e23f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f55a2264179b895d79e65c13e0c778123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea72926e2995461bf947fcf4574771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50144512c68ed1f7645cc799d87911a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7866daded74cac0a9e2f35859bc4d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f34f027ec73d71e10b0b4bedb144d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080dc17050f0b827c5a4c825ddf4339128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c926ebf90bee7a5e8209d6c5525909129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1f3a7357f6518ac2f0c180b18ed03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdc992a223948cac309952505f26a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a9a3804960eb1c69e9fbd5369d32b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f17844ba55455993cabe82cb5bc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8f53587d860bd2903141feb34a590134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccfa6575cbb607aab4a1ff6abdc397135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f987561fa0623c56ff998ed95ab8c46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d0644ca01c906c6173ae845cd0ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ba030191f051bd559dc0effb28649138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eb9069c13a3550313773c9bc6bd20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb18060f5fa7ba6208c53b7f1c54f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4d726f51f4bb3e085a37be376d2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0267094385d7521d4347388643916a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16bcc4efe7882c35b8b435ef0f50eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603609295060934b8422519f6379dae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2eed4af73197779cdb69b95e681d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee86997ffdc801821ad284a8a44529146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e402e0ed6f30c5b9d22810a2f6c64db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb8126d7dbce9b7e581b3cbd0a2b00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee67ddda239388d887b70c973eb0adb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333864e3218f828327ec4ba53f7dcf81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3b75eca24a22658b221e289fdfb9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bf713c93d719c7ad6d2692b72de3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae0dd4ef18828f54e6a4655a6b6f99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf698e8594cd7add4d19247dbbc5fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79708c20ccb73d6b655b83fc670ec0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e04ac47fe4483d724731b41fd23953156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe2d92c7c396242edc26eb63822412157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3a9394291b77da01f4da22e59bc1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c5206e093b804cde9eb1aa2d99dc9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced0d97d52ba5961adb36e00da98e4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea82ea2bd652d86bc2de7384c85633161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22f92c48a3e7b7ca3a42ba74cc5057162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93336d788734b2ba0405e4d10ca131163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c89caf0c387c366bdb3de67eb0fc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7092122675922c4361a181ed3d491a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb13bd9ea4818fbd9ee1297696de38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4d405bfc06c03773331e34f409c25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bf781a1813669bb52a3fee12e8afa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193fe5cf4406495bf1ac7624b5804ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602fdc4f0160180d8d5e6bd86660f70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e26998ea335385159eeab29688244d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9099fba3266c2d25b8f25c3aad77e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f80d688a6c82af8909fb2045a9de09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a99a0715c4fc65931b6ff850f7fbd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa3bdd8d8af1294648d5dd62270f54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1374e8162aa7cac4bc148b5c9d62f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63851fd7fdb156b072d44aa15ec25677177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df56897410fc2d5dfb9c29f3db5779e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf494536fcbfe757148bb6a2fe82b8b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab72e12bc107e235bfd5ffb6eb1ec3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b58b39f51fc1d505fc6e10ed0fa96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dbe416b9764a791f447a2c1eceac0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90043bdd74403c5f2e4bac8b149063bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706719a62333eaf6b9e2e392e37b3b19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df883604cb4b42f9edafcd4c01cb0d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a862c805d376b94e95e224606d678186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e436a164dd5bcb9f0094b281bac0f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425a6c6431017767cc9dd92593dbb72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ba497911740040963080036898024189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a2e67241f908ce485d1e88b7be214190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd96bfe64a07933e139e716231f7322191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f6934dd238b8476365a73adc3783c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307d18f6a9fd13a184bf3780d992988193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13aad86e366fca86788b949a86cc2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632053a7047c58b020d2659b5bd8c35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df8119645e17e559a17797a2fb123c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7ce28d29e94bcb1f4fb084b147aad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1220ee64b092bf101494b7a33f64d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b81d44baa9a604020cf0350da863f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377d96cddd415281dafb311df4b4052200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93405343c3825e6c8b771e58d428fde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938c427ab133e6df4975de52c63f010202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99f49b1a14518d54979241c5cc632c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b849a9ab9c751786b2391fc3946b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579d1a79d337d8096958934c0652d91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621190bccb45a33d0c2a9ba3bb3bb990206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a3bdd3ac47d19da7c8e6cc97bb22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12a025b14c49b8af424cc7069d97f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b39b2467de51750fe868b261d70e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a97e883108cfba54fdc63360bfe218210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a360e89f46272b016d2bbfa76036e17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c34f30470455546edbaaf3e2c80b86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190e98c33864db57fd5d07d892f44b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823f14a96615040be28ad29058c7648214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29888a31136bd2c1bb44fa316c6496b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01de428918c339e603b5b4e053fc517216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b7f50cd81fa0aa4715d26a7f53ad6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e567b3a7ad30cd28342340ca66ddf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc20d775342aa34a69e5c2cee1bf0a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8861975e0943ab5c61ab67f487405cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb29b870836f77d87f8d8c1da7d0c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7497c8a92d87ae9135598a383acd6d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e36e425f6775880cdcdeecf335ae9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c1f435d4505caf84c1ec709fcd38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c28c68b72e185e0288ce3f820b28ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657100b1698b8cf69e40b60cefce6cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18704d86260ccc6801834f79e0a2c18a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6421d782849c988b44b7b8cd517352228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987b3abe3e4f5b867ba7b42faba2aed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d5409e9a2021b70406f26ccf24d5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5430f3dc034a0bc1c8358dba203cad1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d215fedc2f06f8b621ef357a73377232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e04082ba5bb1beef2d12a896f9dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893e937f8bb107e8802c5fab6b056b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d6e53180a83dfc66b930ebb6c0f0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5795394bac4b13be35a193e124d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8713b0a2da36f09b5274b19de975d3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5de5ababf8a025e9249a0de8ce3e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b13fb08ceab2e0ba0227a9e0916562239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d6b829fee38ed9e3119e0372d097240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf77e6e258fcbaf6d414f67769bb0a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d924308ea939ba516e6607f007012242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b1305b2448f539f816c132b47adb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43198ce24e55665f42be31c94112ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc8912a4a31c0153011f0df5385886245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9675159a7af2026014695f5b051e5da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bf2f945eb3c83d068af96bce667fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deda25003c0dea8b3af4d0255be54e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06898dffc7e1f419ec0b583ccb441421249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823432dd13596ac9add362b636074728250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06944ade46d824befad820c949476c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b1277abffdb6792ead65a60822ae2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc9031ad7eca0a30dca6c3d5e21451253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda756478553edd19ad41fc3403377254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0ce7ffc2d4b7b9a53e83202988cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db97f95efb7524596930ade19db6fbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a17268abb87add36bb99209a38e8e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45395e4bebeaa446c7e0423096fa8085258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff097de1c9c91c832e902e23a052bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce08130b76235d6577cc0a630337a22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e8c0f79159db7a3852725c08a59b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2e228b95c71dd4410d4491176abd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c95bb06d5e467bdbcbccb7196fce95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeac682a1a9d35960660a11381e044f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63e396aed29f53f8825adc414f7ef8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26218c6351a0f73f0cd2f1ec92a4d2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720db24e3f7ad3d8deeba1eee5c824c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4be344bc71dc5876fbb8fa1a940f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc374d14e49cb4ed110a223b5c3689269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d90700465f568a2ebdfcf17cab650270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0c05e97a0e9c6a2dc155c38cc86f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670e3064262ce8c9b4b914451ebea9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fa067f08d2a89878fcb9e01ef03ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03a593cf9b56851b8564f313c64f3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff22f4a5dc889928f90988274f54912275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e137e4d2b232fdabd4600c0a0306d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fe62686ae0dfd6792fa9c5e2a1c85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54264a1a523cc9ec229586b08799c072278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeaba454dfa2c1c64e2310be7f80f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faec00b16f4e8b738886dfd0a0dd80e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae564e30985f2ec2c556d60725cc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d45198b920f007894dc1799e84a6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ad62506b98a56928aabc85e8eab27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5203dd94657389226dde4ee656fbb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863af5f0b4f0acce4ea3dae3bc9ada6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec7d21747c67efae9ad2c6904c9a78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a892e8ca7628a09922d4ca83a875287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bc5bc9ac893fc1bc97e73208cc753288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef50745e67bf7db7d974385a8af6ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f782eb21bce9f744d7279900ac45c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9c25d78c2ff2fcef609865a09cf86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca804ca70a88976271ac5908bc0a882292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5a7130745f20cc2a056a00a478ddc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ec7bf9005af862e56ae082dbff1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41505c8c8ef24bfb0fdc31e47d575f49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b8772ac4b419792a8ee9f7507528296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd8c8085ce25fa0b5fa5bd95ed4091297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e001bb41e02c454355724cefeacf16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e9b36cd4e09f0a7e26eaa786cc431299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a88d07c1043048c02ffe1494dff2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1b606206ca28729d7b76f119e77e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b261d4f92172abf6a4166579750661302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f88bb4e8ed5e2484a7e328b6f334303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f1f231072efe4d4c9deac016cf251304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fcf062c991eaf6a0f7d53a0c017a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc01982ed0e2035ca78311a3bedff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eac32cabf5721d57c384673f8ad26d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472d138b8c6adccb1082b8354673ed0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c49d6e8ca65c60864f6d78b92e3de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc3fd766c1ac4ebfbd71dbb65aabb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3a9bf76336f50a3c4ea034139a5f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd1388130c904cf5c82e74ed6745b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04594b6de3726a9c203969d42d1eed6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abb9476e42a588487e9e1c409c01e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad32156a198afc5d7436ad5f2a2f50a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00057bbace8f67fc6219da40998b248f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37273cd8a19d00f58cc81db539bf7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64911f6cdd0fd3e932fcd0a21b1b433e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e842d5c3b04fc4a5091d4db15ba27e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba4507e05cd424f7730247a3b734d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a8ac2737b08897c3dd559ad583d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e864f157fb1a831a05e453a3e50042322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c5eaab057b3284ae953824c169ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7803c2b1ffce5693106c62a340ed49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f050dd20890c597b965f9a0fed35b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ba0998ce41669181b2e38d7b6bb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bab560ce58df7a223b82af7503835327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bcba6cd998c41bf4fca4c8a27d709328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c648b93d77fc3f0e614f9600514b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faca2c8c8a6a6dec8d787ff9c500177330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130614deba559a256431fc2c1e89e8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efef885cd55d5ed282f9d132606494c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99defb6d5459ac25cdb5af1fb0e2beb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c04ee893ee64a2e0db02c1f98138f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224596a1056e5adee37232e75e39164b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cd30c78d24ebc4ebf2e8b9525eca5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7262608103828783b1a776dc4644e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b3cc20c0b9cf41be4e6b882d72dfb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f1e2bd47d583619b7135dadd801a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b62752007757934f1130fca2c601a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18b176cfec189eb152b2ffb54cdb2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c3f9b04d78d2234740af5914af6d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695731773bf9e3d50e2421f268701d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7bba173ed52f1e8c7651769c721cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473ffa22d0b25301ddd6ea15335bcf0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a2d0ed3c5cb06623c22ccf7a97170346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f062abfe259dfc17589896cb25dfc6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35e9c454711259923e42880f4a715e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715938b8ec0c107a600228fec9df10a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29de3bbdb8f8578eb753638400374a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c938616fbfb50162752ee02bf6ed9bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db37e1e06c383d16503d0e319974d1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb84e7a03f436c2338f98cd07e9dd0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b3922e99f41d4aaf48fd21995652354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2c2e3b804f2270acf2e9e3c639ead355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe393770d26451cc20d911e4389888356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456111100ea1b40b654fd5f721fbf76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a456c5b0f4cf1d3019623a7c222e169358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9efd5995032b12017818ab72e068b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c1d16c2c70d352d4fe8748b6196c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954ca50472536192afa6586591ccfc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd09a052757fcdd475145ccf7ff6c21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d3b41fae34a9b785ef457901c91a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21149128b8abfa82597ac45a6283747364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e70bfade0b5beecff86e96010675365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9d50b74c989bab569113fa64e8c75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c206d609c51188fc1c90510509ef9dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8480483668d5eff47923fd864a2baa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a58a09c93e685baa876fc6f5a215369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf286b74a5c27354a303ace4b4159347370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec222149dfc3f9f6d85da8b6fbc89845371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0cb63e1962d5e02942caa6cb25b41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed534bae7423bf953eab5ced8bc6119373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b312df41078259ce812b47afb76b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288b5c32592b1439f8a7b5ed5181744375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0107e5ae085adab4cdf1eee71f83da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f109324263f02965d3410845838fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d5ee6b74c724a9c9753c8c907f90f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eefb16cb1cd51b7fe4f23a0039cb1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef559b3440de6a3bcff61c5544888a52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c243208e2df393d82aae971c370737381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a665e8d18b2498e8146a04546a717382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fb744f8be745529db70822a8f5067383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a88b53f598893f17ca480f4e9f6749384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2f6a75bcb0b377df78c1b9e919dd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114330adc737c4cd2f375df55ab7fde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503a7e8f559cd11541fbd21b4bf5ad1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478ca961ba664c097544a4fdf39dcb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d45148b3e9b37ecc598ed7bca380d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577be4b7413d1ce5630f0540d3cb2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef391a9809c25f520ed60bd542b128391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f063d2edbb713cb5e546b29bfb9e33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3bff9e824d730300c8d0c49f99f8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9983a32e04014a6d6686593f716be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5cd588eec5e7f79f5dfc7f74b4bcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7856948a9ffef8d6187bcd818b7ffc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721537e508b150ddf9f37c5f5d92d6ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e891b3781531b4fb20f3ade0cf4ac39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983b9560878df0c9c447fd7fce7be45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e793c7f9876cc4fc1bfb65bcda63b7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6d3831001a4caedb73fb817c617f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215236005735a660a034cb9a88cd4eed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7c2151ec9fce7928f15870f2dc68b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1369cd7e936c98b9e39da6ba402c5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ec89b58b1ca4f3e13bb9d8404d3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e3dd70a2ab30ce3ecc9885d4e2dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61856c6ce8eeeda7fd10dabe61cf4fda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb8e8457ffd1f676ee3a99e0739568408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1ed150d72c8634d4985ff97e52ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45b5b889a817fd287fabc7deaa333f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f21fdf66a62d53fd59dfcdf38f2f74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615da457f81e2a78c33bdc69a4403870412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c88963fc4662016be07cc2172b9686413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b8f6919af79802f581e771f462130414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4df49b785e0cd18481df51413b8d6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a103da38f72e1b118bd47f28758197416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd38fe8546617ed8e411a69575918bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade55b8a465f9f5aa5af25f79c40b478418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c8094481f424cfd4da11554cde246419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee78362db0956f11db80b3b6ac9a538420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7419d27acd5bf0158c8ec43fefc9e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eecb9b0c67cdea6b6a1730d9157e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c29765c24cf3bb190adf246c4ca1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8b6cf83138e36ecd6aae52ced24ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb4052183a9da70528723d6e390919425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddad6dcd65f87f915161e8255bd415426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c49ff2ddfc3c885b872a9a86e4eaec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6985db1dbc3a2377ed9a2281bccf92c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13758f238247931fc71db094ebc4aad7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a7cc657676ad3e805a2bdc0b6f73f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa0560011899d0b238809e0974b4f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd42235319df41d7f0645932e419c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed6a3ef9e35e5ee19604b3c64937c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c2845b4b0ae58e6727bce92bc3dc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbe33a41e40c72341d8c8d1605009a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544590aadd7fae7849e4011f25364b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ca686f2bb5eb280a8faf385f02d0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887280eae45e31af7178d6df3d0a71f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6e8299b16021477eff1fefbea5c77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539ca1734aa362fed27d896b8f9d4b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb779f2698da435c84a768ad41c3ca0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c417ae5915aa15892bb4d15e7a0e7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e727d64648616050cec7b38cb3310a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec859f3138b9f168b41a9c28febfc16a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d6d2ebb9305e9097e037842a02085445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1536cb294128dc5472c50e671118e71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513e9af176c9b76b0d614c67cc0c9ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893387942f51be6a8ba159e58fee8b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6452467d0acb738432023f6d1627449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d188513dd5b6e8e3e2cc6ede7baff3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09d7900c387403eb2ddc69713d517451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ce937802d65d53d015014ca402c00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595e3e9a97d93def328bc5040af6977453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993718b081dceaf490204476c379333454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07f9bc5e8a1415fefbf0a7ccdf98c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce96e00ba4bf3b36dcf2e2b55f8882456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5758216e2bc7f2e8ef224e7d39c3ed9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8861dd436a7d35d96a2c919d4a3a8b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c77336af54ca0350aa6b9a5e4b308459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c77e3d9b25ffcd322c0f716f0ee12b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be4f78c975d20c7f6e7ed6db2afb94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e14296d397c20c0b4f15abb8cf6ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f768338e7e74584a09d15d8f5a27472463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a60ab81047ee617ec15bf735da51e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bdc50a61b316c954d3d0ba6df369b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333d5b40fe4bc141b1885afd045ad65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a57abef5a906c2a531ed1e1b63189467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebaf5185c6f9733bae445732b10708468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460b49e48d2de9708cfae24ce4a217b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c1074eace98eeec517fbcd201a1ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2e2d0c80e42ac80bfbcc79fd5ceab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d652b607b04424d39a759ee66f343472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b64b65b1433654af64692a55b4946473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba59a3900d8bb14a5ff550554cb087474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cecd949fc66be988d8fa655b2ebd3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab0d24750b70b139c8f2e327c36d33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca41ba3ab6e3b8045297472ea0c38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577447d782652f885e47be50d7d715a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d08af1826ef553205d9c7fa1a2f0e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da4d0c7b96e2deb0c75c51e7c72bfd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad7a7ff176d31a87552f8d5b3a3ca9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a77c84db8af352716e427e4acdd41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375679902ea8635693923834391ddef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dfa21081e415411aa158741c2aaf3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11493b525ba70ed1104736c80df6ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dbaac894fb5bdf01f4b2537fd3d76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f2de524499698174a041f2fb6a519487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daccd864d0adc1b22d84d7e05cd137488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf610336716f1d420c84df3266b58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1e1ba4f534f3f27e5c24e8c975574490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b219fef3e7caac67c6a1ef93492e82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde50af50a86ff8b5d43c49ad8ca869492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395c9aa0187fbde4dbd68e026075cbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7661451d1bfd7def752c548fdf140e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523fddc85f0474ecc5e5161e82364b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acc978ef49adbbb8a5fb06771b722a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f345964903777089e132f9fe1dc72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432de80606e2a84dffb120d9880aab6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e1d01bc49cf2d485dfeaf1bfca5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4239823e92208b1172c95b35023b7f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e2e908ae0a1e7d7d8390950ab4601501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6181e6eccaee250f41e220fb675f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf606bb3265349179cd71a57921d0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca81e1b2705334cc66b0a8d6b4c2e9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11c7c96e2f1af8e7b8b4ec7de3ce25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed7c89d274955060bd27f8b3edf3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e49116d57fddc70b74ea68e1fb37f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095164649de26403436de0968b5d544508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f01d129e2b3cd4752c19a233cd2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb2f46205cdc0df7cf2692d7c6accb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85a9c057cc46df0436d992bc1eb752511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8b2c16d4baa3d39bbf16844d0f18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f080c5ac6356ad41a1196b5f876a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d1be9e019dd4ba645001466d727a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c2396dc8cbfddc5bf29a1b61fa19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4121f388d6fb12dc4b805a2effe20bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97af165f1d96e15709c3b76ff946ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a61c4c0c03663e09c9976052680d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ca15f3e062dd0d72e395dcb650a1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0e2043124e3d592717e728961f470520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f0c1bcb68f5722c97d6eb4c720bdd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235090ebd99dfe9f8f6fd3c32087c92d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795fe9e8068f344ab3b1394433d7e92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b29073d981886a44460a90b6b8b5c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7194f60f96c262e8d9b7e387dcf12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c020c793a13d08824abafbaa8dd89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643af0f8071fe090af246b0f44883d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e10bc4ab1774e8813b376098080be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad54d0fb846afdd3b4b3f84ba88b060529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4064fc6034e83ce57ca878eb417af9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bc357945fb39813052b6264518a2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21fc2a90887875a569853654c44f69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04269779796877e0ff18147e0758c543533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd641b15973d89ebd8da30eea6ecb551534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d167f6111adedd965b8181f6cb4a36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a030da1d4c3b96d9e7b5d51925d8bbf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd824044ccc17ad01876b49ac2e1330537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bcde42d9f7f1ecf49978b0098177b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5da1c10cd8d8381a3b84254bd86dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c2cd834f246354be7c31f24bd3a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd36381beff826015229a0a8c80d57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23415dbbf3905c525d2af66c4eb79255542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d418e07461852a8a55b111037444b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b351a64aad73cca4c9df7e8a85d37b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d568a073b5234cef7155376ecf6d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a5bb50d1ecfedb8f8ad1006f110b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240068daf1a4af7eab75438385454058547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558b5fb76fd471257920ee7c109195e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872278ba7a7e2482c0a35080f724f10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b763541be14611adfdaf924ee8168a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c66961321df8e3bdc24d10736243b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c39fdad500ba4043d90fd2d2b7489552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f03bd8f5673aab77309078a3a13f49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2f5cf0eb909b060452c0472e37037554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e107a5821397481113a858ee88fec2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbc5275ee4931444643433700f38ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdfa7ecbbf6fee9042d00de7786aa6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a541d05ff13c33f7288fc3732819a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eebe8bc506130cc973a0a462ea9bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e6a1571d317d09c976a2248b69686560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfb9a3074b2c2a52db0c0769b4d9c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d7a2967be874ee0ac8a775a06bdfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2d57ccd98e0ae3e1e4645986027f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9de515004a6a1a72ce419fbe85918564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0fc8bcbdae2ec8ab6105add31f6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c3cfeb10efe243b826e1523ff8f1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3011946c463304e040829bca5f4bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de937f5c6999314852a56cea16a12c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a4e7708e641072e348ad18a35dea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8f912d1dd1c63deb631fe587912e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab14cfc689602718d8d69cf3e2eb25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e52e2041f65cf636d7031bf15ab13f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c798a5b18132dd965445716baa029573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a32247d94dba4feef65bc38d3b2e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d073a94a2bff19ffba4c86528fd5d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98046afe7fefd591c1e822dfcd74ea3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c084f119381e7bd9a6a89b8d9714577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977551417da6d5c5bd21c206c91ac12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602edb5f4629b69200ad9814ffb96ce3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb0215e8f7265ba72b16d0e2363249580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69336ce21ef7c6dc4d86cba2eb859d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947ea54c079133bc2b93ddceddad89b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b283e51da3820c5212b24ffe633160583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a1f8ba1a8fec52bd080f077a9419a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a371bed3246fe9fde073a3b50fe7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857803a5d3834d209447a82460e1de7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5cf197ae790645d23b20fa06d8b68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a58e1ca5a68edadd550eef3ee36e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424885b7f8e299050322ff6913a42ed0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ca038093afdccd00d4862e2b37081590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780fb1bf37c2c8f9b6f8e28896a4424591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc0aecfb212354e9c6d83cc0ce9a7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9ac646c45e05987610c0d21d5bbc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cf73ade8df77897eacf0899b217cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc134b20a52116a9a94548c5d39d6b64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6e84a4ba1bffcb2cc10057da667fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e123205dfb4ab333296a0f019e4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8ca7dd8be3199ab5d0ffef94e5c55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15219fdd48fdcbdfa165760855ccf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ebbd77754e8f9740033e469ce4ce3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1ab4a2dd51d3d423fecc135dbfd41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e523b63ae7886784418b2476710a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7a2c8ef47321c4911bb8a6b8a5ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0bea1011269350ad4b7fd742e431604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a169f71209f6b6be7557c15649c7ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a90927e072290be70423b7eaa4d79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c889c59e1325004b54d3e106df810607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952fa135dab231133141be545e7a2fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16003f960766068e02c0750658e6b17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6b7b76144b2e7e9a8e7aecc72133f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33897d12bb869fc864d61a2e9214f2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bcbec88633df2d154b18680e9ab98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb7c8feaecc4412901cd608d75da22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0adc4cce5954b37e6bf69dd7fb830614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0b94c6cf6d17a3a5d8c54c9b948e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f755553541bfa682a20afd782654d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721404a5fce6d73f7d464e3ef6647a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fc3f1c191d8a73293444c47b42738618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbe0be59260d44221e43bdb78d565f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e0f323742172441b52c5c0389008c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe946d938721f8db095f5fdbf54d28bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2829a95080dde78abff30bb8f5707622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f93926fc17867510fe0f88a77a63ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd39a51773327e4b419b758a521e3a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee4c010295f72bf841547a46f0904625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18af6786377f50c55de0de57414ba3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f62bdc84d57074752a19880ca28ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9c7475f8b0e5203e4b20957ed51d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2823418aaa8a3dca546773bde3850cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f538b94795d82bfb583dd06e4f2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be828f0599c6714008dc34bc1eab55b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89d4c3a3cbf560c2056671d89b9ae2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0697e336ce78f3de38d1a22ba6743633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ef5d18e96460b6fc149d67ba68e72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240084d6cee793b7744423d8235be59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f7a97edb7b352a61076229bfb5f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006310c112498a91723f832b005b009e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e4a0f57446860bd194bf6386a584d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee57e99d472d82a2ce52570f717987d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26aaef437486608b3a077bb04414d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277bd3ff3d9594681e76dd1be0d441641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181662f24898a644e65aeddf8f31fab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2e62fbd5fa6697ecc7785f9743282643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971589fbb3d4ba8b886298882bbc93a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb562986931f710cee8c31b97f535645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c190ba965be6c0bcf908ba18c2647e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff468197bb7425f27a562b3d8712916f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944310937e1debf9eeff81f17b91ee0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c1d435107649e19033a7cdc6c11dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b917cbb9f72f4a11dcc462e1779a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a31d3847eda64087d635024150013f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e1b8a73e9a08973e2f7826e2678e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695ef89c79140e51121cacce7064d62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae384237f1fefb154077bbc57dcde9db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc4a5394bc16603313e40f18875268655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f03a842db6aa0f8aff4362ae9d9861656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7789f12ad36ad31ea6ef6fcf20961657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d601d16bd65383b76ce8b0bdbe8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc354ec72f6f1af82e04080eb6e6cf6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c61441e08691aafd66f4cfb8bc1341660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b3ade0820f41b865d3771484c7aef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff16566cb0298c3d159fbf15c93ad22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8904a30bf25067f29d90255e539a91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250c734af0197a88320713fdd1c1ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197517c8fde495eb7a7d67db4a61c374665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3221d9d15e3f78f30211366ca718c2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d47c8d21f86c91f39992da3e277f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3a334ecb6081e47c7adf65ef1852668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23247b549f2c9fc7d8b395e46b35fef3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3a96a50d5478a3d178572db2ba2c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab02aac55a9c4e232ea6389a45263b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e35062f658b5de5bfa2a7768d6941672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c57952206bc0f5cda09a588717e9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01a9d33ecd10ccfdb78fdeff6dc13d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730e91d4e1ddc28af33a494d5288062675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c38bb7561414a4ca86daea4d7ba594676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb5e38fb502e5fa9bb446dd0067cf9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d9a83d5bc8a3bca4f56538a323ae8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fb20e50a746ac2a23075b8b8f53a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001c5ca42de86a25a3c9b28c05af628680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8d2dad6509846fbd232d9f4e3fc08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d16ad0a455f37f7bbf70842e7cb3e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c770878532badfb345d8068d194030683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361864e1416335c1a5ed3b477a88475684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6073f6c6ac4e83fdf7c699961c60c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2913684f9ca5d07e26570b60462cafa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c53ef208a883f5c3ea66caa6a6ef6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e125770480a6435a8ee45e655ba7b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392526db40e421cfba6106f412110a2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4d16c4c2af612770b9d6bb4f6cda7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9662259dffa1fd0d05dc243699a1998691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b02067dd6b2d026c3d53941456d4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ac54cefa686a5b5655748d4cbac43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb60acb3a2f2bec7384c52367e5ff4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3034086d8bfd1124efb2e5b16c5816695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dadb49fd2b946b9a813e7fa988cb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eadfcfe11d9eb7b11f660c349c139697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd71ffd0c702f4ba11496cfe3bfcea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a058236bd1f1b26f510e998364da117699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce139c92e295371268374f8480932e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0fd2e61928310ce95eecac96d90a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440111bf3d79e28f5ecf8f25424a7833702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d29fa6f574d44996589503b859f9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a7c8f7a74da7785b13bb2aa048af7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d037d253dd7bbf133685c3b320e7ba3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af1eed54e15d40424653f275697b3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed57e12efb140c5e623d751794709ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776cce8b5b88e9bc9a9552035760ceb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6b0e67d2e6cc5773cfd9db7a3d55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55535bd6b6217f5dd306f86974d9ac6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b40fca191fda6c88a2c12d59ae79f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e31fb9447e23404ae7529533c96eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e840c8906eddc6a066a7a1e0b14e888713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0cf551949815413674ef1ea0e89d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07a538e08a91f3a3000c0342efe66b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99778ba25524c980c577de6b2c350cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d7f862517532d05dcac9e9e4024bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ad7a6f33b47ad4d15208a27eeb029718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cfc05f4f66fa0947fbecb3d7495b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0abaa9e298765b17f7858b0ed535e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d319252f067bf9ece2200d0e04188721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c25d40661bf35f5bd541f3e6a0186722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5ac15c553dcd1050c91cac9b3763723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1d3b0cf1e0d98eb7fc4cf058bf13d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa78e3c37b048ee10da12117a32cdb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b999188392f026f2487ad095ba1753c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8aa1826f73779a95afd537c628a7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04bdfe55c96d4d7807fdbbe91de764728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041105bc04d4a2bf5c216667dc4994c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c478c87059967fa46195d615a9124730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0456d95bafe07086ac8ca4444fb79e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34069a0b038a12cd21ddefc9c9701aaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a318050638cf4b8228213381b418a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bbb7591d0e924d89dc69518cf29db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1288feeb7282edf31bd5f534221f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b4971fcf8b5355a6afdbf6b57f93e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b5f2684adaaf320cdc3f54819962e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a710907929a09b38051bffdb9b5110738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecada6a36c708d0e3605d7b5190fea5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2560262fb2f99ff5e4827afb793dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa292be67f47ef94e9d18da7a46da1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8b1a85546ca4b209ce2f3e000040c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04491d7e1443344b4ff212d671905967743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a98e94b2fd2c5bbd2b714f6340cc32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096b8dbebf38b18ead078c3b0a6cb35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c31500f3d886f3eb1d8f9344e70ebd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12290c74cd9eb557fead75f061a728747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d659395b436e54c024a8948356c4f90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee7efe29ddcf77e0b7f7dd082847d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc70aaca781d7ace1ebe8122ab1c097750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e77a8cccdfb39aa1fe24a810971910751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735f0bc94e575be8051b2891bde3090752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd89100ddc1cdd4db96eaabc796452753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f0d8a4913dbf4a434764d7b95558754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944495690fd852f20aa5231f0b4543755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70673b1341c32870cc61e851f7e89703756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdc0430e05883ff1114a35dcd3f978757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebb857303bbe7ca8a6052267ebb784758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7583e62533d683bef1f141c4a1d730759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9b4db75440b28fe0074fec123569d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28cbb7a926919c285fc1960a3fe0f3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555717ebe07b2cac47b1bb6641551b1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432ade34965db29f27554470c69d9e6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a497a7d043f8b210c67722f46e81398764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79b92888fa102ead177f147fdc15b4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd862fe28f51486a421a0cfec41685a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e2ca4e6a282af3abef2c6321b15af767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f04222f7191d0bca0b837588dee742768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bec0a5c7dd69054598c4704fa36ec769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42098febdd10c02bbef6101191f1e1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd853e12e36137fdba4b6b7c99b18825771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a0710488c6c57e74fc6c8382083ad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8c1ba4bf6eedc3322737d8dcf03a4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fcd5ada3bd5a57854ea842e1d5480774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c482c9fd956bf096783a860e46bff5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34821ee923196091a8df35cd828e33776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2337ef0eb5098ac2151b6f859314027777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cf25676b7ed51ed328269f2c91be6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62398de471cb6eb0a79f4213486b8af6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfd7e5877cb439e5e16f8ca56193f0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d646194496758f051929078f2e7132781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c96cbb60bf172d4364b573256a627b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87657ebf2237e3ba084193ee1b82ed89783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ccb5cf57f8312efd0399f6888df56784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf28838acda78106dbef8819499340785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006cc098aa70ab65e23bc7bc9e1ec2e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0ac5844ccc24bff74142c23b7127e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b59202c0f050cd2dd566b1d41743c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9a7a447e371eb75d36602559d8ce1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb6dcbcd588f3010bd8aacc72199f4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a808e32866faa96e9d8fa7b93f446bc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b1bc4f4df8a1a049bad18be4cc683792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5203bdcd4e3962a473c809264c5c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc0c5feb2e1bbdcc861de4733a6d61794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e5d5a857c8fae6833705cc6dcd46d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d605da500a96332742669363cfef9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906a9c8b0c75209645001d266eb9bb8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b4e4dea27aa8bdf4c69a60a58fb6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23cae1c4398b4df9f24db092962b7d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a384bdbb94d34d239af94df7c9c4b01800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dec658f9e6156f076a686faf07a615801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8efa4f3f1cb60460f60065e426bae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f916e402b442faad6c6a7fbbc1bc24b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119dbbbecbd0de638e8758d96ca66f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cf7b5e761060fc86feb74ddce5bc2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160250a54a34f889828346cf8689503806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102eb295f608e3257a2d510b8bc0bea807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdcc9688423db43b8781e8f3ce01b7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07927ad825f04f314cf6c4d4b427586e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ba2012702c10e840b61bbe88e4e28810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72da9c3848372c5e7d9bafc8f418a7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2636a4b492b6839838821f52809b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99e2cd4a31885f2a50a8b2469a0f97813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b68bf4e832075e67217557008f4eff814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52c77d394691f86f731499ceddf061815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df434ee332c3cf4d9693b8d2f35208ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c251796d4f9102face1932e2c9207c8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb7e5235dedafc4a4bfc22989944f3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8433f70e9fed0db0db91f0a7d969eb2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a83d1dc41944a1026b20343ad89eb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacc9e9f99d0817b494ad99e49dc595821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19f1e89e7aa5c5d972359c52ebfa28822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43a59c8cacc6ad4e97ec45b9d144c5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e28e835c6368f23673a65d3ae1d1f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01fa37cc26585c148e24199641bfc8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842eaba9f57c7f189aca781bb619c93826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d66578e12b5a427c7aa51fcec0c34827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0983f971fed7bde22e9aa33fd6fd9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff45346888ebf87fa43b1203984249829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44cd64911472e337e1763df668838f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d157e7438d875938ef3798cb855b4df831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eba7843d10fe4497d33305204a4f11832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089a0f1de00c23c8550981c77079692833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31f1570cef35ef18688211f46d262834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677f7f345f0c38f10fbee3bdbabfb88835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e2757979f8192e92788deb8da9531836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45809af60262261841e0d8727510d9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9185d6de6257b53133661561aa1ef9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a618dfe456ac67abc842c4c4703bd08839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e370c56a493f105c46a952eb205c4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf139eb18f1f0ed9c56b72859af6670841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b72f422786d732f462b2063110123842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73151127ca95b9a61314ffb24b74774843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de4047149af97e6da5801329884c9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7377570dabd10ef155be7e53b3f2e4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02f35595023dcd4c20e5ceacb2e337846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38952f5973830f81e7ee5ddfa21f2615847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1daca7ac6d3a63fb8e3ae433d81865848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdbf955a3b64e2b5b48e0beebec846849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384ea620312dbc54b6d8d71c31a3d62850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b293a3abb8ab5c9a3e571739b7a075851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767640812fc82961bc35a074b388b35852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa437468580658a554fb1320d6248853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef951c725019c8ce69cced899ac564c3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1489af2c0b11b06996577cc43714db855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e706b6ba8473b639d722daa34e280d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053b10ab2dfe9d05b4c901ad02da8cb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9967ef1124babd69a26db8e56125a1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68709b36287b851aeb1f95c500f34007859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130903994e96c41d799528a159592f47860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6345e3e64c4b1c12f24a30bcb9df379861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52e1b5be8d011de0c26ef2ed883b0e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d348e95ca4acbb38e9a2780d8af7ea863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733071a03255972429335b864e0c8e6b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe90871cb3939ac0f56b22c979c2706865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2760de01d4a737ec8f811572075c4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7166372fd92b0001e20a40ab596608867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b106c29b29e7491b81b9961343fe6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07889880a411ce8a48a4e5994644c0b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8ed07ca40f33c696172049bbab3a9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ce14c72c210d5ed2ec03841f1508871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903c7bb3562110e4786e4a855101ffb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11512160e24fc2d1b9c92697fa52eba4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dcb938e9fbe0885336dfcf461d523874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea0821d52f068c76046792ac172e6e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7627f0d24718a784655551224cf7c9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31198c3541060dec6fb5ef0f3cb6cf14877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb744118ce7921c198d5b36bb67bb2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec59d722422247a996c73a0a9a6a48879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f413f76aac404b312c7ea9a1fbb181880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81e7a42b3971b1e4c27336fce6ede3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e701f30e2706053b7ed1f8135ab01e6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b28bdb545d56fa94b7e8d8b9b03dd5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b2b6fc102f5520dd17e2bb9da9a5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e0c56a52339a4a917fea54bde4cb5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f9908ecb54a7ce9c72c4353c926ec886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eead77b9d690d2cca68dac1fc37fd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5f5f6c496e94b0abcb9522debb582888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839950321004ab0f6bda8725bd18a2d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655482540898d63f4417bf0701836c2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0164745dfba8d25da0ced96c90f0e5a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fcb5d6db6adebf244fbe30b503147892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb0a33132ad48524d7e3992f2261c6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631518d7a0553967e733e7db89d140a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531775fddba9e134c4d353570def0a61895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a124ff143a65307448c4786fa702f35896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef373fd7733d36fcc069c85881080f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcbf55531c8dcac5bd4ab1f9efcd64898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687d2db08845daf13b0857796cbc7a5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ede85727b51198636a262a7b362cde900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b810ab787aa2f798103ffa20dcad3f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e9edf1f4004bf423937151b9e2aa6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13efe2598152c6a71172e8ee62ff06903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a453ff372f3452ee8a032ab07eb16904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25afd0a689e55f5bcdb53219b7282e5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8b209cc8ed353b86a46215a199694906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc682126180ca42a712ccee2bf6324907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183741a5620dbfc08fe0b55ff67ced3a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cc193042165e36a42d26c27903684909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893ce825363409fc75603840266f4ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8aa0510b3d1407463d9d5d122041b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d945a9d16c6e20f7c55bea277daec1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718b405aaba80f729ab4c5e0420ab1d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f5f5abd41a9192ea5f09bce9b6a98914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08adcf1f07f697d2610061badc45a0e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647deec75ba443334ba598cf7884a48916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cb72ee75932d0696fca0101b93477917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a943387e4b5719feb0323c73024bfb1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859facf4175e60953ec697218392f779919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb29989a68b959c2731bbe7aaf7e7e9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ced5d5f76b924e11005af32349a0a0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc971c383d655d1f3fd29a6adf9235922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a333b0280923ccadb9cfaafc5eb41b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad37106da63b0d368b20c32fe1335924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5bbe655fa372d76a77653503682f0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf1fd7e8294683e7ff0574c787fdc0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10192e64c0c51809b96e2fbc32189a76927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9e110ba2a7666c0353bcf35024c20928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ae0078817b6db7400938598f641e2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a2263b347e35eedfa85b102804501930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac6be103ee03373d27caaf141849d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904715a2cb685a2aa48a2d5d90658dc7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868de19b7498fc04f44401fc5b0087f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b2990304c9ce0406d90a5a7ed500e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c97612ac32a4042010b17ac16077e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14707cf10cfb565060978d841ba179be936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f82e57764f447630eae4288f18f7ea937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331205544e9a6900805e5e5d41ad97ca938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e823c9ead2da896b9ea2553266c4f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37aa6ceeff64eb95e57b7423efbea9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b5ef399777d920279b181e3aeb50941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd25fa92a28a8a46af1df75ccb712dd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efee19b30c333d47981199e24f82cfc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d9a8e3581a1c49d3fe1df9b58803944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c5726a6b8eda8e2d5009b3aa10645945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c32025701af464ad4eb16ce806ed3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a8184101e76dcbfb8076b9020bfea947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a91a8c0f869df490076d5515a2df3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1580c88c308aba7ab30c1bdc4ff8a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba29d7eedd6d6eb52852c27907d0ad950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064b980483fa945d3a172a09beae2c6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5e4d1f3a63e7e2183fb43c63b1eb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a8525b75a36972d596ef5da3e569a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c44bf149823d2490314d0a0a515078954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe6568f40425beaeafec742cb77398955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89314bba699a0bbfdfb79c92b0022916956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f8bac59b3de93357f13124b6aed00957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb94458507fee4d0ee299fd8ecc76958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9233d299f43be1b7801eb50cf07514959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a4fe303c3dd9b1c1b8a8fd6f4865d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2468630136f9cd0ed6d0da92abefc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb609d230fb94b717a32895863c407c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b4e1bc88d6d833f9e8e48f1c5bfef963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae972f4ae386cf791f8fc7e8cd065e6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01e44a9e3c0798b358de19311f8f82965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ef9163188ee6e9ba8e13b7c6fdc1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86833ce056715aa6cf04c0ec11f9af60967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529262713ab9c908b459ee41ae7bcec968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2d5679b7e2d9d478eef2141272cf3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c15f2d9409ed2f7b30ce5d9396a02a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884de1cef8cf94fdcd130a2f83e4afd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c04dc1ea0f3db2fab87c3db23894972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc8dd614f67b321ba5e037d28721e5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42ba97aaee409b1c2eaf5eb87825d0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dd58ea74ba5bd37537004d5780913975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53e9d7cc7fd3c7e9bbf475ba7e33d1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec6965ff503b0afaddbafad59ee8fe977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>