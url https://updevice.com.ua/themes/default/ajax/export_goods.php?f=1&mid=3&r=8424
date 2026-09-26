--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b73048086a75671fef1483b7bccef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83010ebc557616fe4648e264a54ba76b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c75920919470de032b51e379c393b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0cc883cce8e884f617dafad724cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609eadec7e4a19034802de7f81d02015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b6c50f0370869481e807e47d78b696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df5a1f7e36e1df415a7d6f953683c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04cd7fa21f1203a5a5b9ae68d0b0f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a8503fcdf97a65806d4b326fc74e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a3b51ebba0fe2b480818309c268510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15425e040f4d5d2259a2f4c0a379a4a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192258390e4c668b97d6f5bb532db4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571e43d35ce408b830319f73f77415713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bf73951641e9035b84e5eb312501714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17368610e2a0c32aa214ebaa2faf6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd919a9d6377e66acad3725b0bdbc7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a18cf1ec3d6aa0e4d30e526cc411e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9440949863d92ae009d67725e89da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf716292b36b512fa542c99a82612dc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e69ff162edf0da04103593875ae3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915cd3b47aaf97ff0559bf0bdeb183021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b726d742d778a38f164bf505243c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bbeffc740abbefd9d0275fbe8bd3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faf7e7c9ccdad74053b29ba0e2ea6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b957cbd177fa262889ff3519a7eacb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ed56b07b490164c1293fde1b1a16d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408af60b803b15d2f00ceeb8d51c3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad001ed2d70a5affce151509e32b0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd8354422c274b109f17f265c2f5e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68d98cdf25b30f378688375224f19130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab7b01398f2e3a17f7e70bce0be68731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209733231994fd932a1d6a8057c197032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1f69c77a90f150632c26f32a89e3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160408314ae075568516ca5959b464e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6f5d6aef735ea3b3d9a8690edf1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf67da90cd0bdf41f539728fa69203436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddcbe1201f99c3efdce9493992ff9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9322d2c787aaf648dc5b2a970de0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301732d7f6fd2649510daeaab9d48ada39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59dc373e1b177d501fe28d2962d4f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f25bd56f163ae6de56eb215971d4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f401dbc35515d880aa996c390586642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebf2ff971afd7c2c4a1eb2e64ffed843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5efea812d77dbb5ab2aa015f391dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1d9cf9555ca95a828bdf51d0848045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c4218d8a54cda63ad27b36b8cedf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342f7fc65253fd1848e8fb73cc5ffa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e5409b0dbeace2d59d7d74ad57b6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c4fe6017c6be4d5fb4dac44daa55c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f45d5d0096487216cf1d3954d6ced250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73efe2c5451d879544fb62e3eed079151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35637a2a7168285ee2232571e3128b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad45402452f978a4f766a8813a8f7a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714520930abc22600a9ca8aa4eab00054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bcc0e85ad4edb5248a1cb86fa3bcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45f6855aa3823f5e5cf41f2decbf2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdd1752a8d365836c24ef94dd9b93957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab104cdd2aa757a8dd26ca2b23fd4be758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3ce178880b89ab0fdbd45dd4937b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ef0a1412f13b1869b88131efe54f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfee893c100093cb7bef0b12a67db1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf2d4aa5f4f1245280da4383ac837162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8fea7d1471869d2348769f560014a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd70afc04d76d0080eb631f58efbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1b0ad253b3f4f1885b3732183a81165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dcf6c339dc01a27409eb833213ec166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f10b5b235e5ee5adb54503bc2f8dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cfcfd9978153cbc543f173d9da60368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711285059f6ee6b2a6d72a2d0cce1e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8476480c0a164c23af23dedac665870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a32064f50a4052a0613ba3c889e64f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca8fce39897baa13de0a9d2c54a46b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406dde499d0bba54cd20d12edf1741a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123118efe31176fc148740cdb5b44a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a0950c904311089b3bbc77bec75f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cb6f1b8ee6aea2e31904e14ff477776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeb60af6418b6fe6bc1031b2a4f9aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cf7fc51d232724a9f8db5ed40f45178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26346ecc61f227a899651ac8c8912779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c858538e0edc3b26f27c8ff63b1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51208af0e95fcf0c12f8aaf00580b3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3ce088c502ee8d77123e29e7d3aca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f722252e7e50efc60369ee5d9d48d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909333f1630b55198e0b21b17d97bdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47ba5e48eb2a132148edae736a4de485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86fcfe79367b4458c8c57e846827d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf14353113bae4c9d4e361474dc7a6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fd38156b9fa727459d3e8b497ff4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c1d583ca862b1b18ead1ac6e7851389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa132dc4e624d78dc08e37544f7d2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc2c42da634131a49480e53a056bb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda8a66d8eeb60728437e6f1524d53a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d7d837f225dadf97fb66ec34295393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246e4715265768248fdcbc73d23cc3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e411fa16eaa27cb8ca9f68770f8077295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80127c2ad4142187a2ccd460b873b4c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a45c79d960177df4ff083e462b51fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c274ffb4ca5d20f65fdce464923e99c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6c3d72fdda3c133be79c1bc84ae999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca06a8e2b1d22648b50581f5948fc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8b87546792ce77c6116492c3b8eb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a4256edc5843fc29bba5babc3e21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe3f4ef8b1eac43b3cc3018a1ed2e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582f3d4c26c6d58687b9ec0b239ffa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1408869e5f6f1c5b9ea1ce6ea27b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6a62d5931366d9318e5b759a7853c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e59cc1541a2b2970d278f165943b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b08e492201c589621e638f87823ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66666be42e248f23cb462e336fed1422109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5d63b29e16080f2eaaee103d9c3ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae438a3ad764f252d232d21e16eab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44220f99357012f194437f81cbf60599112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b01412a4376ea2e181afe50b629c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28744740b2f9464c0b39d41857e8e8db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685b0ef8d4dab06ae3116342a30570a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfd8f25dc60618d5c38726668e82a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccddc8327de9b7cd9d70368c7ea30c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be81e93e3adb3992d863136248e2b14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71c2dde9a4e9643e2c3366ba553e93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963adc4ef5ef45b7ebfe282578de97cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9767c31fb4091d33cce6852cdd965121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc6374e0d6878bab91a54f93e92ef9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010864e7eec38d9c5ac2916b10ec2d26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f2587ad8d84284d7164396ccb8e49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f640dd5320564aefdce31fdc8e09ab7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261281a235b43a77af0da7150debd90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b0d596bc0bece2ca35138b3123e58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09edca028a4071ea6e8daf2ff54515128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e284ef86a646b6f77eef8a06593c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4c48ec093d232d2fb68f9193dad28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3a81dca57b6f63998a0406633c1b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49520ff2792b0f629b396ed0c6d08663132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fe4b21b2d1c1b28116faaf4566427133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842895f2ffcaad2db205b6f606f3a6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e85fcb98327f0ad0f88ce154ea11d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bfe7f10366cf8bf192de9443c9b45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac7d14d3b236e4a5b5b8af9871db74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff4c1f6c322e3304d70dce61bd3500138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c5c5b6daa69633d7560878ac3569139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b6333070c59e461b0419bcee5ad5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e8bfbb2738aee723f01b0458f6343141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d389f773cba2739000b64eabc1fe14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307236b1266ef08259144bf3b396ff47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d17f66653e91db4cf20c57f9cf9d91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1e221d88b6af5f1c2e465b804b4ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875119bc683d49be54d9ca6101f9085146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31731ac2f8e5d0c995764fac2063ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16316d76ba7be5a2a9872b9e84b11641148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49957a401ccd42d3d58e382f19f5535a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abba8cd254ac98fcbc97495857660b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b7dc11bae9cc709a76b5842b888c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9134fdeba7e4c7771b8f1a0f6d0240152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97aaa396c41eca6fca04bf8788b226153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7643ce580c84b3062bc12aeaa06b6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e739dd309118bbb35496a1b031b02a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807b0352d711f3637926efce5f3c4a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25661eb6352d3f809658d4fa2d068f75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e477381e4f943280c9b6e04e4cbbe97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01118a19b5642a78199af3cb299615e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ade42bb885505141f7a5b05f4aec1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177137216bf0fc181f6300f719bfcdd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f1981ffdc30260f626cc76706bfdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721676b5158e5f3062ddccb890547aa1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d177e65724853eec7a7da26ef2778164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeebcefbac203f7ada033234b94d749165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2120e588f1dcfe9f05c150ec4bce22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69ea48646266880a2723b9392eefbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55699547db40ee4af2aeb395b3c034df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c16266f4c9ace164e52881241a3ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6b29be0be1e588c68835aee9bf14e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c1ce616e68a6b4ec293bca9ddf517171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbe348d93e2e75b3c762513a126e6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b714e6331da100ae58adc96e7b752173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fe83771cca93fba7ce1cd6a0906eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ee71e96016f8a6a7738f4f89bf64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f185a9e6c6ef430d9f042ef34cd0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584755f8f86459361fb7de94591f9a53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddd2031f5a5bcf58de365fdb183620178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aa8278cc90911093b7bd4578e7a57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328403e0f54b179c0f5c78f7a989ce7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d15d1ea7e1a20b7cbacde3f3f7686181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720e0de676c8c0a20313204c1f903bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c97f7e7d94df24411a23f984786b6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385de7217dae82e5a82d79b05c4b2905184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da12385c7d2dd72496331b140dd8c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b190562b38ffdaabac646744b34aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5dc684f1e512d228d182a6e8f384c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee43361baa0cbf9e4abe5f231786c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5b05358b427d159ba1849d55793bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7618c98333b6328cdc57984b4baad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7879dab94341b7573dc7eb80eb021191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e1e2ddb32f100c2b850f695ed0ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dc14e87161a5d8626ebc6bb057177193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8ac0fc10cd52e76431523ff9c63f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68ed77d95aae130eb9e5f61ddf2859195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18093276ea8188d24006796cc5e7697b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055db46cc5587ea37550b4e86d01d8ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27e13b6951116447f4f7de5f3f8c7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba81b260408929199f9ea157f46e77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f4486de1e18ff36ea472ec359982a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8f3b5f3e9aa5565fd7e0ceb26c2d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a206eff8852fa07121eeaec0239fe50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca73b227f8f0b5f444a537451945ae1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a15feba878b0e3cf3edf7dac181fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be896d4ee52f0d81dfcc274f86a20d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7131f078c1ead0afd8422d2a24ba7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366cef2206fcb02b6d9fffb14e8f066207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563484bec08378bb46eb03d4de5dc43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034e55e3c5cdbac620155a8ef9842f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f6c36a47bd15b3c1413fb28364bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e371b374c1bcc9e08742652c41732a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cf08da5e7d90b635137a00deb8222212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd456f71a16b01ae1ac9fde0d00e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2965ab55d162c8a988f5c0416eb32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f488b679e4f7c589d56129b3bb95366215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6155a3b2b64a9abc1cec8ac2ac0b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f7bc71d1a1b6dbfd277c1c0ae18c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cb7f171521e015607e6991bf514e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356d253f9be940961a6ef9bf912481d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a293fed2b31f5674e9ef0c5cf5cd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831801dcd2d1f931048a176b1052ab8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd2fd5298635c0bfd12e93322a5eea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c1c3817b25e5775acc7ccfb85656f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019678cc6b4c853adad54fbb2262a054224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5130d9408cf2976b0165ddd5d8a9a74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eef7d851fc94f7cb4425fda7c2d95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318f74f980a2e85bf3eda1c5c9bc39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2725770fc1f13c3dee134a41a93810228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee707bf9dd42fe73ef7d95ca53750af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535caeabfa978ed16e059b8abbb15964230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a3899aba040480d1a322b1a2f97e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79bf2e3bf06669674e0d78a006acf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a304f605434403a78a7fbf8d12508ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766da7e8591f80d8ed574da8c378954234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded64b2bcc8b623b0aca8d4ef84a576235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25858f6ef3dd56e7b12a107121389198236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e431c20a6500fa8d0f0f3729091f6b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed45e151f97b62dce09d4170f32137a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3e12937f8f74ed48e15ab2c25a993239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812df45d85830934e377fc49f3264af2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e5d8bd6beb7841a1f26917ae1bce2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb0d0c4ec4a0bb810e8dab18e4f3ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebceea5ef64a102a1342b725d2d8ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eafeb2940418687a1440a8ce8703f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b84100d444121c45e75133f068144245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fe1c522a17e534b8541acaa75e33b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8066608b5a8b97a96a41194cfa875247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5dac95226b6130d7bcc7a53e890e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc550f72e703060051e1fbf6847f618249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eed57d459cef287ab11a4ff9b1015a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1df194338a6a4fe78ec00f23e4123251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee048c64d4b59a4e3bf62a094406263252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab09c1aad45de34686ab6b58596402253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609111fca6c4fabe56fb4205b7264eb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc079b9665c3edf3d63cd27856f6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d72c20c3c39e8d23359e4ab5511c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d030adf314308d1be0c7a2ddc60be6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167a1a49c9bb3ec02f6c1f5dc239f09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0e7782f0ebdb34c474dd75a41c85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecf9c112e5e97d6790481f3a95b325260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3bc1f0a88ac650c1018071cfcf356261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb4feeafb39a8e36985e7b004715d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d27424dd4ec18defcbde333a10449263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9b96cc169586ca3138016794a0690264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0688e35848e3c5a1be5028bb833e6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e102ad3944a323cbe288f4ea7e0de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d8310d38a642e851a485f5b9dbee3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fffb876568b15362cd7dca03dab26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08638faef562e29501acc7df8e0150269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03eafd6c17f33a10e60ca6eee19815270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b28e2f5bc5b56a1d1bb8039d804f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54cf54071884d00967e8b1c03646e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb8b9c25cf1d6cb638d9d9c16b6237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac121610134c31cd1287b31d92d5a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6bcdd8dc16ba291259f19d375bc1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb460b20d3df5349ea2330b05c3809ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd5d60cf365f0a7e1b109689b841fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236f187e46495bddfaa8b24349a8f57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746597dc8e19d4ef2baf892b8177b82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11295f681dd4bc6b02ef29467b5b2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109aa13a712251487242a88b4539791281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89388c8442ceb1efa8aa5a1b638a649a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662f4596419bfa866accd8a7371cea6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcbd031e91eded206264345563bfed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53801a6aa7f0263044df7ffe3be7aa10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e47bedd2e46da0ed8f2e77eb66630286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e126e3859f7d1fa6a3fc501e2b124287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896605da265981db1cd054f013bd777288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac91a911fc26319082be80f6e601b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f468e2ff389a0c3374eca13c1bde8b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fc5e2ad5a3dc0644ebb2c90b71758291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abeec93279d86f1b79a9b5f882b14f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71631ecf894ec692933ddba90dd33b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f47e2e6e2604306019880683e3734294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d162e95899f27a360fd6cba0cf7280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f92729640cf260c9df0740b90199e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a0b4420df5e7f3c509d7b5adff36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bed3c80720df1c194b2001a2f2e147298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bfdcd8409dc00cb1097f69110736c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfb23cb429905d26cfecf6bd53fdb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af165ed016d63165b8ac79b80d3e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30fd2e2c833264c574a9ce1a5fdb8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb90588b3d5713c224e4a64c9fb80c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81df1accdc2f376afc1b4593d939cb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d87a25a56bce5a3a877f2ff6c9ec7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345e93eb7e178debc9d021cefec0949306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372b6d1418a066ef4b908d7f88d3267307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475dfbc2270c151068c5a327be60e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da10be0f8e6e4e126441a51469687f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b4de1ca387b066751bf68343e0db9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7944e73f6a274205ffe3ebfe8fa704311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e98d5297aa6704c939c4e937e29c47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c026a61d3e30a0a524cc098cf0610313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00324fab8669a09f70431345d90e633b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dee15bb3f5de6ff4b51a8a22c14de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac74e235e8dcc2eb695553a45ae9df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95dc5c1471462ac6089711af583580317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac4b15697a49805d5146da162c774f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16670981bc2c492c7c6362174a7207319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec564ae4895908968952daca7224f11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d96d15404dc7f753bf627f001def91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb12074b1f0e7103894cbb45c81522a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc038b7481578a44eed78835d70c5e79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cd5c4b2da6b1d8fb4315d390e2bb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359fa75a5cb236b936c0c03ccc94790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c197443c677b303bc1e75f1945b880326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4b44ebb4bc61306a6342fead1b93f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7f1bfa38829c6af6b3a8a2d7dad1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09fc9d1c2154f5528a07f2661ffb7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919ba9ef0d8b6adba4e7a39808098d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb9e9f631e6c00a231c1d444d74ace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba86a982005a23fb34902d79c4a3975332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd4437a4823e646054e58589d21b3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee692e19252f2e4d98820dc14f0e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1db8736c379339c6c1b7e40308f4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af055a2ce843600eb854974b725fed8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65e44702d37a8f59795345e26f1e9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55d872a67e9b3c818e13d28ab2d95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ae0c7197cff998bab922be20f9b9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d37f15aaaaae4ca3000018bd31257340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f47bb816e38afeca496891d4d93cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6f3558c741ecb7a917d8d03a5ec97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21147cec712086efc961814dade57005343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9963cb8ecab7534548470a9b3421d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017d99a578cebba15c37d44010adaf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51978247d633222df0817b5009953115346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c67c12a6e8bb7d633aaa717e76da49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f32891dfae4fcce5bd87dacf59c86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d94a1177edd87fb591b4898c857d25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f1437d361ee425c2a13cf8592d56a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979a7076fcd077141691766587b7bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ad44197711b256cb411900e61f6e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc88b7efe6223efe054c2fe5f72dbd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842238b7839c3a6cf9886cd352d14d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65af63400ecaec76a958d0e081add9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f3fb7437df408c15d55d6264226e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2de8b8324e75e2bfb52ff01bc1102357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45082a0d81d438fb0d62ee85960dcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55382b880365107c4e26a37d67e6bc77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c1fb490c45f630411f93b00a32b4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1edf474fb643f509b3b7e86e2a977e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aa8ec38b6f4490b15aa3d4ed59d05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2291cfca1bbeed82a1219e4e1ec2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077dd9706cb82419c72908aafb29808364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930cf5d0f5e843777e12cf498045fc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099c1f90d7420d687428a60a6092394366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8b854bf744122de71f944218f9c40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befaf45418225b177814361f8e59d3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7de44e7d35a9911479912a464cb91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01228ac04d1ba6492e1a0beb9af28d02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a346b94542f4bec183c0cfd380003371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ce3e1ae62ef4a61bfe35864e449a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354781b7dc4d4e0230f2b093b4ccebd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae4bf9f43a1468f7e297ba9af15589374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb73d7c2d2a587db97105029225e760375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b358b27a2de8a2ed31aa19a55b6fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18722420e51ca1883657b3f1d9fff0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b47b0978a70476ad2d71ae384fe93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9f7c939392a0f2206b0c9fe51bd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db207458e140cb177a739e8d8d217380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf874bbddf910718a3baf5e71c11f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef97d555b267c4df9eba576afa8dd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae1fdbe2898521b7783ceeae2c6704383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169de15daad0fd493b66444006afd86c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44feb3759ec13181483e866c973636385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370a01ffc77189dc98b15bfecb1f51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62081bc4135d19723b5157586be9666387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e1de42ab2b3935317789635585470388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a94251f563a5e057290f615d81c0bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde37ab00930d783d4df4ca04f13e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80b833e6592171a3f433cd6cc554a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6097454ae36dfc68e2cea785e86d862392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583e09f40fb0c456653089ad25ab39e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d9d1c9248ec20dffcb18ce75dd74e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a52be6054d55c7af65ac786934fd1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d71414ded6f3753c304a3f5b45283396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f3379ef1f36e3dc74b54e758762be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f7b65cd125a88495246ef607f4449398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8198823928f671ffaed7b2a1cbfa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b705ed7c8ad9f135b854ff6707a7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53622c606e07762163c9c39873c82a67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a1f6dd0786cb27c111cd95137ac3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ff73958174657e9b2177bf29dfa6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc63196b5ef788ccc96b34c9e7770ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7595d9a23166fa21f806e4aa2b629b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09774b1b933833baccfd3dc1335136bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e597d2e022664c645fbb6586812405407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee372de2da88a5b8b615028b04658435408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bacd7a58f9ed249d84aef89f934d4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4726ab44af8f1c44451a1eae68e0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fdc1418bab1a45fba51d35897688d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600623a0ec04b0bd4d01a990d3baab9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb1851fb552ec7b087cc380d786132413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e4ee5b8c743cefa92a6a0d60efd39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608ffab7d9e6b90b4742478ccbd3136415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d74024d6a757ccd3abe544e7be4c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36aae5695b13eaf5501e51f9943883417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072575ab4bc9ff7a5c3cdc93fcd0579418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd0cd01b38ddc76e2f55a3f7d4fea3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cec5b871c899785cd870866fd7fc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1d2d8fd852387b8bd4a677cc72e92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f26ca86ecd2d7d0576b9fe4945c36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c34b3fefc221b2cb9bbfbadd4428e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e8906c9a8f6001546b76959c3b408424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1e74f2bdfd09f934c3e3d456a8669425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c9e58b6d2c0172d28998c34f5109a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035db1a70691ea915ff3839d79268890427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0344e12b52df04c5aae3ba908c17b04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d277cfed6da71d156df17521bb72f6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7f330e34ae73a3e9c3a1ac87ae549430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6067d0739ec64761ae0ca8bbb2a687431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0488b970c97e092e1e4e6078a9cda60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0aafd56e512d2b442f2355c301711433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d2434ce72bf173dc3cccdd5fb699434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717682ffcd224e6d47d924456e42e846435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc239995efc085610946869a892db67c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b39ccda1af1fffeea980e5fe6be79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aecfcab51c575e428b260fec45dcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310244e6bb057780c53070d6553932b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d73b30b48bb72f1244ef8308eb37d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10dda90da44eb4dc5de38f751dfa77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306662c51d0f60f3b574ea74040f7135442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d03b39a9b6761c3f3fc866026f910443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85688d6b15d8b57895f0305c044678d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc95e17bc7a04fa64716873b8273852445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1149d907e778ab1396a82905e5de05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9c41b315c807e94e8aebe1d0ede54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cc67247f04e65148845428733cb91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172b8913a70ba0a27568630cab7d11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718fb8be6a95abbf512f0c5ed8507fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0f4b01bd6f3777d860749b81e59ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80986d20988249fba1980c0fdfc9c562452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba48a2f369c2e360ec94220e40835c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600afccfb30d461e7bd153b32e61d6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127b9ca300aaaa6798e5670d66a6bb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d4c052749c9b53137d57d1a019630456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b748c702e223a43839da0bce89f0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbccc0363be16372a4f756dfdd54e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf346fe0f0f7464f9e6af96a38cc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1b74c79683854c40107bba4d430fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6d79e6b051488540759823b354e3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2b0b658dd33636ec331d00e8a988462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4d8e4b6a14add8850a83396363f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e711c1ddf4e855445fd23929b5f8fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf81091092565c613ef7c814f0c3e26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e98a9128142a97beed0d6e37074af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1166c2af7db32a1019d7ef65e43c82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a3ff1fd6bf924e61c23bfd7dd0631468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dee074719b02b693218dcd77e64594469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8efd2739c8b0649f1ea1ffc7771db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b3a120d38300a8738573f68cb3a76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892d4591bc5d7ecca49532fedfbbd63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bdaa104d22c8744abb9f3f6f73e0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a217da6eef8779b98e92006d1f8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e386483f143883efbaf0afa0b0ef841475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ab60bbf84fa807f03344780c4ed6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d146a0b2c030d98cdb8c9152c09384477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c07c9376eaffac5b4c9e054e2e93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca4ca32d7cae8cee13ff7e4519eee5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae937c8dcbcb6054d8783c792b53b25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f274db7a4c3cbc654ae074c39be3b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c2bb1364753c2876fce1437053e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e399cc6b19be6d2db31318200dfe86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3823945d1d17df6d10ab9093e6e6cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae69c6725742590783a705201bf52d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038596e71af10dc2e7e20e2b6e4d0afd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9932faed2ca01c22200d42e0d8e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fef65ca6cc22092d2ae5e8b9bd921488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930110949565306d4ae27423c66a28d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3784b7e7bd3015fd872e33c131c1795490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da2194ddeac9a051f89a3dc3d1f6fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32221f5d52b22a491998a3901a9d3a1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d1ab5ca00358aba5219b0d070215d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d19adfa5a6a0b46320f3c2da2771a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bfaab86f557b39fa95029bcc27f67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9cc2954b92ab3ba03441ab82fe3b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173b682ee679d920929ad040afd4e30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b305d2f5a64bd8fc6a3c24ec4aa92f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fc05517eb564e4781fab891fb81df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877956769ec46bc36d14e49b9430b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b5ebef981ec36c6ae72d468418521501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b702631cf222b32ffd036a6d5ce7e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f153929b7368c81ea2618715ad04c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450da6c75c1dd4258068e2c3a4005d09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b94621a85ea600114fc56ef8514116505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8361a558c0435af3b9a17f565cfe1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0c547c3e91e22b1022bc218bbeef0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a2e2116d4ed2d5de99794442fc851508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e5bf9e5be48dbf51877f68a90de6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2456b68f7d38c21cbd06545da8d499a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203835de2ad5d30473aac077f12dca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc480194d929b9ab5b0795e5d80dd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4cbc223fd23af5c30d407f959ab37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126200ff49a08f60294befd0f9ab578b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe5e6ea6ccfacf30afdb08f2bf7e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709c634d63a7010b9dbbf3933fc0dc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc833517867d637b0ac9ea4f06e06ecc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429ce49b95ef42fa18048a6ee004645518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca904a11b6321398acd96545fec4abfd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4cca4f3ba76991e73df5e9884e2c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ada5e8894c74315a9cd77dfb6c060f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3ececf8b897cc68adeba6c518e57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7519d4e91903ec7d0899f0309475020523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e929a744508730437ea3dc49d66fa5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e803fb2ecb44a46c2797095953cbda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a982dfaff14534da1c3b5d19969bbcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7e92d0442087d4c7aaa0d6195d051527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ff6bf847a12db39fd2170e32a8b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a1186d1a64182295e4ad6ae6a757529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49167bdcbd3a05a840dbcf26926acc54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb52a3bfab5ef27b2a9256dbde80024531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e7fae05b874e873e79638b6bcfff9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09e4f9f682779bccc5bd9ce7c33fe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbfce7a3d9cef74341a201f29742b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe472e2e8d2c8012cbd75d5c960c67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ffc55b999355ca4537c17ecd7bbcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f542e61d9908e6732d3e2af96155db0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022947a72d869d1e3663f610e8d152d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4f1ae7f8a95530b6db62ec5ef77a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123dad2e7675d65533f420f354297b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0597ab48d0d3622ec8fcd1d22fbd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8954ce10ff37829c1f6b9a31e4bd09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc571872c53f1f4d7025ab3b70495d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d228573e7691f98a90944bbca5ecfbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cba5297a40554b5a3b44d2abf6755545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38b6b3b0fa79a3b92029c250d8faa9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de825c958c7d0b9d9d35be8d8843d5a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda662afad1f061175e0247ebb5cd1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f60eb3843aa70356a22f3484e4b93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce05d461a4974c0e5a3a3722218f677550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb14c07170feaedc4d8344855cae02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24165f1baac9598820a5fba8d7528f58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324cc37b5d26c4e98063b04ed29bdfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbee1e3bb77696da41b542280b1a70a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdcd5c3df8b7fd9d16edcef2b9a8a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e53094dbf784818089aa3fab588d0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746cbc0a4e3765efe0caa3992f095ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a244480118f0af6a129cacb0fc01c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f776a8b8ec90a61f41e0c47dd3dc5dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c908e0a94d789c256762551ff7871560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82862ce9a924f89227fd431c8babe9f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5a3b7b96cd24d05dea76fc2de4e83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187b23dda1bdc92457d063f3f54d532563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f9c3dbca9f26f9a593c7700895e1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21518d69e9f9dcca4d47fcd815869ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8c1bab553510863f4409a21f703f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be245ca948a2de357571352ad9d40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50489860f139c394304f37584ec071fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b365a5b3299278cec7d304e85995569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c36c104f7a05bfa7d813776b99b75a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1832e18285707bb43adea0dc63af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f321fd944363994b44af83f9d331572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a326b705548b0c2e099639277658ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4986c7f09c582adf716e33b50ec094574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ba02ae77cf303868469d3a398a872575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c8320882ee3cf6463b9b5064c4630576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370100c0f0b7c474344489c19e36d34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a33c62acb473607ed2693fcd4bfb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270e7d9249dbe2fcd3122c46dcba574579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41067b4237237a7c7435b3b2ffe083c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d095508c358535680cf704745a74a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360a4723f6afb3f58beb8990760c65c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3ec9eab2aa1f9c9d2e3a30f00eb6a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570601bcb032b82f4b3c1113561c146c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c580515014b838fa04e7b900b0e7057585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa37ae99fbe4d7c76cf077b82efb66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c10e544e4f92aef663b299fda88c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02df773cd4c68d4654636a459f94294588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955777d6f173939b611716f13ddf4ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a309204782b3e4a1adb2c589d62eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971cbae6fe6b93f8aad084ccb316e43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677a22b4c86c8e3b1ab5d8dbde9f956592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a5cd691af3db01ada9641be8ccfb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefdac7b06c85b03562f714c306effb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afd88bbf7333903553954d37fd9b82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc6c04abe881561f30268dee8d126d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec5ea2300b3074a9e3fbb5c7049fb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337b4351b554c41bfd4dc9f4a142dea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41485f57bd17c09f29f48dc5d07aabb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025e342ea7cf5ca601e3426a56cd0cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2ab8906e2c5c349ee5c4cc249e09f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faaf707a18283ac091e75b61981146602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa69beeefcd5fe04cc8462112b25038603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541bb431b503d0ee2cbaa97c0752e18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201184c15ef885c14f17bf46d6b8d7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104df0bc2b3c4d1f6adfabdf411a7945606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139c3520a1dfe38d474ea3cf5652674607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08118ea8d14520ed8a549d2e8629f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a186f558277e06d6fa663e4761a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc35b17e281d2658c46cd654564f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10e403f3e9089dd4d3d911c11b504611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376cff2e4bcd68df473be1a0ef6eaaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4c52478542a75bef1ea0803db50bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cb0562bcb1cb4e3218d629f58cb83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f198004674a820b0748eff6dbb0e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d8d34adb3690ecaf193eb175fd6aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e2a130b23623b6e9f4db86c40785c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58faf7653b9f60778bd6151f8a68f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b196d37bce60cb4b24d344fb875b66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4e47884710d24ae40709649be1b58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223dd69efaf5e7dcf102ce6371c26ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ac8eb658036fffa6fec24b119353b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11090f8fd9e27ad63ac4ea7d06bb495e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfccbf67cbe458ef4547e2cb776f3f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba272b6537d0d9f38ab5cacafa6a97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820fe5943459b5758439c38adb7d4d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762d2c47fac09ba5166ad6578ebc6b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95ed1b7b5cab619656c2fc654c32e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991980ef02e1c3de7c8c8ab8d232915629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81737b7b8a689083c3d30ea826b6d67e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf4bb4fc6d30bd6f02a9c60b87b11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ef56ef48b703bf29a903b078e72d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0cbace1b530af48290fcc19495cdd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebf28f6ca699379cb847a724295809634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737b404a7a3aaebe617371544a1cd10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c201101448a50081d3ba0461fdc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fb56e5c55e64448d328a714f99cd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961dcdaf20c041445b3a8ebde24b029638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741922efdeacd8bd3538b40dc01dd59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1859527b9c6f025e78f0ffe60f46c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a84cb8a86734cd03384d1a42f62baf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7db9474a1cf1b60d11d1a69f649f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e894090429b4511f1491d3d4064f76d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e6f7984bc6fa3accc85a4fda2e6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f2aaa13f76a9870aaa5c30ca037f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa4fe24e2968c97f20d7d2ac4af8ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da46229eb53b9f744f6691c33407888647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70263cb1127127aa27b9d677a0d851648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e1da05093ad4538f7d4a43494162a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb260fac6f44e8f137e6b00f2b60f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a683f19179a067090ab422c056c684651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af78de6d6b663b73bba5f2668c61fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feddb9511b5aaf4b1caaf8ca78aca0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64124cf5b38186a8b0a3254b8c4f545e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a800439cc308bca662d2bafdf622f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617ee1aed7be58aa87c11346ff7fd73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83a39b0979b6eb9b4b1cf8728157c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16fc2b094333959128584b5840588658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119995e630619891c1d81ef13d71659659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bfdaa0011f893953e2b7ed28b9c4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b12fa48a94f18596ef4e35777fa5ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff74c33a98f285adf254460d4304774662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42cc8572ed9b72de3b07274570d00e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da0ffb0538989544be415479da5f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98864dcce9d2b1c35503d98765ce1701665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c55d83867399b6ddd11caa784645de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4009c6a9171366ac7124c45874e0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cc719b8b313fbfb3c73006996a985668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c2fb9947e114dafa1b8c1bfdd1a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a676556cdf407d4ad2620e06b85e3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a96cfc54b613fa24a7ea77f83ee1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e3d87e7b4eff316f13d899947495e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8e55c23de7c1a35a35106ae47474673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fc7d449ae0b09f368864a8cc02287674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d2d994068395c5d0ac1b0d5719bc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f2ce15f5e581d70a6d7eaedb1d09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6805ff1f3acee0e3ed65ec9061088b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971676454c456f775c0e549f7e78ad8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8d3ad4b8f2d36541fc03a51c8f0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97476fffd21f75a105fed961eea4d26b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eae2caa79522335bb959c208b3de8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081961de6d6ccc40a9a86e62964f16e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a00b0cb7f80e261f658eb9bfcdcc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37a1528e07fc9fafcbf9e8c154b88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f11558d9601e165291a6841d8f449685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803612efd1aaa255a6f82eae913473a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22d66c53cb12e81fc3f66bbeffbc34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1d3fd5818f1acb878956c71de8bd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcc2549cb7c3ef89a1e53c72ae945b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95e35820f823e20fa616ff95f3262b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de463b5445b8ce984a4fe834190d7bb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec510e778631e714be812c846b79ef2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147bb52336b0b774650c71e38d991e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae69dad6374325807f0a20f498421694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38936e5a1957d6b2cb38caaeacfcf08f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b52ff27074cf7fa0eaa82c90f0a8b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa385ca33560e165144a752514a5e7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f195711cc88ff12a075beae14943c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89912a51904464d4cae56c2236a20e43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433b72619c4b62b371a7b69c24842b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade52893847c84ec6c39abb322fbd9e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497fc9cb728427455ea592013991466702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c9a5eaa3270f5700264e3eb08e2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053aadc0ec39e5b48a88f68845db364704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d78f370002d2e9450dcf12616a7459705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd77b1a3091b82e796e5ad5460dcf5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debf79588a2b30b941aa5e082a83e37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b02cfdfcca6d3a1db916fce1257567708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a95f1880b1a3cf9fbba31135ecd56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858e315028d39409cdb873aecf5f0f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f562ed3d63f2a4823a33297349705711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e79e1ebabc2f59dd71bc5ac5bd30a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed0501112a401b99996d377903488c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7c57445343d546812ec4c2f5b3c07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39d133bb9c649613d079fd4e0157cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47981aed86b2a22569fa001fbdc3ff87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932b9cfe2391fccfbae7380ee6178d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f9dc4ec3f75a19b225e5aa7e1e29a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690e81304e60350a5c7bbba9c4e991c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb00e2a7816b13822829406381148f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766d70f559e48a591e7baf198c440db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d195438ed7d1ae9b95dc76da720b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a992d69bcb38e74e0c9126045f4aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e5cb55030b0437c48661a14fcfd09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c91b7629eb8a49a982f0e3f56a0129725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e749e41a640a2432f8932d34a9b26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281312afbcd82cc66bc6ec9fb08786727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce489028435b2f03f5f6b74786124b89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c469fc60f451736171f0647809d3b4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a64ef40afe2b4a0c36e08909560bf8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b39a9d5af090b57f18f71b8e4cb871731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dc66c07da412c3ed83d696fce5f3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900b22eeaf004ee77d7e28f39e2406d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792f33a9d21a0b651b5d71ab308d7fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a98a730a443de72c7c9c5d724f74b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0ceeacb169da0f6ac015bb5f7815c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10757e85e925b138fbb148950f8f70da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9acbf6a7236e8e523a534257e85aec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d5eb06cb7616a830c4d84148bcec1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd696c397a4657e1f171a391748f8c95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9851829ed276e5058562e0f188368741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2407041fa9c25752c729697ba47b34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7d276aad137401b8e5c98ec24c998743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76a181bbf4c2a6a14c1fe1971f9de0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0466bb66f9682bf3f94a87d6e5742745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e8c5cbfa43b934fd5bc729d14bf24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe258f1f710a6619857c71326f9cf7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473f983fc513373d6b98c3a414edf46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e12cc0f27f43de9c2008f5ff7e13b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaeeb4e741e33e33ea6e52cfbd73fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a292188dc4917f0769a6bc258d72d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16831e83583e62ef49ab9d4e9e241e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf0c279e8094ad433804e585606ef6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc2431b0956543e014b7d1175d838754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661b3e26929b3681fb06a237dbc24fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471ad703160683fccf8c2d221feba09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487ad272da9be696836659ff6105cf3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5de24ab1a861d551d8cb2f1a9bd98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb70d74bd05d096b065db19290990759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a009f7f08678848bd72f0e9ee01c3f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8821f33d73f8623a06a6bc5d99351761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33bfc2e41506120ba4726dd174eda0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fbd5e367e950c63ee51479e3912c8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c176af0a0a9bbead1a4e5d4c0f4d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a25e1b4f24668ff8942170055a4bdc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2c107e00dd602e165c2a6d60316c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c9ed2ff112f23b4863aac14de7bf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2d0e0ed2b839fde3e79260dc5456f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d7d807b0760660c094b74fc792d7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5572a1bfa2159bdae32fdd5e5ca975e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d66c5dd1b7b70ad40b39080bbb6dfa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cafa77a229853de2ca354e065d01d9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5a01b9b593b756a9c18aae49f708d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9bc029e577966f2388bb257b72ad0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd88cbe4b6b35b3c0d36f16dc5ed5e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8be4b9bd0f4925f5c10b5afcbe938e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda93ba1be25c60a3603a9ecd7e01dae777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6df8b0b48e0e3dbe51dc19e7a9524c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4d132f1ba0674cca02e0f50cee3f0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ed3556f903044ce71a7a584c56156780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093b505515b40bf251a0bff91e0d0d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd8115ed65d477f21078048b1b1f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae6b6c753e421e893208b879a6f989783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e28dd85a67fb05c841eb3046b9d450784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b833019b5b75fc9d15c8f81914443c2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b9657bee16be937200c2e31db030786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde28cad96365e27b4b44eb109c1864787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41efb92c1aa4a5ffc766d1e1c1a7024788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbcae25f7b77353cbf3031e6ade0f6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a898f3c2c37fb928cbdf86cbb5f98f4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b50b86a6217830e62f4deb51d196ae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868f13ab6742e03917e801e9c22a719792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d878d9448302bb0db92c20d7246ce90793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f516f1ce4a03f001b976f1af9194873794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe5994251d470000aad1e23a0d42c6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaecef1860fca25f35c4f21b30176f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf03efcf674f616f48010cb67638da797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d2df8e07b2e4fdc0f225a583c3789798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dbd11859a8ff07af3912ef62158d1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f0cee60ad6940219d5179c764dd51800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b69f2da6f771f1230fe532d848c43c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9deb3836c6b5a7da359cd813e156fe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ff765af39a1263a85721c1c1d84af803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e035fbf071bd2fc39d179b291ec44e4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc43983ab127ecdb8e3cb43fb539ec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb425560794eb278822ff84bf9ac718f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63763c0ee8ca68a7d0fc94bcd7b058807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426ba5df1e91e0a058237fa5077f91a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969313f4b7a5154821f3f30b2a18dbf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f85a41cf8f2b735ebebaee02fac86810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9f75268a49f5872cc9993189cbcc4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60fab99be7a660b08b628bf48008d8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39dc74455f85b1db7fa2b8d4ebbaf0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3f7068ddaec59a57fdde9270815e0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c356c7be8f7720c53c9b1f9ef5870815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eebb10bffb374ec9895fe03a10b5c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c353612f9b26d2512c1b554904624817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bbf88a13145bc994276f53654fb6a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3178fab8cecfc20485aed2c22110ab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b4c8859d72fed842cacdd26185b3b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab5dbfe81666363442dbfb91951bf5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3407e73654a4fb54cc045c65a231e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58dcf373beb78ae5b60c2b01bdd2f6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab01b1030996071c669f148907c508824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151907fc92171f032e7e4c870190b27825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f599341e494e06d74cde03055b11f7c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc56530fc444ab795bd55313d37975827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0508c56a1969d2531286f3763a2c4b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac10146327820b46a8e9bf06c201f3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f381c7ad6eba6d3a1c21814c51f674830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922422adf81d7504aacc1474928cde9b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56fa40cea8b3dc5538b635aefc8719832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516ada3cc7611be1b1c0cd8c2a56400833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52061fa7fa072fd0e2a27cdc602e5e2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca55da53f2aed7850bf835637e7643e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c325cdb221c31aec9682678318021ec836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609867ad39c52094e5b2fbdc8ef4e358837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c362f1d690460102e72849933771a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5057b514ea1d4d7b1db987f06c45a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c4bc77962ed90ddb3e4c69e827f9b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ba166b5e05b94389ddd835514b0f1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0033577c7621e90bd4623d68d6a9918842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b34e5236d15dd4a8e76e3d5e7f69a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078268ad2e31e707c33be85ce4b452e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a621d0af8b010812588caafc27ab6c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f0ec259deebbf87c4deefed047885846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e12a6ba0691c288b92ef453fc6c11847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984a409cea533a2c975bb1fd87522e3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9060c66cc024d7c8ab53ed484ae3499849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe6030110ac5e56891b56c787906b6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff64124dc45ec59d7deeff52e75112851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c519e152634b2528015a3047d75da852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae3ecac92e04a0741ca3344c1e5be853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461c927955e0dc641a380df081f248a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb04454c47507d830c5eb9be5824952855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce0b3de009dc4aa2e1ae764078e6d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf2d812a5b59053735ed83a9a2ee2a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfe1e3065260e4c3a69683c3d1f0ec858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e024a70ac3f6b75364519049ed193d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129e7114f2b32cc85184364b667491a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425bde759c241160afc670ef01f7b53861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933906cc5f4ab6fda5ebf9fa96c415a2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ff0440d6ff7f56ea7f11c086cffce863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a4e630e93f1d889feabaf35b6a6a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6207cb66ae2f9902dcf1901508caa865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94556e6c1adc1e543ff80082bf49d647866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bceb56cacd99d258b5dc21daf662d2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e36857246e0516f3fdca380da94415868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe5c57353f63e9c48a98e15883181e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95369e55d33e2f0a3b61fe72b49cf5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95703dafbee50894cb7993b13408d1a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026150962b8b15d35820ad1f012a2925872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f1aba09655c004e800691b842a1a7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d650b360a802ecbea3163fe803e27874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ca74905f0ecda2044385908e1727875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0980499fe9992639c0ad87f6b8086e1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee39cfe80dae3344c910ac1241c659877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd844d31c8ed6f253c7fc47e101ec7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b55c4a5fa83ce4a608709d551043cc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9a884c50f48805c57347814212f32880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54417133de7e583809e5da6b16b776d9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead170994463aaf477f035a7ead8a679882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bed2bd90aad7aa6b73c526feb31ee883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e646ce703ef3fb7ce9bed5d55dd5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f563a4802b9fa1c7038abf79aa11885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae836bd994a09670e4308bdb98c9ba886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b1a009f653f971ead50f8697c397e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f007d876c88978b53f2be298cf650d5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736aec3815067aa83abf24da150663f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18a83b4a5e341a5a7d74767387323c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e157a3e01b376db60a619173fd413f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05adecaaaff984e336a3d3f644d5751892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbc56e56f9a5c687dbdd9bce1b03f0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7886c216406b5e0025c0484b3d106894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc8b6e2cb2e4cd905deded9f09ef25895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212440fb2a1ee043d598a044fbafa83f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eccfed0b4e0de13db5a30c104941cf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdd9da358da97c6a5f38757be2a141898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e643331a9d6b38109d9a0057cc208e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c8535b03796579b4bd280ae499eb6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e325e3f289ca06554ee376f41a0fbb4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcec1f4d44bd710315f220cc8d806c4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf91c91d41b1f0ec5a50765bae5bdf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681076ec09ef67cd12b988451484c3da904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6f24f94914e9f41018de518a5d97f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b6515e08b69bb83aed80dd925ca4a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3a50f664655248fb168d80467b9f9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5c579977365aa93079fa830b79d6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e54bc934796a1bfd015be70518c9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aea5517d9181c6e55b42f0fefb31a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25f2640bcab4b591ff4aeed85cae6b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa75857d978c742f560cacb4e0ade912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b6fcc8b5e5ea152f0fc09ec761c7a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e0d201a1471cb7340c529eec5a946914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddf90cc1d69a5d899746406fe3079b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957c4d465d9ef58badb80eb1a1f242916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca51d192efa75729087b3472685086917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bcbfdedabb03e0ee90b131e6f6cb9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fdf15e58785619d9b872cd3d366b5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270501a1872b7154485440a221ba5cb9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f5fa56af80b0ff8ba5d2db89a0d37921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac13dcf838c24c1c3ab69f7f57df6dc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f0b2e80219724c0b8a7648ca7bed5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27d71f7c8a616ba29f745c5aabc250924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7cdf98277162ba03d1c2dee419ac9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe92e866b35fa95ec783fa63c08e472926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b6b0a36e34a1f075a52a833a16523927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656bf7bf1dc3b8f4a0acbc235d02d50928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1423ab3efde81f05143229b06f644929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73ef280d8da15020d15579e58a0968930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa41ad66d627383ca5cce2dc5891eae931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d60cbf395d84cec49018e9a21fcf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784162d6fc1911f2570bd9aa8411ead933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316658f5d4be4139c38cd2ed7cdf0994934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7fad986af270397f3b7c1aa471fec935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1705b722df64e4090aeccdd9f871bb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95722ed90a93b0e3a9f74411d0beea937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88531b891dca9ffe826afd34ced1ac4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc696c198c2cbf424eccbe19471df795939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277ed344783ff7ed521ada63e72c9d2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3818f2534ff38f20d1f3eb3764e3ee941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba92d24b29ef570fa49f511e45cc8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4e91aa01706a1d90bbd8c3a80b3a9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea01d4b48ead225225340ea9bcbcca3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c8c33b50b63210ca0c510ebb602bd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0900ad90a6fa9f0b6155c8dac02d0f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962d8c70c27ddc90c3143f1e690d79f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981fbdcccb62b6bfe830b5bd22918d1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceaf1e3c81a0a804a0ae2031228855949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44667fd9b56e5ece93e67b79b86e635c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38831797893cef205c952a257d86e0cf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431462c9fb18271796e26e0773b760ae952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cbe49577821436055ed01f53c28cb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff95a3598d189b8dbab0d56896b51954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95518152e93d4744b6a36cc2650a1361955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3510c05ff46d520f264e710c832b413956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c9ccaa6c2e1b1f239eb0a6e0b2ad0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15041d8adf70260368288fd253bdca72958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c454d68ae57feccfbe21ad5a9b9663959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac99a4d320dfdaa6843bbd819398807960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72571e914677a7d4504021e440343f41961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea4ccf580d13aee5dd638caf11a878962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf764b263c10aa2d7910d9aa3c17db963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753242ecba17b3d9952e872c421e6fd7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb7add6027a7d26f3e4863a88308cc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10918eaf5edcb6db1301ce4ca812de966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df0a68c9d6de308e4c86185aa59e4e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce7d4d0f339f828aa6a4f97ddc69e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86dc31396f06d25f84bb7984a3302d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367997f7631c3e83d42668cca2c5d26c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48361cd266683c73b9ad77e397efc3f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a009e6400ba60bdf8938426769141972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776f9d15cb2575de01fc7e07362e694973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69253d493df7bb89b26c44b891452d68974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3bd5cad518deaa04a1c67dd92076975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6d4555c97cc0830a7615824a9e512976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659d7da9da7fd692792ee94952d1ada977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f95b779589fc934dab9f750e92041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e168705e7ada9a15216af66c7c6412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62550c2cc06e42b4e893e42dad5b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81fadf419d61fbf1701d28dfba06964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461569b13b1e8e38062c67663fd3e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bd48810ce73d887963f5b6e0ee6f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599190861617fb1934e114cb8efec547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d82cc678531357277a312f6c83c898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdcc52a10fe3c2bf06e809c604bd879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f518956619a223175638a28da3bb0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e4acef9e008e3a3b1b9a11b5a43c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09696118fe51cdebde7257b7d5bd6e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2882887af4fb668f683849ed7b14cf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34101fd64f5916b7a55a9afefb607d6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17a2d15e8831bbed5579da3a0cf1e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872ff6915a4f408866188502fb4b5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6be627a23513afd0985827a595f4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38a268f7060e647a6a6e2fba4dc03918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c42ea4ff5b0953a17733dcb1226419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078b49e243ccc4da5f54a6ff7113d7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d4fa91c4211dd7bcb3d60bba7169021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d6835f6f39421f94e7aa8d2039ea222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a9778f42b533cd50470e0679ba4ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89631e4eb534883167eb0c9bf0a957724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da8cc28371ab343027846d1049662125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99842db8297cca88e569aa4d68fd46926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd5e4ff6a367f33d51b6439552ef8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dc65920e6c2d11b89d5372829dab928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989df1d67fa19bb973e510110f4c62c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7187ec55f58d7178bbd9ca783f0895430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab7112842bf15ef7dd69d9fca5b97c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489d0b8645ec8498de6ac04791144bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a57eb222f60a14ff2be1721571c6c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c4845e74ce56c281cd4589c64731634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c64a0fc76e00ab17dd0f54da17f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831539acf0163e86fbd599ce501eb80b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd50a9e12b96aeff4dff400f59571537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0a7f74f57b0b7360d66856db11f4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21c129e7d9feca8772499613b492ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e368eeb0ff50f2b3fce19638072ccf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faee1fbe312fed39fde83c5365a311141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfa14bea38fc14594be859fb7ddfd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb4e2dc927e24783b1ce45e9c81ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8df1b2f833e94029b4227adf4183644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe301626ac8cb2df2331e7c6c83c5fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7c9555094249395187d68aa6580c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d95a92b7b4dedeb0b61a25c69498d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb459a183ccf2b0806c8e3fcea6f2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819943d522474e2fee11a8ba612bfc6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f646e84df8b60bea434ca7cee4f1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e4fb0f413f1e08eb63e2a0dbb17e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d51e1f1c2bde9b894f12f14cee978052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07a34ab616286e706f402f4bd79bb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65564e5b5527c6b8b81b9ba7afb7f69154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d160f5548151d300266db102fa3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45117eb1958686dae59d82d3eae4959156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e81f2f30697be737e3a4378d1bc73e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a631c6b318b61118dc0acd62ea426858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d25f9a38ba1ee2d087705985dbe3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7bbe32ae2618115541de19d1cc0c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6f11b651e699d92839a75418f406561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8ee09d63843311b1b4e64a6dc66162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9841c03e0f54b8983105a764f569c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b329d2a39a4562ab08b54a3c34b2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5adbaba2cb1b44924676c15ad7ff5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e85cb685e8d051efb7bff0dcefbcdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d8e96e7ae5ace4af780a336f00e9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed47ce5bdd6b6f71a61f519d3f4932968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc31d498e29a9cb250cc8fb392e57d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b7ab8c4addd4fb7d5bc60b30c10c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c757f299458f6b4b86ca3a1f3a26ebc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c19577b928f44c2d3795d5717ac06d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fdb5cb3779836e32f71dfbf33ca0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef7fffb73e72f88389936f0907d0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71d69af1d22e02a82a52700a4f77b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286814411b7a6eba6663c4d0c42942076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb50adae38b0dd6835106f2d2464b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755fdd2adecd7e5f602d1382a7a697b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71690440b23cd84efec00a22eaf8eacf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd528b7c5c25fc23c4c526bdd4439b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495d3e03776821cbc0623b0b14fac981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fb9b65ac87afc3be96de77a7bb98b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead94f61402457e5286ca58eb4859b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac39b522155f555b58cc175889f6f0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301de78b6828af8097034254b5cb3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e06104c3b6e65aa1ab3065159eaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0675957ba17a0cc1b552ae3f0d71de887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d690bf4f44d60d7614dd3a1ec5694de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee236b2860675a2d7dc2316da8a0f7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3658c7786c20020d384ac68bba448690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418e0b494cd1b1046ca5601b9b5404d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008b57a58b19d6e97e646fbf6fc94c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628380bbe8354d7b32aad32d643545293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f0c6ac28f7fbd03614c0de0965cbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d7dc2b32eec32dd8b71482910ee2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e61f146e67d8b3d256bd2127d5cb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e87f04d4837302328df24d97c66e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd499760d4e2555e933b19347f3b26298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fcd1b6963eb4f2062585b22dcf1c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5a53f12e1dbbda2223883287f4521100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e060e667523a1655eb4b7053e56747101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e3029a55746a675c247bf9153351c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936d9c70c32a15999e96f32cca7e48d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eb4878c883f130d68c583c6586eaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a6da11fd6ac371e8afd5d4783d9e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b523aac485dd549b9bc5faad28ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82671f20e71746bb42a719723151fa0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63ee0335dfd9fc2130fa524b0f32c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fb01a9d064b29ca6a293af39d8d21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0721cb4ea3423e8da49d2fb2b788ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2da2fcc7da027587d21dcce51b828111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c27b9ddc52e2ee5d4d99615e1cac2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2543613dd1b320db4e26f8906ee250113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc0ace955635113c30b9cb798d5df3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbcfbaacafad13350c172bcd59bc7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b130494750845617f54dc4ed35c62b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57edc48f9e6fbaa9a9ecfefb48e409117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f8178ed10b2caa5616df00fa5a5c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88461c7a16da2a6fb5cda5b114b7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf1c326d723e81d70cec1c7ceef190120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7121b5a281d9a3fcd4ec8d80da95363121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53919c498e936e467c412dba04b7d9cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd825a2df5ab4e78b609bf149467d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac4fae2bf20dec6841da1e806af7ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee612fcac30d5496ca8b830fd363a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3abda186fd4d26d587a69d1b70d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad4b4f1de8e0a11ff8f1d38c504f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4cd1798811239f403cf3bfac0046a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061f96699c3deb32b97cb0c81196a7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7416f0ce10f7aa49ef709e2807947130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dd486c57c3ac29441382a153d9b77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a1b81cd0432974b335d8f751f860d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656939bc96f262ac1d57437107791ffe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003aa785b467f845c91345fa8c2bc6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c0ecbca2a4bbc21dccdb424938e10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795312dbefb049f40539b22cfefcb05d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37202e6edaef2cace5ea57058316ccd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d8c1ae60fb0270b2418d0decdf5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb945bb7a7ccb0c55871b2bd302ddc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d1bbc2d18591b018d1e5af0f79f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe62bdd3fa4ad1aee014abfdd53c9fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec3d18de629e168a73c6e689da6d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3afa4691e513e4144bed9e4f57bf2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82797dab3944d6f0041e350fea0c991144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b43ff53011a1a6a9aa61318a5fd7fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350c37a716cd15078594a25b8947d37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e44e57c6f41d7ffe9cdf35f19ab62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22699e2ebaf8cbde7b5ad5ab4728b77f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64913adcb74f193d25fe5df8f70471c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9831224f0a974d1fe7d88d6789e7411150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e801e3b715ce4b54e6f3190270d416151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6302c36a3a2478566adde42fd739b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3c40c15eeb524fbbc0913eaa1e0d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe28ab64742c04b8a3fbe53e0ebaa3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10465fdbe3b8e95691cf10d936b556b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd82b04203555d8e621a4eef5d3c98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37855b78ed1825e3daea3303e876b25a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58923faa584b5422fd9961261e50e2bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8ab870a5e891c6856b1aeb0991189159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24f2b394594024e8fb39ffdaaa9f60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770776de97f887cf1ba7c0a54243019b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597456f6f96d17e8434324ca5c453f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0be7298ec14a7464e49141adecc21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6a20f9f58eef74d9890f8ab8e463b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159d424536c93bb1cfa822209961392165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb70e3f239e8c643c41785d6a4d70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b51f582248d73dd6f0a92e0232506167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0b9984e5135aae28a3f5c8a38cce3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee809c4dfa6412c111099757560428169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b675db588d538758723784481ad9be3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f4ea890fcd26f1a6fc1a4979a6b7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872804a4cad432c8de7a6bab712ae0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06e3541be2fc7d8d8251aa9936d83b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c11f6018c82ddd29e400fb4155a9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c088a238a40939527dcbaad8d45c6d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d49a1e893382206c02498e699ec1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8faaba308a9cda5d9cbb6c8fc7783a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446715a4cf7d8ecf2166ce0ace42133b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b599516ddc20db75e096f2396ce0db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24883197d89117f2a56d9de75f0db120180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883498b32d092716f30a23d1ba1bdd76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45b4e4a3dc54a77dbcb608565a8a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22354581c1d1d73e9e714fdd791440e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c9cc5a805f542507bbffa1ec536dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa10763843424ae6929bea943db0c80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dc68bf74e10f9a782b58e686b3a91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018117fab2fd5ffb173464d43fb5ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034b65d4dddfc8646004266704b4cd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa79414b1ff55eebda9a8f4b052e935189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430f7ef0017796a4f5b10cedba759f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529e8f160a7c29499761c1e87fb8667191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b0986d402a94b38656ca77444861192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1140537050ec95a979e299546c8e508193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57e29e14a98447d1ea0a0bf4f02c26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6565c1a4ae1010bb934d1740b50c61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa567b7bcf12f13e30d4993024eb5173196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b9221bdf5ea3fe61cdcc423aecc47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ee5d54c8e2b4fe9b4ffc44a947b1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d0df67a989861d97c4d089808822a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b7311cef67c9c23efc5c416995617200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6e256aecd0058f84f72ca09f49a50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228bbafe28d38e748adbb5a588589e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33533b31c30d487cec7580380f188b21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164023f7a68668e9c182fa25170e909204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c730b4a8d295202046efbe67d61e841205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a30c7f149e82e7d7587e75cd5cc6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a48a365062141766cf301a6c6d194207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea1ff4b7ea60fe71cfa0433c17ec1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baf65ecde0e067ebb8d57a07992bea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b581acdcc05e428907f58af34bb4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29fa01db49dc34353d854a3a936826211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005a7541ffa7eafd9173cb323d8e76e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2752b1e86c765c0040f655164b97a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ebeef585a38d2844b26e03714df8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ad2b573bb6d8cd2f411f10ca27f03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607404fafbfb87a85d58516d2ed3d7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea672e14710f9b9f9a77f4cacc5c74aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232bd71ebd7b640ba60ca650ede2d63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af4386410dd18c13f7f1a55d6b37d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a195c8554249e67016d80e00ca2fe04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f7e3af7fdd905798c6cfa346f15b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cd60d81ff8b03140102986ebd3309222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f511353e27a6e533ff69429f5f4af3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870c3c5c1ad8534f2b3038e55527f61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744329756f3c12e788ce42c2e41db8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b131b11b7ad1114a3b302d34f15afe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50237cb57501a7f221cb60bec4ad51a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc69b99ad6e267895953846b70a632228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1c8a20e8e8c871fd809806b61e865229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688171427641be3bdcbac75161949b61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3229f7d625de836fe57f1c59da123b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ca860ca1f13c3217cc582134aaf96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401dd138cb15e393275f514cbc9face233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cf1b1bd1b654732cfdd26aad8ed0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a9d2ee4bdbe42412ef57ddc6eebc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01359bfed78bc81a6c3b6abee1687019236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80fb4321f4e690725892d89e155792237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6693368ba0b3d3111d7a04e875604238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caeff5a85f9014545675eabb19a352239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c7e3d624bd86b1b5b3b38c8e2b4f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b98bed46700b37f45455f2e116060241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d454c9a45e9f7047e71cdaba603722c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf1f08fb6b76bf04ae84992dc328d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77581fb0930afb5259a50fe8bafc668244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a80b3e93d9f52b5901610660ff6a91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8be6ea83bd0f443e5d96c2cdd518246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfbb4f216a4114f9799284cdace7dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacc632aea2470f43dbd52d2fe8b0ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb01b2af4000127b8b98e9bda2c34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843db5868c0476c0e9d205b76936925250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caab5e2898fc13b43536e6bf50135d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ac5546a9475cf176dda86afe8f35e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3305cc89402ca3955b2255d6f771a3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7830cb8629805e25d93bcf051ace5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda8f84374c305905a685a353796ac4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f1e35e3634fbc7d523d00161b874256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06881ca26afd70133d01db4e973d45e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c055c1b63a869da2c370f21c92e48a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d19dcddd70a0364e6bdb802e7ab23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067fe01fff920f448501ad435c62573260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40515136e8eb4f2305bab0389a8905f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a200fe5ac5429d9248ca60c014ed65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ce0b1313ef9f45c540cf51439c81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7abdd9d49626a3353e86e39bc7c2c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787110622f09b89c35ca85634e32322e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827005a86793b61e02d302f82689dcc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf36d1107584ac46c5f57d1e465cdd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc5e5ac043d54b3c9aad930e8a9d56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda16ba6b42dddad61d9485af4d6ccc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4f1dfdb2a287f8b3442b009856810270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0743482282438e7a4535b438a13595271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc953453b2e1d3a5691df1d3a5eb90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f3bb5368ba1ddd99e158b3d1ef11e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4490bdb82e9e814b8eba458f819eb81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622df32b4dd751e1778700724fac2119275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eef741f2b85bd5b2e0a352c10f7f69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de95c6e504d71cb55d6c070a94706277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc0c8e66b8b78f90540315e04c80b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a369abada33aa077d12b9604b30ec9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafa017d2345876f009bafd88364f61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7567e5046b5722a0f315d4284b059281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804fda2d44076618c8019e1dce7a71e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef24626f98be6c7aa78737b758ed862283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3450ac46f15b12ecc1dec96ee403ca4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d10c1bd508786b28923b0c1442e9ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd87bb9abd5e7063e6336f930394ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022846c3e0ce3e47ca0ac1c92bd014ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530107e2c029fdf0c92678a9f3504a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7344da56b4b0dbf222cfaab427c4c6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cd0fcc51a995f362764ab6402ad5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15f2a0926b4e0146569d7520193874291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387081240c574c446ddbb80dec3f181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791da23248e645c0bb320b4293b7703293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455ffd723b72686949df6ba75a15efb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9936fbd9ccf1694ea3cd87dc8e878295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af9ad4fedf0dd59a52395d86bd200c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b110f50d5ddf4d49a5c4b354a3bfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc747c66e5c44df8d2b70692616080298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edfe1c88bd560d44e4fecd4a7ada32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345a7453c15777abeeff76a64aa801a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705570482883d6ec7d75e0dd3dc18abf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc67d648aa62a67035335b6aad523f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa6ee9d2abb1dd84288a53004c45f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd9563796a14f0b242f8ee7a81dbc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a31217c649a0e714fb1920819d155305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428cff2e0f53c476919f497a8d2d599306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42d3d3f3cac09382284fefd566e01e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245fbbf0dc5321c8baf48cd3064dd3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80ef76bdc1db34d28da5c65102598309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021f4b670fb76e87247d952849dd9f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764ace8100c0a823d5bc35ac838a4d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafedf4477e50d7bdb3c8963d5eb08b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f532c042f19653d652b92e70734bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3cd02d4d8ea0f70f52e83d12556af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac307b9d962c6d5f65ff24fd9cbd15d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca1b03cc95ede8e8c7b9fee0ed3666316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19beab002d42d8d14cf4611128d834317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b962d94c6b2327af2992f49f14874e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bc5b96463390896702ed85dceb536319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54fe1e71e16a85f017874be869b1f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bbac143306558874a69910da6b588321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c65994fb30888f271fa9568d68d382322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f85f961168da90bdaa92a9425ef99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e576a78dfd9b0b90d9d777fdbc67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b35f5aa9f76be6deeb4fa2cb5297c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dab285549925fe2f2b665b0fa61e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35f166d3b2f278465aea8f7eed8880327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39f5ddc5bfb2722b488ac8e0e1a327328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb60272b8d153c0aaf8045297c1bec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e3fac9297dd6004fe0083c3464d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557f061e2ecb67a02f3acf791b4c829331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cb2c07cbce028521f643921c7e463332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420a466a607ffa7f1258f23c075685e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bcca919eb5ee3deeec729e8fd3dd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ee250de55fb6b44343cda4fe99d21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f8f9e9b0e50138f4c0f17949bbb44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c0452ba7c8d467253e9d1ea319b44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeabeeefe39df75be65f9f6b27c72a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd832fe991c2ebbcde76c4b7dcb07dd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7e7c5ca97eb1e18d011b46aa90738340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31a285caf9fbea9fda6d579bc90801341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d505270b463ee5a1ae5a5c6fbbc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d4e37036397c42f95ae77be09ae7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804c69aece32c931c328cd2b3fe1537344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5d526e7332a1d69ddac175d4687a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407519cd3c3a1f56047a29793587a24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c296e59c27967fb6e59f1a8fa6a077347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66443cbd83d83b26c84ccb30e71403b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185d55ef1bac33fbc17325a4547b0ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1da7fb2ad80caebdc38b8ffe1f675350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be997459dee89161d62ec4b384ed8ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c327e1793bd2cc3625eae4ae87f90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aa41b1e9d53a815985380a66ef298353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f221df193678480d2f4465c5cc69c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e15aa848f794038242a38f97b1f53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9df2d114cfd7ea4dc5aa132ab487c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d439f305416e47867dcaf1f5bf475357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc34d772342fb0b20a7554fb5f8ec3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1486e2c0970e3f5c74e921bc4e98b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b390fb911f9a08f4198ecc4167b9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4d9434a6cb6ed3c0e2c60a0399d8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042035432aee190b39af64fd9fbae50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52bdfd559406e3534713177f0556af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15e91a7ed4a9e8aff15c7161d48848364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acd7b9f6828da774edc7d65ca5a384365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a2dca0b9231e28a641be1d6c6dfd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83307e0ee62df32b5be14fa7eb1785367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717722ad570d347768b65bdbd3a35c44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86d0a6465109f35f0bda747ff8e611369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222820d8b29229045fc71af6e3bfed84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2dfa0471c30b3a02990755ca50e48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23161974adf64834aaffbfe8714ce0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87944a18ba026b6d164ccacf17d8691373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabacdedb3aaec06b663ef07bbe0e0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90f945e43cfd09d5f5c19c573b19a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef950c487f236357ce1018a2497467376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11021ae7c80581147706d846ff950f64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afcb29b3ca40e90333fe731d69a4d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589b5d4e602b773d5df374769b2959c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cb13bcd8df87b62df8b7bb336b776380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf2f42521889a879b4b8ca04413985381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64199149db55645b89d96dbf43af227382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be89ab61b5e4d45168f4f46c8d6e008383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5b034197e0a6fdb62d62a5e85cc27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4404025c9488f944cbd77579930373385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692be170a9d3c743ef0d3e1129236d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a15070b7581c21aab8c48b2d7184df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c0dad715844c49f43c2c2e93a1d4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8fa90b68db6b57f12aa89a483aecd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2ba00320e7fcee9dfb74edf9ae299390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3e9aa75abd293ca2f592a10dfd31d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a7f1b7f395db6407588dc7844beb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cc0f6ca3fc9ff56bb6b6c4815389d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f390ef055e8b7dbccbfcc35dc950f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ccdfdeee1800158e450029102e403395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f131dc0214b79b1efca29ca4fee8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc713e4787b4dbf5135a44135d638f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5022ed7ca73ff918ee28e66fe51f33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc10126db8b8d02ff29bd114f4a411399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9f2b125aff3da8ab72a1b395972e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eaf6729aaeb242154727656c11c2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac041caa99e992059f6d1d4faf9a2afd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a3d7d0228e50785f35b7bc11d9701403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242985f8790fabcc12ade18ca6e7423c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cab5568d5df17c03f6b609a448ab9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707555a91cf4cb2cb00a7294f1634a09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5c5814e43beef77f28c40753e0298407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7640504c6fcafc98c91b76154f543c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581500a84332b7c19753ca1b0fbe83b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14782f6b8a22b82123a8068e7dff0423410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135cacd14e57bf3ab25a62348e0b91e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd8640aa43ca5e1cfa5043eefc4e0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461b0ef3704cbc4939725b35bc2b5f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ca0ae4e1094180dd6118c11e0765414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408313abbc94a511c122c24c7f88cd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3210b6ff667c4d07abc0a0e85d35027416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d682b1180f379112a3909cdb5f140417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c234b932f3dddf6e911969f9b4928418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53da752bbf96fc11f0fc4dcfc5f7fd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7283a1c50f29393966cf0411351c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67c8aaaa1951e40808e9d3d845108b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990e32d115b636f82104e329ecf95c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93773460f84d07e133bbe48660169dd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851172b1717fa5d64d524d020c1b2caf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0527be0bb06838667a853e58880a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861babb18563cf2ebe7aa50ec1d93bf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9275f570d8b8006339d756a5009c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dd580a2996d909981454b211a801a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bbaffa717700fe49dc08f0c6d8e26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8d8b48e878eaebf9fe19718067f7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46210abe14a57d3666d9cb3d02b654ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718c4000e25eebdb205fc5a764f2e92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44816e212b4cbd5294f513e232a86a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651daf8459d9fac181cb2b6140f619f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194014914a23eed51db79e712226273435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c07fccd86bb641e013aa014a5c3ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650bd74b39f72d49cc65ce44ef3ed60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6839478c0a0eebd0780fa27a5c0d756438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b28c04e7b16684c950ff6e6577061a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a4aa1a3e4db6a7dc3daf7f75d698e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604da559fe75151d642cf755a12649b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a459405695cb5e9207bb296575b0ada442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e64ba211141d4dacd17e2cf35eb0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364eccd6c09a198cfec6d8871b01efd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc024cb896aa0368e221f66df09e78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe65ac2057f65c233e65509fc37090446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ee79ad615a7950d9ca6b227400547447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30294636fe6e8565c06c92a0452809a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01766754d9f24e82bd800d970957405b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06c2689fe276e45891f538aaf459e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6434ffaaaf4d9893f2353b9456f99e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2170942d1271f44d8302455f07eeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b9a788fe02430f4cfa51b9f27fd4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b3053a37cef2837e632eba526620c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50dea3186e48d71182655dee4a0463455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f178143066213c28b2d508cba4c5bfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe948656ec3ea1ddb133732ca4bf15fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560930ad1eff38db16549b4ec213525458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10147c68bdef86e7b589c486bb55580459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3527757f242f0c8ba53c4d24449d94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c6bf436fc142c19243aa719bb1878461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7af7f96c69a84349166679e07f20b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a258d6e51b3d5615f941b7022e3d734463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf3cb0a1e01f9a3b438f4ef5195c8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9abc712dbdf145b991c0f7301e94b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c59234ed5cbc10f18f3f3e850e9b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357c23b62451d33b0ad84c3adcefa86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b78d639124427dca453804aa3197d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb18aea715ffddb39a3db9e58ae9d8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c76f2edc8294a3de6d7b1ac1658937470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c11a9e4c8624bf7bcaca2f9fce944f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126140af517883a2d57f2f7f47c15b47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613d78e539a01e2e0346c78d1b7b70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8188fc6d3b75d630d45723290a2e6f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2fbe3353571af69c18cb62c502df3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640aad127fd4f32c38ff867e12d0c77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231f2d321f2b030e444d13cd5691407477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e955064b948894830d151c84364b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd97ef5227a0caa45f00a390d18851479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10536275b453b5be21f514dc729908e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba617dee4d09e1c01b1113ef350074dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c29bbb3ae09e4510645b11ba8e7cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996081310938ac36afd037d659af91e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72438958f819fe7db616c2903b9daca6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79363909415ee67ad35b6a8ddc4a5763485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe216591424afdb4406cc3474383c768486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f931fcd4b0a08a425ac8b129b2449487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d6404ef8f12d61235dc24a59967bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26742ee004dd5bab52a0c22c6965ae2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3856d55e410feaf266edd0be1ed15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2541c94a9b6ef11c0f8d995c9f91f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a985d724d641dfb1496d9f9ba029345492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0e66dcd47d09aa800c3634adee292493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631830049c34ed287229111eb8f87cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1386a941a6f1d4f91d25821d132f09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c7a80612e9e2758f012c726410f3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0967da2f7af79c0d7c3688b9c518373497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de5c8ad1ad1c5ed5c5207ab52d2ae8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3ef576ac84c037d06fe62ef5068a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b528ba590e0be55838f17599a9e95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7a28482e27f483898954305aba8f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c2cd01764d6ae60a3f1b522743d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d55e349ad6458ba31e6414971ad08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b4a9e4b7abe694aceec1c1f0ea4da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60bf8fd5b412fb56f5be4545c3f903505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5af281d4260d01c20522c64510d40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aea09abfa494d3767f6e5c6aa2cd0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6786650a381508e85ecc723c917bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5765d77d77d091a2115384f1f38123509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7d55a849737f2874f534e972f3f9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aff1c3f2387f04ef7a060f90e3d31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a17544423eb90c351224b523870ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae14c65dd8abeca9a11de109b53efa5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f82fc481921d443764a0a3ffcfd6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aeb8e91b037482bd98b984e126fc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950be8952884d3776081ae9677c5c6cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ca69e7e9638365890ef211a227cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb12ed78f78801dc6eadc5ac06732e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c36b21a7b967442d4f774d555a2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426dc53a93e377b8cd401e8e5106c89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c38c154e6bdc61140498a946f9a53b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544fc0c38cb13d9b5c9a46821990bcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21c7f52d55df845b6df84c40c39cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5eddefbe705943dd221c57789141f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de9f511011ef05193cb2839e6aa918525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50081acabc89f839c99c809caab6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c5afcbad19ea3939f9965da5b0653527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe57cbbcd0be06e4b8c16ae315c932528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83c71a4701cb56f9cd9e7557705d21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f0325131571df25149116e1354d29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16f0194945cc0a5c0624c7453b450531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478fa469ee741dbb42d683822d58370532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e75b4e025590aad9247781c9da48d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c43831bdad8e4532dc22b46e547fd1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ab684372e5fe7b4344bf30d3b053535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ab729e7813722168af7200c8b8bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087096b104ff83fdafd10b558b1b85c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc19880ad815583bfdbd5d3417e2b65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768c11470ec3ee475172075b1b54162539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe277e9af39aec16516895e35a77b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd5c50343fc4555d98d110958a224a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438705b9de5b479c6bc1ed66249a1649542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bc27f16aa1eb420c9b81f97bab6da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3b0b35387094d1cb07e7f56c9cfde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81813248f474401fbc97794e73bc4dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c438761e96d8a31caed56900c0366546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38cd8bda8d663aeac7eefce42aacbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ecf3dc92a07757f08976483912a6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3184aa29cf24b57f2d50adc35ba57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd959a5d4eb32509e92f41a8f81952550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9ffd40f6d7f56720cdb0cc9fa02fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5902eaeddda3efb1388d31d0e95f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecb7eadd782bc6140ab7545f6d56fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6764e163497d55d1707fbf3dd2d99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab0315150822ad7ddb4ff8e34c72fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783f56064e7838236560662b0c1fa79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919551037a08522456fa310e2b1f6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bf30d065b1e0e296657b9f56009bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b4dbf8b6c912987c1acea97e4922c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199b3c39921535ea9daf0f1b89f760c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a13b4a91550d6f8970cba8e3fffb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031396511cca656c08fb63ee08c5d291562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c0adf4608a21c1dbe8c5359d7da7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff8dcfeaa87993f963cd9391a7600d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b25474f14c3c80d26147d861b55364565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e5d3898a3c7451e20fababeee3a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c768f093dd4818054e51ec1bc50c9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef46dcabc0b2c46ae33bdf91a47212568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516144cd3e63b2bbb5dec02387ee79c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa316fadfe507db434165ed9884921d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d14e74a5138a318bf9618732801cd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a621dcdd749a060492b1e05b8fbfc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a4a99e7ec9d6a7a62840eb5d5e6b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a43cf031f20c9b390fe5dfea5736e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba8425d200167fadea658f9d851d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb57d463869c6a8fed969466b3daa4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fad869db29604daa04f7219404390577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b69cf91ae0170a1ea20d782d7c0076578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb726af9fff01243059a088b8a621e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ce947b1ce2d45f3290dcbf67d72ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6803f68fc064c35a0ed363658473f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7082e296f569aed5da617dd2ef55c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98381bfcbe707b6ff3b727a7be5eb809583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6559e170f1bdc444667c200cfbb8e6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5e1f1db21354dde81c149ff8a57db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c1806f42aefc47c1cd64eb71c9294586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2e5f1cf481fd7b1af242eda6b09c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe7676e2e2d627732ff590c1c6ce8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44d99c61c96af5f3f9c2576f7e581a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258da858668a90f209b068f82321bbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e9beadb6f5c4dbabe178e798ca84e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e323fa0d31914a2c6af407b2614d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b0129a477c6c5fc3659c669d3b5a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768c5cfa49c9146d1963c0f69e3b184594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ecc802920f11c09caef76ef1e895a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1d7e6ee56a2c25f9570036e771285596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131768a4930e029462e3ae88c6bc405c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b10041f719080297b21748a850a17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154ff5229f322f08330e2cf84961ec4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a097e0fbb3300022199f146ede33eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680463aa16be7b5df33fced6344d5e57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d6c5515757cbba54972654f5fab9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e27b90aed36d1cfdaa6736ad1bdfeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d5a007968683070286d10d8d704fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376099017b1a713b21fea14a4cc6e97a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517d55410bda7f79ebd6ef5824684ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce8dde6f01084080ffb3b4a3b2b11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b33dbb718c6ebf7991aeec342a8d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2982062042009b72c9f5997f62cd6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690120d55663681a871028b9bac04c35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cdf62295b81d39a981d71bb171503611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd695e44b1cd1aad60e1ad5d51e252612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d3bbb2bbb06e915513ea53f62676f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01289bf2eeaccbdcee81082bdb9206a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ca7235cd004fd23285fb76d1b334615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff91fa797e59c4a2994a0340aa4af1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd017cb692db39a7b12166855075617617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55341b00a4cd2c2aee7b8e173e703e98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965011a3746c3a4bd127c3368eddb99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396086426f39a2372e00328eb9b798620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900bdbef74147eddeb5580e57918a79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01be7f36b780b052df02d196444c1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc31c31c6fba8a02686e415af96084623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ac9313ef2eb49bdc6d35de24f0e76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78310579c5a6ca03689c6d16fe807715625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e3da27986bdc68ee5b5f08cdd5cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92835135f1f4d848b807da9bcbe3fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffbae82eebe856f68f0a3905fdd0fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6323dd2c18d5afc4f10ac57782f8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571b5daa3d93be575f030da8d7118eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbcebd268660932d372778867074f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e6f9a25b5e413e1e6499342437b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f9908594474423c7511254c1b0d92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3edbf07973198590220c31a6e503de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651524b9c97b8e2713afc05b55b622b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284e9e04aa5365d9bf491bd09a512ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c99cf15c1774858e605b0628a2214637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d36104f532c62dd5ad294126121ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f395a73fd70c78fdb752a885f5c01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22b75983659657ef58f7e7937969d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb7a08c7cc77881a3a2482bfee4be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38487920a57d17b8b51e282f07ef004c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bf085e8637da97c5bb1a2b0762dc1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646a6bf35c7ac1ce3b7ec40bb74a49d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc50ba2ed8cfb7676c006430b68f96e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951d093d1c0a28e493353c43a925ba5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d965011df240135ada4796a38f44a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fe6f31d51d3555b64d579ae6a5da7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1575a0b617ed32083f2c9704808da7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf24ac8b452ec484f51fa449a481d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326b9a6f32cca7f45da5889d8c9cedf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9706d061990a1945799e22c6da08c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6579ab7799e9d4b32122900fc56c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84c871e46dac1ad7c1e17978c32530654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10a089dfc7d9f2685e8f5f097a75ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b698ad41486cbcecad5624b65057656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f86592182c02236dcf26d93e92169c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2d6eeb9bdd42c11d5bfc4ca9e2f7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e8c081f8a6dc463aea89a15aa97c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e119e51c723c4975d7beb8ca06664d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccecd96af328f21f0811620a78dc40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77874dc856c1048e7dc4343f2b6dec62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660b1511ded0e9909ac7205f02f37c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af13cae906523c875fa07c610501262664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956be227020f2779dca4a30b653d689665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17093c913e6bbb53ab839658280cdfa9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e9e6fcbcd4853133bb259e499de7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a90e9d3e6eab8f895d85f9232a389668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a420149a2b6d966727ae608c97e2d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888a47d690ef14a5d556791768c333670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a130e122fef8f823f75a6d71519737671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2243d52d78d3e96f624ea6be7af6b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c94f0b349f0376fefa4cb4f54f237673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d6c34a020ae62b621a0590792b5fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d44c135eca662303364ae604e90702675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9724d4f8e1a91ea8c6d4b5bf42fa53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c92a36f80446f96f1030cca411dcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1c8636f89a6269f829da31132c314678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0cbb0672e8828b037a96135e5b2dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f3f4457a7d175b120649549de829680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f86fb51b312b753a661013f60c5d8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9136e597c2f53236d36f3b9b210713682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25766c628940333c4a006993b9f0098683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465235c246fb6efbcd43df1c1e92d4c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230d60664b142d93141339992aef4b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99179579327bd3c09d24c94a09006a57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345182e83306ea66dc6650ecb032c7ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5ae0681658a1421d4fbd9bc5f6bf7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9514b0501fe62d5ad0a9b1377304f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f246352a20f404854b889ec93307dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1f45030c1d52a0b3084e03d1c5a38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e66b22d230c40d48ad0c72faa961a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3a6758ad37feab2c8b678427b7fc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f265d974e50b42e393b1340a6a8dd1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18325f76c0d476ecafc7d7362233be5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a16e54186a9e24142496f294c9a779696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a638572617113961c02a6ef9076077697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6424ec47961652c45ef0f1ea62196bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6caa749572dac7086ebfa8eac8c5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba8feadf59fbb71a36871317edda3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb362b0bde24ef00c1573b9444cd1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08ab88b60cffe09f119912c5b6c1b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e85be8c767b25120502f36fa26cfeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fe3d2efdf3b948b6aa2d14501dd40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3429de29da92ab83cbf8bcdb0f81e49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8089ca52d92ccdc7ae7c9720015307706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bfa2a353687ece301c3db4bee181a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc833c44276f80363536e3bea53215708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cad676f04d0cda6714b85e9b8975a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e7489fccb3d7573c39410063f87cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f4442ac13719857505c81570bbe5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225d8b268d19da053893f3744de480712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99eec72d1add737b68279cfe16e8d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f00e4fe148e617e68b2e957c99087714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc39b1378ee404afe0c3fc67b4610c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7f22b6b613a4235869be1def6e4bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc52340b53a026c3970def1e74fec2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fd8362882207bcdaa231f0c36a4d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57163aae6f684be4988fa5ff07deff42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e595aa6623cf8daad14cd73af6f62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569b72daad6df1ba483f1825dfa6f69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53090d3a228d9dfc643c5f70c97d04a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb32a1a0181a3a35bd379518ca3647723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a14019dcd78eb5dc1cb624b45fe252724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af91b593662615e511873338befdfcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f013a8b3300f2647f4fa75e0197f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ba071a4bbfee78fb9285ce35f4d92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee68fcd5a04a4af70f83a77cb3bf22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c709529e296b0b3df838a86db7f6cc7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74493df6ec6446fd2751a4998537bc3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef0b905b43bb079e6536e49d09bf1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e20a532f8e4e23d07225909386ad2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf8bc6b81e5e6a8fffd4f3d5ebd2c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963df67f241b45356b4e9cf7d0216b19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517a9a8bd6a9a61cf5c70e984ae9715735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cb07a0bf4a179a11d47e5e709f402736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02287304d16570b732a6215b8a53a373737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fb59d7a8f7bb0a2140a8c3d3e6a62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3028a7fd5d6c87590cd49cf7e7c24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e60ede23cabb0d91ea59e800202b7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364436fb367514bf2f667e8c58e46657741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55769b19bf7c5230eebb301a5ac4ce1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794321b17a1946e2128baf05dc7eb859743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d0cf4449aa61a117a5deff3f7157a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450cbd980dd314ddf2692b3b144d95d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2e7e2de65558ebca0b2cad2c6c76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fadc1b6b0f713b2adc04590c856cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86537e97bb31af525559dfc933b1635f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6078e5ab9b55865c81fbda5c6b37623749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7eec0f7b0a945cfd1e84c3239865c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d03dd6093753cbd474c7898eb314751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1573d0b8b012641a512d40acc43340752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16598158fa249260ca9662fd7cd0f9b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa64f6fac5e1776e0fa9a31d0553c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854244faf31c1c04cea642f8c0340b30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174993ee1a09f8e43ce34db6236af832756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f1813ad3cf94e27015f3272d8dffe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff347cf6bc3280572af18134874ad6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb76c09f7e9557829c3b25b0bfd12f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c7a3e5bb5db5f90f3236c8a116d3f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6e54bfac3f13333e3004f14ee547b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c024f516206cd4b7ee269416b5bf37762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbcd39e0418cec2aeb0acc3af71eae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7c012009e2e9e516691eb38260f43764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ccc949344326da320e1767fcd1900765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59725672a0bea0443320da3bf1ae0be766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e68e91105db79d03ea8c852360544a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf677e24bcc83701e8f25ca5028ceb9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b1d2cfe0a4c6ddd23f819fcbf172769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825af756decff956787a0fa5b063e4b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23b22b73725ea7ab658d1698b40345771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df520ac10362cc76020e7acedb21f0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9a79b201b5703ba13a3d033554b6a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1daa7b7ecffb2fa06512e4e31dbff774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1dc2a6d4c538b1394eeb7dcd1618a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a93201f37c3d5dfbf645e9229e072b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f018ca87d1d9c510dd5848a26b92fa4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bfc37ec598ec68b8c5ed27b4f8c8a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0302f38054e799178aa6793ea8f2a52779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125999421b828232b86ce234021e5f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da554f4661a481b8b3a21297dfc87b0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a9650ee2632b5304f016ea122856e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2bf2c1259c03303268a77e88e6c1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dd64e12e21f3195db921c790308f7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504d026c2094a4b10f29aeaa4da5286785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2f27e5326ac9172db40af8f006809786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2319cd70b9b8110fb126573a4579f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b1a851430035111bf1faed7dff31788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121efff66a2f9162824d505f4a98ff3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc190a0c578bda4cabda1df8d209714790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db0e9937ba9d4a88262bbe081a5337791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2937b982f0efa4571885a9801b13f1e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e7bb901c5254292102709177a467b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973cc6d5f978d37970bae2ef6feea01794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bdbec660ce68655cac924ed3906ff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93802cce68b9c5bf98f77ebb83354796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd81441fdf6ff138b418d82fb10c65797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c488723b47bc418b1da138044b94537798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ad7e056cbf83ce06440ed87190666799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523315650135e6b99864cdb6eeed82fc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17894cac458849f32e8b39699709c236801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a09506f41641917d5c08b477237fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0815ff3b0c195b87acd0dec941738b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc78339ed6b61732590dc360349b9e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e972bcb64731323d510f80e27cba166805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8b6e81a4a816f30193b4d1741fb6c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fce5bce2980c0defe97e19d1fade8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb41cafc274c349b841b5fa56912993808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f93264ed6a6b734b6b2afc984e328c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffba575d40a08d259dcc41b676a8fa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242065e7f6c1ccbddd5079f1b219d973811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d95060168e7d5298b11f0329314a02812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b1b1b7a14c399bc4f93e262de394813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5c1d4fbc2963a253469fc3da1d531814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbe2b813a525873f6fc2ee6d208b3d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d015caa9d6503bee255b730178edb1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ba20d44cb8aa15bb134979d4ecbbe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff6ce1921f6696426107e21e616525818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9159442370b121b26398b76f0ef09819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba19458629c65a15d7a48dc8450f9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a1f5db19062c3197a89a19b2460e7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa57c1fc3e07f3c02b934d5007fd0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83eee1a78f087a66f55fb26f43bb2a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefb4bc1b9fcaf72c048811916f7611824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaae41f1638f5b4a7a21be2c0aaf6d7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c46d26ce379eac3120577b667e1bf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2eabde37faec378e4c95e898bca7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbde263047578c578750c985368d2b1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a65788337e197ce488e8309c8c465829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194a88637a2d60e403e76321f6413b0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a54bb559e8e6cf8bb3608b1225ddb0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ac61f6e3e0e6a9b7505bb107ec318832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c4af3b75ed22e53a6e418dc7f42fb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380119c12b3053ba40368b55fb28f41d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce61a104b0d3b6bc7c987150d1b18a6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c30f8dd21a59f8100838d32bb8057836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c824d9a5d0c812c56e6cbb714fe8bb2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d29b59207edb548b9bf10b76c35506838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669720f38071c1480433ca88a7007cae839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06736c2eb8b0a51411f7e079b167df76840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842389d2650e61dd7b5f48be9982e04b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e739aaf0db26bf2cd0b751818bf6f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f5a07239085ca61fdf1b37d4e7ef6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2646ab583f9e19c0992d9007c7519844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb980df49659deefa141b52196f5478845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72061520fe5cf8aecb081084d43aa3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617be74dafef6a5293b87ece2e1c19b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e30275693680209ca9495dd161db5a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c66b1b3c1b6f9ac004160b510c46849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabf7c1e6fcb5989f7d87ce56774e17850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1bb76e31c25c3151c5a9b8955357b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25039d414f2eb4b1b716d6a6dae55719852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6225d50e60cf5afc79f3d6e31f75e4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5335969a2f0d9c8f6d3168520e35893854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9a11f0b4de85c5b8e3303ae47e864855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47972d50482adae8fbdfa9347f11df33856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfdf8c610ed60036f73ed325fd2ad857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a531709ee5ec5f6a076f94e41e4fa3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92fafdb5bdf6d595bfa22bf3022065859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31dbada45bb1d6893b828612bb1846860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a14ffa974fd933341b43349756fab1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca711c74c8dc5555fc9d11568a0d70862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdd01e6da9cd6f3dc7dddf88bdea87863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbe18662d847bb438f1ba10d5e66bb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a30fd7e8c1bac8f5ca943d2bac63a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e474b72c2ab7cdb29acdad04d1bbf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033a159943bd3c576a066e10e26d1bf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c251fc702660e374b5bf2b52a370c70868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa5934e5c550e765ce01bacc930069869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3674816f144727e8754fdf50054db6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1115cba4032ca7934320bc9b01fb18871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c2a69cb40490ed41ebf9c3eca9765872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be09bd137eb2b78c5dbe8b6f148ce7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc3519ccd79616143929405c149add874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a071efefb1ab6208d6fdd4db9775d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece888eb14c54d2bc2c95f3a741ded876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae69f2a8df04120143971be44ee05b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed87667b45d704acb7e2fad3c35df4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854f9f066b0e9ba4e64fee598cbed0e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd5bebe2ddaf35eb32999f11edcdd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a833e483399896c8d8be11fef8be2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dcfab003a07785436d359f574ee89882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d620f5b5152d0249d2316d12f976d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33f0a8915eaab3318cfa7b2d7da90a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007463f3cdb6d157b5c4c4a619dd6c9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32f1cef0542d133c8b34322fe5aa98886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a094216b6cd7d969f9d395e054c4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec05f880ee92b8a7d3465b61a13471888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b454c5b368bb974e728e1a4198be4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8513bc7d21bb7b0e7cb6adec99dcc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5365052b1c6df6bd278d1556f090e11891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392b6b160ff92395c5d49c6a807a3ef892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2d50592e26b93217e0bbe89f3da45893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e566c0e6559667e20d2022be094a1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2c30e09da333d0de3fa7ec1336680895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a1daa5997b96c8a946a30b452df45896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8558dee1310ee7c6bd1181a1c09bf6a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06777485fb79f22090c594af581a6e3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e43d8e4f152d65244b2cc30fb1b90b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd6a1140b6c8d8a2c03cda96c1e72900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f268d56413d1d0f528899f7740a7d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30168a3e3afcf4f0c424cc7843f899902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e08dbc0df340b35e308ff62c0eeed4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a9008f957f712b12f78e106ac325904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d1b525659a96ff14cce6c8ae63681905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc434f522eff9a937d2640e7427cb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e4a28d1c7974e8f0358affca44495907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f534a608d727f123e5830f02f6e3fc3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6c565f03569fc59be702e9be1f163909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503ceeb61e922e1983837d8d342e334910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7322fa401eab6526e1721ba2b3a0de911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb9d5f87242fe9ea9355e49d2a32be912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb985b9e6271cb470c24e13c14c2c042913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02da41f534f120b2efb2b3cea37ccb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad4c53e11eadea054d21fc1c2c6b45915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633db390a0caadd541b1eb5597ad650916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ea1762250271d09e4f73b5dec5241917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ed1c109d24cff450a9660cf02202a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559ef5b56e41634ce8096125f000f2a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74ce8037fb9d221d1f029880cd719c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011442e8d3b24f4435e680cb3d1e7999921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167a4c70743b68fddfdb02610f2f2bd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ddd5cabcdba26f92a3c939961fcda923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa23686cd1b2d0ca0dc304afb5ad50924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a3a9da4e5a3535f6117ff3615495925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6e92a8bc5b6d4fed2547918df5769926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bdc42fc4708188686d98211dc8d46927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329db4b34ce3c3b6f342ede23b32853928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea78d555325993a28342f27eaf5cbb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0154180261b9beeea81e9a09b20f9e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4006ab23667ac56024db310ee7426931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff494f83083c0fd3d3b6b39093fbd6f7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0701546eb9c5c4a1ae05ae75951a2b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a826a6b17bc828bab30ac584cfc620c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51945cad1cad4d666404b9e76dfdbc35935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6eb1fbffc174e7b82402aa514f96f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060d77d7704a43c382fe65be3b6a7a6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b5e5bb8259c7c658a8ae8478978cb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4425ba1f23ac253687fbf62d495d9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ea5b8e298a0750a5a4eb528ce9c6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7a6ddca3244d3934ad1830b719035941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefff81ff97e5b28aaca70f0d6c1786942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830728d91386fd3a7cb376e67132d6b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d06d1e9021b1ca7d1c3e6c904c7e24944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55ff2a48cbeeeded3638bbf53e3358945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf4d6a52acd498c960ae7def19b3e6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a795e298f4eef2c7144b1b2fdaca4b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab811d1e8284016e3c4470c0b7a39948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b0e5b30dfa9ca2ae0b12a8ac5f73e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e9ad5a6314f07734cdc737170c137950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa81114e0bf1b7292507ef3f6933882951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbd50e152acc4182fa9c224a48f518952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedfe7bdd46fe9092a7f10b53f3ca6e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90cbc9e1dd5940ee994facfde2e496954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfcfd894fddf1833a6acea81904733955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc675a20bedc076ed308a7d8ec3fc3ae956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ee6d16ed83db35f15966fcc08ccaa957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82e29b76e2801aa222d6578e42021c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff0925dc29a1cb81187ac3d874a7ba959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb9dde5c9762f35340cfe0712726d7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee047723beb6354234574e56cf1a475c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9daed42053692cd950219d2cf41cc9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d303eedc7f8402a118f6394afa4105e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85ac0f3fb865ad73340beb9ccd9e77964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97540ae5e06b5dac42f28075ba87c7eb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b28882d8d755301a8cf3fa8a77fd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724410115a8a01595f40fbe431d1965c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db7ffb7dee1453ab4e29ad85545b45968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b750e1b9652d7fc0e222ae68ea484969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f0da4fac05ff4bf7c83e618e7974a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50b549f2178e6a599fe8e2ef1e7ed1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc3e1d057d1d3e494208addf91b9f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72753b427360473490140d4382a6094973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808566d09948b7b9cc0600663a384f37974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02556de819b96fb5ae017fd4e8f48260975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b532a34cf3cf8823920668dea9aaa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af97c6a5feae89b82b269c8400ff525977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>