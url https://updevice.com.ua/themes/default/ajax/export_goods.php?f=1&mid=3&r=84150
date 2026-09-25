--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4959023dfa9c9d4444de693a3ec8251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cba54a6f4395ef105d7c7b55379cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c637ef0dde3b30e88afc999f7b6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ed17284a7e49c2445417fe17559d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2eb9bc03e7b05d5e7729d0a972cd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c2cd48f238f66bfca4820a97c64ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72234cd60e0359e88f927402b2aeb77b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee307d246534a8bba389f595adc1418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404de27fc537a331189b9129849854ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1955734249296af19b614f0e4a96910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137988d5621fef6fcd9423f2e582f5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4597348b2c7617346bf9277dde49612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e1c660ffb760b2d7b3a3404b8c2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a6524216b7eb91139b15628a9cbbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84234ea997839a2c9f057ea9468144015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59429366b104d7e6970fdf61ec3aae9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa69d7145f3e2ae3cca3890dff1e1ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfad2242f2b91eeb06520ac62d8014f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8a57ac3963e09425683d783a7151619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ebdf888acf967456b2fad7be387ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d566b34709be75a2ee1971ba2a3748821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b03b2227c4d1a232c02fe4ef83ae2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78a3e93fe351b8f00abaedfa51646e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bbc15c00528841bf29eeb1518872c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56da1ba6ca60d09836daf6758c06d5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313247330d93b2f686627bf9cfec08c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c217c7e11a6081eb5210e3abaffa3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8044e3e7d8d8569bf1c6ddea1ae5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc376247296f630ec42c937943213e7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faee2e4445fc7bd0b0b909273d93dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c28cbb5c29e291c54ce78ce5e3114631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659381fd8dd6c3c1028032f16daf44332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec647555c8970442bb7f4e4aad3c7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c096c38f6c6870f71fd99007dc82a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc999b2fe5da128994100cc33ed17235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8741c9df4b11eb0f57580c78cffc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e09ea0c6dc34f1ff98204ed88fcf437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc3bcce1d46eedf1bcb2b547a10eb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80777de5bf4c4babda465262bf1da84f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb6af93f8ad64c3d03abd38995552340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e55f34418103daf3da749d0db3f5e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a893e55b3009f574e47f89b5cf3968b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8d361dccf090658d5681f0c1601a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec8aeb90be8b88b8224bd62664399c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b723333dafa443fb444e6a3794003a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8bce4a9c872bade5acc6f553b37e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02d7e8bac5e30a043e3456962c5f5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de403997d8a964892ec8381061896848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcee3894c6ff3b4175c8f0724245a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1cd99dd150c7902419039c9745f8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92208ae459f309f5c550d4267ac3494051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad56232043465ff4749bcbaae2f32152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58785c50b4f219110879b6c6fa62c2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3de130f938129a31850c16e6ab5c1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456597429e75c49bf6d65a6dcb2b168455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114ae612c91e1918106cab58a38657756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2a10df3d8e1fe8209092a4bc53c1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c944294ac08a02520b877eabf6eab7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f59859d21924c5bed17dc2351d987259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9792ffc8cc886d7b4d3761ca7e9e28560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de60df6dfec8976464d2741d4b19bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085d710301bb7eb81328c00ba5aafcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644985d2e1a7665ad9d79ac3ea8a1a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f29ed329bd1cdac5a3e943177eb1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de969648ea86c96db5efaee6160261665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14122748c200f8845066a16b7ca48466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f91822c1bed98f1e5ffe3b7914d4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33088a248c709216946979d8a66bcbd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53af9678597ed31abfa80e2524b375669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66221d8ebc803d410fcc7f3123be0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc80568df28bb218967e505d9daab0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb8e01eeb5293f916062cb3835ec9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678023433ec9fddc335f0dd4a7eb5eee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a7c9089bd338d4c279dd10f94d81274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9776710c45cba3cf95844dac5db4a8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92075321a044eaeb21de8358be9e70776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5c6388ce16473a5f50d94085311d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fda5e6be1c3d2eee382c2a00c461878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a212cb58b8ebed997cd18b7c87dd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c033912357b8eaac90695f957730c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdc1ae48127ec29a62ab67762e430581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83783d0ea2e71653b18438057398704f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64155f654d7b9596b8e98584b367d3f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fd72da1a1d18af6f326d6e694995e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335dd41dd04ddf3166b2dde88ded0c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b33124bbbab46ce8c6ac7faee92e6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55453348982587d38e6b51e07d748aad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ab3da7f3576b75b506049db13def788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa3c95b79a06609b213916f564a4f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d20d691a6d39a86323e0d2f31d7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6cb1ec754da8643f90a9189d4c3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad8ee56100da73074a9bd5f2c24d7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a376df186bdbde3d5b771721a24c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0755545877085dd91f93da3d6d950694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a595bbad6faab713e00fe22e778595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e84b14ed7a8257ff31cb59b030b1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111b1ddf6f5316143645e9a2c0cb29b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69de734d7b7bdd8ecc00d8c750838c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725a019dec863a0bbc32a0b4dad1f7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664544e0c76c8ff4581dc9139f50c184100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb626721e196da5790bf396c753b1c38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7148c41ddf585a86d0a7e9c1f62fb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0277847bf997864d0ea27dd8867240b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ab219fd4ad16debf04b84f1fbd09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df536e5bad29d69c1c4e2bbea4ac87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c19277ae236f026f977164d2dd4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9948f57463dbdc34812569742b91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8361ed3279d230be867811ad6d40c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69cf7642a042e13958570be66a010b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda185e1059e70fc3d95fdfd587aabf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3dab34574dfe1ad01517c61b5a44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a752f6bbb200f65ce2554e3cf50352112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2582c536c7c2f4079e125d514b68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894fcd596fd2459c7a30b2cec98ab26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36a37924d6c015bbe045d1ffca0253115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcda88ed67cd974517a45c23d7eb7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b286671f8d622e575da2ab496c27e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a43281f8c7d078212be5d5a91504c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212f651c218e15dea6e02f3c803d20e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94444179888ff5e741108a0ae38fd77e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7b942835864357ae55dbd7b6e7ec6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e648c41705ffb2eefa4542c5c93260122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2319161f9949179972f545683b86e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a185eb33351fa9321dfa56be807a42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca47b1e81d53e5ac4f9391619947ab2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336d798a39413fea046036beac44141126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a21cfe46b6017038f41d837927a0a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aec2143d63edf8a698cafa1416c47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa5f734617d06eb32452a934739b98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d5f9cde5988a73ea53ce349a52d67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c363e7c8c443564dd36761e663b41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d48241cb9feb25c6d4b96ddbadcb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dd2c5a2a71dc1c67c36374bec1e2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922222f8518a138b2f1a12c0a1b0c693134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f386797eb9e043c33ffe9b6211d15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3307eb92981be92e45e9fe96b190ef5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6497b5aa81207596a3b743cdd8f5cc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4a91e3609e3a63b4b3a3095a72f26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ee72db1341c1d358fe34d86ad99fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2e28fff3663acbac1561d1ac540a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f374c9693adb17b911ccd774c14c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eac699a0ae646debf0e6d927d56632142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aecda52245ef41e761ac3292afa1a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac614927747b064d2103b2f273a46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b1008c267a87082518852bec69063145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d226fb7ebdc20ef645e6b3b46f87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c52e4633e712f9755c50e05a10068147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f764edbdb81f76c41d7f955c0aefdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672fb42016c4cebc89538a8bc7b2e6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792050085a8f3d3e0e9ae15e8117172150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8066545e4e64b05729fdc290a115709151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aab7d7c000aad47fda20c17b9f742152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc051fc67bcb066b553d98b9e011ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aacc3c105781c44cec29fc96c5cac8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3847c781509bdf1e341dd08e76a5675155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fa6bc4243cf890dae80174349acf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bbb85039af9454ba5742ee36e903b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609adafa9a8871ab0f766d6e4733dd98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f59e4204ee8fcd598ec1b53319ba21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b861b1c57eb06086b85586b4536436160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a10bf3808897028ec93d17952344d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f456810b6fb069295b1723f417c504162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c3d92efe6b42b24fdce2197d98767163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a520e67d650400d1d4add9d0ca2236b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eadd373e47d92ea8cce9d504c6cd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719b8b2969d5a5ce7aafd4ddb454f73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2fc61060552fb0dac2e07652884f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7deb5f0c2bca923c0b9f014626575d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998174f57e73e10fa01466aaa711ec2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99b9efd26cb0ae678d9556f4e8e875170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1cd9ed6f3f28a3345cbd582b86133171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e76e0cf1558def244c09e144ac4893172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecc4c685fef4653195417461c09ea0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788040e9bded030ed2ab1e1f4ee03d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a3d7b033af74bb62d429d0ae08374175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d320270f5f9731adb5417e2447194de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a188dc81cabe7640de23a3fb3617219177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a110deee1d3abd0e19d8689dbf8220a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63e0092df60d3f148f80fb6095980b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ce2a0941b50c67299c8a7f80d4eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f279fd8988ade9fa795eb44f64a43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d005e21ad2c7f33ae39d961f89def182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37181fa7d650be9991db1100df1f6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e02f191f23ddeac54a0e94f78e1a93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dc8eeb7901aa77607dbc1de9d3746185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80759cad7b301cbdca3e7f2b2d410c11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1edc5f7e5a43a0768000187451a866187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d612196194f58531ba06f38b26ab4fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11386517327acd25ec5b49afbe59e555189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf423b8b22a21e095bd22e707bca16b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c9a8d563b53be81e39f0b90bd5677191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b13ef19dd0936bc2cf0e239f7932a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9610052372eef5e0bf7c95611693fc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41c0c1b9719e530b051dc99a42433e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25876cfd67fee5785ed141732bd67c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4c0d980f77a5de792304d4f516dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9391f598b30b1e01348e37cef17c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ae510c231450459e9ef5f1f6491a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb944450ef90d0b0df7d4ec167c27c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e67c5309f713ebc887046dc5b80d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14851d3f3d1855e51514fe8be5e1d89d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5aa7f67382f39fb50d25f8fbd8c1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445203e18990e5f78897bf0f53c50c92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc445cc141e84b58275fa2dc5068c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f779231e9f67eac507eb00abc82549b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e547fe8662f23ba721dd8fc60db29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a2ad7d27e79743deabf4b726000c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776c69b44323f1ce6cbfd65b2397b44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d1c93ae6041f9ce974e4f0c9033a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377960acceb2cdac1e6851667e09b1b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075dc452ea83f0e8c30567749e3dc36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551882cd93fc5f28a15eb6c9b4ddc77b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458b855d763a01f90d1836023b2ae50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2b0bfff5fe067a02f7f016652747c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939abc2a247912f19300436e16ebcbd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8e681109fbcf068dea76a59f8614f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b6028dc202920456b88e2a60e8286217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e102a9b31768546902abec264abecac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832a3b42c99a3b3c9a9edf549a31bf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99072cfc385ed0350684f5c49cb74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ccda639d655dbf4792890f2bd04d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847406e8ffcbc30e26ad06313f1d2c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3541af125e4861dc9086ff9221a8037223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd061e9bb779332fe73aee29e6b7576224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55899a8b95959c925a42d7f4f05f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708431596c98cc763ba73ad86ab1233226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c19770ea648598fb47580a378a93c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125853b20f4c54e4e47b96e2d23a5a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd730e56d020c0eab0d52af9a5687229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980497af73ea4043e1bf4086561ed68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a8fd2b16f60b85673d00079eac84c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba8cc4c5f3dab9a436b9f473369f67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d540f48a767f88da352db91906fe0f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af206872012f8f446f6a9925d0d98e6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c9db57a2897bfb4393e24ebe3dda2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfac37f264027f5f347eca6d77fcb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce4eec2ed48de9885c255a18256b9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db601d8e232e1c0a08b928322e061238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac535bf44fb57b6da7a2b6f0e57aebe2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d3bef3b0461dda9a16910efee1170240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d67b323fa23bdff2037c4774c3a0c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2d603a4f138609c5b11ad0d6c6855242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae288d5e1a430a0b922fe257982f10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ed1369e0684356c82185a83e84915244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d59337dfbe472179d5119d104aaa0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc230c6f0fbb56d65328d3030ca25d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba97b579d851db0ce62db7a4963fa98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bba809fd57b0dccdb2a3478d835738248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b52e0c57fec5f33843ec1f2223731c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d0f270904d8ab8d7d622d0b8503e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008143abec5be8ca26323377cd3403a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e73644f710e3742a5ccf29d667888b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206bcdee4099b3877bf697517dea30e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1190d9bd4a7ceda4b2eec3c888c67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9a5718e076a881c317a592f8eb988255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c01f2b226a85c781a505638c02e6f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720115eb775ecf1c758eb444e081148257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a38902fc6d8bc5a974a956b26f5881258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2daaa70be1b21a784cf82cebbfe9d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78abe9e921b002640b535ee5142386260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f32018dee3863956a37d9ae220617d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55eb6f4b6fa6d33cc59698a64c8d10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f1b82d1cf7687de52097eaebe418d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7e0d97093896f292ddcb8dc2e10e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbabc6d59ed72616b57952a91988a90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d69ef88aa18b8f07693acd01c4b5a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ed53e6e99f9579f833c0f0eac7b01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ce0441368fdbda4e1eca78322fe8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf07fab26f5cbb681ec59ac662a2e91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cdf77b3629d7bb76213a4b8fd166a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6559b99d8f13a4114ebf4f9e55ada271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d528e984b3efbd5b542348059b03d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a2c33993fdc6bad0cc8e5b2b7b31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905687f764fdc33680730cf7c8671cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f2a2858ca153e42b780e291f0f570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28611147bb1ddbd186f2b06b9ca621b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a66621a74eb36aa3450c969dfa22b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a590c100c0adb737c58a1391754cbbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350b76ac933cbad385f2c12907df027279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee811df4a58f61e808358c93b9176280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6c490cdfe9920e5c6a416acbd3807281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d06fa2f2e59b36d094edf33232931c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f11dddd72c9ad01fe9be4b0e213d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2444384f937f72365c41f4b6dc0302284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2f1e44cd4f55fd70639ccbefdfed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c5558bd8b9842a8af5f25b92a3c90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fc8c9bf81d65a11aaf8ad18606f46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd67f819f1afa6db162edf152310490288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468780fe0f4b5add554293b0f267d81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813bfe0334efed7a7d1f220a32bb92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01319f8373517850e8ac925d2f492c17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615b6ee62d21408c55d53d62fcff9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c57f945d72cedc31736d805806297293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e7c9faf9e713b205747eb76a9d4a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90614e15ab06425ed0aa875b8178576295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78190edf58573da00b26ea158577ca0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462deb7cfdac539603c85ca2b41f4fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645f80b4bb4b59e984b05622cd4fd40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2408144268db8fca800defbe0ca91d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f87514f5280da62321f111ca014f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af1bbab56384184168ad17b214f518301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed7e95b2053b3563bf53f5b004412302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c3c4df2c49c74d9d4f318ff67ff6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f78a95428682c1bbc6b0d4c0d4a10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d844195359b9c2040f2c13f5032d6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac41676917f865b3d15c533f3e027c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0d2631ad7778e8b2975d5cc429d00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd357649000c50b60075d3d03de240308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca0f190c62cbbe69581365377110ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510281b2512dbd597c6ca4f1a77eec38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eab4714ea9aef0c8142af211e74ec5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd74161972ca0b1015c1120c04dec7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff1f306ce4a2f36a25a8c131d01f9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba397db0fd81fff31f854def63a0e02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef017183280b0e6f3ac97fb265e7a00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7d1d6c8308b010b522b582adaedc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1237bba682bd91e0e267a5ce5049832317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f1b0692392a6ee5e8cf404b8bce02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d2f7c9667da16ddfacd363fda5ee5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda2c25f7d21372e6d06b4f8bec4357320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306e511eb4d67fc7fcb1a91742fb8cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a4070f7bad637e36013ee8c18c5e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40c25543a0915b7dc5c93fe164c0ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d46b68c2386564b2c05be4bfd40ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdedb64befbc0e2ff4e6b60e63b822f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a39775733dd8310891448ada0e5c7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9654e88a424a7022ba3e883c44649327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a95124ff8d297ab98fdd19e7a8975328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac5697684c151e700b03ccf98eff5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09122da704fb0b5d7ce89438040885b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c33eeaa7a48797fda19ca51978e1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd97c9ab5c544981f805b9394cc590332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ff8656239a7dba1f4cbf76a19d4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254b588ab4cc29a47ffa94f02eb284334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcaf7ee280e234d660771c46828a20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159519921ab1e6bd24a5fc004fb82312336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b695b251405fe48e6d610f3d848813337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb47b745ed436891812cf78aa6927d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c47b357c40210328bdf5098c0db8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e0ffacf3d71779f054bf604260c8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d6a8ac9539563f41a3da9b9498ea4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd901cabd37b46c22f2a2b07a761bf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe970cc455b19d9e53ed993f0636e00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9679e718cdb7af77af01b345c2b319c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af934a6eb477677a7677ee80fab78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f67b4a59a2e6280e84f7ed35c707e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104051ec164dea040cf481b10d74c43c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef2fa09a209fad1b44db85ee1f5e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44360c75844855615844d736154e66a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c080f93fcc600990a6eea990fa109350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d4fb8337f3b343489583355f302b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ce9300d74084c435dbe6f90d56a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba983d3e4974ef73534408e53aa40f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be331da2ffce09ecf4663d6d692ce1d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f491b0db862aa314638c5349095a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700efd2c625ee355c765e99e1d20f8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930116156d4aed9a55d8935edd7c953357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d2865cb29d785921d89cc0f9bddc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85ffd47d81b811023f4af850af7d46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49514e42466b1922aecaf1afebd55363360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a050a947bf5bd807a6ee4e454f2528361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0256a0e141f8d1a683fcc2b0aa62422362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06774d176b14d858554fad0613d51f5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3494a71e6c1c1748100de43bac7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9d14ea281505aa5533cd4e569ae13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18fc01a10652b251f470a589325c60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746103352c7f78e45cc3c55bf6b634a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304058066f3a97086ec660dd2189db9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb1961637a0d7e5344455276040684369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026156815afe3a7f69f8d49a51ee1d5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4041e56f920f155d43630aa88e66d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f44f51c563aa6395666da02d193cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86b21ac54b5b97304f3be90d800713373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2d264a6351c489e4ef4be881461de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b65754293fc85bb1d90b190dead6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4125a3c607ce4a57e242058a715a5c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb460bcba7c789d8ff87d7dfea57cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b708dc189504dec8895f84653271378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2417aabc53e6e1ae6d0e898bf2118d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa6e2e47826d06b19dc73c02bf7a9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191c875ae645de1a3c33b5f3c9241aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01d030ff68d18e134073a75cbfed89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a9847d60dfce7b19c1ba67bbbc2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf88e1adca0a9c691a95f15743f0fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db74889f0aa463e2ffa34b210686926385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320011aaf7073c1ac5fe9d970d32228c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd793602b4c2da489bf3907296c76c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6427889c6c9a661d33ec4c0f66c2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b34c8c1ce53a86cfa77a00dc868bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35da2f33725497872d8d9277b051e51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3304b339a26d780d90af37dd7546bcf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8452942b723d8b468b3d145baa6ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec31e44a02b127aeb232d5ddae8f01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed80c1e325f3474fb8de19bedd20c76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe7fd6e737ae922ef9d79b1b9862a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784d5a99610827002fd169fd98bdb29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840519caeea527610cd0fb2ff84317d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0d0404f5167cbd468572e337d104a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ce423960c6a03e16cc6374391dfb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee7ede1b0b2619686f443164667cd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a990ccd10c34ea5a19ed7a6fefd11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba7f556629a2351104397ed79af562402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf915cd03c1ff3a10f0252301a103229403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31bd3e929234d49f4983f187b40d57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e83d1f7ed4e806204b7f55d52b17be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca55bcaddfaba224dd054d3419ea21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db7107b3d8fe1c0b91adb319775b1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f83a89b1e898c236ebb1c3fdacbdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5707617bf0be8ab670ea1ea7aa2b5a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db84d3ea02c51ae3cb15d94082b331b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ab6597dc6db0720aff8b0ba85c07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bbd14190fd5986212fffa1170599d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8ae58532d063fb1d705830df4dea0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e13fd773d6d9f736104687d73065a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34062c445219df00c9c2e39fabf062415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90e3c1a107292c2138e2687fb32fd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50428fb277803e49e316e9dbfc5cb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eca0dcdb41286659d5e46bfd3e7121418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847cdd367606e2c70b16826cc59fe76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd0f4db952a10d9ebb5bae35d9d211420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5554ff9b069ffbd6e0f4467b9ce094421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15557920d0b161e1368274998874248a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc038109ad21eccad42c3853e65138b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f7d4dba3e7df490a2d915d2472942424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8c6effde3cd7b72142c0fb6f3ae13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bb0665be5eb55a119079a5d5da0ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addd54963eed0786f14300722dbe07e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9237feadc2bcdebba4fc472b6a201c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85c281233ce6b57e8ba20a0d12606a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc426bdb6387de30359562a92a6420430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3a4b836fa3343d8cf30911dee7c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf2fc24cdf586f0baa2ac12be8b399432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb22a07f76214048749f4425f13dc29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80798beecbb684ccee9f4a8bfed32c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387cfa6f5d069a77465c14611d3e75d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d166fbe96bde17bc9743f51c1e6358e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08c433a0f118117e3d13ba5332d8a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d533fa243ab0e8382f8ef578aaf3b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccebaf052f5fef8bfe0f5f2b55ffb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5869e692b8b715791fdb49f1383d5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43f0df219d4aaa3e3937ea8e81f9d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1192d278f51f83b14aa893c7071e47b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac7d33562511f221e33d765879e701443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e00c5d590e87e291d4852dfb09907d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2c69c9bf163fc8aeaf6667c9dfd56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15324c55663864440e86d11907a1dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e7783544249b203651298b2c1c627447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c9804e2fb6660cf934db1db3455dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9662c3fb555fe928de4408002a554d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576dc7c4d98af6dd08dd706a4081188450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec151757b807ab2ea256abd05f34b8fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e868fc0426e81479a4d92e6f3c947b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13853b79310bceac72ca7a1fd308a9b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796aa04b2c958fbb94b85f36aeb97ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a0a3f664c8aafc61de5c2e9928ff3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa82be09f9bdc55c29f5039556381d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bb2ae8a1491efec2b1dd9f0d326b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44dc8ab0ed85c6c91c935acb34690b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ebebdb1bdb38bf3c3839ae666e158459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c49326c9a6c4b896e63b39d35e072460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f53d5401648bf5d292c9f7c4daeda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c108f937510fd0d46b08e6db64b82a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a409117c560d7bd4b2c4883e9f28bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd22f943c4413bb4e84ca68a0d0ffd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016e9f5f26b0ff1783f0e1a406f1362465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c488a8e48d5220b454ad7bb9c5a279466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fa9eb16c97564eb6513e916805a9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c609004b0e621ad7d26abf5307973468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a72445cb3811fc58b6add34260056469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a154aefb3ffb1d7564548b53b9317470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cae3e1b0b6649565d049efc51c4236471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24283c5c274752861ecabeb7d2630a6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840d23e05a92a23017d32292aa0e21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44e2399a4ec6758a0d8edd5f3d86c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85b5b30b3dcf3e1514193923be7591475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023acb54540e78d9fa17e0097b54c7d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea92f2ef4a4f7911d47cd0601a9d79f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf90c3dbcd75c50f9796930f5d86dab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb698de574dda163c6b85fde84a89f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecf745639b1c1890bb1c42337ee90f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02e706083035eddb362b55cfa2e75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eecf486229f7094d8385ff416bfb97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d766cabe46507cfe5baea3ba88f86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b901dc1c3fae971884b46b6d75989f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa453cc81c1173012b7415ce44774b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121aaa5c83746a34704644ef425d5a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf3b2a1bf91be93f40c0b9c2f5b6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5126c339fb75e081c8334090f1a06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec326232b6380badf65857dec978cfb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee00fd8e36a65a4286c923936fe618490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e12fc8236041114356f516f750d08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87b1664306353c6f7d0ccac749f358492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572feb691b2df7d359a49c10b491a3d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd17757f84d12f76e8cff6c969374ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af0f61ca679ca0500699e806eb61f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97ac0a41ee2691d1930552a373bd1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc9b30cfe3be06d1ad1740af71a536497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75adf57f3bdc922c96fa0e5350e55b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e9cfcf730236f1ecd73332162780c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63fb9337b513a5d509e37e7740a09f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6a954f473491097ff80d1693a981b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a130c499854c57a1bf68e3c51c484502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0cd007fb05f1d52a48631cb408227503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908056008d298ebea1b7ecf48c0810f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9fc0a753af6291191591ac29c76b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101881f7ba556dc7c039de259a4cc95e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46162a9836f98ff60aae2d68778388b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59772f8794b14b138cc8ccd394a8127508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d38d5b4b8594bbbc25f58dc0af438509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f4e46305bed30e6700bf981b895f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f736d1ac83d55622fa51c82dcd76630511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214663b11f86a1b62d157b531e0e615512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab52ea1b511ec97a03fc09cffb9bfa8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84591b4f0fb5ef274315b34e636bafee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a522a3b083e377931751f071f295d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baec504596852a8bfb114f003136ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f62b1ecbc0c6e476ee07f65501d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f97270f56854c96d113bad4bcf0f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c008facc6912249f14d3ce7bf2aef00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b09cc5c64286244d1cd35cb9ff65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd752cd0a8dc3c4defaa3d9d8c3c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308db4e791af7aff12a30d5158b6837522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefe94700d3be6e0769d3a4a1473fd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ade5ca0a2f6445283a4494a326e2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d11cda7c257245944e7aa068e0832525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad233c0843055eedbdcc2da7040545a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e168fcfda048e542ecef11de9cfcf73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58975115541b95a5e4a2f152eecff9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29542c8a9f427463ddb0dc9a2f529d89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8778537f45a7ceeab9b717762577c9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f82beb1e6ca351782d64208a47214531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aa920b7fca7de53d8b426a5c33246532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e94364e2abca4039bc8bfe1d6dd3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223e1821a04afb858dc6bf03375d513534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb76688522063242b09c623f0a6294535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a84151532d13de88f30945c42e85b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd706d5e99fa61a6af84dfd2ef73473f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23d97e4d0243d83438c73cbf077f1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a2ae6a58b6b236d9aff51d6ff0a37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991ac2eefb7f1597f8ef4eb30ca7e47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba78c9740f69352cdbe683f006bace7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d0d90b7c8d82d8c465a068936bbcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c9ae7c5d8c228e71b42abb1114e49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee621d1e8ede765ba444992d161a2ed8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d554284d61dd9907ab60d182687e77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fe85a8fc4c64f2051d1ae0ae30600546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c750548f9838ca999a4e66ff94686da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadd23a4b36d39bf1bb91d6be875c5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aa970fb21ebd681461889103506d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee98a504d4fb0ee12596488724d9b3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1e4b8168963f5944d430f865118e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a82ff08a65d12fee8d94957770038552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473336d91fcc5d1ae3f4696268f9e365553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a4699d611469c2d1028dcf3b600e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae522d321cc57a861bb7533ebf0f1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63b90087c509ca568302a79531ac0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3863b49e8eb6e0914bae000826cb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8009e6f73987680c848911b0382eaf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd8086490c7a93efbb4fb0875d13e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c2476e3ff3d57027b19e68774d887560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931977da87bde17790dc6c18aaf634c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3c24d99e319fb013b24c74f553ea9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cff6ca3f17c5c6e746699e68bda709563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f89938c8fbfc18710284b114724021564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8f2761b544b1222de5a1649ab4c6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbe7d09fab305d7e35d33fd9ba76b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a73fafadaf2367754c9bcf9dbab6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1ce114a9bd3feff558d6ba04a75ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61398b70280955fa52fb45ca44ef483569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6fa9daa62f6e6a3b2c9184a5e8510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07c5e56a02ecdd594b58a2a12be165571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fe39865e0dfcc9c8aa1594b81bab1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b47b08144b0f47d02d8fadfd925c2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d8c890142ad3f5224571729238409574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b180041c467907a43725157e187012575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d51a329f08037b8a44aa3de19691e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85414414cc63d45934d73d98fa145c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb125c0f67afc555bf90809fafa49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e95969fffaff088c036a6168b1170579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5952d8fc245b9c79c180c4e178349580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55aba1eaa1e18980303aed43313a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f4f12c3f91af0ca8a0a9324f44c21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ebaf30815b50c4c434c006a6f022583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534a67873a8da7b8c2cbfe7ef4c7a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712eaad4fe3ac7173d7850916cf0498585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe68dcc9660c480d5e42552a26c027f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537b8f772e925de72437faf7f01852b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fb6f2a840f21a7c79a2fec9ad139c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ae523e8d96dc0a1a00941441678ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69b76b24cf42809708df7f017794b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435819b6d14f6f4d2b29d9f3c31f3c13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22920d1417fa343877187f979683575a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a20ba1bd120b1d8c2dcc3fd42ac340593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814fea09e04f1e5251e2e2df2a05197594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44cfe871c4aa665de339978547699a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd341bb4d6c3ddf792cd631370959596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93438c304b561ccdda499dd31c3a40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c530a9d499ee418025c1e6bf30fedd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404acbe645bfe0eb8875a58ce4bacb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59009c3a9478c5f872761a5ce83ede600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f1dfe04dac2729db88a350efbd2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa5979d2536038e1c173c46812a08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b65a6e4f6ab7a422518139c9764ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7a0cbe1c44d581db3a19c132a38ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb2f281027f4e255ef4f865b03f2f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009f09e97c3e506612bf37a0d672b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66147ad97b7d4e25336e1ff411ba6d11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf4bdecc6b6c3ff497f887aa4eacb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bbd1a2b32955e36ab9ea1e5de854d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be71ec8a28362de27a4a94684eb5e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08591be5462f36909fd35965b7c34a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc298ee73c07eccb3ed630e3cf5b3ef4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bb7c928675b246a5c8bed36621ad9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37029a5cc9608f0b68440ef03582088c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1263083f510bddf8db55ddfe251c341615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66666fcf8afc3df1e15f4c34a87d2cff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8832181023d7559c3a50671105d631617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab713a28526e04d8acdad1f0f3d285618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019e46fc0dfc98c5c2796c11289dfb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7dc1e0871a49f647e3714a757e745620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02c81682dcfabbea6c849860a938b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aff6f01c08ad176cbb42a4cb04da31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb1870693294145dbca8c6e6c4704623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbf4832ad02bc2b2c24b3164243400624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e560005189acd754432dcf0a908f3ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d05161f6b7131dd18263bca3844fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb16d1d2f8b82da843b59915426b13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18dc55767edb6039d00fa50461939e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92f8759422f685a33673f67301c529629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccf27c4168023fb94043098cfcd7eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af007dbe3cfd28c01ac667435cfa3249631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdbce91b9558558ed26d985d8eeb5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f506c1f0a5a3fbbed2a079636a14a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03662c79d9d43cd9d6c5b58c9ee3cd9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5422b43ebac30f59b9f63ff616955635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd45cd89835535ed43938ee9189422636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60742a705bc072d4bf3c46bb72143fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4b76fa120940183aec0cea828c3b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5baf84e3a1c2a07e6e562293049f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aca69c48b480e8512ceb59f45d942640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd683c9929602101e2bfcddce92944641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f51a5ba78423d327046d4fe09380d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dff57cfa011adf7a4860f3ac8dc0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d6ca38ffaf0a42c13191cbbc21e5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ea597a6d9f27fc75e0fb1dd4e13fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f83fd165b9b410a992f1abe6586daa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50019be5e4cc94b6b6754f35b0e0d357647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc5a28ce7f8ee80164c5142f9ca642648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba9e4ad249259e72c56f30fca0f07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d512f444030340e5038d6ccd617a56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82ad099b1b55b7e3ffc1178fe381d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a78f37bfcc3f50b7125bae84fb25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2c4bd5c68b50d28e044573cc4d82a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac5b421009f46659c868878185fa1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9caafab543b0e75a7cf5dc35691f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d63520d69636b7f4f9eaab448e807c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008096bf39032d9ebcbea31eba26012657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cc087819d169daf5f0924baae0c1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a27e7854980111a3e6dd57745a9b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0994fd87cce7c232dd42af36d9518660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdf6dc6325f33939ef6bb82a39180b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572282de36fdfcadd5ea4df76c12c96e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed75caf2eefb5a39b07af2990de5d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67a80f7dd0c47e37ddeb20567d5b66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a7b2e8b8ec0b623c3b154545ef132665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d53ccd4fd497ed19248ea1a3cd01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e54b27550c714378348ae8b9055f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236fb5067e3253d63f8547e80104f68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a0822589ff4121b4546dd97c982c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2e7d8b78a2ae69c948a3f4c6b9b95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acc3aece328ec7e7fceb60206e28fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911014a74a83f0f5959a8deba65c40e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66682a21d0572769ad0e2a4ede1bbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0a650e4a4c501447c965f466b1b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ede53e94144d9cdc41a22ff888720675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9292a05ad26e876bd287c157e81d86f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ce45961d1ff335c8f888ca67d1eb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dd9d0b1a0973d6a848c93d7b93608678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf6822fa3777710838c0d1030b1f7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7477e56f0e8599c6fde8916f75d0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483c60c8b73a7848a43b747b9bd4e8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509443b4f0a0e8ef4594becaca11a1a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a527a0309e59d73d0d21f3284ed6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dcbbc06dba8f79c7d1a2e41c0fa44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7188f32a62bcd6c33ccb3fbeb9733d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f55c2ac57130f55daf23d5f1dab55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8cfc6ed7f0b2c78e95fcb94926ac0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c337c878266c0399360f2f646363423688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b28eede04cdaf0bb09e4b7267fe473689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f704e1a5ac79e26c23d91dee3fb359c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a8c2555976bf6168ab97fd533c5db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f3c475e3819655bab555de08c964a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74243cff2cc2e73b58fe83bdde6ec2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8392b47d32fd98cc03c69ab3eb960b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a78afedac4821f42c10dfb6d15648695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aad0ff8dbabeaf77802cc0a9158d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e8f9e82899bb7c800c13ab403b7b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edd841c088cf6f6fc65a59b0ed950f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d59493ce553c33fbd202bb51ab2da2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60876111de918c68a1c414774ecdbdcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e6281013763fe6a9d5db8978772de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cac63a73326ab08a940b647b78d62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcef1560c0a18cd82451c233f54417703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271e38659872e8d574d7e5b162fe4a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f4d54225d5aaaf1bf3ff202406224705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ee3132000aa85a9754da69d8475d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a1efafe9cdeecdbd0b7d79e0063e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554563ed44d1d7e7b9f56c85d58d80b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fc2018c7a08c83575068aed34cfb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a5ece7c0476d3970522394c34183710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a5bd67d16d053d4436671774c297711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997c5483384a0d6d2a61122f0b407b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6355b37bf18f14c4923f7f0fb0617713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89b8f778f0e47b291d2d39761bac55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a2700b14a0d7c0fad2e90d38cc441715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbff34d6ce32ba3cc6a09136ce6b59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbf37db9a7a04abc293e9c4126c8c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cc263bfa7a963d41c6071aa96aa5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e7a64066a3f4e2a7f731cc2f4e980719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e3b9e210e2a85540cb2c87baed6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c3e9e15a8b71d71d98c39aaa96b32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c6637397ad90bd4816b70902714e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab28607c8cf0e854cc75c78cbd41382723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f94d5bef285554bd31ac7a761ca9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0920af61f3ef64827f340020fb416725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ca3f12c11fdf8a530520e2eb97161726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4a63772aae95f0d9f3131c62b9fb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa3850cbd3ac932821d91078fb81b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a949ea8f6e79d90def0c3793b860797729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b928e9fd93a56f2b2382781362b1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fc5d29770ec86bbd00341ec168012731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565123f5880e61403ebe53eecae2020732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b892fc8767453dc519b42e7a5104d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1586293fdbda18292d534d42bb440b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee618843afba3368d0cdd8c000dbf4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b0c0d0baeffa1676ea45414daa340736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd018903415bae89e37d0d8773894471737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba195dc4b36d059baf93e19e4ea0b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c78dd3bbafe8ea507ff600ce00e30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af721f469ee3bccf7036c83be2487738740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8493988b7012087fd56eb02d1faef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16ab9ad07941fbaeb64acf67baac42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e275c472e01149d3c245dac1154830743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aa023c47365cfcc432bb3aaa4e595744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6bc6c5a38c95f7a95ccd6495f39bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b912eddfa34f410efb171d0e3c092746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053705d1fc61ba1a0c99991060591a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d01023cbcdd66bef40eac32646001748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40b9dd5f24e409cc85d3fe4813089e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ef05e3bf30210dec306d573fe747f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89709964bacc71052e9fed73d9bfc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd095ec91188847e6973c3e85339899752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7966fcc5c3b461e5e0a7facb4f452753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89e33975a6109166d9fc5073dde53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8639fa9a3a87842e21845e0194d7ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e367fc3e92c61a38b5fb59b2630ea9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0673181738f58924150e3cbf5a196757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab752b59ca86cc0c702945c45cb78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d296d47c95fcc396927cf8399156e1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5349398f3043fb2cbf5e4551b4307760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b657d81842cd5149b768e16e7d579761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560265268e2fac31c89c204d8c8d66a8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf917011e2b6601499d169ab1c9c08a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66ac37553336c7495b037da16d8e38764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf303c69d328d5363f694a51b6172cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6572e071a3aaeff7bd945befc90b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72937be2b052cb04dc9f76c957df1c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caec26f712bcef51ebd84a4c106434768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08b8a20123d06705e57fbc7990a261769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd797cb9a6c6203aa9cba6e5e6527770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d17382ec4660e1470fe94a80e936f9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e2051ebba22fc65ec9b88749c9f1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e4b1d831831b4b4b667cb6ae295df773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54de885fb2b9260e4a500a97e1036e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c2b2c6d9f7deb32a05f8ad0649939775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac64ace47b937e84b753b3305f7362b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd8ffd77b6a40f923a933e73536ac4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530967130903bb526a8337e8931a33b5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73e518f1194be973619bb3d4ec0f34779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fd97111e61fa99e5df5186d426230780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ac24404007a0386246f817c21a28781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf04b541b2a70499e3976df38333d5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928067cc97590fca29aa9515cdec1b2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48914e0726fe69a7f01a306c5bb23a82784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37db8eea48648129f1447b8144f2ab5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e9b0c6925c1544ad5934d1a45be65786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9adb904fdd9532d8ab9a8f2e9e29b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea1f5cd02fb7895363b69a893a7dde788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524d7e5a38e26e922f552a69cb8f12f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237af68f456857859b6a68446314b53790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56788147ea3c097a3d97a6fdea5643791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701ce84eea0552ed962c1777bfda939792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fda7f2ce67f63c8e03a7cecb001a68793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc99823dfeb3a93dc5d12484e14db72794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f702f051fc2f3568fa0b5a4454bd0bc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070619b497068d644f474b13566e5a6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8337b3b57d98997e73b5acd51d9b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31eeee928c0f9c90677328c7da981c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f553dced81b6fe11819a803a4ab99799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e53ae123c9c28e2bebe82c108c662800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974352b9f193cdff061b3caa1f85638a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15b272af69cc578830a4e98f524178802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e1fb6d23dbb100a9fb24bf9ed0a95803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f390f7e367879f7721098230450fd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c88013d2a21c167e6cf9dff201b52805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d696214f79c8e2bb8a551ba707d9db806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ca32c3cd683726d84e12bb84624b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d88100afd3b273de7442dfa59c2c4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9b7a5ad70cecf51a75a7779e388b6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b7f0cded2e32277a818600f82b5b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8efbbbd66ab09f9f439a4c37838335811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607aafda425f686a8e9c5cc9c1d9243812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24986e51ee30be1e78d2d58f12860e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642058ac7d7c730b7168137599e045d7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29c8803a387c21da1c8842c8aed1c7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3fd0f2a56ffc9154bc61b61cdfc92816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934844cd30d191a8107d766590973da7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9850189867531b7da2b79eb6f1c7c22818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496f3a326fd31b2a15d2df0a772e916819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ddf43982f18faaa7caa3068d62689820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0481cfb8c217e17e765e12e042d1d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8079401fe856cadaaff6ad45bffc19b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92351efdbe34fbbc87cea542c41454d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ba65702f571f3d64cd61eed9c970824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f77e9dba7f4f08ab5bd4a1f8d23a2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275a513a0376d30bc0f0fb4af36a1a8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd3d326ffddb4229b67e5b706050f3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff49a589e0e1b00586912b3738b972828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b46be73b281a74211bb4e272fe2c48829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c0425cb91d082e53a46696563fa9f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a137379b6f23fe39405b24cf4498bb1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168f0533608cb174014f445c27cdf5a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46f577de5cd80defe737e3b7b3bbee833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb2f84bc424bce7a791742dc9d5a1b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45f9ef73d161962192dcefa770cf4e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f7ab483d81fd5c726947ac310ef2f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0545ef1892286c47d29aa98b010ef21837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a6d32fc2f488d12d7fef054766d80838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b235ae8338c4f82a83a260a629a5b01839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7f518ec3e0e751f676e2ca1155913840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b3877a769d81883fc94260dc3411841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf50514a2fa5dee1ecedcd839ef4a99842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edb7b89ecdee3cfb37c2a385126101843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5421d024ea81913ef716417533f9f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f27da856054ae2d5e43f755a625f9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c66d0279405c6701189f305766259846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068c6762e3543cc3b7d68a4ddb3036847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c777b07ee3d0aa792a670364b21ad49848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ff46340023d41857bba170fba3f9a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1070d4a36945235d0b013680958c8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9ab93fd35bdfc4c482ecf5dd2d4b6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d49d5d66fb3401fcda15050897ec1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3784ddedcf9e1b25c596c7135430fd3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1154d1534415f6ce976a150bfbdc6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e154cb16d8ca01dc3e4ec41fb2d97a7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175059d4ae03cfb9dc67f42a426f91d0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9183cb17a8e49c53407f0fa834aa2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccde9370b51c952be5427f245da962858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad486ceef786afc7ab24052e8fb5dc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b32768818f0df4835e2c55ccd15553860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b8a3713084bd01bbbeb8e1d3683ae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f1b4de69aaf948946afce6ab7fab8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb64a97aa6322462376abc612c3549863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70c7c506b2a92a18e5118ae983c049864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e167f40fa15018323d93191e4256dd2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e7aa28f7de7e80ec51f0af708e883866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6b96716ed39f5eb1d41be26a13372867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daca43dab5e1a36c86ad13024df8db868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f155352f46e73091afbe265b8d231869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de418c5f58136bd4936d90cc3a258c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b026902a5ed6b79b182cddef434c206871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c35be5132ac5f79df556f758a61372872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da7574b2a3b4134b2d251d12c41779873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d06eed3c97cabdcf70663fbcd3c28e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8405a373a5c8688d701e36b1990290e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650e212138096732a8c4c020ede3d5c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d526783afcfe37f8a939892455d186877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efb041bc44b199773eb05c9e1d9346878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc134a7ca260b5bb75243617a478f1f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c106cb399004f066c4f6fe3500d1b88880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465848974bf40deb3c1296bac16c4210881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dda1253af0757ff876bc5a0f89c43882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911b8794ac2592d42f6f4bd4e99c0b2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66198a85e015faf41fcf4fe72ac5bab1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043451080c7b121f2daee92a85fc973c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c89cf28fefd97a7fc60c42dca625f8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531cb08bd57120670247e24c6583405887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc602c2fee7597adf3f43a05d330fc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bc61290ecf8ef3564914c99b00b62889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067d7b8c611f985796c709b11485e68890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53840b161ce113d23c87f2e645cb278e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21d5ba84bc62ec127f448478063091892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78252912276d95ce298970f4ff06f2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df521072102a61b8e32130925f376e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb9355c7fad47dcc5ed6e0bc3eee9c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dd9c999123c34aa09b777171c76c9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2df20b0569d138a4c6d2d1542f07e6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa396e1f3640115c3f67f5072b61aa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f6b3ae771b1c380a72bd1a407c6dd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff20e7e389aa476a0e8b77ad15de06c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70ff0579de365995db50b11b23ab2f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b00abb4a88ff332e68cbf8dd927335902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd9017c921135d43d6b0838524793e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4735659ebb1237d5c18c33fe3f2ae904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b15c47905465c9c0ba9ad7d3296107905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcfaf01ab62df3f98dd0f5d7f75f09906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eb85caa994a29a9509135e7a27202907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3df4bd10ebdb3736c5498bc9cf7dd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ce8d4b04c30a6f2307a908d29561909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfe0bec9d39909541969f3259f2285910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54940d7182ffcde82c33db5a9fe3341f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7ae61a9da9d8e1b96f0bcba53b0e7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5f6876b1b1b8f3c4eea663cd2b1d0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29973f1dbefea14c10f8ce3d2d27ee914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586edca917aa1c2b9dc5b97ac4becfe915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c685ea8fdf86496bfd99127880d0732916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a99701cfdbed49e54ab6b914aaf73c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f4e5f21cb49f6c248bcf60b6012e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91254399616f44a18809e9ce9cd1b05f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d9cb3c1c7ed18e1bb50723dcb2c9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbb3b0162009a53d0910be9809cc66921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a1e682130f0e83b05b1426da795f8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b488adbae57d5371b510f97656897f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cef705bfe7274409cc38b513afe36924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bf2360a38700c7e205729c01ca54c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c78f5d9cc966cc347bebe40f8514b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6422cec90a7401e26cf07f96c6181927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b61c79d10f6e75c4c1c1b3d0aabd9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353fcd97d44a99f2fe0c4d790fa95e9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d8c039bf7b84e2f9ae277bf09712e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427033d626e524fb9f3d481d86722e1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84db43df3ed4b4e40e4d392bb5106a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3dcc850d95651d97aae0001d0c1ef933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce867e395c89cb4e407e6b9e9be55f0e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa76fb3a81584b954df5ab492becbb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be94ca91c61f3ecb5182ec25e1efbc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd35c7d8eb77d208c4319d0369992ce937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92343652c10d622dbbae5951a17cddef938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c371d4a7928867038b607de158cd8c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a452eaf8899467cfe8224717e6b0f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68545550d7f4069caef866d57da24611941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5577131fd1bcb2b6c9831606d99a6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d84ad11bd59af171d8072c724de33b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6aba727e52eabe31c74b2d143a6a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1887fa168815d1329b233ec13b3bd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314209032e34f708ccc6f4d13d531b6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ce8a637e53b7aaf09b69160d1b50c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89514d26c1f23e157792d2e5fbd1938d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e2137906b3f4d6607475d2106ca41949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb44f3dade5b629e6063dd145b1b92950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f858cfc8970fc3b0ab283c5db9a3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78413ea5baeb5ff223a7e3edc74b0ae952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39fa80e2de13b1b6becb825e3a092f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e064ddc9113aacc4bf36d7f80049b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b78cc1c54fab28e909d48387febd6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb4b8eb955621e754ae6709db8d224956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f49711547be9ebcaba51a0fd3da4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89553a8e8542e00fa908bc632132583b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444e767ec3a194bbed0c9f55ea966ad959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ebde86dde81f816a88dcf258b264960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfcf59c7f6434af200088435a1f49961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ce5aba32ec69ab6d06a5c7f172510962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010f26e84c776aa6dc03d2efa5f75bf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d26be8ad17610cb3da441a8554c27b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f373ba4235d42bc3046451bb5c4285965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888256352fa2affaaec6763c7dba27d1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce13260faa983768a04d8755c258ce967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cb840f6641065f5f182fcbed2c698968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31941899eb583a842ccb0c347cd2c0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774641683c726de2c17a8773d2f10b0f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c5142fa9dcd8df2909f152036dddd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769bb0fcc7ff8693498cf8e902c8b9c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1efb42609df2360aa1eaf6c40ddd57973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215dab09d845e80deccbf62751fa065974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455caf4109984c9869c3e98828fb4670975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190574d53a3e2ba517822fdd89c82b3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a418f75f8aee7b6935a715087a47058977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908d38d20c0207fcfaa42781f639e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202423dbdb7493b4c41d3763bf7fae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efe9061e6f50aa945a1f0293d7753e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb5235db9e62ae4761d55295dd0eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d8bc61b5b023338a6973150199f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926790eaf8d5582b1b3842cddbb96cc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cd5ec9ef751a1141d2cce4e5d1ff97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2c6abe2c3c552d597554aa95b6f4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d95dfe4fb9fd7b3addddd4571233f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec030eb0de6f248168aa439a0dffe5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76463a7a4bba355046cab9693dc4fa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc97834c06b6381843352f0dfc803a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14ed6f917187b23a5cbb9ba64030bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056eb2405706cffe48f93ad5229c6d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25442560bd639c42210873fffe2efd9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079df1f153b3855b2cb936feab4b35516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a7cea3ab74f870ab6ff05a8cd936f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30283426ffc869c61a7ed646cdabc9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f481121fb97ee4b932683d044d944ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eff9f1565363a8f906d4873419077b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6580cdd4516c26ab340a97636bd37d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989eff2625a860faecd61a9db08183822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af119b5dd2677720e069717786d58023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683719203edd48a1aa465cb5264a430f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afc0f29c5af3952c6161e8ce19587525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636166c4decee7e0669967fd83925b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435ddd15c8975e12dc0eb048e4c5e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e9ea693eeb979541f00ba2af679f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8aa8a17ac3b276fd713709f7ec1e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9967edb8445acdcf80f9e2bb50d8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb930c1a32d455b721c8057838f1c02c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2d36136f7f9affdfc4c44c456207232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e349009663234887ce69b04fd5639d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f6e37b49665186d4643155dddbb0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e490597abb4259440e0930c862c6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbde37fa8a957c6fbbe8afcb29ac8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba9ae75652eef59279b96c5c9cb9cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb860cf7ea816930a5a3d8cd2d880e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1985889ec0d0fd3b3504167cf12439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464047931fcefeb0dddb496467bd48da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a46e6861ab538d90e1d8a53ef375e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1384f04dd707d7926eb1a7b6308041d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95616ed9e8e8d96970c8090f3e8d5bba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195b4b2e43e4e9687ee53e9f371389a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe591175199413811fcfc63ae55c0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6feffd59d2f03ba26c176ba43d92a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086c2286f72d09bf9b2ad2df91be1ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd37712045184157d1cf92ebf4acbbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddee59a25bec8129259ee2494a50cd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49bd1cfe4f0f9fd8ad65e725f8867950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb729062cc1864bdc54599406bdd63b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef42ddc0ef047b3da56c9f808f8f3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524192686048cc7ab351c963fceeecfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3f8957b4afa2194bdd2134f9aa49b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457db0403575534c092472de909bb7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba805de60a3b5a343ef9413dd7b37156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832447e57b50047ca5f76594f6cfc4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914de456208a68079d05f9fdd650cc4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f8b56e221545e046bf69ed264fa0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ffa2f2287040934d35c1a878310e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3060dc1cc094c8d0a30d72a962892361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab4dd3574fb3d97bd6b2c513c54b4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ee0fded23f5569539cb7a178bdb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaf5ae61b7f61dcbf061115fef675364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0196b69e89fc2b9700c81674fccb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed5057531b7dcda648adcfb84f98d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856b20319c37ed5d00290554dcc1c9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2326315a1decb88349278557b547a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14635d39ad0bf9dca03f9756707abc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f757e4f5e6a856ca0c1b8c5890b5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f075cabe0bef9b72a1fd03113ccd9cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf5c176ecee94c540f718b920b3b0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf469fc526b09204e9bf23b5c8a86273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9624c67363d3e6e1737c040f5ca223374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5ad71873a4fe3e223c3cdf953d50a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c01141899eb448695029de3453ef8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73fef43932bb18af4405bf36fbd6cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b91dd1e4cf1f69866efb4133a161978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bf8f643951e622444f9e55ae2ac2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d507760f86dcf60416d47faeaa6b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7015829b5cd4ffdc4c39f581c47c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51528a0df1e8301173fbd209aad1d1ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5141e1d8cf20f8eacafa62a4c0865e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213707bae57103d0eca9d312505694984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d811eee8ff184df281dc61741c91c3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ba526ca4e3e41ba2d44002ba39b9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb2c831d39b73713911e3623837a2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408de0ccaa10a562bf454c143b981f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03b52cf5de754ad3e4c9a4c79d3bf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10959ed3fb08b2d6ca6737f0efc5f13690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d3e9b1b5fe785de1aedf087bca22191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335c4d46d044fd0b21f991fcdd5df1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e8d0cd24b0ca4bf30b8a147b3205793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dca73f346ac98f8f52a891ecb6e8d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427fc6078abf7b885bac1d8073cac4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134377b24536ad0a241b0a75d264a2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bd7a48f4173d6b271b2107fcc44a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda3aecc2226537f30b13239bc4d6ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8ed23ee76d061d740f3183b264a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40138ce2e9921fbafbbc491ce835425f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec594a92241605fcaafcd82301388b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490db7fee62a86c87d50bb726305d20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820872aef12da1c7f123a1e006d70a78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae72f63ab83409b3ffee9fcb053f0eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fdb7f2a95d924c581dd216de261b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12accb19532e36c65f1aca9455ca9ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59414a9db0327ac6c239cdabc9dea1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee179e83a852b56d7357dec919ff89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969df2f88bef4949769d04c8bb6d2bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d86271947fe0fb7fb92c85c237d01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156667ea89da55606f5f2fdf3fad44fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a36fdf508c21a1fd0b79829527c71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf711f8f7000eeb75264a211c0235e14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ecb73c685dad85c1a008525c60c53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf5faea2c6716837a14d60f7403f99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172f8a9cef0b40bbe915c2d413678f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15b54dd0aabe4c2c44b8571df21398117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d51d60dcacf681e2c32059087fa4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e281e2f8fbd08b1ae55e9eb2f51eaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bce5daf5fda4de7eddc3bae6616fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab67a2973cb8b60d85ec56f2c2a072d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8b62dd9328221506f7766c68e1f87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66edb580dfeb3555b1af7d22c4588ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1542d341eda1ada2dc813641fbf999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc20068cd0bee24292c986305efb9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ae8142987d10bd0761498302cd10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b65f394c6b3a2dc55fa0be10dce99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e4140059d1dd3bd980918b330cbda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee883eb16a9c8645f35620095c39d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7818555e66d6b17211d3eec61d389130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5b89b858dd62d3bc2325e38fe579f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d78f4bc9dce75e3c3e38462f94c3fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b28f9165626b4363e8a2c53c77d78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dcf81c006f48cdc0e5bb2b7da1ec2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a80e9ae32ef1f4c2deb111c59262b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001f47cfe1a1ceca5bac3910045e7b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb86d2544e41f9e9b1a55c70676b83c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2f122a77cc8ac98e0951f5af2a5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a8fb5bb4f490ae5fd3f44895e8d2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cdc8e1607b5ebe97eb8645ea16396140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97df529c50cdb11f4d558fbe463cc38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f056ff1bd706d7ae33ba4ab48a59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73a224afe92139595b441f25d3ed96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878ba3ff68cf54a1e30fd9ae556b0f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd6c545f7b733cb3aa7778b28ddff0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62269638c0202356cd6d4c97b0b9ab7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab721d001344b53c1eeaa3c635740bde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50901846ebb902b5cf2a24d64884fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0629b11f90ecf125cf2aa3b2bfcb939149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccd84af9e654587cfd108faf5f3387150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7fc42bdec65fc54c751fa524a2590151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e169395829121dc92a8fd418b91c7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd53ad9e6a4f68711c6fda1b7be54e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b174ab79abc391b7c02e87229febf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf048803adc98b6e1720235a387dc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d13993ed0f5fc6a30e793f2bcbf013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc8fa580bb70e214a6818f1d9c7cbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb84a34d7f2a7786f6d902c53accd17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ba93b8bd92688c8ad04948153ec6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f93da5cb4b171bfd0ddb519865d33f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e4becbcea0d40e0e9f59f139d75a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bbe53260627afaf3c93d3e025e546162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7189cad5d05305d9748f5c6b3e6fb34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0b5143ec5024ce60159d62c0c354a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c31cc030fe797f7b0233be32146c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0241f396ef4a8f43a907cb692abad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db3469a66402541b8f763ca3a3100c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b26969a486ab13433d0c74717023168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b42d7615f572583afcde27fa6603169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c57b5c29a5cc6dc7039bdc653b302170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339534aad0b38dff89a6912da751533171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498bba7ff83d27c78bb65a510e27634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86442120a68920ecceee32dea614d274173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6312a8c685d723a3f3867cc1f826c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50201cd6bb5ce83edf5b0f91ceecf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c243a06a9b32a187edb0a6f41425176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f5ff21fb4fe042c815fd36324a593177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9848ffa82b56363ca5e2108fb5ebb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d6e2249dd063a21a10f23947f3f2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee8ee11fd8f466d755d28d4a572c4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59acd1904550d10ea22a8b54d94b295181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160368e3b54add5d402680aa76983462182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74336df03f386d08e2cc610bd859c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c509ba0e885f23527a06514586b2c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6117f32aacda55498b241ac77668e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6401902036eee2be94ac41ce74d946a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3b9bf488d20ba0ca090b81f3f6fdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aff31ca72f73a37f6e604409b6b9e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d257595f722934b3744a438a8c0d3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b023a350b3c5e00129225fcfe25d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7840160b97d8c3cf6a59d1a9c4a41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483fdf6179040b4db429cad4d210e20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e5d921a8a0794bf3d72d53e28308e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98867dd95297888e4def055303f91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ab22986334218510a58d79d87781d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ea8f8f4c361ec711c80bc7a8f5821196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae727c50a91075914345bc6403a04d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833077cf06913369ae31838ed61b5fe9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbd6b3425039a1b8bf490d9d30653d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6696f8189caa6d4dd5f1c6c252d97a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd8dbf7f0198b5f2184b4cf72709f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88802338451bef2a8a8bf0c52672b88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d44271883823dea4c77b7ff09744203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2849869bf811654fee7e764d16f318d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e663a4d56bf41dd2ee536bd7f19673205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a106b9aef99f751b030ddcd47ac28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b382319d3e5402ef319016deab7c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068345c5db67b51dfb789821d0d189ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f66aa944539a201512d933e45dea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a8739675d0d3971d73fa26147c4ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b10a8465e36b28c1fa2d6e7ce639211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c7fe4afe998852f6cadb89f152307212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d368652b5da3d501b923912e924fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf2c28f67e8e7eb5e166e76ed84add214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4d5ac7483af0ce4cda2395897ad4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e45677f8939c8c4cb2ad3663c5d059216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167871d8fc643d8a1ed35beb7453dd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5370a7f15c39325867dccdce9d9a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4937eca164c897ae1dcf8a4fb15f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611de09a3d09c13e2fe763d01b324b47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19852334cfffd9471c073c02ed5638ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d98df36fb90e283d3530d4f6d82c9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe607540d02cee4d8a8965b20e75b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c5b33f30894e5ca2240a868bede01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f6d946e44fd69f0dd857c272dabf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc608075e3a75d5ae26536aaea49b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7a05d9cd9ac32e967759ac2553746227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387d018d009ee72dedb8644d1f54581228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eb1ca38c0763fbccaa70f50dc02b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9ab015fea3ca5f66f40abc7a9a0ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7aa747bc3ff95f04e6c1b56cd70af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61690ef5a9f224ed6a5dce32f981c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff88564e5231e20211b429769b46dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da18dc672ff8f3ab36712aa97814612234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2361f1078756f4978f27d472b74c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19b5e2a9e930ac47263ff884022f0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6c859d2dce03bd564867b1e252693237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453be604810277f0f8c8dc6aca23d31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e09da3b9b5a8dae7440a25f410971c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e385026dbbe6697fe9b9b4308e14496240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df17fb8357af0f874ec82414df9866241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f215f3781494ad0cc24d3faf9c008242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77e01ed82d329c2684582c53367ec4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea917902c6bbf4f265556a98c8fee61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d01578518e6c0172ede21fb8d2e15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cfa286efd929d9152412fe90bf711246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db30e2cfb16db300600a8e4f28440d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5a9bfcd584ac77c171e4062e824a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2bb31a0674fb689d3ac46be096a42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b8b5a9b097c00110c1b47cc82dcfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf12433dd5077b8614c01b49a53a0dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb535f5a9420f440b237c64cc51710f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e29725a10fb295445b016b8bbc16a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505f823e36c42d10c88fd89c18bdc7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea617bbc154a3d4b28e34da5e5ac9db6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adeb52b27291e3b1b280dddfebf41c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6787ce6d2f6f93bc3846f933a52ba2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1279f926116ed4aaa79e7947eaaa2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f2aa852040f225979eeb96335880259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fdd9ffc9ecb7422c15a16e8fe298d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85487a73fccbe03f82101fc67f78585261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d09b7d512ce374e3546725e96e79a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407bc8abd0de6bcf4b1a2e32881e61a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10296c27fdc0efdf1161a44a1a09ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336526cbd5253abfa16d35bac38d74ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a945300d0ef3978232bd8fa2680e9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fa9415e92cad4e0f84c9eff3be192267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba55c0f10f73b4438fec4ed1f4ad186268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f560dadd741e8c539d0fe4e9305238269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17ff89815492528b7d9dff6808fabe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d2829f52bdbae1f36bdd19275091c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee63b6e796bf624f8f7c156549c3ab0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e7062538664b808c31877f95af86a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b47a33867feb10b4994c439bb64f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d4729b0f25fc428f39ccf025ba71a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000073548f2e690a109e557f2ba3aac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc77461ed25302cd10eb5fd50db783277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa678b858f98fc4f70f8798e7c95e37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d22d9ceea260946e8577268299c2e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafea4aebdca6336e6cb405800c1749280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b0e3579655b73e7c6f07c7354c244281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6d24f6c0278dc025b554f169e5089282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f726764f1fa0e9adff80db244bc01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325523574a5f31dbc0ffb406d4db96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5891cd0ae9a490411947c05546ddf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66dcccf0b9da07a1455f498a756ed1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e4cb1b75fdd8c9079fa06de7c746287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c561a1d563d28ae378585e443eb7721288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec6eb72dc35486bfa940199ea88a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd65a26894a79b295428ef2e65fc735290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a388988f6903fea6f04d21e117dc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153217080e438d2ee4b2c681998326ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248301ae4fa3623d2109b5edbf57e02f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf09627f7d1eb9826d51621440b3fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806034ea60dad7642f74533691347282295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfedd456b2527aed80e68d4705560e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a09a5e6d0f01f91918e92b0bb5732297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1090dc1128594347ed4259607cdfcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c19bd87afa7d7debcac6aa63c9412299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02feb8ec9ba41095100d4521223efa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a561f500b19fdaae626a49ce841dc80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926be64bc32d7ce143d3433f29e7abc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a461c157439d3af15d199b2fe189805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c86386356c4372ae49cdabb0f890304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0358b3c65d831943b311506e040a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6678a18fb227e2f8f554d29f104efe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286efa9d367a1cc769e437b4f113c87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e4110110d89e0ce8f16cb44f697e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f5f39e02cfa0b15f60da975cb45d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b06bb5f49aaf077b3a46556efd3e77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6148117dd1d9d27adf0363c4f8caa44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa54604e515b9174e99b2c927461e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed98a3d61a56124335644db7f6038f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459342bf0b86b278695003cb10ae1bbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd900c6f1ea14f67b0b8e7a1e9590c5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075c7b90a700ca28a309c819cfa3a57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d20167b1332e5eaac7b289d31dbcb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f270af0033a98c87eef546b895d342318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd7cc24a59cacb6af10ea7b2dea37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd8895ecf9ec4b48bb2beba6499d12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1a59d27cd9bbf9a268556479b6e39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5cc4d5fed0a2a918f34c465974a13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05fe9090b11ac2dee92f2bd9d1171f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eae5b420cf767db0711addaaa6818324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c5bb0e079532ae6c0152e64f720b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b525c119644ec7dd9ea049e05119a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69451721691999dc6e3a26398b8340c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f987df6660a17abb268e9c5bf98a06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c09b0165d33430251ff918d1741c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5e99653631edc4943a64f087f34c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea36363c36c52ace8f65cb5d3bcb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6e2eaf5ed7d5466e2e222c7c7e74b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9058e4069f32b1db56c026a9704b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86695ed7a1e5119de22cddf6a2eb781334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b124afc4d1aa4a1ba42dc45a366689335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7fe9e8a40e16cb8d2d4abcb71e87d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73898da406baabdc814749e84e531212337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03a4b9df53b7d2df5c649ab2fd34dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39beff16bc1f4e4e7e5148535f3d51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ece28df1c4a63d2b104ec873b462b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c5d79e91a6368148061c9d6197ba3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cb74013fab6b870331a26bc1cae0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd210322149963f137dfb51b3981038a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8b7752999101fa868736cc4ac1d60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e220f17df8bc156fb846dec61c79b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17296aaf46a5775b59d673f91d046df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb852dbb529395c8f85e32103867465347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb75e911c244716c74448fa0ca54ade348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d46e6a3c1ffb86fd479a04a84bc870349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63186ac9bf7cf4ea9058ec83e55288f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840b6b3ce64915cce561147aa7400a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304eda324dad2fd7f3475851e00fe97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c6e3180f1e1920d7d65a271a19777353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b6a3873115a6a69777f30d30a781c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc1365879fed25a589a224f880266a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeeb604315e2568704b7a3a86cbad0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9804ee08543d352bbcdf8e2cd091f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5003c9afd41eac3fa4d5680f74e7205358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7053cf746af5d0d4dd41b313bee3f2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ba8a3f832f18570d2037c658a15b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf463990988dbeae3199bc1565788c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d82051571bb2c4ce655cce7ae0726f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeca22b605f57c09cb5e4db09120ddb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2c0b356ece6116791cd71cbfb7904364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf08c545bc4db283ac576bbc44367d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e2dd229f4079d72892b394b420573366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f837e153ba1bf7eef41434fde7441367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca14b1642a2c3afe722406c2c89cd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f5ec045ee37800d66a7fc8a843e6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f5ba491d33c3465867d53a138dcc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a279e0c175ece5ad4c7497139a6ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa19c83ca35d99373a3ad3ad9aeecd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563257f8bb50d71592b048bcccc73df6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc21aa1ef796c04d96569b41b646d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9383597979425032c9cae90928c114f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f6daf64a1f98ac9537179fb917511376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10812c63dbf348264874cb12cbfde2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86436a5dcbbc9c7265922db2a5aaefa3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa825df26502c359a8f5c7ed894dea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303868fb81038ba8c02d7abc38d3348380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ea8c1d2b1668a33e8b3337f6cb30e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c31deb7064b8d19042159fcfb8fff5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb591a4312e4d380a1e91daaeba3d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ca65962f58214b5be0bb22352e469384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864188d3c08e8c303d7a4bb9778219b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34485f2f8154b7a221f006aa64a52a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06f7dc61f17d9989299c660f6867fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3162aa6723c21b91225d11031da7986388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8999630bcf6faef9379492e2182c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d8c0197fc2f0b6c2ccc35aa6fa9f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb3e5c33f3d48ef5dbb66e591ff1ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686364d9076b635f2c80ed73a23c4b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5144f2fed3979400a787c3225fabae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d46c70552a6f63ecde53498883d37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce80a6c84f00629d600d041458d95be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a5e78cad1bef43f0564a56780555396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4241633bd6894a364a938e4575241397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445b00ccefc41263387b4cfc4a3e10e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60044954a7b9ecd3df9f531f6aad577399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b5341d3d6efb0afd5784bc4298c74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d4766f11a935640d951c6ef53a76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ead8c110ac07b51ea137249f1548c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e0cc3d79c2314d8756fc41dc807f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2022c7c363eb5a6794745ac4c2102e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e96d48aebf394715e1be192755b18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a24b398886fc3b4b39bb456c3787b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b98973fd47015bee031f7f2c63d8f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47825b82f977c1683aa0031cea1a488a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4d0d2e4aa88864757cb868940524d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb183412d3b66848d9c7235afed4b1aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729893b65585bf10625eb04d9d605392411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f6b74c18aebf750681ad41af1f5f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1da3ce12042450e9f3a0ef254a131413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b03886fda8384d1f24b10a03f0688414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f92378a102dc9baaeb96afdb3fd92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc5b22fa2633420b2b6792892bdbed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaf9a1ea42fa68f5198b015a4c6c62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccabeb4a26666c5036473a25202d8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d49fa1c37e4831c1ab2e41d6f12e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35603134bf322ef4ab1ce9c84e44a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b562e9241e866189bd4f27ec334bb34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e45ab4f34ecc15569d756f112694422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee74c5b8eefff7429c4d8d02969692423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a774a11531072d9a63a96852ba92be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a1d92776ddc02adb865f7872b78a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e1532628ffd0e16c5d5110a8e729426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f13df3c9f057e6d5dff89d12b60d00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a2b0af1c3781ad5c03808df901f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772c2a5664499eaa33d715002d3a152429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf217dbb27616a4c5ab50956d1bfeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c30502961fc70276cdb3355270e00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a8b711baaa680b98f20297987be1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82ad17f7d0d76b0614045ac48c461d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b4fa2aaab37300765b0c559f0fa5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f7bd15008229325eb495cbc13a5fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb856e72ef59c895c956d2d7cb06a7fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36010c1010886bdf5ca6c98580207ef7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042bd533633b89dc7e7253d2a06d96f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072294c21da6adbe0eece9459f92b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda7d53d4b2f520c82505477e36ec37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bce129a2141d5d86243ff063d4906a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9151b78b2c40a83c007d7789571f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecaedc75271946feff0030aded645a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163de122855daca4aa0607b13bcb7cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e470530d21ed302d81853ef82e2fe6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c212e21a79837fb0d2eecaf0ce2a93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325631816e31e4f46426bde43307681b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95186f1dbff58db2ec9cc9464b9d38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f174944af34650d176d3a1115f2ab5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d17df3b896b6250b011e04622de720450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c4e1bfd95b1fd244bd2df331a016d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b095e87cefcd7b9f10e72fedc4e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de0816cca84372c46aeb2f43b3a1f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a56c828735c7243095b1237ca96c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24709efd78303005c3ebf72d85c17b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427726b0138dc292888b369d80dc6f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143ee828b7cb30677f767834003a228457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392657d65f1d84e325e26c7ad19749d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaacba87a0b3f64064651512f32f16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af16b6d657364927baa1016aaa4765f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f8f2420cf654db270af866d47901e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae6b38ece41e9012c3935585f0567462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635aa58fec1d2a7e16feda50f051c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0d2d45402de660f638bcd3c3e25b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88491bcd46122457f612a38beca47d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77319452dea0004815d86d984ef53fbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c1991ba91f6ddd9df02914bef8ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91ee26bd6428841279b61df48d06fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e4e12e5620a292cb2ebc9aff18ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739043e6a6d9f6f7e778f7835944bb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d724dec7a9a1042ed93db79526231d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113928472affdc95eb19f89d99f56a1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfdb662b045d53fb247886b9b6805b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8affd44dcb4e067c69a76f65eeae88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeee5ddcb20525cb32023664017a0ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55c6b4f4979ff5694eaf387c894295476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b89881fb3ababd24f37e80736bd21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93ae87c961d197cdfe861d3b007d3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ed51a5e36649817fecf4ed0e95f12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c584da21014f33a680ca83515168445480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8996471ed719ba3ede94bd0365e9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7f4a9fb9f5dfe739f1f33d9466279482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4190af1540b06200067622d146fd20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32320aa561875c1ce6017291566c3ef2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eb24378380d5a9c8524ed29ed56d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70508977d68e417a446218ffc1093be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81543fa30fe13d1453bd0a824c0309487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33970559da9673ad1489b749d30be0d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19d57703f2108247d0f06fed2bc43a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d84d03eb65a501005b2ec2d2d0c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415f11092b1d1b14cbb87596dd0e6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420a9a2132a2898b40abfcbafbe5316492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657fe8690794b8de6867560420067e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4bcd957ff4e0deb43d0ce6654bfd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f60026a83369f60e82bc82ee070d8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3f6f372461563af878db10365a8a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20fb295ba34ff9a5f736ff8cdecb63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aee0cdfe87daeca46f0beb917e2ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b93519512fad095f0923938e973a3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15a7ccb5391f88620c6546eec785ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a56fc7b2f41b7e4135fbe732ceb16d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644bee46ea99e6b8fa3c0d1a91d1732502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998b91768fd852d83c7963041833f23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9ded945c019c0f550163341b75556504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ff220e0dea20649d664e885c7127505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4779794bba84ed8ea79b9e2bce035d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e2e048369bba07976e3c8a1d101c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a820fe90989aa54c73188b5eac199a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8cbeca9bae39edd872daaa5a02fed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268686e5a0f85f45091ba41b8929ba83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e315604027f0e78c7db048b2079f4f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392cbb8451aaae46098147b3c0e3b38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402777c57cbe9886f5b7e5ff170d7008513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3024768161c913284aac3c90c0f522514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9f7572b5a1567ba0b565df427fe86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8700e7f263dc189907d503cb4ef66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86040a43ed7e7eacf9eea0317d26be78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2156b2aba763489c283f7440ed02f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4ed8741e780c1111720863696626d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecc3335cfb9d631a57c33ac3e3791e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817ee70cd290d50881b6afabf1ce94b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f2d01554617785013889fb3b4865522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a98b35723b3e3659abb878393134db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85318b45d5b9eb003593c0007a424814524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a952f0b45160107dac3919ef8a302ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f30458697da6edca588826102d10e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f51e36793f3b4e8742dd7992a2f9f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb527a7470970f8e0522164940c50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bc2eb07de13168a34ba831e11cb8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dbfe50216bf8c34b9dbcf4ebb5725530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e74e0fe9a1149785cc7cbfc74da439531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddf7138fe87b62fce197c29c8e3955532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188a2b4f469b1af336c51780f405067533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ad1f856ebf9a02673d069fd7d1220534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce8474c7b499b74383f65a04a79079535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167249ddf6374181e883ef0aa41da374536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a697c4554ca637cfdfb00fedf8ec76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3eb2567c448a4526618ee551616a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e7474542ff5d4504d0235045cb4e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889ccee318e1d3cffdb24d1db2da86b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f3b64583a44ca9049317f9512f6e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327e982affe7fc37a34b1264450eb17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fab1db984bf2f234cc2d0934ef9fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba02cf84a22cd0b5df3cafe2116d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68428c7e52122f8c9a2c6d2282ddfc39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdb5dcbb200df72731c85fb9a9e9a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9515a941b61bb740d8cb9ab8b7fd15b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94016911a12472f89ea8ab765cc017548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bc57c84b798bfe3b3e5197a9ad87b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2772c5f309ae7d76240902c3976c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ce93eb7a75d9ff037395787c4dcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886c00ab539d5a81c373cb69b8f02d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca2ed1ec12b76c6fc64382125fec0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a5316255ecf3e9442b3e5c47af1bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db38209dd8f90c4133cf80fd438d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc10479935caad902f4da25218058a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec494d599f47cffe16836c1f3d6ab503557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa2ce0e2c39fe2ebbba14d8fa59b12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762cbbbffad80469950b0f24fabe36a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d370477d1fb3d7f44581551329292560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4f58958dbe65f70c901aa157f0284561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9cc8108a125e926660125c3683202562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c6d162af2eff3f76e36c20dfd8db2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bd162a41b80690400e210db3ab70f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b889fc5faa0481c2219874dff8c91a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5194e2e262641a76080b4f86cc08c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceca452440ab2a20f507f5093dde12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae92338bfff5e57ebb7de93fece2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5493d3191c88d4f2cc4a2e5cb143cf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01f8b65e6e4bc26509566294433321570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1be20b5ad374acc9910c5332068f3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9efede190898ab9eed85c966ba1a7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc06542e5d1dab5a5e783e20a4797573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d85664850c7c3f9df4e77c617eafb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc79b58a66b2c04cba4eeff6b6279575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848a6e9e02c4c3198964ec659fab5d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38940ffeea932cc7b8fff422bb16e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b64d04b0a0d43a8d7f087cab602d7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e50431285b0dfd938d00ff5d823ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ba34af444ffdc45ce1e5af8936d37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164508950e4b45186c9efc3e2b72fbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002908f82adce8486791526f47b198582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eac5e2e804a0db6f7b5b88bd5edfef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271808560b7229568208b74d317d1e57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867cef786d4d1d4582e3305cc1aa8fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817a2684fd75bc4b41465192d26bb13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a18d38531da3793fd775183c155328587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b0286c74c9f4cac9b042d31cff76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f1e757e9b209e786056cbcc2462fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe115a3829adf65b9070f978a37a55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc281c5c6a60be1a4f4007c3461df38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187625b8e8672b72bc37f5b2faf25b0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b968cc19e2a09e50a254d1031965593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da071a17e40b2f6abb744b1073bddc17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c2d3569d36cb41322dd0767d2367a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e8b35a6ea579842793fed92848cf2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb731d2bf3bada545f338f7d3c0fc61d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72cb3b137579da17970d4b8bc48046598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184393fd72e65b30a50b341fdc600ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2cdc9555a30a1c8b163c85136acc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127d341da46dad48f9115da6e06760e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025193469b434c183d7d718540af4d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf02096888b423086a03014f38b914b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c95811b246d558107147b7263bca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f840bbde0610d5972cd3f441afd81c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae160a25c20e9364a3fc3021ddbabfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3a560eb9d7f49d7232ff47bcf0041607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c4535d409ced01820e9062b4d862a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48dbb6ff583031334f1ee30f162836609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbe93c68a0c33f8ada5f60f070e76c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12014067453ba73b8d4391d962fb38ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223da762d289405a6592db20a58ab11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57459182784448e78a186635d24bdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8f88c3eafa50b8dfc941b7ad0ed18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bddeeda4740f3fb0e284ff8e480b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964f81041c6b3c62e68a2b37f8bed0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef786f9278a07a73236639d1ce3af7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3177156e76c40b6756b4e3c58c413b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c4d950607bd49a5c053be53175a76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1363e27836afbfbd3c71c6d7e50070620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb129219765b572416b5d96e701a8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb039861157d31cbfa9a8407e363cc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e96837e12ef38870aa01c847c3f8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932662e51e1eca2546e9ef16ebf21d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34341d1976017fd30060942f60262d69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c611aa7e29d4211b9c23b5d2f436677626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ce6f01dce476a394cc56763313ecf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c62a496f0c5586d0f51a85ad49457628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4176180bd2fd348bfed9e8cc3e86c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3e75b880c18d77b802307de0a1cda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b092832a429903e13b73ae6a6b1f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eb85925104cdd9088a6ad72ae7b85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ffa72f24137f58d1b54823b03d96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d9d97d635db0981f70be0499eb634634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b774fa145d324fc85398a809f65ea97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e8773653e40a4d85df510e6cd99b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc6633c96a5ee72468e2e4038e9a33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1545aec643d3ce842443cb1e756d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f1c7c1401c388479b0c82206941d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764039779d654e6d267c70fe3536dc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb85dd02ddb1027c7cd0b3b01ebbe8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93cfb1c6daadab10e1d607ee66a451642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5bb58e26eb8aeb19106e99c7cf97d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6589b9bf3f87a6f2aee9db1858bcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593358a90f44091c2a680eb416c8c23d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec62b2609e3585fab8261a924e63ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20e485288d9ee5b6086aed251ccf4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e4fc257aa5179b4e73e79d5b31d72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3dba2437ca134bb55a22e6bd94380649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377920f3f2a3380dea52a0cee5df546650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7417626fe3aa41be733534151e098651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6118025cbb94431ba3055ccb20b80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a2368c79a564f65729422f9207937653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331762f939a3f0f5595f1bb0b2f3fbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba99953c702f3a6e106b495ccc1972655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f161d9fd2cd2386d967fcc3dec337656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259187b5605eb6fea923c239568e5b5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c0202bfb457b88e2ca610e6a7b47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e22797d74b8968c1c7d6d81853f84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cc9d65f2430c158b33e14b6f71f91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710aeaa89989c69dcf5b3beca08e220661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bd3b6e00c95f6e7a8e74b78954605662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bed9acf1da75b2dfb1a96d84d501e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a284af51cd07fcb2b87d485e7ecc67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca02e89f7f551cb3f9fa45152482709665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c430b1b3319ef2a179e64490b30ef8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d5efe66693bb89e8f3e2093f14615667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b4e8ec52311a1a2f6fdcb2ddfc93a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9379c2b93dd21688599355471166e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f66aa42d0b5796726613bf5e9fa8cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4fcb83752edba401d2cb2f55e578f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f904e1c5b71263298ef78cd156e323d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27646e51fe4a739955ed92638a4c0fbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3bb6ba19e0cd9d936a1038bdbb655674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368a982db9b6c8f385dd18ee75cd83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d90d550ada940a20ca08d883d0ffb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ff8c4b8943d0760dc5c6bd27f1c02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79fd31d74c5a161aaadd77ff95ff16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbedf411ec3b9066dc64a67d211b852679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc01cfeadb4bdeea3c3d9514224eaa6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbea314937346717ac9fdbb822472a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5faf24de6957cd1b353cf05d54a638682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310c55ce9e1716f02d427c47db9e47b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54e2a003b5aa4116546778950fa961684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d857b0a89d2c024e135874fef6cc8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56a1aaf6cea78782fa594d8f470a9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbe1fc7e68c732fba4bd1eb316a8ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258d998582fa027145538889b8b509a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36146979a0d36130446e5a67bd6f28aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b909f8e35bbb9edfdc803f4a3326690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31424faf6a2b4b24b771f7ee7ce200da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b614752fc4411026a2bb175dcb8eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7d729c1ec2865fb018e2959c3bcf8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d030f8b2a8c1f603355f59c5a2b63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2285e3342292271077c13dc9caa5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb0afbe1c7ada8dd4267e447db3510696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bb84c31e2131c07d91124dc76ba51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e394c1b4e71d0950bc24d986ab34592698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4414b477a5724cac6f9709ab9116757699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a25a1d0217288814cc446d32423b31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fdefbfa941c0bc4e9d1f3204b6e8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab530bbe243c081ea0563a86e66630fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261aac0310f148a1970f5e9e67ab730703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845ad427ef35b39cfeb7c1283e59a30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec2d8d52ccf8edd989ea2b296a3dc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df4fc574d6545c93e2792586ba983a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f120d07070a4d68b0ff8c63d29de6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f72dfaa72d9a6be30040a54889c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c5d07202492851fe6995f36e54e94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f796ee2feeb5f395608b7b0659fdc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560660b0f56df9b7b000d612d304581711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7780541eee910d08f1715b92067a52b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b6454507b5144bdcb5d1c419dacba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85ac056a058aa325c533b3484f4fdd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6f528bbc2d69ee91f39891355d987715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c848c0b3a22cf094c994a991bf3dc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072174a9ce927ec1ba78df3216149f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd565500420e703dae25d708371d8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e5541cef6c6e74067b47ee7548ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2120c1474766068cc4adf6a10311e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aff5b8e57998565ebf289b096235c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1be20cf50236f023b330b38e1ceab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42eda5f62568e962925786648334fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b37d969887cc0823891fe075d477b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1919f448f8690c0a772ad46bc3e12c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b86f129f123e3f97b0543dc764d70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40691d9f9def1bff96d2cfeda660b90f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e4c465ca0b8f8d3f363140aaeadcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d47f1e925946c89f49c23f81243f17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5157c8ca5902e2921c02de3eddeb9cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315b5120641e67d9299f5edb35928e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5c0677d807d2a780f781448cb273a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3e1e7d836cac82097eb1c9128a32e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1303acdb10df290cfc38bcd5cc28cec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deddc91038920b32db0eb453f8b796735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dfdd0611519374f2c786a23239848736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96a6003b42273b6b1fa96e976655f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0b6ffcdf7962aa4f8374c061c8d9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a3b3f26567c4be7b33f76b705293c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e12a0fcd2b5145844ff5f2b003bb6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b6beef5e6fd06a29dc06b6a743e63741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349f751729bd29ded8d3171538a7748742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acbcd2e2694da4d9004c3a45e80f66743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b45bce62ad02d68ba826693c5248b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf62950647d98c670c87f03e2b69609745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d047e7d6c844fc8b4eeabc18b9da46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0035144c80178c6e330e8fb7706624747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4820e27d8c84a78ad9d6f44400be93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b48c2929a7bdcdbb42b69271f461749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0a4600a558306ce7809b5d4e44f17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb185cc118ab456716cb6c4202ceb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd937ebd073862188431cb6b9fcd1d1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d20481f609e7220a28333ca469a8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa00d8f5b6ddfe2d035ac84d04493c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beaa2b173a85819527c5c3bf4d5c3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2a30f00c84f4105c82650aa5f31c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008aff2a8062203f90c1bb25cc9cda4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e200c84447e5795afc855c091e8cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89661c59c762e6789533f27cb1b391bb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923de2fa3b2c1081f6c7be6ef120bb89760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804e84e1e3c6f364c2c2878d9c7b5ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade64bbfc282ad321555a367a37a12b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bc5c2c1e884250dcab929fd56c950763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a67ce0761ce4fefd77774b24b23a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cff989d139773364c35a29347425e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28576bd625bbad2d9b7b0d753c59e7db766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebbcc44bad5ecfb9da2dfd472b2762767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4545d9f1b4cfc11c1ee839ed9adb129768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d266d32fbd742248b8de158607b14769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04aa9dcf15eb1aec8ff1afc0d7ac1a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a55cf0df792426be742558476a978771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e73eb9f0da75b59b49d72aad1d2555772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130920aa584f9d75a61f49e7bd203bde773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c369f0fbda409843e988fdc67460d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43697e1d521699b26bfeda8ccf6441775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932a8ee8a3548b4af9f6a358b8e2b5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e0c2e988bd76f007048c8344588b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a33eaeac731b44e4bbd139a0c9fcd0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e177aec47eed3b6123b9fb0a1e3ac0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add900b2d4ce832ce9520945d6c56a25780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b0d1226b0fc8a823c302b1f536926781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6329fd99f9eea377ebe14dac249a8ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd65628d392c7e7dea17338c472ca0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f782e540c141b4548ef74113da6adfb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1900d2fd2fdd74015a30e68fcefcc75785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c040657cbcfb61a3eb4a5b6b63601786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3479f0b4ca29179243bdf2bce43bb8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745fad429fd176d6e6bd753b3a4508b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff72ec495fe3aaacc5c5162e19b887789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb638c29f19fcf949cb5564f731a8e5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4363962a74822623323d9cc6cf8a68791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b698bbb0603ea8d87c8b7243b3664792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a253e26383828fc8d24be05700a9b0d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e3d2b0315fd6f1e75e234e93c909f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19fe710c17ad1e78cc45dbc0c4cd32795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610997f18f912a1999b042308a6862d8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b1333ff5db13338ee2144c84a6520797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad6b16d36c2a238b6b748394973466798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2281a25ff2c67e3a528b89a7d0121799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad770fbe15a3e4271b14e3058d1df95800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8735d2a4470cb730b65755ac851810a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aca7ce6760c5ab8d101b44717213c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec481beee55a4da5dc9f84073daca137803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b33cd6107d8687f30e44d9f5d767e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81b1ec10a94737975c2128cadcbccd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b23d9cc242abefd5b8f90143907bb1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02c69aee2af963f047f8841dcabbd5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bc1f19fe143aee5d3d268fd812dd9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65fac303fb3104f5feff4573aa00b5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114277f66d7fe3050d84751e8355658810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4f8399f37c7f3fbdabba892da0c87811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc9941cb4bb951037860c037e69944812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eb6bcb345774e44159117a6b3adde813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd64b3d3f1f5fc62ab7c6261e04418d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743b4f19579c723e2c2cefe6f441e07815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b99c7ee61080ae7628006347989d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946ff9bdc88b31154ac21c6ef7d7213817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165de4add20b7973b23e13b6a75059b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11467836077abfa423f9db8986ea9e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776041fc09fdece587c5f0c472b33c5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc1560e5afe056002772dbd932b1e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b804b1b11b063e34f8ae6c7bbeb60822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9043ab808fcdd03ac207af6ae876cc5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb23c16b5b297d0256d86eef0e20dce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16045b6aaca36e4d4b32827fc60fdd1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea23faf549d9eccaa49889d5b868c6d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a65af0b142d99aafa9f06be0cb6a8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b341c130e2dce69936376986cc0d5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eae9c5b43205bf4ce62bb13068976a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c033b94cdc085633de0d50d2c3a39e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae7fe0531060e462fb0ec71ee3571d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a52a8e5eabda20af325d72a1f3d5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e78349820bba9471c51e28a2c9dee2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3478987c468d4d7a3a77b9eb7984ed834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e909e5b315b411c390be473340f48d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed65de0ae4c5ee777727ce6e476b77836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37cc56f086ebc2645f9dc82b30fa5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4f5ae44e45aeb78141b7862f18977838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0542791235fa948ced3918ffff3a3e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc930859a0982f3683853c607ff75e2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd79a8f9a418d8261f2424f634d888841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d3ae33b0dafbd2a52e1cf304325f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a92f63c66b79322390296dfc76ede6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9c20471efab8f9dc793e29d1db84a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94464c57b52f70472ee2f6d73cf5e313845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b1a6ab1b2a2d680a3e7c739646630846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed425faff5c44dcdd61c0dcd20e32847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb617b9112912a9eb6692ea9ffb3b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c6d0573b91a29afa016fb27f0630849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f3d90ee8526f172c7310146f198a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3581fd872479ee1830f7d87218f791851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e16b22147f2ac136cdd4726061b819852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fb2dee91444f86413fa1f4c254b31853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c924f4d7e08cd933c1644b5d8f96f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df310fd873ed3375baa4a6f7ff6f20855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2beae5d34490e18d04cdefc9ba236f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615173a54cba2e49cc56871a169f6de857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222a77caafe76897047e733035d9459858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18949d7cdf5f8a57245f134e58f47d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a056da47b033a76f02e7bfbb278e86e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7d9dbaf82b285a77883fb2542543a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e9896f6b50fa2e3e6d6637c6c2204862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05718c255fa864eeeb4e28c64f99a313863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f80a97e57cdab44c41587690fc00c5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff46b2b683f75e9b20bf06e2928ddf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55681c37744d4ca66376fc8852b6dc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b839092fe54f37acd3c505805223867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220abf81a9df93619d390de9103d6247868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664a15b98cecd162c69ca389e05e659869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ecc65046080bb5e462afe47ff1af870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eddde92242285da9dd92de10ab99ec871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd6848f0e057a098c3f9759f04a97d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30f9a6c0efdb9df3e1d86e6f0125d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bade926cf3f81dd437e3fade379f9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803347e746952d77a4c1e8e742d833f7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c8219e0b2ca12b104efeca758117a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc911fb4774bfe5e779908daf208bce877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb733d37c971050317022acfa46637d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad13b31f346d1bc463647300e719995879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0b25181a01406c8726532f53d1be880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3782702c61ef6f8d5bf7b9ac2236881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803da7ac8eb2e02de649d324e6bc8798882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4612359df43415bd8cd3755a6156bbf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd9d24a51635c7fd9e710a46b8888c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67935f23015a34dffb9c3a13867011c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0bb079f542072491637867c208cf7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a37431a0c143ecf6d4813503e1beef887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f64bd6a32f5480110b57af03f1c917888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf58a27f9e870b52c2a673614583eb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de30da733b3ab95836bd1e83dcc93890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9464d5154e905d869011413ad82da891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dd28c5a2703c5e116bbd23124dcd8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a82b00e8c96a225358062af4dd2eee893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9ba6390e0a3b90d2a947c046b06fc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202282d28b09f6b8287a40038867f663895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f1d0255eda9771edee2609e7bec13896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33569cf3ea974eb6dd60605a735d43897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bea972719d79e277007bdad77d88c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f699ed6c3dd706f07dc85a145eb82899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630b19ccafac2647e4a9cb9a5f8c36a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003d829b9ac4c32e55dff2784f14739901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691623435891ff8bf370f902ffab1a19902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ed2b7a0a0914993b2dfd3d1751e1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949c854eaadc876c3132e54a6cf108d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca67c82aab74ca8cff5187577c8a65905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13231593ce658dcd6f06dc7bfb98017c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3fc87cfc1bbd46196cf5ea7e32e63907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee9a4d678ddc0a771611eeec412e0e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111701675e37a94b757f9421b19cbcb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8afbefa20e395723bdc0c3ec73100910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd12a595ab7d8b3b3402ef5420d649911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31c9717e067e2d87724a7778be354c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32429d5c83616d4cef16c1f55098f7a9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b2bba1316ae9ee94a8b78749d9470914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0878db997351bd403a4abcaebce1cf4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0ed112bef429d55a7bc0c6e6d7ecb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2509e4f383a18d2bfc551a33936d2b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711c24991f15e2a788c1be63804525918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1351c9213495a8aa4a950888bec6b43919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f24c3c9bab4906c01f0571cf48f641920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04954fc673c79b1444e32a283d516b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25aaa7c336b3cc94f1937d1b662fcd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085af77c171db9dd54228025e4b3d7c8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128bd1ae940e76d4e9dd8e55ead9a85924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c87fd8ee7d3f6eb7fc30361b50ef59925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef094d912950f9e8f3f932ea095ad3b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8432666bc2ab6b7e7fe3957d99a4a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744e9599fc236fef1b908c327b02cde928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83daaa105f3dddc0c30e713db3bc0c1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c8b9e8df44d66a58c59a2e10c5b51930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08a68cf55608ed046b1fcab2b46117931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce96d7b183d6f5d99659f08316ef4a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eb4ce8df545edac1fe3a4f0bb0f1d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80250d1cea27413025e4b9de1f5f8675934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5af81cf2ac3f4c593918077f86ac8f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cceeb7e3443980f4752d153fba8ab936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ab8d588b1dfa39316f9ba072cc6be937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62030eb9f2124f653d3e3cbd9bde9794938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e536396f341dbbade4e20e6bef49c6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30d034fdd75e640efc6393ff79a974940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480262ee78ba9443bf6f24c07aa4b0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eddf1e1e94a41c5f1e05b920f91f79942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbfd1088b5a97fc89564d34c4dc030943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b096de88af18f7c92c7ac0d0fbcdca8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7dcca43254e49a4afc3d5b24efdf5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41b9f5332c81a8454b077dae625722946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef105844f15650d59779eb3d7a7b932e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e870f85aa5d78d4b6d9134b90f47b4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d98f69b8e91e054b6f8e2a0911f613949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d45cdebe5c1e06c075e62ce435cf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3aff60324df93cc843bf1ccee086951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3079ab53f47b3078675b4594d942f53952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646e45e2db1bd984f86083b74012651953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c3e1147b16561cae73452ee9b60fb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a75f30b56021984ec7bc862bdfbe8f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979ef979b4c0cfffa5ebe9ddf1d825f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d40480014c532b03485c77ad362f4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430641a2beb53cb7477caf126c8dbbf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1fabec37b006d04937623f3c36598959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201a7c6c35f64a2e7aceace2b9463fa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae9a60c8cd65a89c1905f033945d9c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f588cbdae83d7c69b03b34e2c696962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781509b75b5651c1d7350e5d3053a2f2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5c96bec9e4e754448988701de6fb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d433041aa62f67c9ebe08dd264ed9a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bea30ec51ee8debb3d14a20058459966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f1950b8251588d3d37f1d2f3723ed967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2895c4c8f4e5586e62a787fe3a2dfe968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a0a8b9e8df2e86582bb63d4711c5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dc3830272f75e7cffea336e4aaa01970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6897919da2de9b434fd82369595c95c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea324c6d3ccf6a2ab58a15e7d1f0fa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a6e99236d2911c69571f69c82050973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb97c7072badec6de7a252d4e6376d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974eb1e67d532cfb92be51dfee78e4c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c926e88161078d30029b817da766618976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a90647a4a090a6123e6872cf5d3085977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>