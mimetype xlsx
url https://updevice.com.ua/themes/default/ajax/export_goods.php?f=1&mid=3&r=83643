--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ba1098d901bc138410837746f50531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39f57c5ffe9d78db05b044f3982d8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf7bd607c9a439be96afed530d1e803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219612e2d5e93342185ee92b8421b5ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8a5e988a718ec731e4d80d0c16cfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cecf60ddc2e75e53dd1e048d632b616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2649dc274033321c24516ac620ab43f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89eb92f70155b2941e0b780489697d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efed4635810b4e2598542cd367c4179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71b2aefda65fa88e6403dfbda3e15610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149360fd2a7622ab93ecafc77f347aea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa668b20207703c1794c0ee44fd61312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fa48a180ec4fa734729b3b399f7b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b454a81a7da4e66026e0eea664241c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ef79cbd487712b2f05f8c1692ea4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304daf693fd6f4b5ee5984d3206573f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b213bcf7c524b5c11d110553eadc3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44d7ae767e618c97105d2aea476eec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737cced41d1dee7b1c71e0df0b477cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7be655e3eef516509b1d2bbe099020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8694711fb6a6a8002744ccf28323021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d06455dddc19fcde7d152ab00e03022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e453f53ddfc5b8c4066636e1b101c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabffd616e5a2bb9a3a03d5688f6b64a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911268f46446943d6827ac27eb2c04925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f0734e4b3682947fb2854a54aacc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b4fdc4ea756f0ef6e1e7bcdb77bbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806e087aee5e2b91a64dac25448aae928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cc38c78485f947a7cc920f14c522529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a232df5c11a99981e54a849c42c7c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158b1246299d3742d35a58c03337aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdedc7e5b84a39c0eea93d49fbe1c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40f2b776c2e2d552a534c8ffede69133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682d7b01653e93bd9dc8b398a154c8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e302bbddf6d2419d35d68755f3d9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c259f3db5f91ea81f024a4ef47d2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2f076c63f69fd4f661568a9b4813637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa335208759d862f5e439088ef2a4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483766499d2c247626e3dabc14f0ecbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2e82a65ff2a203def761bfbca997840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f1e4cb2f62634f34b58490bb9ac1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227e4e2a9db1a3a657f210f0aa42d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad64a8ae705b86063e2907ead8609843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07ec83456c8ca3f33710dcd11d29b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923359b60f37198c89f4907c7903d2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a0ebb73dcc95d112f909798a271c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab108353cdde56f57dd4d3c2e5531747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f87716c0607f28fbd8b0f99dacee5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0513fca5fef203a4b02060128f54c0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419722fbd997fd5487add2eebcb177950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551710ce5096bef27f894933b831ff651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e2872047ad3b76f43c5ecf54dfcef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf394fe85ed0a8185869a3483c531353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8031ed7b5cdba16fcaa1a167651ee7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906465e21004d49b7cef295bc0c9afa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c845273007bf69ab2ddbcd136ef2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dc6ad147fa7a9ed7ee8cf9bacfabe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf309dddf87dff182552bb2ea8a5c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd158c03bb21f0170884220971d55959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc247ba5b32430d404e23b6a5afad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558b60b504d0792364d9a7d3e092e6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718789722c61a7c0706546bf7f8719662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed0bf5c5a13184496b4c72efc498bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1df607f25aaa432e96a6fe7cebf9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21eab3e123abbbd041d4e1516c3be865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877553ac4dc146ff82bc4ee8dd8b7e4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0326dc5bf7f88a156c7c61c0e9cfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc622b79068f8c7e963e66e0b3a67a6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143166ec8df482363fa9711eb8d208369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a6a372822157af2815cce0186aff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa2171996080f3a9c4cb05c0d577c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0dd8668b615e065bc43f6ede78f8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba859288667f6017493f7a2e6a382f9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e78cbc6c95210277d7cfa8e31840d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ef854fde493b1776c2cc1accbfe675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a744d3ce8f4b9481f79a7da8db1d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f0b8db89cdb0389c6b3d244f9b00077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401ea075d44eceef0249f292723f79278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3598007dc26bb1d72f73ba24cf9e2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a283c412c2993b26a3675b9b9c1d4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db1127d14865d2082e4f000de4189581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a0d6a4c01862010e09133516ac3e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a72d18d48285508935ecf33dd6b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28780147f55d41b4476027b5ebf56384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaa4f938f5ccfd5924f11af1b64a5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22662bf4c202a9b6b0d4746e52b142a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbd4002f72c3f42f4cc08b8db8d60487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02218cbd6ac8e0712c95134839bef51188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0c396b5c974d41677058e7fe65c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2acdf83d07362e9aff3ec36028a2fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb364f61a8585d273792b158cae9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11b218b9399fe92406294e4c0a9b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd19c841a775a45b456614a8a2749993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035197af236ebdda6f0012d22b0ab43794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccd93018cf1566a934675d7f63c6ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04fc8d4898b45581e91e4cb7d6732896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2bf63542d824fdaebb028b2f4a8ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c16148694faf350ae06dcbac3be99b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cd2ed16fa981e318c2898823cf28799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8753ceaad7cd59b8c7a1508b32c6c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d962a55834e572530fbb8fd433466a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ec9d100d3ede289ac44adfb9558b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b168f964daec2a24352949b6db5d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84cfd7c94925873cf5a9b14e3cf04a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b06572f675fb5a9ceb444a36bb5112105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613c355c53b8aa38793a4c660577235106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302b9b588355007e959884e0b10c4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d86449512ca2a4b7ce4296dc6f8168108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc18be738bbd5c206b8b03b13a6a683109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337e40fb03f585bd760f4c0dd5827f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5e58027095f82c2fe362e4bf71794111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c14a12b4ca682dfb08a738280bba1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acc689fe12be0841d1818f01b5588b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab970a53975357c73d54b7fe2d79c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee4a165afb047d88de601d219ace69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25b96de5da266dbc4088484d7c988e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69fda8a95fb45087381e296a6f935117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cba0feca9eb98180be40600213485118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ae504fa6fc251e58baeb0e43a36a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ad2ce3c348f225da85f4e1538bcdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee91005eab022c90e4aa9b8a2143868121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d64ea0300b62a97087d585e5c0b71c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008310bfff531626d87abf98a59d3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041f54c1042d748f99406f9d340e455124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c725c5e5403059c7df63e728820ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43dba1db6f9b5c4008097da5b6af46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f16aa3d7bc5977ec9e784c58144a88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbc48511afa8be389a87e1b36a03b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f90ec996d8df0d99480782d6957279129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128eb63d143dfcd2fe4ee3d4c60519130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7b35e376da5db193a89f31984013131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72f91ad69f89768434ef6960156885132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bb64dfce19ddab2c41008243e04a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151b4680dba4fb74262ca7e4256ce43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20f78a61400989ed6a54f029fa9ccf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dad8a65e428bff3b6f1a7e6d66da38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bbe7db660299b2af266b9ec3be823137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27577c10bd987a39e5dfe978ec88cbde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c7a053d54ce9d519859be885e0e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb57164381d1d491427a2147e0b773140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406ce8da270e16f777305092148f78b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b655d24025ae204f14b3a14d566c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f1b4d73849a8fc49058aef43f43c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fe6aea8079c91fd7474b801a6edad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2fe12ab3cf79cc0b43239a29fbecc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceb59257cec2876e1f4632716d33b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e648b86ddb46be8e69dc0c68c068257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a23c4aea54a06426069734f27ac594148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd326124ec0b6f7e45b625c4b1b9fa0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f253a379980c6e4c34f9765d3282150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d54ed7f9e4048529394c285f7dcc31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfcc7897d128163914914954963292152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb70ade0add6bfd4f55c31172627ac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca92284d0764c1bced0737e6563018154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43ebe618f6dc581fc5daacb445b87d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88134ae87e9fef6f977d6dacb71057ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac0fb75ffe101761eb9208629447e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424106a2ad4b96e5023ad12a90ac501158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010f9875131e1029298cf064c4dd78a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f070be0a590eac79fbd054b9aa591160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a77eb0240deda41175804c972f22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6182ac89f089bee84cbcf4734d33f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ad16fefee1416ab370bf7ec25162a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da50423e4d4b5ad5709def5b9e5d06d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7239b032a93841e0099743d69e772165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c0b0bb7f8d51281aa631a1cea4f43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7e81a40833cdcce4de9330e2b9720167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063766a3091aa8c0b085d52b6d0356f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487443ba9b714c6f8a75e55822fb34e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a758836e3707c14c894f483e0390e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656b0f15c825a9bb89cf735f1d01b63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980b5e40871c6bd6e74d37f13741ee0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801566b34bf27ac5fb3f9731a94add62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc413ba47896052a34fac6719319a51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcd6c2e8c686c878667be3f590c862175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff0919210445413184d58f4ce263c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf015c91621ddfbd1654980a8d1e2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790aaa5f6d75b7299846774ad6b27c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c876d29693554ca6317688f0561c5ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382379078701e9cee501fc340820af2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9875fe3ff08be7c925ac60822c84a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27019630b6bfeca98d894887733a704c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db239680861c63fd582c26083eb5e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b358faed59592eee6a8a0021c169e38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dd0535ff02b408cc2f420e7ff5457185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8640f03b66addd541533ebab3324e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152358cd17c1f207db072ab1dfdb832187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43301e2dea3aceb8d5eacb30f21cc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e8afb41bcf3c31c506adfda663692189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f9d29ef960d468911804f32bc51c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba55aae3a5194f2f3e7986d05e770d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3999ef2f35b341adc18d54b3a30a2d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd65b8aff150ff099543aa1e8f36da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedea3e8092a774bd3336feae18cdf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8901210905b9a900f7536d0d7e44cc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff550e3c175ea01dc4561b0e4ea3430196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93436b7a9df51cee136d09ec1394277d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72b07e93dae659474b9141ba138873198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317e517a4f8e0b141137d3df374fc4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a763a5d44883326c180f300a71f1bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78630ff0dc3048298bae4468bf994d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa3e7de359b28f5e0215d824da838202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea22a6c62804a5a8c72f75e996465b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6a525c779d21984827a7fe5ce501d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb839a428f2982d3d1e1a372a2acad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c3b0d6a3c5e1e6021cff6a7725f78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721ea367544ce00f499fdb90521b7da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996b89985f571cb6c2f1573bbcf6ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a983c93b8b6618d12fcf3803905887209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07998f1b289222a970283d28434adda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce6379df347bcf80503dba46e4b5c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89969fe21b46db12348f6abb898525c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d784ae28b2f004f848a494b16867b51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44fc76cd31c61dfd18ab3afdfb2d08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc1ab3dfe30b805053cc692506d8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac507de79716984f43512e84b42cb488216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f02bd749c0211d3303666186b7cf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd8e523492588d0d772a9bf63cc5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ddba3bdd7768d9410193456c412d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dd756d382646a8191da9627a4c9b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8883e74e2721a06059686a950c22c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8188ad49ee8f2b15cd1a21b894acb3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95852353a8f3df408559c320de31c16c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508934aae8554689f8147e9e5e9b7a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d95dedea47d7f0838f84de5e0a8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c8f4d967dae3323d0b4fb6355832226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c82d8105c54f63142cfde101ee132d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d4f6a4f59afaf3e4d587dd143a2ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24821f4baf932f5d5219c1b1e83dab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c4b5e0e11a0f7df82e0b055823ead230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aca41f852086e06cbe3790a7b167b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217216cf93b14838a954c13ea89b41e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaab386436ceaa48ddbcbc821b3036233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e75dd1b63b6ab8a1d480aefc1e1198234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827e93163d6060e8dd02136840b6db1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974ca1d907c099e3d0e55a7448d063236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2811359d446645ac666e87b4e4b943237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaaa2f3903aeacbbac7d77547a1be7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0f467aa10e7cc33b04f523c05baa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993cd880ea705de4a8be97fd6e83c67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3d79abc0a4bb476c8f953bcc50f52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e49bf71df3ce4907e80e860243ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40e5395301b715d20fa2f6fffa9195243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac46036eea35d513976e69ba7ae36c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67779c7f6489e042a90fc98c635f25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c1f4178e1dcaedf8ebf1466124de6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060160c0bba54acf3941dfa7526888a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e93f61cf5c21274b673a80f4faf17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60339074bcd57d954c2aaa1a807d598249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262960b23b1d3b5df8eca41999b1943e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d33dc6620aafd431d11dcc36d04807251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a03fd1018fc13e471954bf5782a42c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727be0086fb83db3ee6b0f69f9e2e9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b74abc8514c84c0cf7e01916a4a95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe27b73dee1997a4557f889a743673d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba9ca2434f58de1b54d942001cc30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409dfd0d217f9e1d22d5373325ec7db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02370af614eec3d0e9529779d8223462258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fe4a6f62a7421359cb70e16661d80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8bc83d4fd72740debbb1156f2f037260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6be52bdbdb29fa3ef862bd5bffb40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4cd63e0d2350edb61164979485fe8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74391e68a4066799f5823857208682263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ed73d965b2704c1fcd2004ef4df4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0df5d4be268bb6eccfb2fe998ad7c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97572563b029c839607abdbdc71d5a21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e958b32346ff8af7f89ecb737c104267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af12da801775228a129809168705e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966d491f4d8af96e4806ce792237918269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4b70307c7fc27aec1c61058b66783270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec3528bd03d84e41ced50af10792dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e84bc06a23a7c066e7e37d061d38c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f607696b5cc3349c22146a9fab274273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac28b8259a419ce817c695b3c480a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23618f5ec406a58d7dbf39595263bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996e0e3648f27cc593d31b2f3af9f73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c0eec442fb5c7cf6b9565e841f01e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ac9a723c01e2ab95734a8af7a946278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdebc924ae79904e760abcac179b1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5bf2093a37e0976a9ffc83455ece2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820387a5fae11a7717d79c1a6bd929281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d31df2b7e39bdbd8739da0fce4955282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd31172833a09a3cd54862701492a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca1020a8b3eebb0b3409bf68b55f4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dca47fc71856eac3d2112ad84abdf1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef583ccced90735939687ffddbe3c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7ac0ac9e536a0ef1c130807282908287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3ccc55ef7aa9b15f2f0807e8ad33f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccf37d6c7b22c70836286a4712271a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9fcaab7bc12a77d6715fb35dff45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ae67ea47850e6308677e9a221d34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d85ea891b427b43cffb7ef7f677d0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1389f2e07da08025043275ab1562e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0717a560333cc90a6c8a0a01ee775c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86cbff36e0cc59d640ba823887600a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347a73b288e7a49e2b0a50c00b070df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6b9eeedc7e085774367a51eaef58c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4efc2aeeb5875492703db210d7988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f9f2bae8fe8a90c84ea9aa789485299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7978ae742cc4ef73b4d8b41c55b66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a55ed617f52d19e76006501043f7f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427af7387a20dbcb8c086a00aa864464302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df4de75c79e002e4cc7ab48c9ab9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65e8740e094d09945437b4d6162cb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0211bb19a3640d1bad45bb21be733c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb19e1612327b84a9b2023e0e28ff66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640c08ea093a94f6aa09ad5aa5320cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fb89765bb133b0d986ee800d5c359308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c33d25041b96421a8a212dfb0ff0fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f32539e84f26001dc465c6d8ea501310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1881de43082fd791651eeabaf49b1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0deb660f3214b09c5690fd4973dd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7569ba5ed9bd54801f6c4f8222c4df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d10fb638e23fe91b37c36da256751314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb06a5459dae4bbd0c92ce36e0e3229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373934509e943c99b58b499f0ebf2c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d83317ca1fbfb0319d18460f562f58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae068749cd1e1124f21655f78869b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12af165d8d1aa00d6295a0121c66cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e916e230d4900e97a4b9c09cb8983320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99087a68e399109508aaf91fb9aa5835321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960044671e77a553e60f812348642aaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4007a5b3a90c3771d6fa5b15d370884323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3ca4cf7bfed4f2e3c5304985d55b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fddb361a968ab62395d8c8432e8017325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab87b7253b64c686b89aad09e038945326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e840dd88553d680c1527e40c74380a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570957f9bd8541d3eb355973dd9f787328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de855db7de6429e113a4321657f6cc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc54927a36a7c3ce092fc700611aef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1f1e790c1b3003c4828263221ffda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8424319722ea842532fd24a31d2e69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6e486b4e555bd129c423b0c59c591333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56bcb9cb4116bd3f27c424161c702d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20d2b15d739c01aa58fea19370d1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d135acbee1e7ec56c06b7c565c7419e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed95ec2e729d75fba81fb35c878aa6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c978a7c1a40d1a2b740f8261a40a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f769900cc0af396a60573b68e1d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210153f99581e3250f76ccc9b7d0258c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cb2b923b546ff2b2ae1a188ef9e31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c95211ccb579e8471907ca411550c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841460ad1a009cdf4f23df89396e469343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346614518a484521634215bb602f14d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01278b252dbea766b6c1ae088d05c63d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5e3fdcd83603fb55dfd205f1d8d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330e8cd6dce33f889ef426788e2cef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631aeb0d93a149037bfe70962a2ffdf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3699daf6625e4f1ad4a00d7521741349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee21013a50b3c284d3e6fb5c2b5a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b22ad4685b064fa1671f2e0876817351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcf4779ec56fad6473a77685d4017f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c5573fef5cd1d377825ee464fcf7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d78b194746bcf23961b0e305464447354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cb42cdec77ac3b99ae37752e983f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a204ded0375113c950426cdc59d92ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691eda66cb66e812b12951ad32a181c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f56dbb21bef3259613e5956241e3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce74732972011d49549868dc16657b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f66f1b595311ad19fbed6b190fd14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bdd5939bb850c732513f5418fdb1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0416f67ec00a2a6afcb024d5c35673362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97051f92f62406f28bc5cd5ab84a2b19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f655728b6a6e09a3959b937d13febbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ed8f63c23fd9d96ea87ae229ff6f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef24e2346a0840ef52c46945896049366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ba4286487b78028e1e7a4e38288a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9cde39f328b4d6f95f67dbf5bc128368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d62e6a20779d1008e3f7f2b86867369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41144af488bcb188db9e22e010d6ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78552801db9c54245dc3f9ed92755c36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74282f417ebd54b9aa4a46cf5a68724a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c08aa043001cf3105c0670853dea3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b7b2055a44f6798f879790a06fbff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74691e1d1db9e1de4d78cd36a23553a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d9bcc98f350d815029cc50dee901b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692fa8ffaf2045825c6e29f1b7dfd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc78d25e5ac0848a6fa87b46c6be728378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d45214fb9d2975a13ab1e4ddd88fc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbdaa4d800096327d9e8c960bb8aba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6996184eee43a9ee98b28857d444ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0823c9ee1420a06ad1054dd0ab350b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07a75676011c280345a5beb04eb648383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa5b89d07755346ba89d014891b177384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa71d3263ce39255e394cf04ce26cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7121fc13ab63560eea69f3517946a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f946cb7559886657c38e855d0132a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb8b694b3f95380670ba959ccfabb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f08dc1f166392e64007155cc30768389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea704025bec43bd10bbb3ff381dea4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaec24da30cf4e5945fd1ee9766a86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ca2386593030099cdf97e8b3bdb0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f487c8ad4807a8be544043bf3536b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56315b0c017e620d6e551e0d487e80f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c70029e3a5b67d7ae0ed326833ba0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30912236c5e7f0260b4655d7893738396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cd4a9afec4a347d10b6b18eaf20f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c5751e2782377e0a478069ef90f3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f56dfb9e60a9bb32e92839d61a3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5fc9b0775ece182954eb744479d5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5773c51220483ec40fcfacd42088ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21b9eb0bdffeb3bb9a84cbe57758ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13347ad24717ae5697183bd17864026b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab27408dbaf45cea3729a4e179ca93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77f22dfe6aa9a95e0f679f5ac6e520405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194544aa517ce5d011883cb73732f3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682345cf4901b9f45502e947b3032e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a837b3b3325dd64b82784fcbde54af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced932c44783699d81e63f9d343e57c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaeb92826dd221621aa8a4feec1217410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03413d9104dc49c8b6844a72d9ceebf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a5f77686e61ef348065d8437db9f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261eba9bd5c80aa718232c4627dcf84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c7c4a9aa7c544c9511467b127a490414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0e7fb473b3aff1dfa4fd2a2a56c28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1994ea78f75c8132a15f2f4fdc697416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc86967b3916efd9128b2e5978820b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823126f6f957c61cca77a16dc13e7b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25935d5f588e49a77c17bab1c5123975419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd17ccb9419709a2d23bffe4e7dd1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd797db2e9f1d1ef54b5610e862afe05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be5cfe0d4e6581e27d5484f094b615422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1faf5b0f872a08b7de584b3efff3ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055a047360b87226b53471b2cc24922424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac10870b8eb5dd33de62a23c68bb1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102e16ff2ec86ee9aa8f1dc42dd01a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500edc7c6f6dc3a45043a73c5e7cd91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62727ebe0e364aa5642712574dc511ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dd8c3e1a92ee9ab4bfc4dc854da4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10157e7c6c2b4803aa7c125535d70824430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1b1988a36256bec7aa160e310a40a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c49d47671c7e936a31c8994dac187432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785385ea8fec4754fcc793de8328797433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7defba7150669423bdb8a773715f00b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6e5e690b7318d828b5253d385bdc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505563a23a60252e6af63b82bf8ee020436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ee6e52405ec868ff4c1d3bac62ded437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798e3678e10e1171ab08b65c96313ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48222ff1bb1523e22a5878d0b8217b05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a327ce2776c188701377fbac8b65b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014d3839953bb238a477c206ed6cdcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a659fd20f56fc43afde476676060894442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0982d56ea2cd17426beb096cf333799443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b978dcbf37cc9c07a52ac07b6e620444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbb82171fb25f7d1ce2514ee8a6e55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1075a22ba5e745aa51f6e0fba1159d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a077aff68349c48ecaf1590b7f09b20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efee9880802737c50e2d642a591f0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f0c4c2bbeaa3498aec5b721dd117449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf62fd10d92ebc5d76a0734cf73af55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66780aa7e37b7c04952cdcbcf18ec8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683d3248aae5bc9730c907b0992a251452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d92db68b4462461bb8a5204c7698c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23fc5096812dab4b5cbee5a1291f2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf4a8d7d42685a94dfc909651b8647455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e71347a443210402a5cbaf87ad808456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7d57ada2ac823dd310e744f380f9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a0cd14900a56f3ae24ad9b910a188458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0275c59ce8098088885fa745c64b17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94564f9bba305dac370f4f25292db1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58b9ff327324f7962e02771c573fda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702914249d50bf7c7188f671fde38e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815ccfeaae2dc039855daeb90bfb6da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e076a3e231f4bad670ca9e7ec71ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14136f322e6a750a25c8d8c3b1a2d4d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478ac3336f7f17c143c61808eda8238466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888d6eca256f2a86bbb108683da1952467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ba06b5b6b9daf14e2a806340047f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1ed39cdd4e3990e5c98c05e0f54ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e1fc38bf085d4a5d2fb56e834fa65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ac1791aa45591e40249471b47359471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e72aa5c8aa47cd97769da8ce81846472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5860c6cf68d34ac9d00d5cdc473778473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab45f7f3c9d189e843958e20948e50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2e2ad8106a76b97dc33e32c6b48d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387563c98c65b1a6b858d531fda23bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee11f87ef784c0612bcbd5f4959a9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856ee9c7f806642026c6c97f065451c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b980a094cb4fe73e907292b864e2cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86728eed3bed20e64cc3e1db7b9688d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace42f8ad8d1fc64e7c8e826cee30b6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905653ee3d736d437a625eb37e419e41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8e5e29c7686f061d2450e3e19dc8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db23a89938001886c89a9473432aa12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78ff1edcf2bd593878f4e25775120485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eab3037fe290c40c2a1d3326358c0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad5549658a03b810fbb3e7c418d2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958a650877c6cf937f3d8ff8b51513d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e06d03b6dc2f398f35984bff1bc69f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3704f14dadedd8d53c4bd08fe01f7fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970286d344a5d0a0f6030c448eba47f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07458c623b99547a153f0266d411ddc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56742a60c9cb990c800cdb0931b52b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58f3f73d3b48e41f138f92f57672dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff500bedc2f78f27ee45a55d2d2084495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5531f337a63ca87721e9a4d30c61db7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a999e3510f7b386f27cb6ad55000e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614afb967a607e9ab3231b5dccc37c8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca692179125033e02057cfe19c8dff8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef8045de42e1940ee335b71426b411500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b5675b5483bbcff8df435e0d60928501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfcd5ce56f953481857006975ebefa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9eb42bbad107f38211f536d24bfc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033ca3a0a7e575a0b5eb6fd96ad0373504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab622687f9afd31986be4e8b5af1bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402012b562eca4ac77e235ec8fe7423506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839d82e1d5189242a00a1f1c8e54e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accc5863425b54c1dc3ef2a82ba6ccd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ecb48206cd379262a5c4d749e3b8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c21c76ccc44d0d7854bf926e5b11f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1260417abe7fa535f2c2457148bd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c5439e1f448df401726d9e8d2ea91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad03611d5311d90cb2af6830b7eb977513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6298b94d16542589528b82841bdb25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb6731f330489e8b24923b7a108ade515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d3218ec10810c21204312719261cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95b685bd1a23fe369fa5262f53152e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4452aec89de7b51230ebae99e7d6022518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2e5955d8e180def62255e3f972ee5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a669d3a773d2501c908eb3f4b9a4b03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeecb4eb602331ea421fc4b47d28e95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ccce6d59855cc3ff5f7133f649f7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7425026ecd4ac2cee2d44191243be88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc1b8981d65835c79feb29af06b3bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab147d31680625cfeb90b53d166bec83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04c530fc218bf9f6a289f253121b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424042f25e0576dbada7c3f5e990dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214b3e09fcaa7d219e286243b65241528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5491406604cac7619a703b2ed1f97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378ec81376085e8493befec4996f409530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb2f001ab14c3ff5f886eade99709f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8ede225c5af992e816daf09a6f243532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c94a3a8d6e0634fff90c5358ca9f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2901e1afbf497831c45a0e91fc2fce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab72aa9be157002b65ce2c656be1776535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db47edeeccfc43364fd22a78f892fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898b690a26b8d2b61cf541b5dec85b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bb7222586c7320762e9bf2f5853ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d5a3fc4a3af4acd66add348bbf92c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa597c73129ebdcb8a85a185b93a63c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa8c6c2e2da4800f3fe48100c90d60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689387e73d822f20492dbc1e470d8c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265d03bf4a4489e1431de5b1c6dba24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab147325e795c0425bd82bd804ec6ece544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34903fcf4c733bcf5ffbd09ee0bb96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964e3a66633176ff6740f8560d0e590546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0132046846da95178c8bb45f189a02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e89b2f2715d905ff7d45a3f37f48a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf1c966098d6361c6396c07650f1b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecd60a08d8ec67aa686bdd04d6d726550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af74fa6c1259bb131ff09e50779a1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71d22fae618911b39afb1f1dbfd01e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0cb2f8aec5a89f6952d227aba3d3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b895c7a5f4fe2d43e1d68ca039a0c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c72524dfb695d03ed5105342afa66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de587c6daba050cf17cc5e8ff888faa5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7921a1d950255971a8143e941a3b0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb407a09aec562ca1f477027fea7995558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa225fcd4961c894fee2898bccd2438f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edd50450297b69822d5b336fa21c89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8119061283666333ea7298f5bb4852561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc493d4c5e4a8f588be937aff9f1485562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811469382236b38e962d3441be3f379563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e50edef0bd6d39686414d5ac91e4be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3329cc9aa42ff79d98a328229f49cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaae863fe9cc05342e2bf0dcaa48d72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a0b47bfa428bf4fb63fa32565436567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fc429761574818a7d2af7c3547405568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843739ecbb2bc30f37d0d97ba74c81ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb95ec5d39b51a49e8f0e8a99cec78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03843abaff869b5f62f9ef6911e6f27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623541d426644c32eb77ccdc0c49fd26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae34878e6619915d01d0efe525b55a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6276a54d57c4cdd475ac48877a937574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466145bfe04154b24f52139a48ae0a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e27bea886914b3981eb22f60b3dae8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc378f431195f90c54b2ec6fb0e682577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b05abbb31c3d4bebc3236cf9dd2538578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72629dde084a732d5368857a38e74bdf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8359d41e69c2954cf72cffc19ff89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450dcdda3dce11e8d40296ad547fe7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f910adaf3ff01c942199a723a913532582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99057fc9139343ce4f752d68f7ef5edc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85932b9dea346876646790d050a13d0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f013fbd24486d3b84a575349fe586a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bbdebbe38b54c65c56894ef0dcd0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef602de1417134ea70955962173ddc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849db8ef8817546fa901542c17a4636588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa93fe5c49ef0c929295d4dfdbf037e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f64fa6152efe28106acc166a22ce98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452159b5862e913a6656e98e556811d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23c2ee06371341a304b266257925ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654ff4accebb569e322daf788f55e24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3df723a07d4d04e9b36e7807973fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bff391ae932bc5a03ca7d0233ca85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a5095f0ead91dc4b324f6017319c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aa809f1e6f9e1107d5dd44e835044597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79655fe40cf3905bb07ba5ffc17e4f8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40655920208917f7027dcf1612bbd7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f2bec5e3dc8745da0262b57916d43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4d24fc30bdcb1838fe0fba9b98175601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0510aa8e652092ed3ff770bf8cbfa1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fa50b5f653c5a2ce7893c59385fb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31329bba5b02901932dedcbce411c9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97c6884f7c9fc01adbb6f5ea55d92b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3dcb09d94ce3a7244dceb4a1df8b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4545e314a794a0630d72ff6f3c42d47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2b0aa4354ac3135ac40d90eff3ade608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aef829aff26febe8e33c106664077609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abcb65d0e7cc57750ea8b1e3ca17f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b80c9e9015e16c6313b9d11387d28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb046ddd3605482ab0416b8b386cd66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5b97c1db93445e24575fcd13ef1a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677fba41749c1c2e5129ac84ad37d7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd94c3b4c88e07bb735012abb6e7c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622209881e64d9003e873a2287899d27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a80c4316bbddf62cdbacc7e1fc49d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe420f0f5798045e00d9c608810ec50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba795ebea1b89be306e1c19f5d10689619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6d3e59fb73d1e5941a310c3182baf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddab5aa013b6cea9799d4e4884a752621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebcd2c534c6808be378ce75dc5ea51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe622d5c0bdcd229555581eec833ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b69b96dc0fbb009a1ca67f90b5bed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ef50d384e269bafd0f05505b1afee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb179b57c4b7d4c43eff99834fd93b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204801da6d958b3d92bf94e080844d82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910c5d492660f046aa86b8dc891f976628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d375089e82af25b4636895b2c2c34f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87975af143e472a7396cb3ee45bb027b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766947bb0443d3b9468905e3507c2cd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f86cddf72c1c838b4246ed2f02a8de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2438d69fdc15b409dafb60fa32a05b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0f64f5d06855a8cd1942db776ffc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dd7acc0a540c9124f6a0ca34b39ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6e1e6225ded62fb0da0e3a027355636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bd6265c0919a7abe04fefddfe0a98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40fa98a5558fa29c32b6747789f636638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6fa3224b2f151c8d7f50d52b42f51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8add432902de7d0faa83dd6fe1b82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f96768e39468cb98f031e7e5cb5b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355c86398ac16102b2c2e3c98e8a6d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc42604ead71e09a67244fdf1b0626643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69554b804961a20933502a624c64866644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29270adae4c31d0cf491cf3344a77799645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abecdb68a2e78cdb14fc6fce60990f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed7c60fc39b5425fcefa184edaccb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230eb1d66d1bca91718c0f13b79e0cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23dc4bb1ee98982afe3ebcfa024d45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d55bbabfb0b6c0a51647dcd4424b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ac4dac8c4f30fbbc45c60f984d9c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ca8b9787dbf37e3c7e39eab6bf6e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bcb8a1ad9dc225e48555612aa4b1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d52e56450f61e27cb5d5ab961cc9cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e08639b9168cd5f07c5bc83c00a3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d6a1346b662d8f233e993f945f2a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097ec0f39ae2dc56b5bf04d6c5513eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af3a7fb4db32d78e986d5270511f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba87105bdb191f5bc0bc5da264017a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3bff647e089fea494c65304d20e8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b7b87f6cfa4b50c1f9535cff65a1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e04cdaa98652f24984a4453e794dbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015e45e2b089c7419b907949eaf538d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac1c04722ec9713797d9f1f9c67f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57f9737abc3ce2e6faf178f2654987665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88890ab2a12bb6ca7ca06715378779c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6977bfd8f5899a9df435ba483aa22b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698dcc5daf08c47ece1749e7b3dc832668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d945d859a361e16cf254e27bc86d5e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f95a8233cffb6daa2ac2be384b87b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1bf8b9014fc21d4332008c0183b62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf05c2b0528a1ec8c5a53edbde78d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e01c6983f69f675920bc999a6fc586673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b18a4b4db1157f6b15c27c1585182674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67069156499b7f42da3c42277c376646675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae4f15cd9733abb853da55c211040b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51f582b3b27e1c1fad1da68febb502677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631756e0b8561831a7b0ac6039c72b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a05f37dc97f7415f45a55ca72e2b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9c77701b08e6a7a993c960a7ade6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60399fcdfb87462eb6ab803c4ebdb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5d43a32905ab26f8bdd1589686e70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef4750a061e248544e95764e17df92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058265fc594cf50aa34c844655a0ee2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb035841dcffc904e7bbde155dfbc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490c2522d34f419868e1773ad9e8220686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd239fa131e493cf021b6bfc4fe1afa5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed53240f2cb83c3626ccfd7b851837688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda18baf92509d1168a3159e2563060689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428dd39fa414f05e9b9d836699a0e60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edec3c739b657eee7211476d788f4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554b4eff910ea998d5e4afab3b259af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9d80ab7d98cf85343cb4330ce4031693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89be1f45e71848d182d182c7295b58f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51401a9698c6a845afae4d8b7ff1181695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ec21d7f64eb2e9ce1c52c3f0e0c12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0acd75b5894da9e20bad5616267a8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533e43e6da95250990b4b02952bd588698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea77a70a69fa84f3586d54c686cb47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5808d7bdc1b1636f024fdd5b12566700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9711764f0f5eabaddc3bc70f6be21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18bbe9c8ddd05986c5d1aa8a9db4a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97b676c650976deb96fe6a0d3e0665703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea7f735a659cc0fd914f77a9d29080704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55698465aa36057a3c2cb50f14bd1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db886a8ac6bcea8e62160f2ff1117009706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8798dacd87fff332e9a61f415870a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe22cf962734c35b61c31c54b25f8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a682a3ac28b38357c7fb0383a6e24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b40972abbeec258e9a28b909caccd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802eb94ec40b6a0a6bf5940c6fcdb91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bf681dc96ae6815f36b41bc8bba3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc1c73c255967e124f6a781c4e9f7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a599100a5bf5749df71aa8c8547eda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ca01f7a9cc070fe3a05f0861bdad5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fb053953d63433284aa7e42006431716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b8de70ad3f66282754d60f9a16166717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e959909dedf6ce7d56eafd8a57f67e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d4b43a6a937d3a9fccd0e9116af02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe0851b3e7e2af5944ff4ad25133fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47603eee5925f91037896533758c82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce253f1c4027df8910aa16a699308722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d2e5429ad714c02d8c57a3b3ba010723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8f3533fc4b0e7e4c19fbdda870135724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bac2d820025f7bcdf5a525b766a00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20661efcb5bb11bc83af79b24b0c66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dd90f972be6601a11675dafe81373727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455259c98c01bf0608a37165488a5b9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c608144092febec814cb310643bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72f2e11d1cf0bf549b4f86e9f69467730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daeb223307253fd99d4d045b3f68ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f957493ebef8638f8dc2737b224da3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d0f9d0ad8b2147707d52e9f81c1fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9320d0d269576000ad435c69eaf4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba4eccb298b7f73a401a5debe4c41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f35fd47a0e0fa590b1a95c5133a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636e2120570758b687564b9a8368847737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebc8472f98be9c72d9f2b4249b1abc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177f6f17cd658692fd640821546f3f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409c3fa535b60b1fa678597689230e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6196b8d8a6879ed1120292127cb8bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5b86504da2a2099e83b9f54722821742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2746c569384e87c16ba74e0c7ff253743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c51fba0782a3ea2c3fbfc1bc53029e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f447b7462a4d2e250e33837347db985745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9158a7383f337426c92fe712e6484746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944c216eb69afad894179aff119063c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ca063f72f2ca011cacbd14d3cfb76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe8407d8051436e0bcdaaabf52e23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746af035e756f5f2343e1f7f7442da3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df25c6573976d7ba993ebf9c44c8cfc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3015a84502f98b58088ca2bc6e3ca0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9fb09e10b828fb3661579ada3dc0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b4fcbc732330b35edb493416021d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbf03d10d6c2fe417ed6794f463e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8b2d4615aa27f8af33932db6e8fc8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c660a35da0c49c818325a4bf68c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6d19477a7779997b5c51da7728cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baebc644631faed959f8d928f7e9c6f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9c09f1a68717744c0a865b7001063760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e358ba4a9989affb6b9327342aa7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f84e8b8a08510baab5ebeb8c49b55c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d87091a894f95489c06482c13b6a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc73a1e1ef0aa2e0188813fa4f138e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc1fe002cbd16466c40105c80844a5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3fbda044e69d01d050dd439f4e660766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a393a37963962384e7363b2793122767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e0a514d2b05998c055c85eb29b602768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8121a9b8464f386e67ba48a2dc738769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d931154a6439ee19c1120d2c6bb435c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cbea1e692ae4d92cd52b0dd056435771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cdd58b48e4bc07cc5aac1edd491ad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26aa2d801e968f9f6655edb6a13b7c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3c044ba59f25bb0568a50c65f979d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d4c77b54cbe2a3c8179c40d96cf2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfec0bafc85303ece0d9668815e894776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579a5d9aca78d47e16b48ab59ae9ab5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d082db389cfedd89c04aa10267cd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88914f58bb6408230f3f35a3c58ce5cf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c25f121155fff3dcd980bcb8f021e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1b8ffc869ec41c9e0b48c6696807f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db54c66cf6363e5bdbe97a669edcd1f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d047ad6a35e16c7d14444e1c3df48783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af46711bb89a598fac9f82a61a0d13784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c47e23804bba859df163ca55366b30785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476d36179f28a0e80ea608aa2356aa6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266153e798a1ad83c4a2f45e872697e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fe0c406eca7ab5b8cc72bbee1841a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a4b44f8d2c5e5411671962025eef0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385e0d3bf329581c5490e406fb15cb9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b9a30b6f916566b001aaf1f58da89791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8e19926d4ed72e40419b6a5b26ad792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f946afa83e9ac8fe7bf151ef4e580793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27506f4ab29f54d2290e3d3e8cc2ca794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15892f3391524065a3357054a4f3e598795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dc0e682949ef056d9b014eda3c714796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b7ce919434ee8b9704eae974ca7df797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3827d32934fff8ab3873458fbb288798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42100b10f6946e06e11f45b9375823b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a5437ce30135ae374784e6ae7bbc0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9788255d7d83b69fb5c429eac438b6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b15246eae50256965a0e786a25eb60802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99ed3c863898a20e851cc7e1a07549803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdd002040a30b89984653763c0737d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a29b058e55ae7508d11e068ea6063c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afb22ca4588673be39a9315ea6e9e7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2acd80d20952031d8125d2d69267bf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1603791056b48fcdd2a91e1ce039d5e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4a282a1af0ba4925f84b1b07cc685809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1ab493f5667d90f01ec2aa63c4a5c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d494d8384763e0cc63485f543c49b0b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb250420635b236b01c86cbfc58b7f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d03097ed112511dc9a792064c4e6d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c831914bb9e5c2c1f9e74b2dc88206814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a85b6071813e880fb1c0645669dab815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66b5279437233a3424fc473abb0159816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f34b94b035170176bdd846685e8e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd52cf9ec54e7ac427b1a43147e65818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07522a275708b6cf5019c79e1c4ac1ea819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a094dacfb4a677318580debfb88392d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412cc5a82522f5e9c9798e55b410596821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9ccb68ec7f8d70a45e56dbc85dbe1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aadfb296aa9c48ad878003f08872e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb39abe4dca9eb2a045770db47287824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d8af4594e164c9fad8560133d8c8d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174f0694772ac0aea875f2dc7d32d2a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84597216d5f7368d1dbce3decdc8c324827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08dc1125bd6ea009c170107b6a0d7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ce9559fcdc4828e54d9aeb3afe90c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f8092a6bf788be222807e8769a360830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717855bc17b239b00bfeeafdd63e91ab831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6266122cdf32349c2fbe07c331187832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c30ea8de3d9ef5617952677ca9e619833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce0da730ea85433b6b9aba6f561b07834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e04df22faf0332176ad17ded7dee835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bb4d5463aafbc05c0ba8428c28252836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b372eb6953c96d0617726db24a1a0f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92d131a2acdbcfd5ae0a2b7ed7d3b9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a561aef0f5993e4704d2500b906f15839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d45c0b788b4616e39a23b40ace02840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c829f1925dfa41e6809f01c156dae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149b2026c22775c45d56388894a23f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e318fc4e960d4e6ab0c127594681adb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad0b5181684e9550c4c4780bdc5e29844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb529a8a8e97319b2daafe98299d97a2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416c5481becc1d00f918ad639b1a467846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2665837330abbd5a6ad8bb26a1f1d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bae09582acbc3c6648755d873ed2ec848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e10717dace8257e71e93011f92f7f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf5d66609bb179a4cf4da4e0f6322c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d32ad77e80f4c3b441d1b9ff89ae6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef12dd306f3a692cf83f75bae4a6f3e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ef71eb26c2e65c7a3d7ca06fa4085853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875743c2b16c3796194355e49d5f8240854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f720324fd6cade1492627f949f6e9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488a158f650a85f48b09da7c3c32c1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bad4b4b35e41e7e07cde3c340b302857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0e4a51ca11ccaa8ebc012454f6740858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c002bf92ac1a25efb2cc8bd1a50b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efa69d9f09c191d9cf6fa68e80488d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b82e67dcb33275711924c03a570a4f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda104d9bb2bfba91fdf6c66a60eb9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37acfdf5487763c23de583460b2c7dc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdc25c2ca15a834156009d0f108478864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83ae5935572638f0744e2ad734ca4c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449415abd2e0e39f3198c38ce82bebb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b46be24db7ae6b1658aa315fc321ad867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dd0f849004339c4d53886d3cd193b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2812db36ff5742626ad74e5e14db9b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df936459597622ceb8db2d45733d7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472976cc685c616c80b84bc942292db2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c40b4f02deaddc93dcf741600a69872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff77031272cf855ea6acc7b125479f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917058f5e581c1e3827465d2c9c009d3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a42ba7da57c2d28ba5c9db63079df875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8698920071fe564b6330ab865e799e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672e43d5e0a248c90798dcbd2a1659877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3fbd9c8518be815018907d44c6904878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63a609e6551187ef445f5aafe80760879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e562c17104a984ee82e726c3d3228880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95774e72377dadb52a7bc8ff415ffceb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9350c1795b00bb8f03fbe81059f3a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdb1e5bf8330dd8d7c6fc664c6cccc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d308ef777d0df425b260eaf6c0132884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47b808f3272b2beb7153d8de71c68e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ac9751b689eb9ab7a27344fabd88a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b543e3b52df9d8dd773db7cd0daa887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec347e8b8473d2a13e9624426c7b8b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b17f1bedd43e803c3e97fcaf5df8d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715f5f2e36233931c2aff63211f683c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8171a6494cc00316fbfcd35d217c7c9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f0e6791cd790a19bb462f8e601601892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece28e81fb87e08590b6e0444d3ac1d6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092d9f260e4806c7dcefd7a0cc8c90f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563381680c39ab9b9a0e6b7765331f8c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c7d23632d4bae6a5a1147f1637bd9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5924923bd8c4570ba872aa069e1645d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd81c386ec96115c6374ec9970085898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd5c4257fd5bed472e54bbfae42932899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee8af200966adff9beeb2175f63edc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4df43922571f42ef1e58461dafda70901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8affc4ce357c8bfa47dd5e236a67d3e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cca8e1628f1d4f164391b48700bfc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f997fef3ea7649b9d64dddb61c65a3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d572f0872f15e8feef25da5ce0c61905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448782ab7ffe1a74593f51aec7a3dd81906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b12e333e5a30d12450037d9975e6e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01e95b2b733093cd3fa8e3eb082ff5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a2cb8d7a6a5c649b0fae1ff5a6d3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e0ec84c35e8e006fa5f99a5ac80fc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfc7f30a90d5baf683ed53a276372911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651788d6730e53520514b633ff7b7e5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913566101b1da3c2dff38539c94e9864913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e03183c88d76bfdc86e5d088391378914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60405514a13c7f960947e655463a37915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3e537925f2aab921e98b62d3406a4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887bc1d07f182f2202c8b6eede4a24f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4c04fbe07aaa06f56b565d70e9d9d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afe2a6d0d86275cabb945a0de1260b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ad92863c7460840da33e77feafab6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb219088a1658e87fa7655c1007444a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54c2d3b2d9b3284fcd26affb2fb2c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff065ffac1eb48ee150c7db231e49799923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d37a520208a02c73d2ddc1b5006eb8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8677d16262525eaec5477e12f86caa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccc26b768dd6e2afebcdf6473aaac7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab019207f4fb3de21cce6dbb2ee127927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0933fee14f556789a8c13ff74e74a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a8a3f5536866f0646cae11b0733f4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b4cb813b7de336076c77cda3b69f4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f77a9937722008fd68b4adbb62cd2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0f0c3499452a4d8409a47e6f6422932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb6e5aa3523e73afa4cab9370eacda933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a2cf4498bba1667b82d802404381e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95093aa81cbf5ff9cbe55c39359f9f8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49524539776f273cb9e7c0d768ca6b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ee00ed84dbf390fbf46b3ac434bf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4d1cc1700f6ee0589dd0639f40092938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e2149bcce2359d1e20958087696f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465bbd2fb5e9be64811625405044c88940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42699f8f51927aecdde6bdc5a7b235f9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75b45443025a58a0075d1b601a0220942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc2164b3dc5d8d6f1c7132f20f31d3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d32668cbc35e8699c78083e960a6b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883da872ed8404d9a99b385df70eff3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f2bdf1c8111a8ff10b4468e0198f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7e7edaf9d12a232c7fc69540364fd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aa6b81bf828e96605e9fb44d49fb7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac76481f3cc7c609192a400f709282949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f78d133786af17a6ebb93cc1a41479950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19853a8933d340da08308ba55ab45a55951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a8f08261b4bf487271b53850dabce952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc56a1b580fee93e3719d9a220dbb68953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdcef6a467a11f103d82d00536feec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c322c75a3955ae5eda5be2e3315d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29629edcb3aee809ff7f8e3ca70687956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf7192b0fc01fcc68bfa22f7ba51be957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ac141665001738ce63ba0c21d7454958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cb51dddc424b857eca64feb191eec959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4e34d7ef6bdbcd839f0fe9483010c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a85435ec764078f0d55a40b9fb836f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8850164ce2fc4373c3cf8f3d90404a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44a1e1a153129738b48c187e66db7e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ba13b7a3f7f6212c18858e5491a4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82a5b7f1313ec180a37463b16e773f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad932f11bfd070c31cd9b9d37ab9a822966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c850f7d24a11e77040fb2c267282de967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f5b3271f90fde655ee45d4be48b2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb43826a2c2ab8ff49a55cc0f9de2e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa0c1322cec3b918956955f4acf85970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f006e11fa4c0166ce0091f949c56fb1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5f4204db4dba29c6c6d79e569b24f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a7c65dcceaa6e09e9715fa99fea9f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98618622892f7a9559103dcfe862217d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae886ccab502e029ed6cdc21edde1df9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e580e043d682dd48476661374a448976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146704a6c3bf6b7131aaf6dc514ca81977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba45d10d2abbe7a7b875514b4478e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8883184a0b6e276035515f98f9f8cec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef36036bde6393fde66c0753ef2f15d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad0030cd2b172eda641886e295523b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b389d5261c2bedc5dcdf518fd097fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfbbd0e67946982bc5a4a229cc466a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db12768fb7ae5b86b984dee63c760577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865959670fbd120b09b7e8737d49e2958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59f458cc64fd2eb817bc6555a1a9b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e90b5f91c6e8d383323c8b66e8b64c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2867ad8255e111f137a8e82c224c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d461706e74731ce592eb6c5bde597612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc28287e0aa7550917e23311a38e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e9fbdf7710c32693c1bfa63719f7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d96c2db8e71fd6ecfcdb12b59b3fc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2bf4a73110892bbba1d310f88243a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7408c6ee4c181cfe3c01133d6f814f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafb9bca4ec2dc99e62b0926bb0a62b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91a44dad0479e0f5f9bfeb42f723b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c3131dc2ea960477b7984fcb2e01f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90bd22bd1b8d76531ed5d99268354721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4e010d64c2506a15e38bbf1c9ddaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2066122695e70e8a54f830e9a04e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37defc08ca90d159e82011496b5d3c8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f4ef2038820633265089e7ff9445525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507799a288eca716b0e38d18176b93926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168d440114f60e63ab6ba2e9c0d4c3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f70e1553f41fa8a52849c66c16f7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba922fcfd2aabb5273c62e557b1d688929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533202ffa3b66bcabf00c426e0b444830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaa3ecc434889e064ed6e99c6eeaf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348ceb92ec7157e234515c20fa269af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ade9e9c7c21dbfd01eda17d134dc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4811e17941cc58d7d895adbe116525934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6310eeb487c92f1a2899b8a80c8a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b015ad089218ce511c2aa32e5bdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e35fe1030c0e4579be956d6f0978237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd0707ab09b38d56c3704403d946a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6228b5513f5163ba64bfae72077f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcd034dd14710ebfeb4885a19e9c8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c6008f96a09bd794126a056b5111541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0462ca7a6d079f7d6dae4e0a84bc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce478422ee4b156095e394bc46f11a0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234789a10dc8c9348eccde5243052f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0787ec76b54e5e86896b634a5f75a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b2b77602c09a1465d068e16ff3dd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a859e88ce8d2e59a305fe4a73ad68f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be084e2119ed519645cf165a55d765d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213832f616a6bae5d506d2325d76d1fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac4b7f8089773b4f7ef7764134e3ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5089e5981da6dd83c959f9b460ee3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc493723b3b79ac1e83a591aa334b7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b620729db65df33a881134fbfc4c2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0264224be15063c35c63cf755c3ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c70aa6ce139a3d5096c68bc5772fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871255c201f4424c595fb87d649c2f1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205b16e0562b7634b9893a16d55072957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83cd45dff66c30e3422e1ab733344658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c003d331724bf7644e6e0337d124759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b85e58a9d5e9ea8d48b08737ad708860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c963de37f542079131020004e959761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f24f11023c5bd3b58404c74f6329fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f50659ce18c86eb663a35d37627b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ae834e69f88143fbb8209ccc80c1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb0e580e9764c4946ff9253de7e4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6612f994a3b14a212506048327b6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab89d4a70638fd51344b559fee0fff067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541043523a1d5c6fe9b02eb0d3d5943168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923971c65b41785f61c364a9bccf30969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3f0005d8e8c79fd3c131e0e30059370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5e7e816dd6fe5fa5b84a380970ade71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb7dd21154464d5e148e65eaf2852872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b953ed3ba444c0ab378eea2aad96ecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf06ffd85cb3a76b4e07a1da2dab15974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52213df29df0606b8995f76851fa1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293161d9c80a98fb25c7182782b657476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d446d69e707b2828794f2968fee4ba577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c2ba5481b54f5bd2e12a21bf593678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06226d37dafa1d25b4a656e6c84f3f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37baa066a5f653902b462d2ffc39cec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c1cb8026695fac9bbf0ab1ee5988581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455f5650dc31add6b9c187949f092a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51211437b802d48af8f682d894e308a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc4e0bb98389caa331472c95d901884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466521f7e14b3f7a7400bde1a96c709f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb511c911c8178b717cb1afa9378f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267388f0dd94dc9e373c3e9902598e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fd613a1f4603258103fe366bb446a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960ca062ea7a34f9fa1c9fbf8bf7b6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a76e7a8c05109a125331d0e29633390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643d66bbf8b05d77407caffa3e35f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e88c5466b843250028d0380abdc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455956ca59dcb730460073ee3064cfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9efe608e525d75854fa7fab18d05194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3761cecc455119d31552658ea68034b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c331315cca06ab0d695271d96a7304e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8ff6b919ababccfbc475440ddea2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7002d1a3442e1adbbf45e00cb7c025098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b503ab877058e6fe95d34e4bd3e00c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68f35a997e0796f9010cec280becd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b1a5fffe884baf8c9dc462b1b875101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c52628b2e144772fc17e34f8f312c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe579b6376f56479c2bdc1be6fe24b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af017476578f8415bfde84ad101828104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c846103ce0b2edb246c04ffb861b4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff924773ad9610fccc9518f643889405106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984492d41529d25491993717854b68b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe920a2b6d454a1695b0b218d220e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57bf3b3997c452edfd3074eb5d221109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8477e2bab8f463288a6387e5ca7b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc2c9e0fd83fe59d414a1d0fd7f2f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d6fb6f58a113cf794374710fa8ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b114fa5330524bc087483d80e9c53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198ada4ab50cdf49ba640a595c74561114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24057da0da4c8e85434fc1d098eacc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca376b57dadf69b1a6823836a191bae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff4c6b89d9d8839a7baab6fda3ae58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f039a9930ce546bd94aa2ca1ed6239118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfb716ad0e94b2d3b4301600bdc0aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ac5bf31716d6280e3278948b6bde6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f897c31583e20f12c5c94cacc811121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e9118efaa6d723a596af9cceeb985122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabcd1ce72874f64c2e3f03758f85da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39625865f52fbd02fe2256751d51c3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb81f2fc0adb5042cea37fce7e86b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aebe69d825b9d32f739bb926bd904f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec5fd75759dfd0d1911703409a9bed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3fb0e4546e6ae56c666227ca52261128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dcd36ea5b31f907e6f1db54932a15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450e4bb7f5e514aed8be4a0f94af1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8260713fecb373f3d26563a8695df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a88cc440498b071834284b00c926f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7c1b409861fdcdbab1af18b93776b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99e74cd15bb783b5f4cd1dadd80fe8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ecccf6e826a6649c04fa47f41b71e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1453f38ca4dff00c09d6b58d54f303136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fb702ce6fc38ded1ba6c1d63bdee2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d616e47c09548a228a8111b4b137138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92658ce011ecb29d42c0bb82515762e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e6702580792611427d382712bf385140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a047be33bb84a1175fef6e8637abc60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aa198a934567a928a3aba8d955164142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e474e0526e48a8132908727a627b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7243b119cf6ab7f1cd907ad1df2b9c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648631dfe3732aba6c6b8debcc57d36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd243e049050f256a6b7c6d135d52d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575da5d6693fc350757a896e4120b0b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc39798427126c70facbbf4d4fa8bad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f291867145c9004c13c6038e5d0b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4395d60497e3ed75ac5376cd27a470150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06233ced8736f8258eb6329d3bd60b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1971c3aa1c4b73a4ecb1b6cffbc80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a64196a09264fa37eac9b6392ad90b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58db2ddc00fe9f437d7fb916ef2ba9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f27c6e8b8676228b8f358556a51cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d568866acb0324a3bf7d3f346a4aa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd687a7e1c8826d3f50d0fc3cfb163157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673f4241b613de4b0d22e4d213d85f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eda99ec24ebd9b6b8c19c587204fd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b16b75afb0b6a6f59ae5b0f15d6b4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5d3e14251ba35f62d7173ffe60fe8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b86bfbf1ebf9d4cd2a30cb0618247162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e40aa9ba673aac205a6265eec7aa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa68df915a039ac0fe038f4f494830164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed409925fdf1b682adaa456bad5841e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66632bdee06cdd3b60f665b94f18399d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcfb1da9bf8f341f3b163b7c082c94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799f24b04c13b22f5bf030070c4c560168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944de8a25361889dc4fd7765da2cf46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104ec8edd64bda796d28cc324ff3d99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c409c575511e4796c7904fce06224171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcb85c52741f564109b61a9c4e3ea8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb287dd46756eba87cf32ddce10085173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4026ca3e88071d9b36bb83b187ba6a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616fdb66d298517eade9c9b8a8798f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665e11fe0a9df46144cdbd1d72d6ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2d206543b76aaf00e0ec10e4bca24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fc43bbc3a8a1336393a5cf2a6b02d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b8cb51c098313f75fcd36f94dc14e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460a5979b381eba6160b5654972b468180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c570efc5381af65288ad728dc9b91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8104d1d806ca46f22120f3c4ecc7db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e7eac4403dc7127f6e582b7e77528183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa49d9e5f68b636ec5fced58fe05f34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544306c1b0fb0558ae00e91abe9f389185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711bc1abe300420599839d989a8c8eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66211d9f71e5aa9139a726d2f268774e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd288e9713df403ad2c245639b0053f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94387a1d4f1bf5cf7997df9a4de9b9d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c37cba3f4758ca8708a6c3a67f2ca1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae61402fa88cab030e2a54b24d68a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fba67ccc1aa83f56f84866c55a7f34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec0ec4aff0c936976edd22e3e1604193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3fecad612788829db4b14b88d494c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa896024a78598ca31a2fdd3d0a15a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d72caabdd5fa849b404f2df389f60d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a12e3abef66e3340bcb60f6c429c59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd109e0fd404c499c7fb9512c7caa2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb50eb74a228f0ed6e5b552cffba1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7f263156befca011d505fb95ec437200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a06768add56bb0f5587dc41b3ad93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b0c646fda12e7ba2b6eaf79928321202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d6c79d9603d697323402e32f0a701203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01c88ac78125feb88eda3384148374204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2ba49c76047e37aa37df2c5f6462205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbd66b807921c6d673e709b42d2e55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835c062cbf8ef4661f4b4fcb2645ae9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3640c454a236d3f985c2aa42aec6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2399bfa823ecf490a46552d3ecf1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294f197cc5b5ac988104d49d401ca61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7f9381da373fb66f796ac46a448bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f8decf920ac2007d350e2ea88b99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31478dc003ebf32395b256741d52bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284080a11501b2fc0dd3242d0f9d61a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a75bc00ad4ddd13a93f0a015545a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119d9692e6d3b337a9e379fcb85f50f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a594b861ded2785b137fbeee1957217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f33ab2c91ada18d71d7c3f67a54c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e20c725d05f2fd453ad51f8f07d3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0106f5b396faaeb2998b11809e82aba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8496986a89c97d1a0dd22523019a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec539fe669eccf21b6df0d32628f41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5482c85ba5ac0a3f89636579fdc9eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc45591e025070a0099a8b42a28d731224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ddec9dac4f895a17d8858f4889af0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb096503e99f3241a6cf8252670a8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908f338f1b45c13227ec26f47c821cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d5097f5de45c56b00d09d1732190f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f60e9bcbbca2b7ca32b3c2a535b958229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ca06d94097ae921278e02ab1210ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd69befc634c4b177015b354a6a732231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff125db2c0afcfac79dcad7e2b9b6b1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92f25a613e68af1edda0798cdfb4d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597969a9cedfdcb2b7ae26e1e68081ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3096b90d864d6dd299d5578e8cd49d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339574d45692f9804185748c985d8df3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7a4b91b4d23d3766012d0cb61900237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92f9d188aceee6491a190880a985a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d63566541ee3e9e5c16b572e6c986239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fa39b7d8eb5f32ad92d9118ef4962240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d143630946da87b17f8a01d0df0fc92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecd68170519029034a154fb0bc5a5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fefc81eeaeab3d0fd350fa14234a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6895b77afae2dbf25cdf9915ef7c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47817b664c98512518883c66991167e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214119b978f7c34b76baf0ba6fba50d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b5e888d78596144fa4e19fc04228d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836fa9ed01c7c5f2bad3d45aea5ac6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3159a704b16ffec82755db1a2a26acf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e2618c291a3baac1584dfdd021706250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c988d90ad5440ae39409d963b3f2909251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf2f8c1082f2b5e33c398b8c8ffb22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7d14277d8b1d8d7d3e490f7a7f83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658b90f5ccf21cad4eecc89001929ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33920be75f7c2439c01018b8ff115255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d16e8b614449081660a7530b9bb9c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c916ae6674607a11736b523319079257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17610ab4dc3e023dc2e3c9679204e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c04a418834bd8df99ffef30baddff1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bb571eceef5c234bdc48a06e4f59c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb5dcf7e406802e11a7c686135bc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f9692c7a81e7ad5cf456d47a5c725262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efbd7a197bbd65246289b0e3ea2737263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef69c9acb0d9020392207cb47ad061264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24742be9b5bd81fbcce2a7484f0746e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2c435fef443ca84820cec5c54298266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e708b1ada20566feff93f6a35c3d7df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58fe45ac2655ae39d279ae0c14e6d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeba2e69d9bd314b88dfa97038e388269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633b1b31f50a9cd623eb5803beeb249270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d889db18c9a1a4dc9c213a273ee774d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692fe1b7c0677bb3fbb16ce426a3882272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e4c0dbb44b880ef8cb7e63d9f79ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88c3400be5c35b76507d824ee75d88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb6280e39b661fd3cb1874dae6d8fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d11bee02a9924fe9f439be5baeb85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a04eddbbe2a1e9a31d79ae69131e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15fd65caf43ff59c22d2a46b4f8de0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80685c587ef8116fcb0f771eeb305170279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edb47751f06c3616bc451c6c762717280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d68c1ce804a609811740d1dbdbb093281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167017649a09693bf208e46423dd2af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d099ddd651321448ce72b1a641a078283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc09877f1d69e357aef068a22df2c4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750d21258c49ec361280582f71a8f62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f282191221fefe36b792178683b8be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c37ca3a90414fe6f03bf23bb6380c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d33add0914ba140d5da11488747ba7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c530f3f4a79fe567eb67e81748cf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded22651d8bb69ef7f2166d69e08ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd41ed2858c571476cc7795d84493ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65543a7b886aed5ee1456c32e4b4b865292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609ca7e997a5465415a38c775ec5d0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ae48abab68a06cdaf7308b90af355294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cca5cca57af8118513409c26adc07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdc0a9c81fdb2d97013cc377a50c82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1887c335b4fa8e4410832f865e26510297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88f77707d0cc9310abc62f5ca554d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30487c1930ae0cb844447b191fcba8a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6cadf7ead63bdaa97704d832f9866300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da43339b9098394f0c3b91c0619cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4b41dc1e3048f2558ca2fb9bdd9af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ee40763eb419834fc8d5a91c8f6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275fcce0cfb363fb5c4bafe6506f457304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ececfb40464832d85f21fc37876f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18426e806481cc4e08ce749ad11b62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e3c93249ed38910e1dda1255c5014307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece0d7eaf0a25ae4b0ede75b26db53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf60bf5c510fca86405356aad9c679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40325b158ad32865b671cf1b77838f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503147092750e7759967e3d498201047311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57937de675f7e6dde4589299917dabf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a38ad00ddf982ae7962bbb8c57c6fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9bcffe032e7c001edb40ea38626c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d8b589bea1c0f138d30b818a02bd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ac9c42de22de2066ff37f029d576f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7144d1655db1f76742004892ee63a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bb226c6bf532916190efebea356cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b337f22d935291de2ba8a193a890a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d62a1557dc0e60beb84e6096edd6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecccb9e75256fdb1fdfd7d95faed646321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867cc6d724b69cfe53dae11fb26dfa9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe678c1d8a7c27c0f485c01928376cbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7df752c43fe84eef6caae6a314cd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362ba07d3dc29eb09cf030710f975f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42033c3e92f11cdfb71f731a0b5ff1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486cf039c13d695129954e29b5fe1d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41072af5326049c90b564d807c0c7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7ea403f3ee188b83ed20787b06d61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446ed937f53da4f2e806a8604ac3a4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073966796a482cfc18f8c6b629a2fffe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67bc9253e9c5d4a21a96cdd091f26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4610648628e8bd05b81b761f95dd5e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3307f7baccc008e4c373caaa6e3cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa85e3e90366201d79efffe0478afc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a1f54178d6438ef769b55ce46c2dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd5cba742dee2bb6a7444907b513e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b8e54454ccc232bcc032b103946d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcbdaa33ea2658b1acbbfc79eb6ea9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34bc0e0400a0c3901a1114273278c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7e6d84d64aae9731a108fdc97a385341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3b24cca04e1fa1c94234a76dd7797342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309348142f048f14ffaeed7370908f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c86628ebda256dc31f000eee057ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d68a5153e03c3fe157f177f06914ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13474db78c42f8de5c914111e65b941a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2ccd515014cb572797a052438e300347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f16a2334d6320e1287f1defd1206348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa26d3f0e5e6eb1136cb13cd4af47d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8a42d736fb4373662673f7af135cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d10432f74b830f1a575391973746b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeb37f81a2137f8441c3547877801d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817974b9a97881fce7b13bec8de79c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff3e9a795cd89e1cad37a5e998a7b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65054e4fa9a9b680ed958add7964261355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d266e1012461ef671a2077fa5d6d6c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb0b6974cdd08100cb1e28ea37bd63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec89eb69706139f4e6c8b1ea762de4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14876b8de434c67db61b48bee7f5b82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89d92f2cfcfc5bf2e44cc1a6475d6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a3c51b59124a82b289dca59e32802361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd47f920af1dbe8ad8701971041091362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef4ab0b0610bb4e32d54ee2563abf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed3c61aace8231691c2c1508b54255364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b775ddc4a687cbd79b3f4715eb772365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca22de9686a81eb64f839e26ed7e6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43605496d1aee9d734e945e3cb30e0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a67a895698f5f7517a66844eddd1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c9dcff5ba37942534efb604b7ae11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f629001aba9b893a320e4c6f57c1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63dbecb4be564bde8ee48e799340d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb3b81795d59b9396b345cfb96d84e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684078a3b6fc5f06bdd83f8a9fc106b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f83226b06ef4273155ac864368bdac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cae2ba36720604ee83bb0034366e2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7a5381a8e7a9060d20e797a91388376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef608718a93e03f462f67a00b4ca062377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5107251d954a5efd871642facac103378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218de8cbd26c3547b05ded2fe57449de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d14763ba3a4655bc5bc4762ac54821380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e81fb3a7ad6bbbc958f7f96a8df053381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eecb60117fc137ceba65475dda486a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659969655979d781a274eefe5257136e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a3f6f807c56ce83c3ae4eb28ee396384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddb0f799ea44ee6722a2543b5e2878385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a8b5888c15f71e3eaf7588ba23514386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca1fdffbf1dddf78d43d18f82ee317387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8260ceed2e3002e061d9d3cd1391ace388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3228316c435762804b744c8ae5eeffd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4eb250f58019fe7f8d1eed7aa3dba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca848a7bbf8ff49725a35703cbaeea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70472e0a9eb6a6ea36bba30a941e55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148f8b1e59f3922f61dc93a74743f5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d901bb0ef3f10a8236cc076608f8ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5612517d61aa79cf4214cd8fc964db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853a7a772edee14d8597f6842713bf9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdc00ea2317ae279d24a2c44115646397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3bb56d525a95b980886e1f3eb96e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c12221cc0d47b31de6cb8710870e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e1dc3a921dec0461dfdc8d2af5f82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16450d682fdcf57f271086776241bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dbc6b344c55366b5c40083fb8d8fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b222ecf89cca02443d66ee1715dcab7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64b95a2f7b42687576835116650ffa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3afff9d2f3e593febe346cfa38fad7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf227820e091fefa55de432cbd02a13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026265d855a9084691aaf35eba91200e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4dc7f9c851fc34118052ea71aa392408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22766c7ef8c51397bcc0935a92f48ec7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5656546fe9862ef61ddea7ab732e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f2b5c7518c24980e2e6b636451533411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f5893292f74ba852e20f7c56f6d71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07250e18917b9ded81647018db16684413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b9b07cd549bd2a0591a6fe85eccd5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4a1e5ca0075e40dabc602fb5c2c54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fdece479069cedb2574e4279c9d94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78159e02695f63adfc54a612c84cab7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f63f9d2edf584b3fc5a5cc69abcf2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a680f4caeae85271b0c62d8a3255419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e61bcba4a18dd85eff56f508bb51a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438fa050749ce8a658a21b851245d1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a7c94184b4a8fa762a38a68d58723422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9937dd6903af32d3950add5600bcb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d270cf7a61d9dd9031139e70716233424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7908e7fbad6f8ba06cf0c6582b82a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f447dec3bd1767db967bf98485eb66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6fda6cec674943d42c035d9119fff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dd6c109dfda6746f0810168911b21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a238e24d8b080fa3feeab5aa1f1a0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfaf76a649eba48ba8096e99a718ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507061118fe80e4586f0a38896149ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206df79b9ade5aa8936e692a6fe02f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d2e2e1c4288a347fc61e985b7b305433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa804aa9060fee042b923251205f00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64fd2a8fd2eae6139a9f556179be14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c49ec86e88df41ae259a32ec64f7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3acd546e40368a0ba834d30c1dd5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cec2fccfdcb2b8d3e83cb04f7c7486438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a57ca206dccf6a2c201649f273fbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66653e63a1f5c76840d69abfada5d2df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417c183d91b21e8013de7d1e5794769441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdb2010e0a005be3adc7361bb910f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8541d559d7222b0eb5a9495ee8aca2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55737bcc5d71f34ddcf4aadfd7bec71d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159093e74502ca304c848b7c430baf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ea7ca9a0aef88833469e88f0b61c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2189b54704da2f003969d354592fd7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765c97c344424cf92331e423188634448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bab5288f1c289675103fa8d4d872b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298bac3dc2ad067962692f72a0dd2e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256bc57b17c9ba2c162f174105e4521451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630ef85d8dd3f05e7b17fde689d94d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19325941541634178b723e905f39cadd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1966c5e98ac6342226dc91b09d6e423454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763e51def9cc18c0e5b42df8cb9da1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d18b9233ae1074efc84e18e0c18f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8b8cc2d5cd040067dab7cd9dacceb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2819aa134191d22da23cc871c51e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c9756a1a9a8aba78e35ff80d631ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf757a945de7f79fd4acb6cf2a61bc9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2da1fba8674d81cfd64179eaebbe6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40468b27ee1601927542fef4aa33bf2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc106caf4f5e76daf96346bf648d2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e8d055abcfbb5d7bfb20b9aa5a691464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175c404bcda9f4d92559b318b8f6a4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586f9fe5a305423365b8d87df6e1f91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342275acadfa6438044797afd028460467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf9c8e8dd9fd5fc991e2a85ad74f3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b6bde0863a71b0520fd3626c2606469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c9ea0a756b08b63a9e18c96accfb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c96465419ecb8588fd167c53060c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3bab62103de31f1ecbc775711b272472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e1e7eb0d96d985795caba92d4c48d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37832d6d94ae7176c0f54477e01b86c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d4797bc705e634140cefe6c596a80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80e07ca8b3a698866e34ec5d19519e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02230bd0fe018cd82d57223aec131d57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada964b531cea1613668bf19ef5583478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca84e6d68013c6d357ac6a1180b9bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9d24d60d9e691d737c69bd4d5cb03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43bc6f72def88234ead081fa87b473481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0e941596ee615fdfad37481a07c5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0117d956d9d1b584d2183a13fcfc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6ec60ab99f9b2e46833736388f7d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85a322c999aa0b76dd133f8d59e178485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fd7b2981db94401247028c8240a1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dbee7d1095048ea51187b6a732746487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408983525e2be9217694955d33d9808488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ef0b9645bfee9369197e452283d35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6484781742d6516f520081b2d04d3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fcd39d63565bcdead603571aaf5b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25236194150357edc412a5e6833113c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aacb33aaa4d8451cde0f6be13e0e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef8f4bd58d0310719f4c0bca0713a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f09c0a4ccecbb728417a4a71445c95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d46fd4b374a72fea5ce1183d80e8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2fd5c545c43a1044d94d22bcfc5ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a8151a35604bfca7493ab59684866498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885578472d39733ce09b4a9c5de684cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8b483e43ff17f1c7d5ed6d749d5a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9230273236a0d8489f0497a671a3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6dc4c2fb8a0330b8c7da95f6e5dcd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a946fa15dc2c955ff78f1d489707503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb112f947cf89700a297ea594c0f08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796b9fc361e8678394562c0b9c0c094505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef0d3fdd168a3aa9f48022e43516f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ac77aa41dcb04ae4af61a54cae089507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586d97d0607bea80f7a5bd32ab8d372508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b013c503ed67453b900ba1e9adcbb42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77ff1490d89cbd0dfc552e3d604fe1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859b2d53f3567672d0810457c583192511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d962e6d0861b1e06c00a20861faa40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a06d273112a473454ecf92458684c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bfa6cb6a600ff72be0e7627ad5509514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a4ae9c2421dc8fe19b2c2c6beb017515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bcbaa17081af90b241616ddb00f8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbf6ddcdcdd33671098221befa5cc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe868b5d499422efdb8c630331dd3c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c2231b106f5925940ed626a3037ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cd54ab66ca539a820995ea77178f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bc159ea7829af18150d5ac3ac6c49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987a8ee8d1a890cb44ad8d628abed66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e7aefc9d4f8c9764492f2c53e1b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818646a23af304a3797051afd46e53d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a112b92b2ac2056722033a6fd66e5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f960d731da7813891d9971aca56e0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad744c212dc2553157ca9821f6739a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c6e20978c77a0c1f322a52d49d1cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f88046a90343744e6d95de40b316529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9dc4b92cf83b25b5431a796ab0da4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f069e36324e83f104b954a9dd09d497531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820946ac1e67e0d65cc38123d14eb826532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c58641b7342c67e95aed89ad12e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ff668d1ee1253a61f523833d0973534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03454fb7c300ac24ed05d5aa1f6249535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd4a7339a8230073dfbefefa0e6a1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6da2902ae58caf99c6f1563737527537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4b25e97774055ea2c8a809bcfd99d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc482c0da17ca3332744fd6654678f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f043c7b5aa3e57294b3b153206b09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9077697d71e7f48ee91b0a55df73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f121acd761578fe138807f82155fb3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe386e7113e05815169540cdfdcecf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dbcc46693c4874df23d2bf6674e3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dbea89dcf4c01ff1b2d6998addb8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfb23a04db96c8c8f256b94698ddfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaf52ea15ea2e35e9c9725dcb1a636547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f098bb5bc72430d29bc2aaf1dbef201548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c5f3c999360eed7510a59c6cd3ab1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce2449d1c5b90e8732f669e256b1aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c5cf9736fca36ad68e837684ae480551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac64b38f7e458c011e2a7f65da2e2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a501412bbbb3bcb16ab93f521ff64d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a97120c677c938365c973b2ffd2aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501311587f2279ddbe4f3356ba4ef1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643186be18ad797bddff4da2b593f20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca528e1c6bcd8977af0789bbb40e6ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99117ac21a49b89e03887729032fa53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83354bd75a97f1f1a262b837adb76bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ff25610ff92a7d2c3205ca99ab8aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193cc554407ae5520b96d4dc9f10f60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8c97b50630ccc9dff3bcf3de2bc28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9fd1e949cc97ff00f967b1ada40ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb1c8e2cd4f3f722c3a71ce57a61f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69940c2bc50b3be1436b86c13805f59f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e62d9e6e5f628918b4094721ba9c6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91da33e3b958f44c9b0cc1a6cc4240567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7343de67f50d86ddf7b2371c6c36dee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7009e575ce58695bd32bd191cc92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80e5eca5184dc0c1a7d663ce1143c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103e314652962f34bba7d82c2e63bae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066cec9daaaf4d69ee0326eabd219af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4623ad5c4773c854cffcda8b268632573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68904cbd4bf641f7b81e415f69f8d7ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cacdf67ce6097752d7f08c12d321a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8608298065ec1668293a8e97fbb09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3a5f567e97d6b26aaa545cb61542a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4070979ab9e66e85ea041e98b2907578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0968a2f32d3ef0b4e62f4d4318c88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10958eee5df9f02541f39414c7054d10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de4b54d54e1d928407db2d8a3ad1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9031376db684b2f90f7ba107287de29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5b5f1f91d2f2a164fef7d1e4d9f02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56382f7b517f29130a4d4bda04aa0811584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a22e8a7032e5c86ea8066b0c8d39bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74491c10270db15669f075de6e16c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b79844d2c972195416129eb146e79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf4e2fb5272d7c9f43a49be90802bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705337840f269bfb9db3453226d3df8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc520b79b10cbcef9c2d81c3e023acf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf9a725ecbc89c498913acef7eecdd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620de0d99a04211c1385ffe5b0b4bc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47108c33a01678dafdf54fcb77cab5d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d8e9e3027e0787399467ad732a2f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67a881a59de2c06d8c4bc3fe6057ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd76a1d84076dd5a63a8fcf2b7bd87e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb2102c3746e8b89ec6e11b3d254b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795faade9657340673c9bef436c9ab51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f472785611fac78d88673b70f602c85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd2850658e4951dd78f3100f5aea4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68221bee5518bccea014c2a9bf9091601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce1c278122dfd3eb72febede45932f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55061a1fe46e231735af75909e99d1e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed25e94eb332bfe233a4729db40784e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1e95700f301eff919d1562ef5c5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42333b7047341191acdd789b095f154606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae46803fef8d90b6232d8a338d06fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c8c44940d28496b49c99c7ee8cf2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ed99bfa55d77402d09015132d4ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dcd0f99751d16e56d9920636b61d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbe1bde14a21b3655f1345ce7f191e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9683e0f8990b10449b094338e53607f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a7a43c48c107cd97d07619428f372613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d9ea65c70b0c136460e5edf95acd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75217a2d3c571b38bd14a3d8b4e5da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75674a759209e9d94c4ea3a5dd57db9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af1057d2c99ed6318ad9ba46089503617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8666459bdedffe56ce1db266091e78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a789a4d050c160d8c4b43062d70b7a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6147ddd8f1c48acd8f972b44216ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c0c90768e294a6c2acb5c3c0623a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581536d3b9e0c9c5912351e28db00dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9e98715ba54592085e7e3bc192e63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c43fe45536d8db21d53e35c600976624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620facc34bfdd664da6ac0c0823e5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c22246562739604948d7dcef77ecf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac1474f4f78accd17528c4fe6029a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc746187356a8815116ff79896b549bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da4098a069a7ef5ccee9e03b440055629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bbd05a7378b005b910aaa80b48f8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f90a81f531b65c97f4c9490925a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3b34053a5bf8bb80c83b3c62dfcad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d64dc13516a756e08124972c8ae0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc149ebd7fecec5522013ed7ab043b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8ca77fede12b3db9f1b07b9f09022635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e2038e447537c063e2942924fd12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aa64b66675c17255008bedd6e3f4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea83e5a23a8f6782420ae15c8e68dc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80ccc98960424f99c5d617217a7f0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13530993266c7525101c182ad6ff753e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63eced658884f99b9867107ab9372f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48d7f6125f0563a92660c463117b7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f8fec31684f17e23ae0d5715d5039643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05ed34eba7f6677f588d12583f98f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff5880fcb6363a2899642bde555e9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f316192347e7f614e2618a27d8f954646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157164b632dcbb94cb501729e0a073a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06122b13f57f4a727ab87c6ab76ae562648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7abdd0b11300fdaa74dec9ad6528b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c351596b42cd70e5c3599a0bc6dbb1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56370f7f83e612a7bfef38989ebb6fc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa12cbf376a0919d9b141bb1d546b1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadbee39d9f6c51f4e013405943c96d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5757edc1bf65d878a5a13aaae87648f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687774e860e8150ae6f203d4e5396c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f38300e7fa7451574f21a7f14658e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78e7e844f6399f74e7fdd4f399ed89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f889b58e24de02f1e5221276ba8c9b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0f924589412fe1e7a96be7473028a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d023afb47679a6e4f84cb1254d0fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58343c42bc45faec1065253b18f242d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aecc093f84137678da486148f688be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5d65a91aa05e100bb7a1692b53619663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3237f2fae405a042a59867eb4f45c07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c6e9001a3af51838b07e587aa5a5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676b9437204a39cc2ba89641debf5c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ce9d8ab6246c340e39f618fef0d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e49f07b1aff8532d3a5b9ab5ada121668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b646664ca43330410309c5e47a99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d192dc35695161712b577dc5e2c0adc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab0cbec3b54c3f83053a62a3105089671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b81e2b4dfc65667f9a1480c0cb5093672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381b31dea81923a9f7d6ec85d66626673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1f4bc09e34a642b6c8466fd1c541674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13ef5dffa1b31d985ee0786328efc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f8d3c554858eff3d5a8e58fb4bdf3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14121bfd4c4417e98032152261fbe5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de6a78534d3fa423c1b6e9701179df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7985daa42dd918a026b782e2bf13208679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbaabe63e54eb392da00a44304870d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe138aaf9e18525ffb34be8dd660c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f93b73824f52261a7a827adb611e5c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30697202657e5e4baa61894e75fd09f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e8fc71bde9dc3d3cc70c3713e78b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57702979f7d80048c45d7709913aa91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd9d52d09bc46c63f0235d77fb1051686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d7501583ecd8d8dd19f9cedae0eab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9611e4b8b99be487168462acb3a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae17ad7c7658fd81a70d80b69cbeff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833b155371e6127ddc0e4fdc53dd901690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab5f74d02d95dace7557fb586ada6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b113e152605c1b0fd55db6d60dddf4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d359b5d1bb1d0d07ceafde32098f426693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f47334bbc31a41fbc6a5bf9c80e71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e12c23343dce7987d23b1b9eb0d84b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ce07afda7e7057c013da0a93bd762696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8f5d24b3ccb70b60f232973d1469c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c21a07f0a58ec4a435a75006cc8f6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c904c98a950fa871d7c90f6f10fb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7fd0ce73c5980d324590cfbe47b9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b55014dcad60fe1626eb9ba97eac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667637e3d1f74ab300cd94cf38d9e0d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24a67d939044f48988b7a12ca972fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf4389f4580493489cce01e7cbcc5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ea2539ed51b04d247953d70c2fcc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506118ecb72416704e1af824dde10c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944468620edc071f14ea8409f0071bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6ac5bee8b0a03b2fa6f04a9060e70708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff06d34ddd408c0c934df840a23548f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604adf38d1f1b3920f20b4bad59b6210710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acb85c71291c1fd18cfc380e463431711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054ee783554c3c695fc56d844890832712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274a87163eb8de9592c4c8fc3858cb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640c4344fb1cfb16311c2d914e36ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261372fead78fd1b9fa76e9189e0da3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bd7b8b9bb44e26fb1e606e3e8e62b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6fb4e66e40571a917f109cdb21b8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d70aa271a98d1fc282795bed534d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a35cd278d9e8baa86eb732fe7f852e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3186ca74b460247d9b96c27c3df5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327d2e7ff7636c47ef760662263e28a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cf4f6c9b0a2d9250a4564252f0768722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97a2237655a3e36f90579fd3555862723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9b5b66e4e2eb5dcd92c9ec2846214724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56b4f63be7084557f097461f8fe889725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ed2f014950fcea7fedaf5e5251ebb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc7a49ac9d46d4901986b72be52ca3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584218fef863bd8e32fcea840a269fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b773a2412e6118b16d728921b5d8de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f14d683f5ae8706d22c2239f7a171730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7f9b14f9100b7faedccc9dd5c6a67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e27ef7c895a0a7d6fd07f046de059732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885964400ee061391f6ea7505c3294733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb696efe33f270be80f74879adb39eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1dca5071bb9018bc00bfe4c5a073f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcd4ed96fef407b265e4fbbb578bbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a82853c43d5c111782a34a3a70838737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ebf344c81b570ba4b62c3ff049e59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d112d067c1112370b92c8331332bae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da9988bb659ffbbb291589c17cd173740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecc66be390250ac9da2f6de7184fb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f666b737b399efaf728aea8e5b1a3d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b0fc85854069cb98dbfce29cbb25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9fb9be8569601e73c999dfdc9651d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf21938c5502530cc6a5668072844f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4985f54528f6fc7c639baeaba7af5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f168dbfa20267f9d95b85cedd3f4c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53aeb4cc94c4911e0b119974c8707b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c69c860cc168f36bebcc694146cb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8174c94ac4827de160c45ab17968f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85082e722beba8e8964e7d94e353cceb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c57ddf614b9d512b9f241957a0907752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031461016bbd1270e9f66f13d4885fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7942f0156e2af850889b99c52e7361754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d0466e76b6c2288e33f9fb2979dd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d886a0abeced5f97908d3c2f4fb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc3ee083735c4ab03b22b5943cba5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbd0ad67562f6677cc0533f89be66a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8af9738266ad8feba39799432408d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473c643b6c79e905527a6359453d49f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae5155c8158e062f22b476daf50c97761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbbe333e55a861712ad49a26c226f9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc26fbff5f60144c8007ce4f1fcbea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1da0474248ed6f74bff95b60826ee764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401792e8a653ee107e9dcdb533e2adcd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542401c02d337cb626dcc0dbbd1c52a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884c43719bdb4b9385f976d1314c15e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23799506c8014d8600308d8f50376a20768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70613ace85d9830ecf2c5e406567a47769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f421a3684f6e0fdff762c041fabf82770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d39a92c91bb02a01026ce8a2fa332771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29295acea0d5212b07a4a96393d180f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8b8366b79a960afee4a728d3837c2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b980d739b3ff7b84f0f35b440dc6102774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b90cd7db02c4578803857846b14d7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25128d8ac182cfff5bcb9238972681776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d0242ef993e816f15c6182f820c36777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c77424f3bae865357faf6d043f3cbd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892e0946a106649ce8b8b57da6fa072779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379ace473701e58df0e4ae704e705a6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e3e0e2d7d9c3b3a0c792dbfd06756781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f955a9ac0480d2f4af6157d83ce32782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36677ffe38ea5cf83b7199a9f7ac498d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08f5fe01a78d03ccd60215eab0a65d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b04eee06314984b96c7bf12fc2235785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbf878ddc6d63ac07380f928eb54ef786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568646dad6c0fdefeedea75c63845c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db932a7a665693ae8ea8277f29a3e84788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a1237bbbd27c861ee9973c9dd9fbe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa51484c499aefb02a1d2b29af6582790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896f7bae5b0e4c1105988e0df6877bf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2b79ac61568d4aee26d9fa93c919f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b680db77d30d53c638e61755b4f05d7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94147be4ba0cd3f077345315284d0a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009cd9c3d5b627dee2e9075e1888e57795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4454eda03089b9729362f938580d7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f776a715456532e9062e2066d390d9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d906cf0b8fc96221780ee9baedd4d77798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74075d319a170baafffb580aeeb2c45799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02955507a83bda722a21ead9db4966d4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7746f19256c190edad2af0b83d5b625801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178761f2bc1840ed0a18964b1d0bd410802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428390df6021c7dabab08df44e14e9f8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260b39cde22da855c0cd9dc64848f0b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725978bb1fe467e2a73925689a25720805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b7347a0a9cc0e8224071d57b2c3df806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af44e5d46f17216355fe5a4e8195dd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509edb55a1bbeec4fea71f305add325808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5930557eb6afda5b7861c00fa1d53809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c5974a88ee5466096608042d11c4e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32da725f58b3d98fab91cf69b2c813811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5773e0b11c0abcbc204aafe0d46fc8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807ad73a55c6fde99854aabd218bd9c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba8c71a87c2a8e46a6467b2c980af814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8639a617c1553e3ae4cc2ef91b3267e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9571ea6224c4b0ef063c1f2ad6419816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e05f365f9d26e3bf8c73c403be82817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6142507f4e5efa62bf28d5988afba818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee86dda7f3401b99dc4d865d614a5a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d49c953660952ad69978bf3e38b393820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d9f1eb00b54b8a38aaac46111eba8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535f546cd5d39d97783d1883202a4b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216a16f1d01fd1ccc07ae90620fe677823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a6362c8dd0e73f8e348623508729f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed33f9ca231d90979e42628d70c82825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244eebfb094dc49f9387bffd159dea5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0071cf9347ec19ef99d29167bc83f6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de890d69e41cad202f5b8a4515f39c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d5ac7cc28a1e56921d5026fd159f5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f92554f9a4bb636d1b4d8e49c022fe830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e77bb18aaccd110e5aeb38d39cf6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f09c9242404770003edf5b7bd0e2c9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0270fb57a8885ab6b0c8a6f4358a926833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215291a91dded89274f40eefe39825f8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bb74d0e18aad390e63bc72c784563835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9846bf7d62591def897d7987657be1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358c18346171448e328c39a6da1977f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d2a30f888d7dcf373dc0ccbf39eec838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a244ed3693d029825c4c85bda7be43b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c96e17e00ea0e2c4f462d7b894e99840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be90d74e139f68f437e143e1e29f225841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7fa2c5650bb078022108826a9061b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aec2b3e1c2b255033a5d5e93fed8f5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526f9a3f5ccedf932c31b55cd7b794844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6424140b56e92dedc8dab281005f5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ec0edb86f7ad87a23289523ec0442846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19fb20641d0e5ecb883aef6efff84847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2e05034cad1828bf011a7a7a20a01848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05076fb29c073751916abe186b3ad3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcb231f0964cbbd8918ceec545876b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceedf7ae26da818e53be5e65bee598851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c0e28a5a395a602a0332d40854319852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac13cc5b0b59e5f5d4f007e5b9ec97853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40894fde7b45aa37c4552f4229d547854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972bf9094b06d3ee2b26ff74470b197855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2dfa4576f5964a2b39f2aa783482b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbf5e28f3b7a201e9306c1f58ff7f2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cd9252c1aa4f40f92f451db869643858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db93001e2ae4f57209367f25539241f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabeb5645d3b4dd00e693bd7ca3e83b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7c90c0b40f7d7c88112817ed104b6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db357abc81bedabbe0c8128c20ac8dc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e013648439b1f686a0715766054c8cf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10996f6b8ad136050ceba240583a73c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bac0b7980577a949998c0f10458156865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170f0f7d6e25cd3b9008b0574416c91866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c8ff2465882652c72e85a98a6dce6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c580655e104d7a5eb80815321b6b5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524394370bce33da1858ed6f4062f20869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76a78ea9c85e1481a0acdfe7022cee870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ae49cc5f3b64c079d303cde0b1a4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304105ed5a80abc54cb3fa9949bcc2e4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba07a8f5f363827af0c1d0f0a593244873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122d57d2f5b30764a3618745c449a39874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7731ae18d47a446aca9dcd69b1f39d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe06794970354a11037f69f0bbd500f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d40b393863f074e6124669651f60877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7f0dc4a3876a6eb33f537f15d6f03878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438975911b47518ccc84f6f79f5313da879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814458be5dbd6476b5bba90652933d6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f3ec094a495500f5f4cb6836c9965881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4287c9892a6596e82117d0d7fec3f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4ed86e877074bcc9d6ef5a4a13124883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046102613696a1e9c97e7c3f2e002f2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d75edf0623267e258d64b587523293885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e2eed6cba3f066ff2c3e7299de7f8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747475ce7ddbb127e3cf0cedbf195ed887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be738accc1ea45c161e7ee14b15c3985888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a34e9c52ec2c049fec2bb23799311f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35755cfc693263fa0869048abb115bb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4176fc5348d7ae8e05c820a1dda2a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34b71049e56864edb1a444e5727c4b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6253b798c670e557459fd80114ff4c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f31d781cf8b3d901f4d3735f81ada894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d535a1a23c55311ccf7426f4834fe3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b2220940523de5b0b5c6e73c7f2a9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64520be5717766a973350d8df16272c2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45882b0940d1dc17bc572230283ae1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef65621c3f0249ebc03ac72e359bce899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a454b3f02ba2c3a31b4140264377c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b1dfaf46a4c8432647fe860fb1f61901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a319f4664e98faec13c2b774ac3ef902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f18ee1b046513efe7374fdc642a1e6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedd33225c108d61c43bab48b025659904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1567cb19a8e60b8a52ead15a1e2942905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207a18ed90ef7c79ddb2ede47af07ff906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa1e9b3d5f7c53fed1083fa9132213907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fb5998131a990cff3addc0a29dfaa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186245bbebaa66c4712d43f59766b34909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd8c924a3a4b0b92c7152263cc7a7e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418752ace377fc9c2a636b2bdc37f81911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b573d3cd91e9ac335802519cfe5a34912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb3512fb27814b294f98286ada6246913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee3f97eb2aae673d1c6faaf9aea8e5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97db96a88ab3ff9ae5aedf804a0150915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07e47bd1b53c1a67c0e06f0b06fcb3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764efa3229ae583c0aa909d7a3e655e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dec2ed6d1bf80ea5f8729e7f9743bf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693c308ce19721731b4f3babfcfcd5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fdaf4d50ff9d0073c1c0d770513ed920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b28d18e0898a7a2a15947f697d030f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bb987d5a12c903618c82bcdf72dfa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012a5810883f32b580bcfa37f78cf8d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494068bc40b691c04987a75fa470a9d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddf412e6cd1313fa6732bc9ac9b081925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e7e677c28a5582be641781ed4f6dc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd2a79c54298c774b242159f990f7d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b416006157d00f693994a761865801928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6193bf37d6000745446ed5cd4f1a86929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e9d6e4d3f79cac08b589ac24ea417930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb4d8fc68644241db21a0fe6cdba28931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24facdad0a453489fa9c15d1699dadf9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bd2a05a27ab9afe2ad4279f9461b1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f791b6df78c333f220a3b44469e3c5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b0a661e9299e9d0c3074d70ef2ca8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576945491cec19bd864e3b42a853361936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e080d3e18d51e9fcbaa07d64830758d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b7d86d4ac48cd745aaca674caa979938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb782d15c0b6e44eae85fa10618b332939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda5561b9b52042f1a1ea079e9b1331940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720c973603dc2f67d97f96cc3ca3283941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3165d9d67c0e672fd08ff85364955942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fddcf7eedfc6f8d4e4510fc0b6675f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0065ec1b4bd2c001a8b6c2b5da15ca6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f46fbc70f46ad80202fcaed6b9ed0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea57cebc8a90e18f5665584e17152ac946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf397ce3f7c61c7a2142de2b94fc0e76947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339680880185ea6a1390f80ac91a22e9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cc78c40c8a97a42cc468aa181059d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfddbe7b6d689dd188932be3764579950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea011d1bce2990191e4784f32dcee5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b792490cf5f1943dd4742e1bdada911952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979af03a28ba9fc882ce7e1a982e32d3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80dbca4ec225c6a6e377fe3d4c69b3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde69c89f83a56cf0cb3ab5f228eab0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eca273ed25bd518f0a404f8c04625956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd4b97cead59e943f6642e419f72b4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c12e88042e62e99a20b9866889fa8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dc13ff472cda8e07edd22cda20e9a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d5c95e8212f5eebb036d7f1972ed1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445bf4d556211b558e9ec3265905e7c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266295a1ef8ee8fbdc104c2b012050fc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922954e00555533c19df84c90219c065963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5405b79ee8331191bef66cb51addf0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea469b7680af0b8c70c23438069d47de965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc8bba6eb09846a4233ffe4bf6539e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3d0ad394d631c4cb193527c5383de967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c513f4aae246496b88b80380cd491dc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5ca8691ca2c32ce713fd00f698e4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a421c1384f126b18307bfc27c9e0bdd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3228e896534b136fa5013e8b4599d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780afc90d96f2b467bcc8af12fc3439b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9b9d67191101ae83b37149e1feae4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf49dc22f8b6bebf4edcb00e86bdbe974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fd5afbc19927a4922670f1618e827975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98273c408e8b6a1f8b5ffe5219441a2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dc4f73ddc00256f587dd3d1c38d01977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>